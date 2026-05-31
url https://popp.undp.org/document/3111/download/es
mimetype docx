--- v0 (2025-10-27)
+++ v1 (2026-05-31)
@@ -1,8620 +1,8281 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-[...2 lines deleted...]
-  <Default Extension="png" ContentType="image/png"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
-
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14" xml:space="preserve">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p>
+    <w:p w14:paraId="7C2BA6CB" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:spacing w:line="242" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Gestión del Fondo de Transferencia: El PNUD como organización participante de la ONU</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31AAC411" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="837"/>
+          <w:tab w:val="left" w:pos="840"/>
+        </w:tabs>
+        <w:spacing w:before="151"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>El acuerdo de gestión de fondos de transferencia puede utilizarse para apoyar uno de los tres tipos de modalidades de fondos comunes interinstitucionales de la ONU: (i) un único programa conjunto (JP) independiente; (ii) un Fondo Único de la ONU; o (iii) un Fondo Fiduciario de Donantes Múltiples (MDTF).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F307FA3" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:ind w:left="9000"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
+        <w:spacing w:before="1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="029D8AA7" w14:textId="5911ADE4" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="840"/>
+          <w:tab w:val="left" w:pos="887"/>
+        </w:tabs>
+        <w:ind w:right="234" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Un programa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>conjunto es un conjunto de actividades contenidas en un plan de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>trabajo común y un presupuesto relacionado, en el que participan dos o más organizaciones de las Naciones Unidas y socios (sub)nacionales. El plan de trabajo y el presupuesto forman parte de un documento de programa conjunto, en el que también se detallan las funciones y responsabilidades de los socios en la coordinación y gestión de las actividades conjuntas. El documento de programa conjunto lo firman todas las organizaciones y socios (sub)nacionales participantes. Además del acuerdo de transferencia, existen otras dos opciones de gestión de fondos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>para</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>los</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>programas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>conjuntos:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>(i)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>paralela;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>(ii)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>consolidada.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Encontrará</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>más información sobre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>los</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>tres</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>tipos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>programas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>conjuntos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7">
+        <w:r w:rsidRPr="00950B02">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="0562C1"/>
+            <w:u w:val="single" w:color="0562C1"/>
+          </w:rPr>
+          <w:t>Nota</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00950B02">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="0562C1"/>
+            <w:spacing w:val="-5"/>
+            <w:u w:val="single" w:color="0562C1"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00950B02">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="0562C1"/>
+            <w:u w:val="single" w:color="0562C1"/>
+          </w:rPr>
+          <w:t>de</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00950B02">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="0562C1"/>
+            <w:spacing w:val="-5"/>
+            <w:u w:val="single" w:color="0562C1"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00950B02">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="0562C1"/>
+            <w:u w:val="single" w:color="0562C1"/>
+          </w:rPr>
+          <w:t>orientación</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00950B02">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="0562C1"/>
+            <w:spacing w:val="-7"/>
+            <w:u w:val="single" w:color="0562C1"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00950B02">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="0562C1"/>
+            <w:u w:val="single" w:color="0562C1"/>
+          </w:rPr>
+          <w:t>del</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00950B02">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="0562C1"/>
+            <w:spacing w:val="-6"/>
+            <w:u w:val="single" w:color="0562C1"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00950B02">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="0562C1"/>
+            <w:u w:val="single" w:color="0562C1"/>
+          </w:rPr>
+          <w:t>GNUD</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00950B02">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="0562C1"/>
+            <w:spacing w:val="-7"/>
+            <w:u w:val="single" w:color="0562C1"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00950B02">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="0562C1"/>
+            <w:u w:val="single" w:color="0562C1"/>
+          </w:rPr>
+          <w:t>sobre</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00950B02">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="0562C1"/>
+            <w:spacing w:val="-5"/>
+            <w:u w:val="single" w:color="0562C1"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00950B02">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="0562C1"/>
+            <w:u w:val="single" w:color="0562C1"/>
+          </w:rPr>
+          <w:t>una</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00950B02">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="0562C1"/>
+            <w:spacing w:val="-1"/>
+            <w:u w:val="single" w:color="0562C1"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00950B02">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="0562C1"/>
+            <w:u w:val="single" w:color="0562C1"/>
+          </w:rPr>
+          <w:t>nueva</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0562C1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8">
+        <w:r w:rsidR="003149AD" w:rsidRPr="00950B02">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="0562C1"/>
+            <w:u w:val="single" w:color="0562C1"/>
+          </w:rPr>
+          <w:t>generación de programas conjuntos</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="003149AD" w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en inglés)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (octubre de 2022) y los </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9">
+        <w:r w:rsidRPr="00950B02">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="0562C1"/>
+            <w:u w:val="single" w:color="0562C1"/>
+          </w:rPr>
+          <w:t>anexos asociados</w:t>
+        </w:r>
+        <w:r w:rsidR="003149AD" w:rsidRPr="00950B02">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="0562C1"/>
+            <w:u w:val="single" w:color="0562C1"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="003149AD" w:rsidRPr="00950B02">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>(en inglés)</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00950B02">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>.</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="70DCD4A6" w14:textId="0B69DCC9" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="838"/>
+          <w:tab w:val="left" w:pos="840"/>
+        </w:tabs>
+        <w:spacing w:before="266"/>
+        <w:ind w:right="234" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Un</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>fondo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>fiduciario</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>multidonantes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>es</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>tipo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>modalidad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>transferencia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>diseñada</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>para</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>apoyar un propósito programático y un marco de resultados claramente definidos a través de contribuciones (normalmente recibidas de más de un contribuyente) que se mezclan, no se asignan a una entidad específica de las Naciones Unidas y están en manos de un administrador de fondos de las Naciones Unidas. Los fondos fiduciarios multidonantes proporcionan una financiación más flexible, coordinada</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>y predecible</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>para</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>apoyar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>consecución de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>un conjunto de amplios resultados nacionales, regionales o mundiales basados en una teoría clara del cambio. Los Fondos Únicos de las Naciones Unidas son fondos fiduciarios multidonantes de ámbito nacional</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>en los</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>países</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>que</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>participan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>en la</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>iniciativa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>"Unidos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>la acción", en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>los</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>que</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>se</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>utiliza</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>el Programa Conjunto para definir</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>el alcance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>programático del Fondo. Encontrará</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>más información sobre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>los</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>fondos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>fiduciarios</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>multidonantes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10">
+        <w:r w:rsidRPr="00950B02">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="0562C1"/>
+            <w:u w:val="single" w:color="0562C1"/>
+          </w:rPr>
+          <w:t>Guía</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00950B02">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="0562C1"/>
+            <w:spacing w:val="-12"/>
+            <w:u w:val="single" w:color="0562C1"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00950B02">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="0562C1"/>
+            <w:u w:val="single" w:color="0562C1"/>
+          </w:rPr>
+          <w:t>del</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00950B02">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="0562C1"/>
+            <w:spacing w:val="-12"/>
+            <w:u w:val="single" w:color="0562C1"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00950B02">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="0562C1"/>
+            <w:u w:val="single" w:color="0562C1"/>
+          </w:rPr>
+          <w:t>GNUD</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00950B02">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="0562C1"/>
+            <w:spacing w:val="-13"/>
+            <w:u w:val="single" w:color="0562C1"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00950B02">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="0562C1"/>
+            <w:u w:val="single" w:color="0562C1"/>
+          </w:rPr>
+          <w:t>para</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00950B02">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="0562C1"/>
+            <w:spacing w:val="-12"/>
+            <w:u w:val="single" w:color="0562C1"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00950B02">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="0562C1"/>
+            <w:u w:val="single" w:color="0562C1"/>
+          </w:rPr>
+          <w:t>el</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00950B02">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="0562C1"/>
+            <w:spacing w:val="-13"/>
+            <w:u w:val="single" w:color="0562C1"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00950B02">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="0562C1"/>
+            <w:u w:val="single" w:color="0562C1"/>
+          </w:rPr>
+          <w:t>establecimiento,</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00950B02">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="0562C1"/>
+            <w:spacing w:val="-12"/>
+            <w:u w:val="single" w:color="0562C1"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00950B02">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="0562C1"/>
+            <w:u w:val="single" w:color="0562C1"/>
+          </w:rPr>
+          <w:t>la</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00950B02">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="0562C1"/>
+            <w:spacing w:val="-13"/>
+            <w:u w:val="single" w:color="0562C1"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00950B02">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="0562C1"/>
+            <w:u w:val="single" w:color="0562C1"/>
+          </w:rPr>
+          <w:t>gestión</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0562C1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11">
+        <w:r w:rsidRPr="00950B02">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="0562C1"/>
+            <w:u w:val="single" w:color="0562C1"/>
+          </w:rPr>
+          <w:t>y el cierre de fondos fiduciarios multidonantes</w:t>
+        </w:r>
+        <w:r w:rsidR="000B1A13" w:rsidRPr="00950B02">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> (en inglés)</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00950B02">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+          </w:rPr>
+          <w:t>.</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="62D6D60C" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66DE70EF" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="837"/>
+          <w:tab w:val="left" w:pos="839"/>
+        </w:tabs>
+        <w:ind w:left="839" w:right="237" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>En un acuerdo de traspaso, el PNUD puede desempeñar dos funciones que siempre estarán claramente delimitadas: (i) la función del PNUD como Organización Participante de las Naciones Unidas (PUNO) que</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ejecuta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>actividades del Programa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Conjunto, del Fondo Una</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ONU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>del Fondo Fiduciario Multilateral en consonancia con su mandato operativo; y (ii) como Agente Administrativo (AA) en nombre de las PUNO. (Otras organizaciones de las Naciones Unidas también pueden desempeñar la función de AA).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E9F7436" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="20"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41834B24" w14:textId="1648E743" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000" w:rsidP="00950B02">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="837"/>
+          <w:tab w:val="left" w:pos="840"/>
+        </w:tabs>
+        <w:ind w:right="237"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Cuando el PNUD es la AA, la Oficina del Fondo Fiduciario Multisocio (MPTFO) siempre está implicada. Todas las solicitudes para que el PNUD actúe como AA para un fondo fiduciario multipartito, un fondo único o un programa conjunto deben enviarse a la MPTFO de manera oportuna.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>MPTFO revisará la</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>solicitud</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>y el Coordinador</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Ejecutivo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>MPTFO tomará</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>una decisión sobre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>si</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>acepta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>solicitud.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Si</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>MPTFO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>considera</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>que</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>modalidad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>fondo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>transferencia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>no</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A872BAF" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidSect="00950B02">
+          <w:headerReference w:type="default" r:id="rId12"/>
+          <w:footerReference w:type="default" r:id="rId13"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1802" w:right="1200" w:bottom="990" w:left="1170" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D44AD09" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="840" w:right="237"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>es adecuada (por ejemplo, si no alcanza los umbrales establecidos por el GNUD para los programas conjuntos, los fondos únicos de las Naciones Unidas o los fondos fiduciarios multidonantes), asesorará a los socios interesados sobre posibles formas alternativas, en consonancia con las orientaciones del GNUD, para estructurar las disposiciones financieras en apoyo de la asociación propuesta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EAF128E" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="20"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D6794B8" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="837"/>
+          <w:tab w:val="left" w:pos="840"/>
+        </w:tabs>
+        <w:ind w:right="234"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>En un fondo fiduciario multidonantes, un fondo único o un programa conjunto de transferencia, la</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>responsabilidad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>programática</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>financiera</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>recae en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>los PUNO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>los</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>socios</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>(sub)nacionales</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>para sus respectivos componentes. En el caso del PNUD, se aplica la rendición de cuentas estándar para</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>los</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>recursos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>programa,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>así</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>como</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>las</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>políticas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>procedimientos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>recuperación</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>costes. Las oficinas de país del PNUD deberían asegurarse de que la rendición de cuentas clave antes mencionada, así como otros elementos importantes como la recuperación de costes y los requisitos de presentación de informes, estén claramente articulados en los acuerdos firmados con el donante y/o los socios ejecutores.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39C14D75" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47C549A9" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="837"/>
+          <w:tab w:val="left" w:pos="840"/>
+        </w:tabs>
+        <w:ind w:right="238"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Las responsabilidades financieras y programáticas del PNUD se limitan únicamente</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>al alcance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de los fondos que el PNUD ejecutará directamente y registra los ingresos y los gastos correspondientes únicamente para aquellos fondos de los que es responsable programática y </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>financieramente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76A7AF29" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="838"/>
+          <w:tab w:val="left" w:pos="841"/>
+        </w:tabs>
+        <w:spacing w:before="265"/>
+        <w:ind w:left="841"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Se aplican las políticas y procedimientos de recuperación de costes del PNUD (GMS y Direct Projecting Charging). La tasa de recuperación de costes para el acuerdo de transferencia (actualmente</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>7%)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>establece</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>GNUD</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>se</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>refleja</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>los</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>acuerdos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>jurídicos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>estándar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>GNUD para las modalidades de gestión de fondos de transferencia. El GMS es imputable a todos los códigos de fondos, incluidos los costes incurridos en el comité directivo contabilizados en los presupuestos de costes directos del fondo 11100.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19F79EC6" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B92D48A" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="838"/>
+          <w:tab w:val="left" w:pos="841"/>
+        </w:tabs>
+        <w:ind w:left="841" w:right="236"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Elemento</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>estructura</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Procedimientos:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>La</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>oficina</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>PNUD</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>país</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>unidad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>sede</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>es responsable de establecer un producto (es decir, una estructura de desglose del trabajo (EDT)/nivel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>tarea</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>1) en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Quantum</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>para</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>cada</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>programa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>conjunto o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>proyecto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>fondo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>fiduciario de múltiples donantes que vaya a recibir y ejecutar financiación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AF09E54" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BF6E171" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="120"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>Configurar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>proyecto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Quantum</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29339F98" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="838"/>
+          <w:tab w:val="left" w:pos="840"/>
+        </w:tabs>
+        <w:spacing w:before="267"/>
+        <w:ind w:right="238"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Finalice la estructura del proyecto y asegúrese de que se aprueba en Quantum antes de la aplicación de los ingresos. Deben establecerse proyectos (o productos) separados según sea </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>necesario.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C7E4124" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5295E163" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="838"/>
+          <w:tab w:val="left" w:pos="840"/>
+        </w:tabs>
+        <w:spacing w:before="1"/>
+        <w:ind w:right="236"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Dependiendo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>naturaleza</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>financiación,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>definida</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>por</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>comité</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>directivo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>proyecto,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>los fondos recibidos de la AA se registran y presupuestan como financiación del programa, financiación de la gestión del cambio de Una ONU o apoyo al comité directivo. Los fondos se registran y presupuestan en el código de fondo correspondiente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AF46E9A" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1199"/>
+        </w:tabs>
+        <w:spacing w:before="266"/>
+        <w:ind w:right="0" w:hanging="359"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Apoyo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>al</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>comité</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>directivo:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Código</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>fondo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>11100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E43E967" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1199"/>
+        </w:tabs>
+        <w:spacing w:before="7"/>
+        <w:ind w:right="0" w:hanging="359"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Fondo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Servicios</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Asesoramiento</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>MPTFO:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Código</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>fondo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>11955</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="297F159B" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1200"/>
+        </w:tabs>
+        <w:spacing w:line="268" w:lineRule="exact"/>
+        <w:ind w:left="1200" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Una</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>financiación</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>las</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Naciones</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Unidas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>para</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>gestión</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>cambio:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Código</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>fondo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>16350</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B6CA75D" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1199"/>
+        </w:tabs>
+        <w:spacing w:line="268" w:lineRule="exact"/>
+        <w:ind w:right="0" w:hanging="359"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>GSSCOVID</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Respuesta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>país:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Código</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>fondo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>28644</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="625D5C45" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1197"/>
+          <w:tab w:val="left" w:pos="1199"/>
+        </w:tabs>
+        <w:spacing w:before="3" w:line="261" w:lineRule="auto"/>
+        <w:ind w:right="784"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Financiación</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>programas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>(todos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>los</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>demás</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>fondos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>fiduciarios</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>multidonantes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>si</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>NO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>se aplican los códigos de fondos anteriores): Código de fondo 30000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32A9B9D4" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="838"/>
+          <w:tab w:val="left" w:pos="840"/>
+        </w:tabs>
+        <w:spacing w:before="259" w:line="242" w:lineRule="auto"/>
+        <w:ind w:right="242"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Los</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>fondos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>recibidos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>AA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>se</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>registran</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>presupuestan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>código</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>donante</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quantum </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>aplicable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="344AD009" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1198"/>
+          <w:tab w:val="left" w:pos="1200"/>
+        </w:tabs>
+        <w:spacing w:before="265"/>
+        <w:ind w:left="1200" w:right="236"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Cuando</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>otra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>organización</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ONU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>es</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>AA,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>organización</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ONU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>se</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>refleja</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>como</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>código de donante</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="351BB0D4" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1200"/>
+        </w:tabs>
+        <w:ind w:left="1200" w:right="239"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Cuando</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>MPTFO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>sea</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>AA,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>para</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>los</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>acuerdos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>fondos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>fiduciarios</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>multidonantes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>programas conjuntos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>existentes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>antes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>junio</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>2000,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>código</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>donante</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>010714</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>(PNUD</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>como</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>AA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>para la transferencia de programas conjuntos).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="025B7A67" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1198"/>
+          <w:tab w:val="left" w:pos="1200"/>
+        </w:tabs>
+        <w:spacing w:before="2"/>
+        <w:ind w:left="1200" w:right="236"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Cuando</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>MPTFO es</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>AA,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>para</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>los</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>acuerdos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>fondos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>fiduciarios</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>multidonantes y programas conjuntos iniciados en junio de 2000 y posteriormente, BMS/OFM establece un código de donante único en Quantum para el programa conjunto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A737C8A" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="838"/>
+          <w:tab w:val="left" w:pos="840"/>
+        </w:tabs>
+        <w:spacing w:before="266"/>
+        <w:ind w:right="237"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Cuando MPTFO es la AA, comunica a la oficina nacional o a la unidad de la sede el importe de la asignación</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>JP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>MPTF y el</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>número</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>proyecto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Quantum</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>MPTFO. El</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>número</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>proyecto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>sólo se utiliza en la presentación de informes descriptivos y financieros a la MPTFO. Para facilitar la presentación de informes a la MPTFO, en el caso de los nuevos proyectos Quantum, la oficina nacional o la unidad de la sede central seleccionará el número de proyecto MPTFO correspondiente de la lista desplegable "MPTF Quantum Project Number" en Quantum PPM en "Financial Project Settings/Additional Information" (véase el círculo rojo resaltado más abajo). Para los proyectos Atlas existentes convertidos a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Quantum, el</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>campo "Número</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>de referencia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>del proyecto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>MPTF"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>lleva</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>número de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>proyecto MPTFO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Atlas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>correspondiente</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>(véase</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>círculo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>azul resaltado más abajo).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B7D79AE" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidSect="00950B02">
+          <w:headerReference w:type="default" r:id="rId14"/>
+          <w:footerReference w:type="default" r:id="rId15"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1660" w:right="1200" w:bottom="1440" w:left="1320" w:header="1620" w:footer="1013" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="265A7D12" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="758"/>
+        </w:tabs>
+        <w:ind w:left="758" w:right="0" w:hanging="278"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>​</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34B40653" w14:textId="136964FB" w:rsidR="003149AD" w:rsidRDefault="00000000" w:rsidP="003149AD">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="75"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
-[...2 lines deleted...]
-            <wp:docPr id="1" name="Image 1"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2EDE1DD7" wp14:editId="0BE4D471">
+            <wp:extent cx="3399155" cy="4853305"/>
+            <wp:effectExtent l="0" t="0" r="0" b="4445"/>
+            <wp:docPr id="6" name="Image 6"/>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks/>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
-            <a:graphic>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic>
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name="Image 1"/>
+                    <pic:cNvPr id="6" name="Image 6"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId5" cstate="print"/>
+                    <a:blip r:embed="rId16" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="300441" cy="584073"/>
+                      <a:ext cx="3399155" cy="4853305"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="0556743A" w14:textId="77777777" w:rsidR="003149AD" w:rsidRPr="00950B02" w:rsidRDefault="003149AD" w:rsidP="00950B02">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:sz w:val="28"/>
+        <w:spacing w:before="75"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="06C9D5ED" w14:textId="4D539BBE" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003149AD" w:rsidP="00950B02">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="85"/>
-[...9 lines deleted...]
-        <w:spacing w:line="242" w:lineRule="auto"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="923"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr/>
-        <w:t>Gestión del Fondo de Transferencia: El PNUD como organización participante de la ONU</w:t>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="0820AB89" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="837" w:val="left" w:leader="none"/>
-          <w:tab w:pos="840" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="838"/>
+          <w:tab w:val="left" w:pos="840"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto" w:before="151" w:after="0"/>
-        <w:ind w:left="840" w:right="235" w:hanging="361"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>El acuerdo de gestión de fondos de transferencia puede utilizarse para apoyar uno de los tres tipos de modalidades de fondos comunes interinstitucionales de la ONU: (i) un único programa conjunto (JP) independiente; (ii) un Fondo Único de la ONU; o (iii) un Fondo Fiduciario de Donantes Múltiples (MDTF).</w:t>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Para</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>los</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>proyectos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>del PNUD</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>se</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>aplican los</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>procedimientos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>habituales</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>gestión de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>programas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>y proyectos y de gestión de recursos financieros. Se aplican los acuerdos estándar de socios ejecutores</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>(ejecución</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>nacional,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ejecución</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>directa, ejecución</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>por</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ONG</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>y ejecución</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>por</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Agencia).</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="785485A0" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="1128DC25" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="840" w:val="left" w:leader="none"/>
-          <w:tab w:pos="887" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="840"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto" w:before="0" w:after="0"/>
-        <w:ind w:left="840" w:right="234" w:hanging="360"/>
+        <w:ind w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Toda participación de organizaciones no gubernamentales en acuerdos de transferencia se programa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>través</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...62 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>proyecto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>proyectos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>PNUD.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>La</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>organización</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>no</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>gubernamental</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>asume las funciones habituales de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>socio ejecutor, parte responsable</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...23 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>o contratista, dependiendo de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...316 lines deleted...]
-      </w:hyperlink>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>si la acción implica programas o adquisiciones.</w:t>
+      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="6792284B" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D20AF91" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="838" w:val="left" w:leader="none"/>
-          <w:tab w:pos="840" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="838"/>
+          <w:tab w:val="left" w:pos="840"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto" w:before="266" w:after="0"/>
-        <w:ind w:left="840" w:right="234" w:hanging="360"/>
+        <w:ind w:right="236"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...711 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Los intereses devengados por los saldos de los proyectos no se reembolsan a la AA, de conformidad con el Reglamento Financiero y la Reglamentación Financiera Detallada del PNUD.</w:t>
+      </w:r>
     </w:p>
-    <w:p>
-[...5 lines deleted...]
-    <w:p>
+    <w:p w14:paraId="19FC4437" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="837" w:val="left" w:leader="none"/>
-          <w:tab w:pos="839" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="840"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto" w:before="0" w:after="0"/>
-        <w:ind w:left="839" w:right="237" w:hanging="360"/>
+        <w:spacing w:before="267" w:line="242" w:lineRule="auto"/>
+        <w:ind w:right="237" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...81 lines deleted...]
-        <w:t>del Fondo Fiduciario Multilateral en consonancia con su mandato operativo; y (ii) como Agente Administrativo (AA) en nombre de las PUNO. (Otras organizaciones de las Naciones Unidas también pueden desempeñar la función de AA).</w:t>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los recursos ordinarios del PNUD (como el TRAC) u otros recursos (como el reparto de costes o los fondos fiduciarios), pueden añadirse posteriormente a un proyecto de reparto de costes del </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>PNUD.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...5 lines deleted...]
-    <w:p>
+    <w:p w14:paraId="7DD1B33D" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="837" w:val="left" w:leader="none"/>
-          <w:tab w:pos="840" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="840"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto" w:before="0" w:after="0"/>
-        <w:ind w:left="840" w:right="237" w:hanging="361"/>
+        <w:spacing w:before="263"/>
+        <w:ind w:right="238" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...4801 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-        </w:rPr>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Todos los programas conjuntos deben identificarse y rastrearse en Quantum. Durante la formulación del proyecto, la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>modalidad JP se selecciona</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve">en el campo Programa Conjunto dentro de la Sección "Resultados del Proyecto" de PPM: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...12 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t>Proyectos&gt;Resultados del proyecto&gt;Salida&gt;Metadatos de salida&gt;Campo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Programa</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>conjunto para seleccionar</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>la modalidad de JP en el menú desplegable.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="70D63361" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="197"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr/>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487588352">
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251667456" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="11469CBE" wp14:editId="5CF7DDD1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>1211031</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>295728</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="5776919" cy="661797"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="7" name="Image 7"/>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks/>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
-            <a:graphic>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic>
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="7" name="Image 7"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12" cstate="print"/>
+                    <a:blip r:embed="rId17" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5776919" cy="661797"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r>
-        <w:rPr/>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487588864">
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251668480" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2C058EFE" wp14:editId="6C4B679C">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>1200150</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>1126930</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="5769413" cy="532733"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="8" name="Image 8"/>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks/>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
-            <a:graphic>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic>
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="8" name="Image 8"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13" cstate="print"/>
+                    <a:blip r:embed="rId18" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5769413" cy="532733"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="647DF2C4" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="10"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="4ED74403" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="262"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="3358F5C4" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="1"/>
         <w:ind w:left="119" w:right="243"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Seleccionar la correspondencia correcta entre los productos del PNUD y la identificación del proyecto </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>MPTFO</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="76D92F66" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="838" w:val="left" w:leader="none"/>
-          <w:tab w:pos="840" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="838"/>
+          <w:tab w:val="left" w:pos="840"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto" w:before="266" w:after="0"/>
-        <w:ind w:left="840" w:right="234" w:hanging="361"/>
+        <w:spacing w:before="266"/>
+        <w:ind w:right="234"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Los ID de proyecto MPTFO y los ID de producto del PNUD (es decir, Estructura de Desglose del Trabajo/Nivel</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Tarea</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>1)</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>deben estar</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>disponibles</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>el momento del desembolso</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>los</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>fondos. Las oficinas nacionales del PNUD deben crear las ID de producto Quantum en la fase de tramitación/inicio del proyecto. Todas las propuestas de proyecto presentadas a MPTFO deben llevar ID de salida.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="04FC5C09" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="60638209" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="840" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="840"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto" w:before="0" w:after="0"/>
-        <w:ind w:left="840" w:right="240" w:hanging="360"/>
+        <w:ind w:right="240" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Preferiblemente, un ID de salida del PNUD se corresponderá con un solo ID de proyecto MPTFO (es</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>decir,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>número</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>proyecto</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>MPTF</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Quantum)</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>código</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>donante,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>sin</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>programar</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>otras</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>fuentes de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>fondos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>las</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>salidas.</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Esto</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>evitará</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>errores</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>los</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>informes</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>financieros</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>permitirá</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>un</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>cierre</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>más rápido y eficiente de los proyectos una vez finalizadas las actividades.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="64807905" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="2FAFA848" w14:textId="1DEE3313" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="838" w:val="left" w:leader="none"/>
-          <w:tab w:pos="840" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="838"/>
+          <w:tab w:val="left" w:pos="840"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto" w:before="0" w:after="0"/>
-        <w:ind w:left="840" w:right="237" w:hanging="361"/>
+        <w:ind w:right="237"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Las oficinas pueden combinar recursos no procedentes del FFGP con productos que utilicen fondos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="18"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>del</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="17"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>FFGP</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="14"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>siempre</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="14"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="16"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>cuando</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="16"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>cada</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="14"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>producto</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="16"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>utilice</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="14"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>fondos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="18"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="14"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>un</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="16"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>solo</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="16"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>ID</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="16"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="14"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>proyecto</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="16"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>del</w:t>
       </w:r>
+      <w:r w:rsidR="000B1A13">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000B1A13" w:rsidRPr="000B1A13">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>FFGP, y se utilicen códigos de donante diferentes (códigos de donante Quantum respectivos para esos donantes) para los fondos de donantes no procedentes del FFGP.</w:t>
+      </w:r>
     </w:p>
-    <w:p>
-[...158 lines deleted...]
-    <w:p>
+    <w:p w14:paraId="74ED2196" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="482E749F" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="838" w:val="left" w:leader="none"/>
-          <w:tab w:pos="840" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="838"/>
+          <w:tab w:val="left" w:pos="840"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto" w:before="0" w:after="0"/>
-        <w:ind w:left="840" w:right="235" w:hanging="361"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Las oficinas pueden utilizar los fondos de un proyecto MPTF en más de un producto del PNUD siempre y cuando cada producto sea financiado por un solo ID de proyecto MPTFO, y todos los productos del PNUD así financiados tengan el mismo ID de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">proyecto MPTFO en el campo "MPTF Quantum Project Number" (o "MPTF Project Reference Number" para los proyectos Atlas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>convertidos).</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...34 lines deleted...]
-    <w:p>
+    <w:p w14:paraId="69039EDF" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="105"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="4AF2C5AD" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr/>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>Escenarios</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>mapeo</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>correcto</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>incorrecto</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t> Quantum:</w:t>
+        <w:t xml:space="preserve"> Quantum:</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="5E965091" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:spacing w:line="259" w:lineRule="auto" w:before="179"/>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="179" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="120" w:right="243"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
-          <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
-          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Nota: todas las</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
-          <w:sz w:val="22"/>
-[...11 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t>referencias a "Userfield1" a continuación deben entenderse como el campo "MPTF Quantum</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
-          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Project</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
-          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Number"</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
-          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
-          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Quantum</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
-          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>PPM</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
-          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>"Financial</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
-          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Project</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
-          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Settings/Additional</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
-          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Information"</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
-          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>(o campo "MPTF Project Reference Number" para proyectos Atlas convertidos).</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...12 lines deleted...]
-    <w:p>
+    <w:p w14:paraId="08CB0A74" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="36"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:jc w:val="left"/>
         <w:tblInd w:w="125" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
-          <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
-          <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="01E0"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="306"/>
         <w:gridCol w:w="859"/>
         <w:gridCol w:w="348"/>
         <w:gridCol w:w="1037"/>
         <w:gridCol w:w="280"/>
         <w:gridCol w:w="1586"/>
         <w:gridCol w:w="254"/>
         <w:gridCol w:w="325"/>
         <w:gridCol w:w="866"/>
         <w:gridCol w:w="270"/>
         <w:gridCol w:w="1079"/>
         <w:gridCol w:w="290"/>
         <w:gridCol w:w="819"/>
         <w:gridCol w:w="1002"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="003307E3" w:rsidRPr="003149AD" w14:paraId="317D49C3" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="201" w:hRule="atLeast"/>
+          <w:trHeight w:val="201"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4416" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DDEBF7"/>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:line="173" w:lineRule="exact" w:before="8"/>
+          <w:p w14:paraId="705CAEC6" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="8" w:line="173" w:lineRule="exact"/>
               <w:ind w:left="339"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>CORRECT</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>MAPPING</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>SITUATIONS</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="5"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="6"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="6"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>REPORTING</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>RISKS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="254" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="2EA9C955" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4651" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFD966"/>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:line="173" w:lineRule="exact" w:before="8"/>
+          <w:p w14:paraId="429D8ED5" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="8" w:line="173" w:lineRule="exact"/>
               <w:ind w:left="251"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>INCORRECT</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="4"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>MAPPING</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="7"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>SCENARIOS</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="9"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>CAUSING</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="7"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>REPORTING</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="8"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>RISKS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="003307E3" w:rsidRPr="003149AD" w14:paraId="3A9A49B6" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="158" w:hRule="atLeast"/>
+          <w:trHeight w:val="158"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="306" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="2E838326" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="859" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="064B2352" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="0B96C474" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1037" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="31FB4A71" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="280" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="1063A2A7" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="59638CB9" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="254" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="5B1A8DEA" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="325" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="24C33BC0" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="866" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="70D8043F" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="2A27DA60" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1079" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="55F16785" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="291D4092" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1821" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="6242E00D" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="003307E3" w:rsidRPr="003149AD" w14:paraId="077D077E" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="158" w:hRule="atLeast"/>
+          <w:trHeight w:val="158"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="306" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:line="127" w:lineRule="exact" w:before="12"/>
+          <w:p w14:paraId="4C0A8FAD" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="12" w:line="127" w:lineRule="exact"/>
               <w:ind w:left="10"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-10"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="859" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:line="127" w:lineRule="exact" w:before="12"/>
+          <w:p w14:paraId="4C36C167" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="12" w:line="127" w:lineRule="exact"/>
               <w:ind w:left="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>MPTF</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>Project</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-10"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5B9BD4"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6BA67949" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="6"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="6C87E2CC" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="68" w:lineRule="exact"/>
               <w:ind w:left="279" w:right="-87"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="6"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:position w:val="0"/>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
                 <w:sz w:val="6"/>
               </w:rPr>
               <mc:AlternateContent>
-                <mc:Choice Requires="wps">
+                <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:inline distT="0" distB="0" distL="0" distR="0">
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="23D2B480" wp14:editId="65634A78">
                       <wp:extent cx="43815" cy="43815"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:docPr id="9" name="Group 9"/>
                       <wp:cNvGraphicFramePr>
-                        <a:graphicFrameLocks/>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
-                      <a:graphic>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
-                            <wpg:cNvPr id="9" name="Group 9"/>
-                            <wpg:cNvGrpSpPr/>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="43815" cy="43815"/>
+                                <a:chOff x="0" y="0"/>
                                 <a:chExt cx="43815" cy="43815"/>
                               </a:xfrm>
                             </wpg:grpSpPr>
                             <wps:wsp>
                               <wps:cNvPr id="10" name="Graphic 10"/>
                               <wps:cNvSpPr/>
                               <wps:spPr>
                                 <a:xfrm>
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="43815" cy="43815"/>
                                 </a:xfrm>
                                 <a:custGeom>
                                   <a:avLst/>
                                   <a:gdLst/>
                                   <a:ahLst/>
                                   <a:cxnLst/>
                                   <a:rect l="l" t="t" r="r" b="b"/>
                                   <a:pathLst>
                                     <a:path w="43815" h="43815">
                                       <a:moveTo>
                                         <a:pt x="0" y="0"/>
                                       </a:moveTo>
                                       <a:lnTo>
                                         <a:pt x="1082" y="43196"/>
                                       </a:lnTo>
@@ -8625,224 +8286,230 @@
                                         <a:pt x="0" y="0"/>
                                       </a:lnTo>
                                       <a:close/>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:solidFill>
                                   <a:srgbClr val="5B9BD4"/>
                                 </a:solidFill>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group style="width:3.45pt;height:3.45pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" id="docshapegroup4" coordorigin="0,0" coordsize="69,69">
-                      <v:shape style="position:absolute;left:0;top:0;width:69;height:69" id="docshape5" coordorigin="0,0" coordsize="69,69" path="m0,0l2,68,69,32,0,0xe" filled="true" fillcolor="#5b9bd4" stroked="false">
+                    <v:group w14:anchorId="09B280C4" id="Group 9" o:spid="_x0000_s1026" style="width:3.45pt;height:3.45pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="43815,43815" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBIie63cAIAAMAFAAAOAAAAZHJzL2Uyb0RvYy54bWykVE1PGzEQvVfqf7B8L5sEQsOKDSpQokqI&#10;IkHVs+P1fqhejzt2suHfd+xdJxFIHOjF+2w/j2fevPXl1a7TbKvQtWAKPj2ZcKaMhLI1dcF/Pd99&#10;WXDmvDCl0GBUwV+U41fLz58ue5urGTSgS4WMghiX97bgjfc2zzInG9UJdwJWGdqsADvhaYp1VqLo&#10;KXqns9lkcp71gKVFkMo5Wr0dNvkyxq8qJf3PqnLKM11wys3HEeO4DmO2vBR5jcI2rRzTEB/IohOt&#10;oUv3oW6FF2yD7ZtQXSsRHFT+REKXQVW1UsUaqJrp5FU1K4SNjbXUeV/bvUwk7SudPhxWPmxXaJ/s&#10;Iw7ZE7wH+ceRLllv6/x4P8zrA3lXYRcOURFsFxV92Suqdp5JWjw7XUznnEnaGWDUWzbUlDdnZPP9&#10;nVOZyIcLY1r7NHpLvnEHadz/SfPUCKui4i6U/oisLcnW5BwjOrLvanQKrVAl4XJiBfXGmRuF/Kg2&#10;+ypFLjfOrxREicX23vkoXV0mJJqE5M4kiGT4YHUdre45I6sjZ2T19WB1K3w4F/oWIOtTY1iTUNjr&#10;YKueIbL8q0ZRioddbY5Z08lixlns9fTiPFxI5ERJXxsDnp1+nZ9G7mwyn77PJfWTs47iSQ1ODVeE&#10;SuJd++qId6yfA92Wd63WoSKH9fpGI9sKEmp+fXF9ezamekQjl7l86GZAayhfyAw9tb/g7u9GoOJM&#10;/zBkt/CqJIAJrBNAr28gvj1RTHT+efdboGWWYME9/SgPkFwn8tRoyj8QBm44aeDbxkPVBhfE3IaM&#10;xgn9ARHFZyIqMT5p4R06nkfW4eFd/gMAAP//AwBQSwMEFAAGAAgAAAAhABeL8snYAAAAAQEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdRLFozKaUop6KYCuIt2l2moRmZ0N2m6T/&#10;3rEXe5nH8Ib3vskXk2vVQH1oPBtIZwko4tLbhisDX9u3uydQISJbbD2TgRMFWBTXVzlm1o/8ScMm&#10;VkpCOGRooI6xy7QOZU0Ow8x3xOLtfe8wytpX2vY4Srhr9X2SzLXDhqWhxo5WNZWHzdEZeB9xXD6k&#10;r8P6sF+dfraPH9/rlIy5vZmWL6AiTfH/GP7wBR0KYdr5I9ugWgPySDxP8ebPoHZn0UWuL8mLXwAA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBIie63cAIAAMAFAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAXi/LJ2AAAAAEBAAAPAAAAAAAAAAAAAAAA&#10;AMoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAzwUAAAAA&#10;">
+                      <v:shape id="Graphic 10" o:spid="_x0000_s1027" style="position:absolute;width:43815;height:43815;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="43815,43815" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAAzn24wwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;EIXvBf/DMkIvRTcKFYmuooVKT0Wj3ofsmASzsyG7Jum/7xwEbzO8N+99s94OrlYdtaHybGA2TUAR&#10;595WXBi4nL8nS1AhIlusPZOBPwqw3Yze1pha3/OJuiwWSkI4pGigjLFJtQ55SQ7D1DfEot186zDK&#10;2hbatthLuKv1PEkW2mHF0lBiQ18l5ffs4Qz8PnYf+/6wPMbjrLtidrl+NrY25n087FagIg3xZX5e&#10;/1jBF3r5RQbQm38AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAAM59uMMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l1082,43196,43753,20516,,xe" fillcolor="#5b9bd4" stroked="f">
                         <v:path arrowok="t"/>
-                        <v:fill type="solid"/>
                       </v:shape>
+                      <w10:anchorlock/>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1037" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:line="127" w:lineRule="exact" w:before="12"/>
+          <w:p w14:paraId="3414A0EC" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="12" w:line="127" w:lineRule="exact"/>
               <w:ind w:left="35"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>UNDP</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-3"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>OUTPUT</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-7"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-10"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="280" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="166E5E78" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:line="127" w:lineRule="exact" w:before="12"/>
+          <w:p w14:paraId="232AE82E" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="12" w:line="127" w:lineRule="exact"/>
               <w:ind w:left="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr/>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+              </w:rPr>
               <mc:AlternateContent>
-                <mc:Choice Requires="wps">
+                <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="486815744">
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663360" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2D2CD1BC" wp14:editId="2B76E19B">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>-162109</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>18059</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="173355" cy="43815"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="11" name="Group 11"/>
                       <wp:cNvGraphicFramePr>
-                        <a:graphicFrameLocks/>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
-                      <a:graphic>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
-                            <wpg:cNvPr id="11" name="Group 11"/>
-                            <wpg:cNvGrpSpPr/>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="173355" cy="43815"/>
+                                <a:chOff x="0" y="0"/>
                                 <a:chExt cx="173355" cy="43815"/>
                               </a:xfrm>
                             </wpg:grpSpPr>
                             <wps:wsp>
                               <wps:cNvPr id="12" name="Graphic 12"/>
                               <wps:cNvSpPr/>
                               <wps:spPr>
                                 <a:xfrm>
                                   <a:off x="0" y="21606"/>
                                   <a:ext cx="137160" cy="1270"/>
                                 </a:xfrm>
                                 <a:custGeom>
                                   <a:avLst/>
                                   <a:gdLst/>
                                   <a:ahLst/>
                                   <a:cxnLst/>
                                   <a:rect l="l" t="t" r="r" b="b"/>
                                   <a:pathLst>
-                                    <a:path w="137160" h="0">
+                                    <a:path w="137160">
                                       <a:moveTo>
                                         <a:pt x="0" y="0"/>
                                       </a:moveTo>
                                       <a:lnTo>
                                         <a:pt x="136868" y="0"/>
                                       </a:lnTo>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="5406">
                                   <a:solidFill>
                                     <a:srgbClr val="5B9BD4"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                             <wps:wsp>
                               <wps:cNvPr id="13" name="Graphic 13"/>
@@ -8873,994 +8540,1061 @@
                                         <a:pt x="0" y="43209"/>
                                       </a:lnTo>
                                       <a:close/>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:solidFill>
                                   <a:srgbClr val="5B9BD4"/>
                                 </a:solidFill>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group style="position:absolute;margin-left:-12.764553pt;margin-top:1.422026pt;width:13.65pt;height:3.45pt;mso-position-horizontal-relative:column;mso-position-vertical-relative:paragraph;z-index:-16500736" id="docshapegroup6" coordorigin="-255,28" coordsize="273,69">
-[...3 lines deleted...]
-                      <v:shape style="position:absolute;left:-52;top:28;width:69;height:69" id="docshape7" coordorigin="-51,28" coordsize="69,69" path="m-51,96l-51,28,17,62,-51,96xe" filled="true" fillcolor="#5b9bd4" stroked="false">
+                    <v:group w14:anchorId="15B7CA23" id="Group 11" o:spid="_x0000_s1026" style="position:absolute;margin-left:-12.75pt;margin-top:1.4pt;width:13.65pt;height:3.45pt;z-index:-251653120;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="173355,43815" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAP6oiY9gIAAKEIAAAOAAAAZHJzL2Uyb0RvYy54bWzUVltv2yAUfp+0/4B4Xx3HSZpaTaq1WaNJ&#10;VVepnfZMML5o2DAgcfrvdwDjOO0uVbc97MU5cA7n8p3vQM4v9jVHO6Z0JZoFjk9GGLGGiqxqigX+&#10;/HD9bo6RNqTJCBcNW+BHpvHF8u2b81ambCxKwTOmEDhpdNrKBS6NkWkUaVqymugTIVkDylyomhhY&#10;qiLKFGnBe82j8Wg0i1qhMqkEZVrD7sor8dL5z3NGzac818wgvsCQm3Ff5b4b+42W5yQtFJFlRbs0&#10;yCuyqEnVQNDe1YoYgraqeuaqrqgSWuTmhIo6EnleUeZqgGri0ZNq1kpspaulSNtC9jABtE9werVb&#10;ertbK3kv75TPHsQbQb9qwCVqZZEO9XZdHIz3uartISgC7R2ijz2ibG8Qhc34NEmmU4woqCbJPJ56&#10;wGkJXXl2iJYffnUsIqkP6RLrE2klMEcfwNF/Bs59SSRzmGtb/J1CVQZ1jDFqSA0EXndcgR3AyAYH&#10;K4tft9IdlD9EZxzPRjMPQY9QcgqbHqF4fOoY2VdKUrrVZs2EA5rsbrTxhM2CRMog0X0TRAW0t4Tn&#10;jvAGIyC8wggIv/HBJTH2nO2eFVELFfo87FYtduxBOKV50iTI7KDlzdAqTmbzGUx7IAGYegMQbBAg&#10;lBdcYJCHpfHG5jCdADo2rha8yq4rzt1CFZsrrtCOQEnTy7PL1cRWAR6OzKTSZkV06e2cqjPjjSOz&#10;Tn1vbM82InuE1rbQzAXW37ZEMYz4xwbIY2+JIKggbIKgDL8S7i5x+EDMh/0XoiSy4RfYQFtvReAQ&#10;SUPLbOm9rT3ZiPdbI/LK9hP4HDLqFsBnz61/T+zkGbETC9uLiR2Pz2ZzmPDQdpIGZvt5Px59wCEM&#10;xrD9ASa4P/8+s7s8ynADWfgPJJYDik+S8eisI83B4pjmcBGEUqGYoAu/3hv4SYBGYNcP/E9tvd0w&#10;cvBFudDME/2383M0CfolA+NI938NhLv34R10s9+92fahHa7dAB3+WSy/AwAA//8DAFBLAwQUAAYA&#10;CAAAACEAUCk3Kt0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBW7tJJGpj&#10;JqUU9VSEtoL0Ns1Ok9Dsbshuk/Tfuz3p6TG8x3vf5MtJt2Lg3jXWIMTzCASb0qrGVAjf+4/ZKwjn&#10;yShqrWGEKztYFvd3OWXKjmbLw85XIpQYlxFC7X2XSenKmjW5ue3YBO9ke00+nH0lVU9jKNetTKLo&#10;WWpqTFioqeN1zeV5d9EInyONq6f4fdicT+vrYZ9+/WxiRnx8mFZvIDxP/i8MN/yADkVgOtqLUU60&#10;CLMkTUMUIQkf3PwgR4TFC8gil//pi18AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAD+qI&#10;mPYCAAChCAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;UCk3Kt0AAAAFAQAADwAAAAAAAAAAAAAAAABQBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAFoGAAAAAA==&#10;">
+                      <v:shape id="Graphic 12" o:spid="_x0000_s1027" style="position:absolute;top:21606;width:137160;height:1270;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="137160,1270" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAJ+D1ywwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0L/odlCl6kbiookrqKWqTaUxNbvQ7ZaTaYnQ3ZrYn/vlso9DaP9znLdW9rcaPWV44VPE0SEMSF&#10;0xWXCj5O+8cFCB+QNdaOScGdPKxXw8ESU+06zuiWh1LEEPYpKjAhNKmUvjBk0U9cQxy5L9daDBG2&#10;pdQtdjHc1nKaJHNpseLYYLChnaHimn9bBW93t3m9zMaH8uXzfTs+H7Osa4xSo4d+8wwiUB/+xX/u&#10;g47zp/D7SzxArn4AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEACfg9csMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l136868,e" filled="f" strokecolor="#5b9bd4" strokeweight=".15017mm">
                         <v:path arrowok="t"/>
-                        <v:fill type="solid"/>
                       </v:shape>
-                      <w10:wrap type="none"/>
+                      <v:shape id="Graphic 13" o:spid="_x0000_s1028" style="position:absolute;left:129685;width:43815;height:43815;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="43815,43815" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDwHOPPwAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L/ocwC15EU12U0jWKCi6eRKveh2a2LdtMShPb7r83C4K3ebzPWW16U4mWGldaVjCbRiCIM6tL&#10;zhXcrodJDMJ5ZI2VZVLwRw426+FghYm2HV+oTX0uQgi7BBUU3teJlC4ryKCb2po4cD+2MegDbHKp&#10;G+xCuKnkPIqW0mDJoaHAmvYFZb/pwyg4PbbjXfcdn/151t4xvd0Xta6UGn302y8Qnnr/Fr/cRx3m&#10;f8L/L+EAuX4CAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA8Bzjz8AAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" path="m,43209l2,,43230,21606,,43209xe" fillcolor="#5b9bd4" stroked="f">
+                        <v:path arrowok="t"/>
+                      </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>USERFIELD1</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-3"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-1"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>MPTF</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="6"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>Project</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-10"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="254" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="4019E43C" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="325" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DDEBF7"/>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:line="127" w:lineRule="exact" w:before="12"/>
+          <w:p w14:paraId="3C559C20" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="12" w:line="127" w:lineRule="exact"/>
               <w:ind w:left="13"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-10"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4326" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DDEBF7"/>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:line="127" w:lineRule="exact" w:before="12"/>
+          <w:p w14:paraId="3B5358A8" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="12" w:line="127" w:lineRule="exact"/>
               <w:ind w:left="38"/>
               <w:rPr>
-                <w:b/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>MAPPING</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>SITUATION</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="2F5395"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>REPORTING</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="2F5395"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="2F5395"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>RISK</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="2F5395"/>
                 <w:spacing w:val="-7"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="2F5395"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="2F5395"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="2F5395"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>EXPENSES</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="2F5395"/>
                 <w:spacing w:val="-6"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="2F5395"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>IN</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="2F5395"/>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="2F5395"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>OUTPUT</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="2F5395"/>
                 <w:spacing w:val="-7"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="2F5395"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="2F5395"/>
                 <w:spacing w:val="-8"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="2F5395"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>NOT-</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="2F5395"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>REPORTED</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="003307E3" w:rsidRPr="003149AD" w14:paraId="27C27745" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="160" w:hRule="atLeast"/>
+          <w:trHeight w:val="160"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="306" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="629513CF" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="859" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="0C25DE65" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="5B9BD4"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="23D17547" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1037" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="358CDB31" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="280" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="77C1BBB1" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="5E4A6DC9" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="254" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="686294DB" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="325" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="28F5716C" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="866" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="6B0D0A3C" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="6E4E7D01" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1079" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="541E8E11" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="333D0203" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1821" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="4682ECC7" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="003307E3" w:rsidRPr="003149AD" w14:paraId="28EB626B" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="201" w:hRule="atLeast"/>
+          <w:trHeight w:val="201"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="306" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="6A6657E6" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="859" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="7346F77B" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="04911D3A" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1037" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:line="137" w:lineRule="exact" w:before="44"/>
+          <w:p w14:paraId="4E1AF124" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="44" w:line="137" w:lineRule="exact"/>
               <w:ind w:left="35"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
-[...4 lines deleted...]
-              <w:rPr/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+              </w:rPr>
               <mc:AlternateContent>
-                <mc:Choice Requires="wps">
+                <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="486812160">
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251653120" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0AB9B5A7" wp14:editId="117A7FF1">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>-208030</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>76159</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="208279" cy="481330"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="14" name="Group 14"/>
                       <wp:cNvGraphicFramePr>
-                        <a:graphicFrameLocks/>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
-                      <a:graphic>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
-                            <wpg:cNvPr id="14" name="Group 14"/>
-                            <wpg:cNvGrpSpPr/>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="208279" cy="481330"/>
+                                <a:chOff x="0" y="0"/>
                                 <a:chExt cx="208279" cy="481330"/>
                               </a:xfrm>
                             </wpg:grpSpPr>
-                            <pic:pic>
+                            <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                               <pic:nvPicPr>
                                 <pic:cNvPr id="15" name="Image 15"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
-                                <a:blip r:embed="rId14" cstate="print"/>
+                                <a:blip r:embed="rId19" cstate="print"/>
                                 <a:stretch>
                                   <a:fillRect/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm>
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="208145" cy="481012"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect">
                                   <a:avLst/>
                                 </a:prstGeom>
                               </pic:spPr>
                             </pic:pic>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group style="position:absolute;margin-left:-16.380339pt;margin-top:5.996835pt;width:16.4pt;height:37.9pt;mso-position-horizontal-relative:column;mso-position-vertical-relative:paragraph;z-index:-16504320" id="docshapegroup8" coordorigin="-328,120" coordsize="328,758">
-[...1 lines deleted...]
-                        <v:imagedata r:id="rId14" o:title=""/>
+                    <v:group w14:anchorId="793142A8" id="Group 14" o:spid="_x0000_s1026" style="position:absolute;margin-left:-16.4pt;margin-top:6pt;width:16.4pt;height:37.9pt;z-index:-251663360;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="208279,481330" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQDjaxb6JgIAAOUEAAAOAAAAZHJzL2Uyb0RvYy54bWycVNtu2zAMfR+wfxD0&#10;3thOuy0VkvQla1Cg2IJu+wBFlm2h1gWUEid/P0p2nSIZuqIPFkRRPDw8Ij2/O+iW7CV4Zc2CFpOc&#10;EmmELZWpF/TP7/urGSU+cFPy1hq5oEfp6d3y86d555ic2sa2pQSCIMazzi1oE4JjWeZFIzX3E+uk&#10;QWdlQfOAJtRZCbxDdN1m0zz/mnUWSgdWSO/xdNU76TLhV5UU4WdVeRlIu6DILaQV0rqNa7acc1YD&#10;d40SAw3+ARaaK4NJR6gVD5zsQF1AaSXAeluFibA6s1WlhEw1YDVFflbNGuzOpVpq1tVulAmlPdPp&#10;w7Dix34N7pfbQM8et49WPHvUJetczV77o12fLh8q0DEIiyCHpOhxVFQeAhF4OM1n02+3lAh03cyK&#10;6+tBcdHgs1xEieb7m3EZZ33SRG2k4pRg+A3y4O5Cnv+3EUaFHUg6gOh3YWgOzzt3hS/peFBb1apw&#10;TF2JbxZJmf1GiahsNFDJDRBV4pR8ocRwjdPwoHktCdoo98udGBHVvwDYtsrdq7aNmsf9QBWb+awZ&#10;/lFt32grK3ZamtBPDsgWWVvjG+U8JcCk3kqkBw9lgS+GUxuQogNlQj8mPoAMoon5K+TxhMMViXI2&#10;OhLpE89Ygh9a653dUtygOEO35MU0Jh5fnTMHPqyl1SRukCkyQKk54/tHP3B5uTIo2KdPvJANHsYm&#10;xllKsMPcx2F9badbp7/T8i8AAAD//wMAUEsDBAoAAAAAAAAAIQBIFTxw+gkAAPoJAAAUAAAAZHJz&#10;L21lZGlhL2ltYWdlMS5wbmeJUE5HDQoaCgAAAA1JSERSAAAALAAAAGUIBgAAADbTAaUAAAAGYktH&#10;RAD/AP8A/6C9p5MAAAAJcEhZcwAADsQAAA7EAZUrDhsAAAmaSURBVHiczZt7cBPHHcd3707SyZZl&#10;bAvZMZbFIzEMYMwjEGgDNAn4AYRAni0yNmkzTTNDSHjVlATKkCHF0PAappTIQB6dSZgWMFAjv5gQ&#10;80oABxfOPPzAlixjy5IfsmSfTrq77R+gVHYlbMuSTt+ZHZ9ud3/66Ly3+729XYgQAuEuK80qr9Zb&#10;V9Saen9BCA3jSy6Ol1QZ7Isv1nblVjXZFvMI4JmTY/eFFTBCCDa2O6ZfrOnKvVJv1dgZLtYzf6oq&#10;qihsgB+Y6ZmfVzQfM3Yyk7zlkyLMPj4h4iIWajBfGq0gKyclRpb7yk8dFVkqwjEmbIAxCPns2Qlr&#10;X5+h3OItf6oqqggAAMIGGAAAIIRohjqqUEzA3v55U1QyHQBhBtzW7RybX6wvjRDj1pw5CatxDLoA&#10;AGCMgqyMiRC1AABA2Nx0nT2uxJ26xjKWQ5KPFo+er4olqadGSGr2lTWdcjcHAAAACCHBk412xeb9&#10;q5b67bE79jpTzyzPvDpTzyxDO53q/iw4bC/DRm0trP8x90g1QzXbXhyovKCwjIsjdxQ1nF9ZQLE3&#10;Gq2vDKaOYLAsxxN7SvWnNFoKVdR05gy2niCwHM9jf79g/EKjpVAxZVkzlLohh+V5Hn515eF+jZZC&#10;JytNW4daP+TAJypNf9ZoKfT11Yd7eZ6HYQ1cTFnWaLQUOnzBeIzjecyfGCGDrajpzNFoKbS3TH+S&#10;5XjC3zghgb3eYF22soBiPy1qKHeynGQ4sYIOSxltL+UeqWa2Ftb/QDtZ2XDjBdX81LX1PrenrOl0&#10;QrS4ZmNG8iJShNuHGzNowE0djsm7Swy6aCluystSp8tIoiMQcYMC7LaJYhzSmxaNXuC2hoFQwIE9&#10;bWJeljpdGSVuCGT8gALbHWxsfrG+1Epz8RszkrOSYsjqQMYHIIDAtJOL2l1i0LVanc+sS1ctHaeM&#10;uBao2H0UiK7LH5soWD/sr00UBHg4NjHkwMO1iSEHPlFp2jYcmxhSYN1tywfDtYkhA66435kbCJsY&#10;EuDrDdZl2QUUFwibGHTgQNtEf9OgRrpg2ER/NSBwsGyiv3oicDBtor/yCRxsm+ivvAK7bWK3g1MG&#10;yyb6q/8DdttEU7fz6XULk4NnE/1UH2Any5N7y5sKGyz0jNUvJr01MTHyO6HAfMrdv4XaJg5r4BDC&#10;JvoNLJRN7J8sNqfqYadj/IDAQtnE/ului31utpbi95bpT9aaemb7KkeIcIyelzLi2IrnEtZDCAV7&#10;tS/CIIMAgDcabctvNNqWT0iIqFiSpshPS5LpPLncVxQKCQsAAPp2R9pHp+qr+p9PipFQS6Yods0e&#10;F/0tgUEXRMg3J0IIcjwSuTgkYXkkYTkkdj36K2F5JGY5JHFxvMexRzmPY5bn3Xn/K/fzZ17i4pHE&#10;7uBi77X2zvfFEhcpalo2beQnxKXarpVn/mPe7BnE8zhAFxAAAAAGASfCIUPgGCPCIIPj0CnCIEPg&#10;kHnShcMhYNNUsnNTVbIiQkbi7aoY8jaBQ0aEQwbHoFOEQ4bAMIbwCPjoHHQSj7+QcJd7fP5xvkcM&#10;rG8eDhkMQt4XVEePa9Sab2qM/c/PGSv/9rUZyi0J0ZI6AB634XCQzcEq3vvHfbP7c1qSTPfmTOVm&#10;dZy0T7smEEKQ5ZFYhGNM6DE9QDDIAADAM/HSK289G/+nCU9FVngtePRS89/ydY06F8eLhBzBWI4n&#10;Khu7Xx5oLMBGx0lv3jLaM7UVzUd5hARbjoBjkJ2ujjo7UPeKf3Fw5084hGxxdceHDhcvTx0VWQoh&#10;DBXnkEUAAMDSqYpPrTQbr6Pa18qlhOnlNEW+0GC+RADwaOlK9pyED20Mpzh+3bRTTuLm+eNjjgoN&#10;500/r0jBIOTfnZe4yuZgFUcuPfw8isQt09XyM0LCeVX/u5B2srIthfXXVh2tpu+12J8Xsufw2kv0&#10;/wGkCLdvzEhepJCJ9J+VGs42dThShbiQvuS1G4siCUtepjpDQmC9+cX6ErPNOTrEXD7ls99VRIn1&#10;f8xUZzhZXpqv05d20+zIUIL50hMHClUsSW1IVy/p6HEl7S7Rn6OdXFSowHxpwJEtJSHi8vsvqd7U&#10;tzum7S9vOunieEkowHxqsHeneyL7QLnhOMfxuFC9xKBXBs5NGfFlt4NVfnPNtEsubTXnzEl4X4jH&#10;qiEtZVw8RbHbSrPKc7fbN8ilhGn5tJGfBAvMp4b6L+F4Hjt0oelLjZZC5++0vxu2TcItDEL+nbmj&#10;3rE7OMWxyy2HZCRhmTVGfiIYF9Or/P2lDhcXse10/ZXcI9VMdbP9BcGG5sFKQmC969OTl8TLxXV7&#10;ygynGy30tEBeSF8a1hOGjCQ68rLUGZFivOvxnPK4QIH50rAfiWIjRca8LHU6xyMiX9dY2tXrSggE&#10;mC8F5BkucYTk3oaM5MVWmovfVWwo7nVy0YGI600Be+h8Whnx4wcLVK81dzom7S0zFDpZngxU7D4K&#10;9F18ubZzhUZLoX1l+hPBGMKD0vW43/YXXGw+HOg556DsMsicHLe/28Eqz1RZNkeTeNvrz8Z73Uzi&#10;j4K2LeKNGcqPu2k2vrDK8rFcSpjSJ8UdDETcoAFDCNHbv0z8g83BKb6+2npALiXMs8dGHx924GAP&#10;pYyLk24/+6Ai50i185bRtlCwoXmwEhMYvW5h8tJRI8R395U1nXpgpmcOJ15IJv8iJXjXxkx1ppzE&#10;zbtL9OdarEyKv7FCNlsZEyFqyctSp0MAUL5OX9rZ40r0J05Ip1cToiW1GzPVWXaGi8sv1pf0MFzM&#10;UGOEfD54jEJauXaBalmr1ZnyWanhLMPyEUMKEOxewlf6ob7rjWwtxf+1RH9mKMvJBANGCIGy6vb3&#10;NFoKHf7eeHSwQ7igGwAXTIw91O1glSd/Mm+Tk0Tbr2fFbxqojuA7FpdPG7ndSrPx/75lyZNL8bZF&#10;qYo9T6wgZJNwJ47j8f3lhn9qtBS6VNuZ7Zln7KAn3nlo/1VYtGHP5GQ5yY6ihvM5BZSrytCdhRAC&#10;91rsz//+q7sd2gpjgbtc2LwJBQAA2snJdxQ1ftdiZSa8MnXk9lM3zdtcHCJjIwnjgd+MVwEQRq9u&#10;3bLSrHLTiTrK5uD6zEf/5dVxqapYkgqrfc0AAFB2p2N1f1gAALhltGcCEEYbsXke4QUXm7WFN81e&#10;n05uG+0ZAIQRcIvVmdLZw46CEHhdonDf1DuXYfmIsGvDHT2upIqarlUVNZ1vt9lcYz3z1qcnLwk7&#10;YLcQQvBOS88L39/v+t31xu5XXRwiF06MPRi2wJ7qYbiYy3VdmvutvfP+C+auuLQi9p6DAAAAAElF&#10;TkSuQmCCUEsDBBQABgAIAAAAIQC+dPl53QAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NA&#10;EIXvgv9hGcFbu0mKGmI2pRT1VARbQbxNk2kSmp0N2W2S/nvHk14eDO/x3jf5eradGmnwrWMD8TIC&#10;RVy6quXawOfhdZGC8gG5ws4xGbiSh3Vxe5NjVrmJP2jch1pJCfsMDTQh9JnWvmzIol+6nli8kxss&#10;BjmHWlcDTlJuO51E0aO22LIsNNjTtqHyvL9YA28TTptV/DLuzqft9fvw8P61i8mY+7t58wwq0Bz+&#10;wvCLL+hQCNPRXbjyqjOwWCWCHsRI5CcJiB4NpE8p6CLX//GLHwAAAP//AwBQSwMEFAAGAAgAAAAh&#10;AKomDr68AAAAIQEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzhI9BasMwEEX3hdxBzD6W&#10;nUUoxbI3oeBtSA4wSGNZxBoJSS317SPIJoFAl/M//z2mH//8Kn4pZRdYQde0IIh1MI6tguvle/8J&#10;Ihdkg2tgUrBRhnHYffRnWrHUUV5czKJSOCtYSolfUma9kMfchEhcmzkkj6WeycqI+oaW5KFtjzI9&#10;M2B4YYrJKEiT6UBctljN/7PDPDtNp6B/PHF5o5DOV3cFYrJUFHgyDh9h10S2IIdevjw23AEAAP//&#10;AwBQSwECLQAUAAYACAAAACEAsYJntgoBAAATAgAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAADsBAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDjaxb6JgIAAOUEAAAOAAAAAAAAAAAAAAAAADoCAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItAAoAAAAAAAAAIQBIFTxw+gkAAPoJAAAUAAAAAAAAAAAAAAAAAIwE&#10;AABkcnMvbWVkaWEvaW1hZ2UxLnBuZ1BLAQItABQABgAIAAAAIQC+dPl53QAAAAYBAAAPAAAAAAAA&#10;AAAAAAAAALgOAABkcnMvZG93bnJldi54bWxQSwECLQAUAAYACAAAACEAqiYOvrwAAAAhAQAAGQAA&#10;AAAAAAAAAAAAAADCDwAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc1BLBQYAAAAABgAGAHwBAAC1&#10;EAAAAAA=&#10;">
+                      <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+                        <v:stroke joinstyle="miter"/>
+                        <v:formulas>
+                          <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+                          <v:f eqn="sum @0 1 0"/>
+                          <v:f eqn="sum 0 0 @1"/>
+                          <v:f eqn="prod @2 1 2"/>
+                          <v:f eqn="prod @3 21600 pixelWidth"/>
+                          <v:f eqn="prod @3 21600 pixelHeight"/>
+                          <v:f eqn="sum @0 0 1"/>
+                          <v:f eqn="prod @6 1 2"/>
+                          <v:f eqn="prod @7 21600 pixelWidth"/>
+                          <v:f eqn="sum @8 21600 0"/>
+                          <v:f eqn="prod @7 21600 pixelHeight"/>
+                          <v:f eqn="sum @10 21600 0"/>
+                        </v:formulas>
+                        <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+                        <o:lock v:ext="edit" aspectratio="t"/>
+                      </v:shapetype>
+                      <v:shape id="Image 15" o:spid="_x0000_s1027" type="#_x0000_t75" style="position:absolute;width:208145;height:481012;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDvDuk0ugAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LCsIw&#10;EN0L3iGM4E5TFaVUo4gguPWH26EZm2IzKU3U6umNILibx/vOYtXaSjyo8aVjBaNhAoI4d7rkQsHp&#10;uB2kIHxA1lg5JgUv8rBadjsLzLR78p4eh1CIGMI+QwUmhDqT0ueGLPqhq4kjd3WNxRBhU0jd4DOG&#10;20qOk2QmLZYcGwzWtDGU3w53qyC8z3JDKZJsk3RvaMqTUX5Rqt9r13MQgdrwF//cOx3nT+H7SzxA&#10;Lj8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAAAAAAAAAA&#10;AAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA7w7pNLoAAADbAAAADwAAAAAAAAAAAAAA&#10;AAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAO4CAAAAAA==&#10;">
+                        <v:imagedata r:id="rId20" o:title=""/>
                       </v:shape>
-                      <w10:wrap type="none"/>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>UNDP</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>OUTPUT</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-7"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-10"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="280" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="7AA1DF52" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:line="137" w:lineRule="exact" w:before="44"/>
+          <w:p w14:paraId="2F01468D" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="44" w:line="137" w:lineRule="exact"/>
               <w:ind w:left="1" w:right="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr/>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+              </w:rPr>
               <mc:AlternateContent>
-                <mc:Choice Requires="wps">
+                <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="486812672">
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251654144" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="238B03D7" wp14:editId="271F06EE">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>-162100</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>16749</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="173355" cy="43815"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="16" name="Group 16"/>
                       <wp:cNvGraphicFramePr>
-                        <a:graphicFrameLocks/>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
-                      <a:graphic>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
-                            <wpg:cNvPr id="16" name="Group 16"/>
-                            <wpg:cNvGrpSpPr/>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="173355" cy="43815"/>
+                                <a:chOff x="0" y="0"/>
                                 <a:chExt cx="173355" cy="43815"/>
                               </a:xfrm>
                             </wpg:grpSpPr>
                             <wps:wsp>
                               <wps:cNvPr id="17" name="Graphic 17"/>
                               <wps:cNvSpPr/>
                               <wps:spPr>
                                 <a:xfrm>
                                   <a:off x="0" y="21606"/>
                                   <a:ext cx="137160" cy="1270"/>
                                 </a:xfrm>
                                 <a:custGeom>
                                   <a:avLst/>
                                   <a:gdLst/>
                                   <a:ahLst/>
                                   <a:cxnLst/>
                                   <a:rect l="l" t="t" r="r" b="b"/>
                                   <a:pathLst>
-                                    <a:path w="137160" h="0">
+                                    <a:path w="137160">
                                       <a:moveTo>
                                         <a:pt x="0" y="0"/>
                                       </a:moveTo>
                                       <a:lnTo>
                                         <a:pt x="136868" y="0"/>
                                       </a:lnTo>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="5406">
                                   <a:solidFill>
                                     <a:srgbClr val="5B9BD4"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                             <wps:wsp>
                               <wps:cNvPr id="18" name="Graphic 18"/>
@@ -9891,249 +9625,262 @@
                                         <a:pt x="0" y="43209"/>
                                       </a:lnTo>
                                       <a:close/>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:solidFill>
                                   <a:srgbClr val="5B9BD4"/>
                                 </a:solidFill>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group style="position:absolute;margin-left:-12.763805pt;margin-top:1.31884pt;width:13.65pt;height:3.45pt;mso-position-horizontal-relative:column;mso-position-vertical-relative:paragraph;z-index:-16503808" id="docshapegroup10" coordorigin="-255,26" coordsize="273,69">
-[...3 lines deleted...]
-                      <v:shape style="position:absolute;left:-52;top:26;width:69;height:69" id="docshape11" coordorigin="-51,26" coordsize="69,69" path="m-51,94l-51,26,17,60,-51,94xe" filled="true" fillcolor="#5b9bd4" stroked="false">
+                    <v:group w14:anchorId="1B0700F8" id="Group 16" o:spid="_x0000_s1026" style="position:absolute;margin-left:-12.75pt;margin-top:1.3pt;width:13.65pt;height:3.45pt;z-index:-251662336;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="173355,43815" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDPhYB99AIAAKEIAAAOAAAAZHJzL2Uyb0RvYy54bWzUVllvGyEQfq/U/4B4b9brK84qdtTETVQp&#10;SiMlVZ8xyx4qCxSw1/n3HWBZH+kRpe1DX9YDM8zxzTfg84ttw9GGaVNLMcfpyQAjJqjMa1HO8efH&#10;63czjIwlIidcCjbHT8zgi8XbN+etythQVpLnTCNwIkzWqjmurFVZkhhasYaYE6mYAGUhdUMsLHWZ&#10;5Jq04L3hyXAwmCat1LnSkjJjYHcZlHjh/RcFo/ZTURhmEZ9jyM36r/bflfsmi3OSlZqoqqZdGuQV&#10;WTSkFhC0d7UklqC1rp+5amqqpZGFPaGySWRR1JT5GqCadHBUzY2Wa+VrKbO2VD1MAO0RTq92S+82&#10;N1o9qHsdsgfxVtKvBnBJWlVm+3q3LnfG20I37hAUgbYe0aceUba1iMJmejoaTSYYUVCNR7N0EgCn&#10;FXTl2SFaffjVsYRkIaRPrE+kVcAcswPH/Bk4DxVRzGNuXPH3GtW5qwMjQRog8E3HFdgBjFxwsHL4&#10;dSvTQflDdIbpdDANEPQIjU5hMyCUDk89I/tKSUbXxt4w6YEmm1tjA2HzKJEqSnQroqiB9o7w3BPe&#10;YgSE1xgB4VchuCLWnXPdcyJqocKQh9tq5IY9Sq+0R02CzHZaLvat0tF0NoVpjyQA02AAggsChAqC&#10;DwzyfmlcuBwmY0DHxTWS1/l1zblf6HJ1xTXaEChpcnl2uRy7KsDDgZnSxi6JqYKdV3VmXHgymyz0&#10;xvVsJfMnaG0LzZxj821NNMOIfxRAHndLREFHYRUFbfmV9HeJxwdiPm6/EK2QCz/HFtp6JyOHSBZb&#10;5krvbd1JId+vrSxq10/gc8yoWwCfA7f+PbGhY0fEnjnYXkzsdHg2ncGEx7aTLDI7zPvh6AMOcTD2&#10;2x9hgvvz7zO7y6OKN5CDf0ditUfx8Wg4OOtIs7M4pPlwVyoUE3XxN3gDPyOgEUDSD/xPbYPdfuTo&#10;i3JpWCD6b+fnYBLMSwbGk+7/Ggh/78M76Ge/e7PdQ7u/9gO0+2ex+A4AAP//AwBQSwMEFAAGAAgA&#10;AAAhAFLMSYTcAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwkAUhO+F/oflFXrTTVIibcxG&#10;RNqepFAtFG/P7DMJZt+G7JrEf9/1VI/DDDPf5KvJtGKg3jWWFcTzCARxaXXDlYKf/cfsFYTzyBpb&#10;y6TgSg5WxeNDjpm2I3/TsPOVCCXsMlRQe99lUrqyJoNubjvi4J1sb9AH2VdS9ziGctPKJIoW0mDD&#10;YaHGjjY1lefdxSj4HHFcv8Tvw/Z82lwP+/TrdxuTUs9P03oJwtPk/8Nwww/oUASmo72wdqJVMEvS&#10;NEQVJAsQNz8cOSp4S0EWubynL/4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAz4WAffQC&#10;AAChCAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAUsxJ&#10;hNwAAAAFAQAADwAAAAAAAAAAAAAAAABOBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AFcGAAAAAA==&#10;">
+                      <v:shape id="Graphic 17" o:spid="_x0000_s1027" style="position:absolute;top:21606;width:137160;height:1270;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="137160,1270" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAZj57qwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X+h+WKXiRulGwLdFVrCJqT41t9Tpkx2xodjZkVxP/vSsUepvH+5zpvLOVuFDjS8cKhoMEBHHu&#10;dMmFgu+v9fMbCB+QNVaOScGVPMxnjw9TTLVrOaPLPhQihrBPUYEJoU6l9Lkhi37gauLInVxjMUTY&#10;FFI32MZwW8lRkrxIiyXHBoM1LQ3lv/uzVfBxdYvNcdzfFqufz/f+YZdlbW2U6j11iwmIQF34F/+5&#10;tzrOf4X7L/EAObsBAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAGY+e6sMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l136868,e" filled="f" strokecolor="#5b9bd4" strokeweight=".15017mm">
                         <v:path arrowok="t"/>
-                        <v:fill type="solid"/>
                       </v:shape>
-                      <w10:wrap type="none"/>
+                      <v:shape id="Graphic 18" o:spid="_x0000_s1028" style="position:absolute;left:129685;width:43815;height:43815;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="43815,43815" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD+uHG+wwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;EIXvBf/DMkIvRTcKFYmuooVKT0Wj3ofsmASzsyG7Jum/7xwEbzO8N+99s94OrlYdtaHybGA2TUAR&#10;595WXBi4nL8nS1AhIlusPZOBPwqw3Yze1pha3/OJuiwWSkI4pGigjLFJtQ55SQ7D1DfEot186zDK&#10;2hbatthLuKv1PEkW2mHF0lBiQ18l5ffs4Qz8PnYf+/6wPMbjrLtidrl+NrY25n087FagIg3xZX5e&#10;/1jBF1j5RQbQm38AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA/rhxvsMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,43209l2,,43230,21606,,43209xe" fillcolor="#5b9bd4" stroked="f">
+                        <v:path arrowok="t"/>
+                      </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>USERFIELD1</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-3"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-1"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>MPTF</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="6"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>Project</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-10"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="254" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="5EFC4924" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="325" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="0F8ED395" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2215" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7557A503" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:pos="1253" w:val="left" w:leader="none"/>
+                <w:tab w:val="left" w:pos="1253"/>
               </w:tabs>
-              <w:spacing w:line="137" w:lineRule="exact" w:before="44"/>
+              <w:spacing w:before="44" w:line="137" w:lineRule="exact"/>
               <w:ind w:left="28"/>
               <w:rPr>
-                <w:b/>
-[...4 lines deleted...]
-              <w:rPr/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+              </w:rPr>
               <mc:AlternateContent>
-                <mc:Choice Requires="wps">
+                <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="486810112">
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251646976" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6C59984C" wp14:editId="44349285">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>543574</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>-13053</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="184150" cy="151765"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="19" name="Group 19"/>
                       <wp:cNvGraphicFramePr>
-                        <a:graphicFrameLocks/>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
-                      <a:graphic>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
-                            <wpg:cNvPr id="19" name="Group 19"/>
-                            <wpg:cNvGrpSpPr/>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="184150" cy="151765"/>
+                                <a:chOff x="0" y="0"/>
                                 <a:chExt cx="184150" cy="151765"/>
                               </a:xfrm>
                             </wpg:grpSpPr>
                             <wps:wsp>
                               <wps:cNvPr id="20" name="Graphic 20"/>
                               <wps:cNvSpPr/>
                               <wps:spPr>
                                 <a:xfrm>
                                   <a:off x="-9" y="5"/>
                                   <a:ext cx="184150" cy="151765"/>
                                 </a:xfrm>
                                 <a:custGeom>
                                   <a:avLst/>
                                   <a:gdLst/>
                                   <a:ahLst/>
                                   <a:cxnLst/>
                                   <a:rect l="l" t="t" r="r" b="b"/>
                                   <a:pathLst>
                                     <a:path w="184150" h="151765">
                                       <a:moveTo>
                                         <a:pt x="10807" y="10807"/>
                                       </a:moveTo>
                                       <a:lnTo>
                                         <a:pt x="0" y="10807"/>
                                       </a:lnTo>
@@ -10172,51 +9919,51 @@
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                             <wps:wsp>
                               <wps:cNvPr id="21" name="Graphic 21"/>
                               <wps:cNvSpPr/>
                               <wps:spPr>
                                 <a:xfrm>
                                   <a:off x="8092" y="83816"/>
                                   <a:ext cx="137160" cy="1270"/>
                                 </a:xfrm>
                                 <a:custGeom>
                                   <a:avLst/>
                                   <a:gdLst/>
                                   <a:ahLst/>
                                   <a:cxnLst/>
                                   <a:rect l="l" t="t" r="r" b="b"/>
                                   <a:pathLst>
-                                    <a:path w="137160" h="0">
+                                    <a:path w="137160">
                                       <a:moveTo>
                                         <a:pt x="0" y="0"/>
                                       </a:moveTo>
                                       <a:lnTo>
                                         <a:pt x="136868" y="0"/>
                                       </a:lnTo>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="5406">
                                   <a:solidFill>
                                     <a:srgbClr val="5B9BD4"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                             <wps:wsp>
                               <wps:cNvPr id="22" name="Graphic 22"/>
@@ -10247,252 +9994,266 @@
                                         <a:pt x="0" y="43209"/>
                                       </a:lnTo>
                                       <a:close/>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:solidFill>
                                   <a:srgbClr val="5B9BD4"/>
                                 </a:solidFill>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group style="position:absolute;margin-left:42.801167pt;margin-top:-1.02783pt;width:14.5pt;height:11.95pt;mso-position-horizontal-relative:column;mso-position-vertical-relative:paragraph;z-index:-16506368" id="docshapegroup12" coordorigin="856,-21" coordsize="290,239">
-                      <v:shape style="position:absolute;left:856;top:-21;width:290;height:239" id="docshape13" coordorigin="856,-21" coordsize="290,239" path="m873,-4l856,-4,856,218,873,218,873,-4xm1145,-21l1128,-21,1128,218,1145,218,1145,-21xe" filled="true" fillcolor="#000000" stroked="false">
+                    <v:group w14:anchorId="77319B30" id="Group 19" o:spid="_x0000_s1026" style="position:absolute;margin-left:42.8pt;margin-top:-1.05pt;width:14.5pt;height:11.95pt;z-index:-251669504;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="184150,151765" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC5S0nJjgMAAP0MAAAOAAAAZHJzL2Uyb0RvYy54bWzsV99vmzAQfp+0/wHx3vIjCUlQSbU2azVp&#10;6iq1054dYwIaYM92Qvrf72xjoMnSrd06adLyAAc+23fffd+ZnJ3vqtLZEi4KWiducOq7DqkxTYt6&#10;nbif769OZq4jJKpTVNKaJO4DEe754u2bs4bFJKQ5LVPCHVikFnHDEjeXksWeJ3BOKiROKSM1DGaU&#10;V0jCI197KUcNrF6VXuj7kddQnjJOMREC3i7NoLvQ62cZwfJTlgkinTJxITapr1xfV+rqLc5QvOaI&#10;5QVuw0AviKJCRQ2bdkstkUTOhhcHS1UF5lTQTJ5iWnk0ywpMdA6QTeDvZXPN6YbpXNZxs2YdTADt&#10;Hk4vXhbfbK85u2O33EQP5keKvwrAxWvYOh6Oq+d177zLeKUmQRLOTiP60CFKdtLB8DKYjYMJ4I5h&#10;KJgE02hiEMc5lOVgFs7fPznPQ7HZVIfWhdIw4I7o4RG/B89djhjRqAuV/i13ijRxQ8iiRhVQ+Lpl&#10;C7wBlNTm4KUQbJ9EC+YePidz1wEUWgCeBqhLFMV4I+Q1oRpptP0opGFsai2UWwvvamty4L1ifKkZ&#10;L10HGM9dBxi/MvgzJNU8VT5lOk1fqryrlBqt6JbcU+0nVb0Cf+ZPdSLGgmgg2N6rrIfegJkqvJ5j&#10;PO24vTO9aus3CcLxWAUIS1oHezeOg+2f5fyDCHBJBTF7KQheAMVsNA2gvVnWP4FDMA3ngUlSk+Z4&#10;fr0jyOWnaPQRPM97P4gDLCDAjiJgD0koaFmkV0VZKsQEX68uS+5skeqv+tfWb+AGahWxUYWyVjR9&#10;AFE1IKPEFd82iBPXKT/UIFuASFqDW2NlDS7LS6r7uC4WF/J+9wVx5jAwE1eCpm6oVS+KrVpULp2v&#10;mlnTdxtJs0JJScdmImofoJMYVb9+SwkOWkqg0PvlljLz56Hm32w0CyKj7K6xADkjwFN33nBqK26b&#10;0rCiFig4vV6hrZg4FO59lxiq3kbWj+5JfhTNoscyMw4tR3W3OEbWslatbTL2I306D0i5x93Jxfxi&#10;aXvPIzfFnSUSueG4HupaVEuZ/9w+PC6BmHvHZfgsbgej6XRqyh6FITRPEAaKLbvHQPiJIbcxTSP/&#10;6+xu44Az01jHaT4ehf68Jc4xqhsxW0FYGdi7EQ2sMzInSQj61qIHIVgfex8KbLizHf8zDf+YaP7B&#10;hq+/KOEbW3eT9v+A+ogfPmu19/9aFt8BAAD//wMAUEsDBBQABgAIAAAAIQAmhPgH3wAAAAgBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI9Ba8JAEIXvhf6HZYTedLNplRCzEZG2JylUC6W3MRmTYHY2ZNck&#10;/vuup/b45j3e+ybbTKYVA/WusaxBLSIQxIUtG640fB3f5gkI55FLbC2Thhs52OSPDxmmpR35k4aD&#10;r0QoYZeihtr7LpXSFTUZdAvbEQfvbHuDPsi+kmWPYyg3rYyjaCUNNhwWauxoV1NxOVyNhvcRx+2z&#10;eh32l/Pu9nNcfnzvFWn9NJu2axCeJv8Xhjt+QIc8MJ3slUsnWg3JchWSGuaxAnH31Us4nDTEKgGZ&#10;Z/L/A/kvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALlLScmOAwAA/QwAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACaE+AffAAAACAEAAA8AAAAA&#10;AAAAAAAAAAAA6AUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD0BgAAAAA=&#10;">
+                      <v:shape id="Graphic 20" o:spid="_x0000_s1027" style="position:absolute;left:-9;top:5;width:184150;height:151765;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="184150,151765" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCmyrygwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE89a8Mw&#10;EN0D/Q/iCt1iORlc17USSmlCoGSIW+h6WFfb1DoZSUmsf18NgYyP911vZzOKCzk/WFawynIQxK3V&#10;A3cKvr92yxKED8gaR8ukIJKH7eZhUWOl7ZVPdGlCJ1II+woV9CFMlZS+7cmgz+xEnLhf6wyGBF0n&#10;tcNrCjejXOd5IQ0OnBp6nOi9p/avORsFRVl+xHgumsMPHuOei0/3snpW6ulxfnsFEWgOd/HNfdAK&#10;1ml9+pJ+gNz8AwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKbKvKDBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m10807,10807l,10807,,151244r10807,l10807,10807xem183718,l172910,r,151244l183718,151244,183718,xe" fillcolor="black" stroked="f">
                         <v:path arrowok="t"/>
-                        <v:fill type="solid"/>
                       </v:shape>
-                      <v:line style="position:absolute" from="869,111" to="1084,111" stroked="true" strokeweight=".425717pt" strokecolor="#5b9bd4">
-[...2 lines deleted...]
-                      <v:shape style="position:absolute;left:1073;top:77;width:69;height:69" id="docshape14" coordorigin="1073,77" coordsize="69,69" path="m1073,145l1073,77,1141,111,1073,145xe" filled="true" fillcolor="#5b9bd4" stroked="false">
+                      <v:shape id="Graphic 21" o:spid="_x0000_s1028" style="position:absolute;left:8092;top:83816;width:137160;height:1270;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="137160,1270" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA3Rmm4xQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvhX6H5RV6kbpRsJTUVfxDUXsyVuv1kX1mg9m3Ibua+O1dodDjMDO/YcbTzlbiSo0vHSsY9BMQ&#10;xLnTJRcK9j9fbx8gfEDWWDkmBTfyMJ08P40x1a7ljK67UIgIYZ+iAhNCnUrpc0MWfd/VxNE7ucZi&#10;iLIppG6wjXBbyWGSvEuLJccFgzUtDOXn3cUq+L652eo46q2L5WE77/1usqytjVKvL93sE0SgLvyH&#10;/9prrWA4gMeX+APk5A4AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA3Rmm4xQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l136868,e" filled="f" strokecolor="#5b9bd4" strokeweight=".15017mm">
                         <v:path arrowok="t"/>
-                        <v:fill type="solid"/>
                       </v:shape>
-                      <w10:wrap type="none"/>
+                      <v:shape id="Graphic 22" o:spid="_x0000_s1029" style="position:absolute;left:137778;top:62210;width:43815;height:43815;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="43815,43815" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBRPIzpwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvwv6H8IS9yJpaUErXKK7g4km0q/dH87YtNi+liW3990YQPA4z8w2zXA+mFh21rrKsYDaNQBDn&#10;VldcKDj/7b4SEM4ja6wtk4I7OVivPkZLTLXt+URd5gsRIOxSVFB636RSurwkg25qG+Lg/dvWoA+y&#10;LaRusQ9wU8s4ihbSYMVhocSGtiXl1+xmFBxum8lP/5sc/XHWXTA7X+aNrpX6HA+bbxCeBv8Ov9p7&#10;rSCO4fkl/AC5egAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBRPIzpwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,43209l2,,43230,21606,,43209xe" fillcolor="#5b9bd4" stroked="f">
+                        <v:path arrowok="t"/>
+                      </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>MPTF</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>Project</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-10"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>UNDP</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-3"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>OUTPUT</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-7"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-10"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="3E625289" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1821" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:line="175" w:lineRule="exact" w:before="5"/>
+          <w:p w14:paraId="5D0521B7" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="5" w:line="175" w:lineRule="exact"/>
               <w:ind w:left="46"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr/>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+              </w:rPr>
               <mc:AlternateContent>
-                <mc:Choice Requires="wps">
+                <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="486816256">
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251665408" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2FE5DC59" wp14:editId="2043089E">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>-167513</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>16202</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="178435" cy="43815"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="23" name="Group 23"/>
                       <wp:cNvGraphicFramePr>
-                        <a:graphicFrameLocks/>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
-                      <a:graphic>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
-                            <wpg:cNvPr id="23" name="Group 23"/>
-                            <wpg:cNvGrpSpPr/>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="178435" cy="43815"/>
+                                <a:chOff x="0" y="0"/>
                                 <a:chExt cx="178435" cy="43815"/>
                               </a:xfrm>
                             </wpg:grpSpPr>
                             <wps:wsp>
                               <wps:cNvPr id="24" name="Graphic 24"/>
                               <wps:cNvSpPr/>
                               <wps:spPr>
                                 <a:xfrm>
                                   <a:off x="0" y="21606"/>
                                   <a:ext cx="142875" cy="1270"/>
                                 </a:xfrm>
                                 <a:custGeom>
                                   <a:avLst/>
                                   <a:gdLst/>
                                   <a:ahLst/>
                                   <a:cxnLst/>
                                   <a:rect l="l" t="t" r="r" b="b"/>
                                   <a:pathLst>
-                                    <a:path w="142875" h="0">
+                                    <a:path w="142875">
                                       <a:moveTo>
                                         <a:pt x="0" y="0"/>
                                       </a:moveTo>
                                       <a:lnTo>
                                         <a:pt x="142271" y="0"/>
                                       </a:lnTo>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="5406">
                                   <a:solidFill>
                                     <a:srgbClr val="5B9BD4"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                             <wps:wsp>
                               <wps:cNvPr id="25" name="Graphic 25"/>
@@ -10523,637 +10284,658 @@
                                         <a:pt x="0" y="43209"/>
                                       </a:lnTo>
                                       <a:close/>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:solidFill>
                                   <a:srgbClr val="5B9BD4"/>
                                 </a:solidFill>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group style="position:absolute;margin-left:-13.190062pt;margin-top:1.275762pt;width:14.05pt;height:3.45pt;mso-position-horizontal-relative:column;mso-position-vertical-relative:paragraph;z-index:-16500224" id="docshapegroup15" coordorigin="-264,26" coordsize="281,69">
-[...3 lines deleted...]
-                      <v:shape style="position:absolute;left:-52;top:25;width:69;height:69" id="docshape16" coordorigin="-51,26" coordsize="69,69" path="m-51,94l-51,26,17,60,-51,94xe" filled="true" fillcolor="#5b9bd4" stroked="false">
+                    <v:group w14:anchorId="502A173D" id="Group 23" o:spid="_x0000_s1026" style="position:absolute;margin-left:-13.2pt;margin-top:1.3pt;width:14.05pt;height:3.45pt;z-index:-251651072;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="178435,43815" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQACWT7Q9gIAAKEIAAAOAAAAZHJzL2Uyb0RvYy54bWzUVslu2zAQvRfoPxC8N7JkO3GEyEETN0aB&#10;IA2QFD3TFLWglMiStOX8fYekKC/pEqTtoRdhyBnO8uYNqYvLbcPRhildizbD8ckII9ZSkddtmeHP&#10;jzfvZhhpQ9qccNGyDD8xjS/nb99cdDJliagEz5lC4KTVaSczXBkj0yjStGIN0SdCshaUhVANMbBU&#10;ZZQr0oH3hkfJaHQadULlUgnKtIbdhVfiufNfFIyaT0WhmUE8w5CbcV/lviv7jeYXJC0VkVVN+zTI&#10;K7JoSN1C0MHVghiC1qp+5qqpqRJaFOaEiiYSRVFT5mqAauLRUTVLJdbS1VKmXSkHmADaI5xe7Zbe&#10;bZZKPsh75bMH8VbQrxpwiTpZpvt6uy53xttCNfYQFIG2DtGnAVG2NYjCZnw2m4ynGFFQTcazeOoB&#10;pxV05dkhWn341bGIpD6kS2xIpJPAHL0DR/8ZOA8Vkcxhrm3x9wrVeYaTCUYtaYDAy54rsAMY2eBg&#10;ZfHrV7qH8ofoJPHp6NRDMCA0SWZnPUJxcuYYOVRKUrrWZsmEA5psbrXxhM2DRKog0W0bRAW0t4Tn&#10;jvAGIyC8wggIv/LBJTH2nO2eFVEHnfJ52K1GbNijcEpz1CTIbKfl7b4VOEjOYowCCcDUG4BggwCh&#10;vOACg7xfGm9tDtMJoGPjasHr/Kbm3C1UubrmCm0IlDS9Or9aOOjBw4GZVNosiK68nVPZYsGMt47M&#10;OvW9sT1bifwJWttBMzOsv62JYhjxjy2Qx94SQVBBWAVBGX4t3F3i8IGYj9svRElkw2fYQFvvROAQ&#10;SUPLbOmDrT3ZivdrI4ra9hP4HDLqF8Bnz61/T2yg3hGx3Yy+mNjxeDqawSUf2k7SwGw/74ejDziE&#10;wdhvf4AJ7s+/z+w+jyrcQBb+HYnlHsUn42R03pNmZ3FI82RXqqOWH4FDG/AzBhoBJMPA/9TW2+1H&#10;Dr4oF5p5Bv92fg4mQb9kYBzp/q+BcPc+vINuqPs32z60+2s3QLs/i/l3AAAA//8DAFBLAwQUAAYA&#10;CAAAACEALb+uRdwAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyOwUrDQBRF94L/MDzBXTtJtFFj&#10;Xkop6qoUbAVx95p5TUIzMyEzTdK/d7rS5eVezj35ctKtGLh3jTUI8TwCwaa0qjEVwtf+ffYMwnky&#10;ilprGOHCDpbF7U1OmbKj+eRh5ysRIMZlhFB732VSurJmTW5uOzahO9pekw+xr6TqaQxw3cokilKp&#10;qTHhoaaO1zWXp91ZI3yMNK4e4rdhczquLz/7xfZ7EzPi/d20egXhefJ/Y7jqB3UogtPBno1yokWY&#10;JeljmCIkKYhr/wTigPCyAFnk8r998QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQACWT7Q&#10;9gIAAKEIAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAt&#10;v65F3AAAAAUBAAAPAAAAAAAAAAAAAAAAAFAFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAWQYAAAAA&#10;">
+                      <v:shape id="Graphic 24" o:spid="_x0000_s1027" style="position:absolute;top:21606;width:142875;height:1270;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="142875,1270" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDpnzKMxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvwv6H8Ba8iKaK7JZqlEURvAiuCurt0Tzbus1LbaLWf28EYY/DzHzDjKeNKcWNaldYVtDvRSCI&#10;U6sLzhTstotuDMJ5ZI2lZVLwIAfTyUdrjIm2d/6l28ZnIkDYJagg975KpHRpTgZdz1bEwTvZ2qAP&#10;ss6krvEe4KaUgyj6kgYLDgs5VjTLKf3bXI2C6+Pc+Zb9VbQvm/i4vtB8joetUu3P5mcEwlPj/8Pv&#10;9lIrGAzh9SX8ADl5AgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOmfMozEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l142271,e" filled="f" strokecolor="#5b9bd4" strokeweight=".15017mm">
                         <v:path arrowok="t"/>
-                        <v:fill type="solid"/>
                       </v:shape>
-                      <w10:wrap type="none"/>
+                      <v:shape id="Graphic 25" o:spid="_x0000_s1028" style="position:absolute;left:135088;width:43815;height:43815;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="43815,43815" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDe1RSdwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvC/6H8AQvi6YKLlKNooLiSdyq90fzbIvNS2liW/+9EQSPw8x8wyxWnSlFQ7UrLCsYjyIQxKnV&#10;BWcKLufdcAbCeWSNpWVS8CQHq2XvZ4Gxti3/U5P4TAQIuxgV5N5XsZQuzcmgG9mKOHg3Wxv0QdaZ&#10;1DW2AW5KOYmiP2mw4LCQY0XbnNJ78jAKjo/176bdz07+NG6umFyu00qXSg363XoOwlPnv+FP+6AV&#10;TKbw/hJ+gFy+AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAN7VFJ3BAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m,43209l2,,43230,21606,,43209xe" fillcolor="#5b9bd4" stroked="f">
+                        <v:path arrowok="t"/>
+                      </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="2F5395"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>USERFIELD1 =</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="2F5395"/>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="2F5395"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>MISSING</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="003307E3" w:rsidRPr="003149AD" w14:paraId="686864F0" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="156" w:hRule="atLeast"/>
+          <w:trHeight w:val="156"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="306" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="692B5CCA" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="859" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="3F939AE2" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="1CA9A05A" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1037" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="327964C7" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="280" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="761BF617" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="29BCBB5B" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="254" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="486C5438" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="325" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="7EE7D117" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="866" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="1E4D5D03" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="18F60719" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1079" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="317AF6BE" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="55589464" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1821" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="4241911A" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="003307E3" w:rsidRPr="003149AD" w14:paraId="46F0ED2D" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="158" w:hRule="atLeast"/>
+          <w:trHeight w:val="158"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="306" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:line="127" w:lineRule="exact" w:before="12"/>
+          <w:p w14:paraId="07F54ADE" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="12" w:line="127" w:lineRule="exact"/>
               <w:ind w:left="10"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-10"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="859" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:line="127" w:lineRule="exact" w:before="12"/>
+          <w:p w14:paraId="6845EDE7" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="12" w:line="127" w:lineRule="exact"/>
               <w:ind w:left="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>MPTF</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>Project</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-10"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="5DC4AD27" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1037" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:line="127" w:lineRule="exact" w:before="12"/>
+          <w:p w14:paraId="5D33A322" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="12" w:line="127" w:lineRule="exact"/>
               <w:ind w:left="35"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>UNDP</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-3"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>OUTPUT</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-7"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-10"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="280" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="210633C2" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:line="127" w:lineRule="exact" w:before="12"/>
+          <w:p w14:paraId="05FC5C3E" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="12" w:line="127" w:lineRule="exact"/>
               <w:ind w:left="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr/>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+              </w:rPr>
               <mc:AlternateContent>
-                <mc:Choice Requires="wps">
+                <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="486813184">
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251656192" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="46AE5769" wp14:editId="295C31F6">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>-172907</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>39675</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="184150" cy="43815"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="26" name="Group 26"/>
                       <wp:cNvGraphicFramePr>
-                        <a:graphicFrameLocks/>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
-                      <a:graphic>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
-                            <wpg:cNvPr id="26" name="Group 26"/>
-                            <wpg:cNvGrpSpPr/>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="184150" cy="43815"/>
+                                <a:chOff x="0" y="0"/>
                                 <a:chExt cx="184150" cy="43815"/>
                               </a:xfrm>
                             </wpg:grpSpPr>
                             <wps:wsp>
                               <wps:cNvPr id="27" name="Graphic 27"/>
                               <wps:cNvSpPr/>
                               <wps:spPr>
                                 <a:xfrm>
                                   <a:off x="0" y="21608"/>
                                   <a:ext cx="147955" cy="1270"/>
                                 </a:xfrm>
                                 <a:custGeom>
                                   <a:avLst/>
                                   <a:gdLst/>
                                   <a:ahLst/>
                                   <a:cxnLst/>
                                   <a:rect l="l" t="t" r="r" b="b"/>
                                   <a:pathLst>
-                                    <a:path w="147955" h="0">
+                                    <a:path w="147955">
                                       <a:moveTo>
                                         <a:pt x="0" y="0"/>
                                       </a:moveTo>
                                       <a:lnTo>
                                         <a:pt x="147674" y="0"/>
                                       </a:lnTo>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="5406">
                                   <a:solidFill>
                                     <a:srgbClr val="5B9BD4"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                             <wps:wsp>
                               <wps:cNvPr id="28" name="Graphic 28"/>
@@ -11184,904 +10966,947 @@
                                         <a:pt x="0" y="43213"/>
                                       </a:lnTo>
                                       <a:close/>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:solidFill>
                                   <a:srgbClr val="5B9BD4"/>
                                 </a:solidFill>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group style="position:absolute;margin-left:-13.614758pt;margin-top:3.124063pt;width:14.5pt;height:3.45pt;mso-position-horizontal-relative:column;mso-position-vertical-relative:paragraph;z-index:-16503296" id="docshapegroup17" coordorigin="-272,62" coordsize="290,69">
-[...3 lines deleted...]
-                      <v:shape style="position:absolute;left:-52;top:62;width:69;height:69" id="docshape18" coordorigin="-51,62" coordsize="69,69" path="m-51,131l-51,62,17,97,-51,131xe" filled="true" fillcolor="#5b9bd4" stroked="false">
+                    <v:group w14:anchorId="187DE6E1" id="Group 26" o:spid="_x0000_s1026" style="position:absolute;margin-left:-13.6pt;margin-top:3.1pt;width:14.5pt;height:3.45pt;z-index:-251660288;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="184150,43815" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCWkIUV+wIAAKEIAAAOAAAAZHJzL2Uyb0RvYy54bWzUVltv0zAUfkfiP1h+Z2nS9LJo6cRWNiGh&#10;MWlDPLuOcxFJbGy36f49x3actB2CacADL+mxz/G5fOc7di8u902NdkyqircpDs8mGLGW8qxqixR/&#10;ebx5t8RIadJmpOYtS/ETU/hy9fbNRScSFvGS1xmTCJy0KulEikutRRIEipasIeqMC9aCMueyIRqW&#10;sggySTrw3tRBNJnMg47LTEhOmVKwu3ZKvLL+85xR/TnPFdOoTjHkpu1X2u/GfIPVBUkKSURZ0T4N&#10;8oosGlK1EHRwtSaaoK2snrlqKiq54rk+o7wJeJ5XlNkaoJpwclLNreRbYWspkq4QA0wA7QlOr3ZL&#10;73a3UjyIe+myB/ETp98U4BJ0okgO9WZdjMb7XDbmEBSB9hbRpwFRtteIwma4jMMZ4E5BFU+X4cwB&#10;TkvoyrNDtPzwq2MBSVxIm9iQSCeAOWoER/0ZOA8lEcxirkzx9xJVWYqjBUYtaYDAtz1XYAcwMsHB&#10;yuDXr1QP5U/RicL5ZOkgGBCKF+ezmUMojBaWkUOlJKFbpW8Zt0CT3SelHWEzL5HSS3TfelEC7Q3h&#10;a0t4jREQXmIEhN+44IJoc850z4iog065PMxWw3fskVulPmkSZDZq6/bQChzMFzFGngRg6gxAMEGA&#10;UE6wgUE+LK1uTQ6zeDK3U6R4XWU3VV2bJJQsNte1RDsCJc2uzq/WsakCPByZCan0mqjS2VlVb1a3&#10;lswqcb0xPdvw7Ala20EzU6y+b4lkGNUfWyCPuSW8IL2w8YLU9TW3d4nFB2I+7r8SKZAJn2INbb3j&#10;nkMk8S0zpQ+25mTL3281zyvTT+Czz6hfAJ8dt/49seF+PiG2JeiLiR3Gk3gRjW0niWe2m/fj0Qcc&#10;/GActt/DBPfn32d2n0fpbyAD/0hicUDxeBqF0540o8UxzQ9KhWK8zv86b+AnmlpIzMCfDzR043Js&#10;C3Szd+MY2etpzRVzRP/t/BxNwosGxpLu/xoIe+/DO2hnv3+zzUN7uLYDNP6zWP0AAAD//wMAUEsD&#10;BBQABgAIAAAAIQAufumd3AAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcFb&#10;u0mKVWI2pRT1VARbQbxNk2kSmp0N2W2S/nunJ3t6DO/x5nvZarKtGqj3jWMD8TwCRVy4suHKwPf+&#10;ffYCygfkElvHZOBCHlb5/V2GaelG/qJhFyolJexTNFCH0KVa+6Imi37uOmLxjq63GOTsK132OEq5&#10;bXUSRUttsWH5UGNHm5qK0+5sDXyMOK4X8duwPR03l9/90+fPNiZjHh+m9SuoQFP4D8MVX9AhF6aD&#10;O3PpVWtgljwnEjWwFLn6MuQgsohB55m+xc//AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AJaQhRX7AgAAoQgAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAC5+6Z3cAAAABgEAAA8AAAAAAAAAAAAAAAAAVQUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAABeBgAAAAA=&#10;">
+                      <v:shape id="Graphic 27" o:spid="_x0000_s1027" style="position:absolute;top:21608;width:147955;height:1270;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="147955,1270" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAgdZhExAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvBb9DeEJvNesWurIapZa2SA/iPzw/Ns/N2s3LkqS6fvtGKPQ4zMxvmNmit624kA+NYwXjUQaC&#10;uHK64VrBYf/xNAERIrLG1jEpuFGAxXzwMMNSuytv6bKLtUgQDiUqMDF2pZShMmQxjFxHnLyT8xZj&#10;kr6W2uM1wW0r8yx7kRYbTgsGO3ozVH3vfqyCpTV21d+yYn32X/X78yYvuuOnUo/D/nUKIlIf/8N/&#10;7ZVWkBdw/5J+gJz/AgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACB1mETEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l147674,e" filled="f" strokecolor="#5b9bd4" strokeweight=".15017mm">
                         <v:path arrowok="t"/>
-                        <v:fill type="solid"/>
                       </v:shape>
-                      <w10:wrap type="none"/>
+                      <v:shape id="Graphic 28" o:spid="_x0000_s1028" style="position:absolute;left:140472;width:43815;height:43815;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="43815,43815" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAw1LsDwAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L/ocwghfRVGGXUk2LCrt4Wtyq96EZ22IzKU1s6783h4U9Pt73LhtNI3rqXG1ZwXoVgSAurK65&#10;VHC9fC1jEM4ja2wsk4IXOcjS6WSHibYD/1Kf+1KEEHYJKqi8bxMpXVGRQbeyLXHg7rYz6APsSqk7&#10;HEK4aeQmij6lwZpDQ4UtHSsqHvnTKPh57heH4Ts++/O6v2F+vX20ulFqPhv3WxCeRv8v/nOftIJN&#10;GBu+hB8g0zcAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAMNS7A8AAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" path="m,43213l2,,43223,21609,,43213xe" fillcolor="#5b9bd4" stroked="f">
+                        <v:path arrowok="t"/>
+                      </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>USERFIELD1</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-3"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-1"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>MPTF</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="6"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>Project</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-10"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="254" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="3D6B63EE" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="325" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DDEBF7"/>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:line="127" w:lineRule="exact" w:before="12"/>
+          <w:p w14:paraId="5BE57E25" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="12" w:line="127" w:lineRule="exact"/>
               <w:ind w:left="13"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-10"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4326" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DDEBF7"/>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:line="127" w:lineRule="exact" w:before="12"/>
+          <w:p w14:paraId="0E2545BC" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="12" w:line="127" w:lineRule="exact"/>
               <w:ind w:left="63"/>
               <w:rPr>
-                <w:b/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>MAPPING</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>SITUATION</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="2F5395"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>REPORTING</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="2F5395"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="2F5395"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>RISK</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="2F5395"/>
                 <w:spacing w:val="-7"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="2F5395"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="2F5395"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="2F5395"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>EXPENSES</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="2F5395"/>
                 <w:spacing w:val="-6"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="2F5395"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>IN</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="2F5395"/>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="2F5395"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>OUTPUT</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="2F5395"/>
                 <w:spacing w:val="-7"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="2F5395"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="2F5395"/>
                 <w:spacing w:val="-8"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="2F5395"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>NOT-</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="2F5395"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>REPORTED</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="003307E3" w:rsidRPr="003149AD" w14:paraId="066913ED" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="158" w:hRule="atLeast"/>
+          <w:trHeight w:val="158"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="306" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="23C7B3D0" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="859" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="3F49EB95" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="11DF95BD" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1037" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="498028A2" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="280" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="54A3B8CD" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="27F5642B" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="254" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="0C109B58" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="325" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="74242AA6" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="866" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="2A851E8A" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="4FF14DE7" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1079" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="7746727A" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="64A2B12C" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1821" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="5073D2C1" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="003307E3" w:rsidRPr="003149AD" w14:paraId="41A00FAE" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="158" w:hRule="atLeast"/>
+          <w:trHeight w:val="158"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="306" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="082E2E76" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="859" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="6EB923A8" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="4F99C61D" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1037" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:line="127" w:lineRule="exact" w:before="12"/>
+          <w:p w14:paraId="59521788" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="12" w:line="127" w:lineRule="exact"/>
               <w:ind w:left="35"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>UNDP</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-3"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>OUTPUT</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-7"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-10"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="280" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="3D5DA3CF" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="3"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="4C620926" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="68" w:lineRule="exact"/>
               <w:ind w:left="13" w:right="-72"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="6"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:position w:val="0"/>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
                 <w:sz w:val="6"/>
               </w:rPr>
               <mc:AlternateContent>
-                <mc:Choice Requires="wps">
+                <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:inline distT="0" distB="0" distL="0" distR="0">
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="50F56389" wp14:editId="70F86F4F">
                       <wp:extent cx="167640" cy="43815"/>
                       <wp:effectExtent l="9525" t="0" r="0" b="3809"/>
                       <wp:docPr id="29" name="Group 29"/>
                       <wp:cNvGraphicFramePr>
-                        <a:graphicFrameLocks/>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
-                      <a:graphic>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
-                            <wpg:cNvPr id="29" name="Group 29"/>
-                            <wpg:cNvGrpSpPr/>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="167640" cy="43815"/>
+                                <a:chOff x="0" y="0"/>
                                 <a:chExt cx="167640" cy="43815"/>
                               </a:xfrm>
                             </wpg:grpSpPr>
                             <wps:wsp>
                               <wps:cNvPr id="30" name="Graphic 30"/>
                               <wps:cNvSpPr/>
                               <wps:spPr>
                                 <a:xfrm>
                                   <a:off x="0" y="21606"/>
                                   <a:ext cx="132080" cy="1270"/>
                                 </a:xfrm>
                                 <a:custGeom>
                                   <a:avLst/>
                                   <a:gdLst/>
                                   <a:ahLst/>
                                   <a:cxnLst/>
                                   <a:rect l="l" t="t" r="r" b="b"/>
                                   <a:pathLst>
-                                    <a:path w="132080" h="0">
+                                    <a:path w="132080">
                                       <a:moveTo>
                                         <a:pt x="0" y="0"/>
                                       </a:moveTo>
                                       <a:lnTo>
                                         <a:pt x="131465" y="0"/>
                                       </a:lnTo>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="5406">
                                   <a:solidFill>
                                     <a:srgbClr val="5B9BD4"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                             <wps:wsp>
                               <wps:cNvPr id="31" name="Graphic 31"/>
@@ -12112,315 +11937,325 @@
                                         <a:pt x="0" y="43209"/>
                                       </a:lnTo>
                                       <a:close/>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:solidFill>
                                   <a:srgbClr val="5B9BD4"/>
                                 </a:solidFill>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group style="width:13.2pt;height:3.45pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" id="docshapegroup19" coordorigin="0,0" coordsize="264,69">
-[...3 lines deleted...]
-                      <v:shape style="position:absolute;left:195;top:0;width:69;height:69" id="docshape20" coordorigin="196,0" coordsize="69,69" path="m196,68l196,0,264,34,196,68xe" filled="true" fillcolor="#5b9bd4" stroked="false">
+                    <v:group w14:anchorId="54AF91A3" id="Group 29" o:spid="_x0000_s1026" style="width:13.2pt;height:3.45pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="167640,43815" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAn+Pu48wIAAKEIAAAOAAAAZHJzL2Uyb0RvYy54bWzUVslu2zAQvRfoPxC8N7LkJY4QOWjixigQ&#10;pAGSomeaohaUElmStpy/75AUZTvpEqTtoRd5yBnO8uYN6fOLXcPRlildizbD8ckII9ZSkddtmeHP&#10;D9fv5hhpQ9qccNGyDD8yjS8Wb9+cdzJliagEz5lC4KTVaSczXBkj0yjStGIN0SdCshaUhVANMbBU&#10;ZZQr0oH3hkfJaDSLOqFyqQRlWsPu0ivxwvkvCkbNp6LQzCCeYcjNuK9y37X9RotzkpaKyKqmfRrk&#10;FVk0pG4h6OBqSQxBG1U/c9XUVAktCnNCRROJoqgpczVANfHoSTUrJTbS1VKmXSkHmADaJzi92i29&#10;3a6UvJd3ymcP4o2gXzXgEnWyTA/1dl3ujXeFauwhKALtHKKPA6JsZxCFzXh2OpsA7hRUk/E8nnrA&#10;aQVdeXaIVh9+dSwiqQ/pEhsS6SQwR+/B0X8Gzn1FJHOYa1v8nUJ1nuEx1NCSBgi86rkCO4CRDQ5W&#10;Fr9+pXsof4hOEs9GMw/BgNA4Gc17hOLk1HkdKiUp3WizYsIBTbY32njC5kEiVZDorg2iAtpbwnNH&#10;eIMREF5hBIRf++CSGHvOds+KqINO+TzsViO27EE4pXnSJMhsr+XtoVU8jiezKUaBBGDqDUCwQYBQ&#10;XnCBQT4sjbc2h+kE0LFxteB1fl1z7haqXF9xhbYESppenl0uJ7YK8HBkJpU2S6Irb+dUvRlvHZl1&#10;6ntje7YW+SO0toNmZlh/2xDFMOIfWyCPvSWCoIKwDoIy/Eq4u8ThAzEfdl+IksiGz7CBtt6KwCGS&#10;hpbZ0gdbe7IV7zdGFLXtJ/A5ZNQvgM+eW/+e2PEzYscWthcTO04myRychLaTNDDbz/vx6AMOYTAO&#10;2x9ggvvz7zO7z6MKN5CFf09ieUDxCczAWU+avcUxzZN9qVBM0IVf7w382AsDIBkG/qe23u4wcvBF&#10;udDME/2383M0CfolA+NI938NhLv34R10s9+/2fahPVy7Adr/s1h8BwAA//8DAFBLAwQUAAYACAAA&#10;ACEAxprci9sAAAACAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvCQBCF74X+h2UKvdVNtA02zUZE&#10;bE9SqAribcyOSTA7G7JrEv99t720l4HHe7z3TbYYTSN66lxtWUE8iUAQF1bXXCrY796f5iCcR9bY&#10;WCYFN3KwyO/vMky1HfiL+q0vRShhl6KCyvs2ldIVFRl0E9sSB+9sO4M+yK6UusMhlJtGTqMokQZr&#10;DgsVtrSqqLhsr0bBx4DDchav+83lvLoddy+fh01MSj0+jMs3EJ5G/xeGH/yADnlgOtkraycaBeER&#10;/3uDN02eQZwUJK8g80z+R8+/AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACf4+7jzAgAA&#10;oQgAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMaa3Ivb&#10;AAAAAgEAAA8AAAAAAAAAAAAAAAAATQUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABV&#10;BgAAAAA=&#10;">
+                      <v:shape id="Graphic 30" o:spid="_x0000_s1027" style="position:absolute;top:21606;width:132080;height:1270;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="132080,1270" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBnfYprwAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LawIx&#10;EL4X/A9hhN7qrC20uhpFC9KCXnyA12EzblY3k2UTdf33zUHo8eN7T+edq9WN21B50TAcZKBYCm8q&#10;KTUc9qu3EagQSQzVXljDgwPMZ72XKeXG32XLt10sVQqRkJMGG2OTI4bCsqMw8A1L4k6+dRQTbEs0&#10;Ld1TuKvxPcs+0VElqcFSw9+Wi8vu6jQUm4Wg5Z/NA4/L0fkLx8d1Pdb6td8tJqAid/Ff/HT/Gg0f&#10;aX36kn4Azv4AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAZ32Ka8AAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" path="m,l131465,e" filled="f" strokecolor="#5b9bd4" strokeweight=".15017mm">
                         <v:path arrowok="t"/>
-                        <v:fill type="solid"/>
                       </v:shape>
+                      <v:shape id="Graphic 31" o:spid="_x0000_s1028" style="position:absolute;left:124281;width:43815;height:43815;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="43815,43815" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAkN4RDxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba4NA&#10;FITvgf6H5RV6Cc1qS4qYbMQGUnIqqTX3h/uiUvetuBu1/z5bKOQ4zMw3zDabTSdGGlxrWUG8ikAQ&#10;V1a3XCsovw/PCQjnkTV2lknBLznIdg+LLabaTvxFY+FrESDsUlTQeN+nUrqqIYNuZXvi4F3sYNAH&#10;OdRSDzgFuOnkSxS9SYMth4UGe9o3VP0UV6Pg85ov36eP5ORP8XjGojyve90p9fQ45xsQnmZ/D/+3&#10;j1rBawx/X8IPkLsbAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACQ3hEPEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,43209l2,,43230,21606,,43209xe" fillcolor="#5b9bd4" stroked="f">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                      <w10:anchorlock/>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:line="127" w:lineRule="exact" w:before="12"/>
+          <w:p w14:paraId="6805E58C" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="12" w:line="127" w:lineRule="exact"/>
               <w:ind w:left="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>USERFIELD1</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-3"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-1"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>MPTF</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="6"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>Project</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-10"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="254" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="45441788" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="325" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="604796EB" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="866" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="35759F65" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="7C70C05A" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1079" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:line="127" w:lineRule="exact" w:before="12"/>
+          <w:p w14:paraId="0C9034A9" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="12" w:line="127" w:lineRule="exact"/>
               <w:ind w:left="49"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
-[...4 lines deleted...]
-              <w:rPr/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+              </w:rPr>
               <mc:AlternateContent>
-                <mc:Choice Requires="wps">
+                <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="486810624">
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251648000" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="05D32329" wp14:editId="0FF8A04F">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>-179553</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>77496</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="184150" cy="454025"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="32" name="Group 32"/>
                       <wp:cNvGraphicFramePr>
-                        <a:graphicFrameLocks/>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
-                      <a:graphic>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
-                            <wpg:cNvPr id="32" name="Group 32"/>
-                            <wpg:cNvGrpSpPr/>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="184150" cy="454025"/>
+                                <a:chOff x="0" y="0"/>
                                 <a:chExt cx="184150" cy="454025"/>
                               </a:xfrm>
                             </wpg:grpSpPr>
                             <wps:wsp>
                               <wps:cNvPr id="33" name="Graphic 33"/>
                               <wps:cNvSpPr/>
                               <wps:spPr>
                                 <a:xfrm>
                                   <a:off x="-9" y="137551"/>
                                   <a:ext cx="184150" cy="124460"/>
                                 </a:xfrm>
                                 <a:custGeom>
                                   <a:avLst/>
                                   <a:gdLst/>
                                   <a:ahLst/>
                                   <a:cxnLst/>
                                   <a:rect l="l" t="t" r="r" b="b"/>
                                   <a:pathLst>
                                     <a:path w="184150" h="124460">
                                       <a:moveTo>
                                         <a:pt x="10807" y="10807"/>
                                       </a:moveTo>
                                       <a:lnTo>
                                         <a:pt x="0" y="10807"/>
                                       </a:lnTo>
@@ -12444,228 +12279,237 @@
                                       </a:lnTo>
                                       <a:lnTo>
                                         <a:pt x="172910" y="124231"/>
                                       </a:lnTo>
                                       <a:lnTo>
                                         <a:pt x="183718" y="124231"/>
                                       </a:lnTo>
                                       <a:lnTo>
                                         <a:pt x="183718" y="0"/>
                                       </a:lnTo>
                                       <a:close/>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
-                            <pic:pic>
+                            <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                               <pic:nvPicPr>
                                 <pic:cNvPr id="34" name="Image 34"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
-                                <a:blip r:embed="rId15" cstate="print"/>
+                                <a:blip r:embed="rId21" cstate="print"/>
                                 <a:stretch>
                                   <a:fillRect/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm>
                                   <a:off x="21605" y="0"/>
                                   <a:ext cx="159397" cy="453719"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect">
                                   <a:avLst/>
                                 </a:prstGeom>
                               </pic:spPr>
                             </pic:pic>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group style="position:absolute;margin-left:-14.138061pt;margin-top:6.102076pt;width:14.5pt;height:35.75pt;mso-position-horizontal-relative:column;mso-position-vertical-relative:paragraph;z-index:-16505856" id="docshapegroup21" coordorigin="-283,122" coordsize="290,715">
-                      <v:shape style="position:absolute;left:-283;top:338;width:290;height:196" id="docshape22" coordorigin="-283,339" coordsize="290,196" path="m-266,356l-283,356,-283,534,-266,534,-266,356xm7,339l-10,339,-10,534,7,534,7,339xe" filled="true" fillcolor="#000000" stroked="false">
+                    <v:group w14:anchorId="006A73B8" id="Group 32" o:spid="_x0000_s1026" style="position:absolute;margin-left:-14.15pt;margin-top:6.1pt;width:14.5pt;height:35.75pt;z-index:-251668480;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="184150,454025" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQCj8r98iQMAAEEJAAAOAAAAZHJzL2Uyb0RvYy54bWykVm1v2yAQ/j5p/wHx&#10;vXWcl7axmkzTulWVqq5aO+0zwdhGw8CAxOm/3wEmzpKu27pIsQ9z4Oeeu3vw5bttK9CGGcuVXOD8&#10;dIQRk1SVXNYL/PXx08kFRtYRWRKhJFvgJ2bxu+XbN5edLthYNUqUzCDYRNqi0wvcOKeLLLO0YS2x&#10;p0ozCZOVMi1xMDR1VhrSwe6tyMaj0VnWKVNqoyizFp5exUm8DPtXFaPuc1VZ5pBYYMDmwtWE68pf&#10;s+UlKWpDdMNpD4O8AkVLuISX7ra6Io6gteFHW7WcGmVV5U6pajNVVZyyEANEk48Oork2aq1DLHXR&#10;1XpHE1B7wNOrt6V3m2ujH/S9iejBvFX0uwVesk7Xxf68H9eD87YyrV8EQaBtYPRpxyjbOkThYX4x&#10;zWfAO4Wp6Ww6Gs8i47SBtBytos3HF9dlpIgvDdB2UDoNtWMHeuz/0fPQEM0C69aHf28QLxd4MsFI&#10;khZK+LqvFngCLPmXg5dnsB/ZnswDfk7mGAEL+eR8NssjC8+xlI+n07NQl7toSUHX1l0zFegmm1vr&#10;YtmWySJNsuhWJtNA8fuyF6HsHUZQ9gYjKPtVfL0mzq/zOfQm6oZ8NWBGIH62VRv2qIKf80nLRxej&#10;8xhNsAANgB28hNz3hvT7uPc803y667Br7zeejieBH9gyOaR7dNx7/T85P4OACmVZhO8peAUVF5Pz&#10;HDQulf4LPOTn43keg0z5TXGlex/f4AhJ+CMbA4J/8z4EccQFxLIrEbD3i9AqwctPXAjPmDX16oMw&#10;aEO8yIafLzBYsucGLWuL2BreWqnyCTqrg15aYPtjTQzDSNxI6F2gyCXDJGOVDOPEBxXEPCTLWPe4&#10;/UaMRhrMBXbQU3cqtTApUrf4WHa+fqVU79dOVdy3UsAWEfUDkJPlpea0gH8vu2Ad6cqfjydY5dY+&#10;tnjEtX+1R0vM97U+gRMC+OcrLrh7CqcdqJIHJTf3nHrF9oM9iZomibppSc3QZOrTkHz8Ch/r0QYr&#10;wXVKpbd7qKAWB4fMM9HGA+xK0XXLpIsnsmECUCtpG64tqE7B2hUDBTU3ZQ4nAXwNOFBRbbh0UYes&#10;M8zR0HwVlNQX0K2+fNJEAD3g9CH8RmXH+dloNrQjKXYaO5tP5iBa8SSCpp33NZpk2peH19i+kLx6&#10;At1HFRRlOACKEIIJiELlhHMarF8+BPbHwWv48ln+BAAA//8DAFBLAwQKAAAAAAAAACEAuxPZljkJ&#10;AAA5CQAAFAAAAGRycy9tZWRpYS9pbWFnZTEucG5niVBORw0KGgoAAAANSUhEUgAAACIAAABgCAYA&#10;AAB416ClAAAABmJLR0QA/wD/AP+gvaeTAAAACXBIWXMAAA7EAAAOxAGVKw4bAAAI2UlEQVRogcWb&#10;e1BU1x3Hz33t7gUX5LUIqIBQaxzfVp3GRKnRTDXJMOKMtUHERyNa08TGaVIfVWOrSWMqdpqMOuAj&#10;GKfTVkTi+KhQRTCF+KYsICpPdxdWlmWf3Lv3cU7/0HU2SJbd5d7Ld+bOLvc89rPn99tzv/fcA4YQ&#10;AsMlCBFxu92ZWdNiX0EOB4BHgGFVD2y5F/U9W8wOLm12asRpRUHsjKArb7BuKmuwbnJ5xBjv+XQd&#10;XaMISKfN8+ML+p4Prj+05fIiUvcvT48Lkx/Ezgjxn11qv9Tt4lMGKicwIKTEau7gcoNE0qT548xx&#10;sycmhF8dqDw5lr6rInFGdhAAAIigye6PFie/PitFW9y/LD2OrgEAAEVAAADA4uKTGzr7FkSHkwYV&#10;gTHPQXQKgjCcqM0v6ygFAIDtb6Rm7HwrdW7sCKodAADS48OqAQAAIIRkPUQI8fyy9jM5hXqhzuBc&#10;6D3vYPjYL688PgUhxBBC8oMU3zbvyi7Qo4t1lvf91ZMV4marfWl2gR4drjCc8H5zxUE6ephJa483&#10;uHaeba7x8KJmsPqyJKuTFWLyyzpKaRXu2LxwTJaKxNnB2kgOIkJEfnHF8A+rWxi9eeGYpVHhlCmg&#10;hlKH5GS1KT+7QI+uNVlXB9NOUojKpt7c7AI9Olltyg+2rWQQD83uOblH6z37zreWCyIkg23/dDIZ&#10;onrdfOIfSltuUQTG7skcN0urIXuC7WPIycoJUHOw/PEZhoMRHywamxkKxJBBEELYiW87DzV3M3M2&#10;ZiTljInW1A2ls5CPi3WW97ML9Kj4tnnXUHMs5IZ6g/O1nEK9cOBye4kIIT4sIGa7Z1xeUWPPR6cf&#10;6vs8glaKX13QOcJwovZAWUcpAgD77aKxmbSKcIacFz4KCgQihB+pNH5ltHkm/mbB6OXxEapmKSAA&#10;AMGFxsdbbJYiHCHlSDDeQjYQH2/xXSDeQpZk7ectlgbiLUKRX5B+3iIrYG8RivwNl9dbVDRZ18gR&#10;joByxOstiv5rOig3xA+CeL3F3vOt/wnFW4RyvOBHpPAWoeh7ySqVtxgSCPLxFhvmJ60akrcIRd4Y&#10;+XiL3UrkxIDJKrW3CAlEDm/he/zP4Fx0SW95j+GEEf7qERFz15Y6WDF+25KUBSPDqC6pQ99mYWYW&#10;VJmOlTdaf81wMDIxSt1AU4Srfz3MZGPH2/uEURMSwiulhgAAgLsdzjf/crnjnPdvEse4uemRXy+e&#10;HHNgdJSm/jlI/3lEaumNrtc+vdhePlDZtDEjLiyZHPv5SwlhFZitj9dZnFwKJyKaEyDNi0jDiYjm&#10;BUhzIqJ5EWo4AdGcCGn+6avm2SvNCc/Kfdryz94/60PDiYgeDDZrRtxusqbFvuJkdddfB6uMY0BU&#10;kTijIjCGInCWIjFGReCMisQYisDYCA3Z/fS99xzOqkiM6fOIkVebbOsH6jNdR9esmB3/4YRR4VWY&#10;2eFJNfZ6JqqedUwRGPv8A5++shSJMySO8YMH4kWZbJ4JH55+1Oh7LiFS1fSLWfFbZyZrz2IYhgAA&#10;gNRpVa06rao1lA8JRL5LmSPDyM5lM3S75o0feZzAMcG3Hun2iFEujxgtqSP3EUXiDE3hjjenxv75&#10;55NiDqpJvG+getiOkke3RAjIjzNT51AE7pEaRICIYjgxUqshLf7q4VkzdLs7rOzU4ttP9kgNAQAA&#10;JI7xg0EAAJ5eawqrjEdWFuhho8k1bziuM8+NEcuLI7aXtNwVIaI+yUqbQqsIhxyj4084AABoKMK1&#10;MSMpp8fNjwlkTpENBAAA0nVhNZnT4vZWPrStvtnqyFKcxDdOvAipHSWPbuYVNVqsbi5ByRz5nmcl&#10;cYzfmDE6hxNgWGGl6ShCCFNqQF6400scqb7/yzmjfldrcC2+cr83TymQAYcJQoh9eqH132uP17tN&#10;Nna84qHxCsMwtH5e0hqKwNnDFcaTAkSU3APygzfhUeGUac3chA3N3czsb+51b5MbZNAhO3T1cVFO&#10;oV54ZHbPln1m9ac+TozcWtxcRxEY+6eladM1FO6WY0AGXagJUxH2vPlJuWYHl/73G1375YAAAAS+&#10;hnaqpvPz7AI9utfhWDwsofGKE6BmV2nLDScrxn2yLG1yQJf2IBTwOquKxNkNGaNznB4x5th10xGp&#10;Z92gFnyTYzS1y3+i236zzZl1/aF9lZQgQcdSFCHxx3Mt19adaHA8cXhSZJ1Z/QnHMTFvflIuAAAc&#10;vmYsghARUgxISA+O4rSqttyXE95t6up79UJdzxYpQEIeSgghdrCsvXjV0XquzcJMVTw0XmEYhta+&#10;kpinVRM9hyoMX3MC1AxlQIb0TE+rIS3vzEtca+j1TPrXrSd7h9KXJBl//Lrxy+wCPao3un4m+8zq&#10;TywPw3eUNN/lRaTZl5U2JVxN2ILtQ5JNChoKd2/MSFrZ28cnFlV3/i2UPiTbLZGmC7uxdHrcnm8f&#10;2VfWtNiXB92BlFdQQYTkzrPN360varT2uLgkRX6+A4nAMWFDRlKOIEJ1QaXxGEQo4P4l38iSEKl+&#10;8PacUVvqjO7XyxusmwJuKGVofGfd/Zfazq8+Vs8YrOxLiofGKwzD0K9eTVynJnH34WuGgG5HZNuZ&#10;NzKM6lr3SuL6Vgs78+ydJzsHbSBHaHyPIxWG4ysL9eKDLvdPZZ9Z/YnhxIhtZ5prMQzAfVlpUzUD&#10;rMMDoMCmSVpFOPIyklZ1O/nUUzXmA/3LvcZKkd2bE0aFV70xJfazq02979xpd77lPX/lvnX9V9Wd&#10;XygGAgAAy2bG7RobraktrDIWdljZSfsvtV84dr3zSJuFnQ6AAk8nfPXYyk7aUdJ8B2AAiBBQAAAw&#10;Qk1YD+dMiFFsO7qLFaJL73XvEBGggM93d3nEaBcrRCsCcu+xc0lhlanQ1ickDFRudnDpiuSIixVj&#10;CD9PN7oc3I8UyxFehOrL9db3vqm1bHV7xCjfsqwZcbsVTVYAAHB7xKjSe93byxqs73r/a+DltMhT&#10;ioN4ZXFyyf+89WRvdbP97XFx9I1hA/GqvYeZdq7W8vv/A16ICEtkFtx2AAAAAElFTkSuQmCCUEsD&#10;BBQABgAIAAAAIQA2iADS3QAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI5NS8NAFEX3gv9heIK7&#10;dvKBNsRMSinqqgi2grh7zbwmoZk3ITNN0n/vuLLLyz3ce4r1bDox0uBaywriZQSCuLK65VrB1+Ft&#10;kYFwHlljZ5kUXMnBury/KzDXduJPGve+FmGEXY4KGu/7XEpXNWTQLW1PHLqTHQz6EIda6gGnMG46&#10;mUTRszTYcnhosKdtQ9V5fzEK3iecNmn8Ou7Op+315/D08b2LSanHh3nzAsLT7P9h+NMP6lAGp6O9&#10;sHaiU7BIsjSgoUgSEAFYgTgqyNIVyLKQt/rlLwAAAP//AwBQSwMEFAAGAAgAAAAhAKomDr68AAAA&#10;IQEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzhI9BasMwEEX3hdxBzD6WnUUoxbI3oeBt&#10;SA4wSGNZxBoJSS317SPIJoFAl/M//z2mH//8Kn4pZRdYQde0IIh1MI6tguvle/8JIhdkg2tgUrBR&#10;hnHYffRnWrHUUV5czKJSOCtYSolfUma9kMfchEhcmzkkj6WeycqI+oaW5KFtjzI9M2B4YYrJKEiT&#10;6UBctljN/7PDPDtNp6B/PHF5o5DOV3cFYrJUFHgyDh9h10S2IIdevjw23AEAAP//AwBQSwECLQAU&#10;AAYACAAAACEAsYJntgoBAAATAgAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAADsBAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQCj8r98iQMAAEEJAAAOAAAAAAAAAAAAAAAAADoCAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItAAoAAAAAAAAAIQC7E9mWOQkAADkJAAAUAAAAAAAAAAAAAAAAAO8FAABkcnMvbWVk&#10;aWEvaW1hZ2UxLnBuZ1BLAQItABQABgAIAAAAIQA2iADS3QAAAAYBAAAPAAAAAAAAAAAAAAAAAFoP&#10;AABkcnMvZG93bnJldi54bWxQSwECLQAUAAYACAAAACEAqiYOvrwAAAAhAQAAGQAAAAAAAAAAAAAA&#10;AABkEAAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc1BLBQYAAAAABgAGAHwBAABXEQAAAAA=&#10;">
+                      <v:shape id="Graphic 33" o:spid="_x0000_s1027" style="position:absolute;left:-9;top:137551;width:184150;height:124460;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="184150,124460" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBInn6QxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvhf6H8ARv3awuFFmNIkurHnrRlvb62Dw3i5uXbRJ19dc3hUKPw8x8wyxWg+3EhXxoHSuYZDkI&#10;4trplhsFH++vTzMQISJr7ByTghsFWC0fHxZYanflPV0OsREJwqFEBSbGvpQy1IYshsz1xMk7Om8x&#10;JukbqT1eE9x2cprnz9Jiy2nBYE+Vofp0OFsF9Wlm7t3xe7etXt6+9kU+9ZvqU6nxaFjPQUQa4n/4&#10;r73TCooCfr+kHyCXPwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBInn6QxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m10807,10807l,10807,,124231r10807,l10807,10807xem183718,l172910,r,124231l183718,124231,183718,xe" fillcolor="black" stroked="f">
                         <v:path arrowok="t"/>
-                        <v:fill type="solid"/>
                       </v:shape>
-                      <v:shape style="position:absolute;left:-249;top:122;width:252;height:715" type="#_x0000_t75" id="docshape23" stroked="false">
-                        <v:imagedata r:id="rId15" o:title=""/>
+                      <v:shape id="Image 34" o:spid="_x0000_s1028" type="#_x0000_t75" style="position:absolute;left:21605;width:159397;height:453719;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAXBvO+xAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasMw&#10;EETvhf6D2EJvtVw3LcWNEkIgYHoIxMkHbK2NbGqtbEux3b+PAoEeh5l5wyzXs23FSINvHCt4TVIQ&#10;xJXTDRsFp+Pu5ROED8gaW8ek4I88rFePD0vMtZv4QGMZjIgQ9jkqqEPocil9VZNFn7iOOHpnN1gM&#10;UQ5G6gGnCLetzNL0Q1psOC7U2NG2puq3vFgFbFx56dv9uTI/xdSUu67Pvt+Ven6aN18gAs3hP3xv&#10;F1rB2wJuX+IPkKsrAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABcG877EAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
+                        <v:imagedata r:id="rId22" o:title=""/>
                       </v:shape>
-                      <w10:wrap type="none"/>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>UNDP</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-3"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>OUTPUT</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-7"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-10"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="1340E388" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1821" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:line="127" w:lineRule="exact" w:before="12"/>
+          <w:p w14:paraId="3B658B5C" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="12" w:line="127" w:lineRule="exact"/>
               <w:ind w:left="38"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr/>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+              </w:rPr>
               <mc:AlternateContent>
-                <mc:Choice Requires="wps">
+                <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="486813696">
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="502AA3F5" wp14:editId="0EE0BCC2">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>-167507</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>18070</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="178435" cy="43815"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="35" name="Group 35"/>
                       <wp:cNvGraphicFramePr>
-                        <a:graphicFrameLocks/>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
-                      <a:graphic>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
-                            <wpg:cNvPr id="35" name="Group 35"/>
-                            <wpg:cNvGrpSpPr/>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="178435" cy="43815"/>
+                                <a:chOff x="0" y="0"/>
                                 <a:chExt cx="178435" cy="43815"/>
                               </a:xfrm>
                             </wpg:grpSpPr>
                             <wps:wsp>
                               <wps:cNvPr id="36" name="Graphic 36"/>
                               <wps:cNvSpPr/>
                               <wps:spPr>
                                 <a:xfrm>
                                   <a:off x="0" y="21606"/>
                                   <a:ext cx="142875" cy="1270"/>
                                 </a:xfrm>
                                 <a:custGeom>
                                   <a:avLst/>
                                   <a:gdLst/>
                                   <a:ahLst/>
                                   <a:cxnLst/>
                                   <a:rect l="l" t="t" r="r" b="b"/>
                                   <a:pathLst>
-                                    <a:path w="142875" h="0">
+                                    <a:path w="142875">
                                       <a:moveTo>
                                         <a:pt x="0" y="0"/>
                                       </a:moveTo>
                                       <a:lnTo>
                                         <a:pt x="142271" y="0"/>
                                       </a:lnTo>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="5406">
                                   <a:solidFill>
                                     <a:srgbClr val="5B9BD4"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                             <wps:wsp>
                               <wps:cNvPr id="37" name="Graphic 37"/>
@@ -12696,794 +12540,819 @@
                                         <a:pt x="0" y="43209"/>
                                       </a:lnTo>
                                       <a:close/>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:solidFill>
                                   <a:srgbClr val="5B9BD4"/>
                                 </a:solidFill>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group style="position:absolute;margin-left:-13.189604pt;margin-top:1.422881pt;width:14.05pt;height:3.45pt;mso-position-horizontal-relative:column;mso-position-vertical-relative:paragraph;z-index:-16502784" id="docshapegroup24" coordorigin="-264,28" coordsize="281,69">
-[...3 lines deleted...]
-                      <v:shape style="position:absolute;left:-52;top:28;width:69;height:69" id="docshape25" coordorigin="-51,28" coordsize="69,69" path="m-51,97l-51,28,17,62,-51,97xe" filled="true" fillcolor="#5b9bd4" stroked="false">
+                    <v:group w14:anchorId="62F55CE8" id="Group 35" o:spid="_x0000_s1026" style="position:absolute;margin-left:-13.2pt;margin-top:1.4pt;width:14.05pt;height:3.45pt;z-index:-251659264;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="178435,43815" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBjWbNs9QIAAKEIAAAOAAAAZHJzL2Uyb0RvYy54bWzUVltv2yAUfp+0/4B4X504SZNadaq1WaNJ&#10;VVepnfZMML5o2DAgcfrvdwBjJ+0uVbc97MU5cA7n8p3vQM4v9jVHO6Z0JZoUj09GGLGGiqxqihR/&#10;frh+t8BIG9JkhIuGpfiRaXyxfPvmvJUJi0UpeMYUAieNTlqZ4tIYmUSRpiWriT4RkjWgzIWqiYGl&#10;KqJMkRa81zyKR6PTqBUqk0pQpjXsrrwSL53/PGfUfMpzzQziKYbcjPsq993Yb7Q8J0mhiCwr2qVB&#10;XpFFTaoGgvauVsQQtFXVM1d1RZXQIjcnVNSRyPOKMlcDVDMePalmrcRWulqKpC1kDxNA+wSnV7ul&#10;t7u1kvfyTvnsQbwR9KsGXKJWFsmh3q6LwXifq9oegiLQ3iH62CPK9gZR2BzPF9PJDCMKqulkMZ55&#10;wGkJXXl2iJYffnUsIokP6RLrE2klMEcP4Og/A+e+JJI5zLUt/k6hKkvx5BSjhtRA4HXHFdgBjGxw&#10;sLL4dSvdQflDdOLx6cidI0mP0DRezDuExvHcMbKvlCR0q82aCQc02d1o4wmbBYmUQaL7JogKaG8J&#10;zx3hDUZAeIUREH7j8ZfE2HO2e1ZELXTK52G3arFjD8IpzZMmQWaDljeHVuAgno8xCiQAU28Agg0C&#10;hPKCCwzyYWm8sTnMpoCOjasFr7LrinO3UMXmiiu0I1DS7PLscjW1VYCHIzOptFkRXXo7p+rMeOPI&#10;rBPfG9uzjcgeobUtNDPF+tuWKIYR/9gAeewtEQQVhE0QlOFXwt0lDh+I+bD/QpRENnyKDbT1VgQO&#10;kSS0zJbe29qTjXi/NSKvbD+BzyGjbgF89tz698SePyP23ML2YmKPJ7PRAi750PaB2X7ej0cfcAiD&#10;cdj+ABPcn3+f2V0eZbiBLPwDieUBxaeTeHTWkWawOKZ5PJQKxQRd+PXewM8EaASQ9AP/U1tvdxg5&#10;+KJcaOaJ/tv5OZoE/ZKBcaT7vwbC3fvwDrrZ795s+9Aert0ADf8slt8BAAD//wMAUEsDBBQABgAI&#10;AAAAIQAvWtDr3QAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9Ba8JAFITvhf6H5RV6003SVm2a&#10;FxFpexKhWije1uwzCWbfhuyaxH/f9dQehxlmvsmWo2lET52rLSPE0wgEcWF1zSXC9/5jsgDhvGKt&#10;GsuEcCUHy/z+LlOptgN/Ub/zpQgl7FKFUHnfplK6oiKj3NS2xME72c4oH2RXSt2pIZSbRiZRNJNG&#10;1RwWKtXSuqLivLsYhM9BDaun+L3fnE/r62H/sv3ZxIT4+DCu3kB4Gv1fGG74AR3ywHS0F9ZONAiT&#10;ZPYcoghJeHDz5yCOCK9zkHkm/9PnvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBjWbNs&#10;9QIAAKEIAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAv&#10;WtDr3QAAAAUBAAAPAAAAAAAAAAAAAAAAAE8FAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAWQYAAAAA&#10;">
+                      <v:shape id="Graphic 36" o:spid="_x0000_s1027" style="position:absolute;top:21606;width:142875;height:1270;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="142875,1270" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDz2J+9xgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gq9iNlYwYY0qxSl0ItQY6H29sg+k9js25hdTfz3bkHocZiZb5hsOZhGXKhztWUF0ygG&#10;QVxYXXOp4Gv3PklAOI+ssbFMCq7kYLl4GGWYatvzli65L0WAsEtRQeV9m0rpiooMusi2xME72M6g&#10;D7Irpe6wD3DTyOc4nkuDNYeFCltaVVT85mej4Hw9jl/kdBN/N0Py83mi9Rr3O6WeHoe3VxCeBv8f&#10;vrc/tILZHP6+hB8gFzcAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA89ifvcYAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,l142271,e" filled="f" strokecolor="#5b9bd4" strokeweight=".15017mm">
                         <v:path arrowok="t"/>
-                        <v:fill type="solid"/>
                       </v:shape>
-                      <w10:wrap type="none"/>
+                      <v:shape id="Graphic 37" o:spid="_x0000_s1028" style="position:absolute;left:135088;width:43815;height:43815;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="43815,43815" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDEkrmsxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvQr/D8gpeRDdR2krMRmyh4qnYVO+P7GsSmn0bsps//fZuoeBxmJnfMOl+Mo0YqHO1ZQXxKgJB&#10;XFhdc6ng8vW+3IJwHlljY5kU/JKDffYwSzHRduRPGnJfigBhl6CCyvs2kdIVFRl0K9sSB+/bdgZ9&#10;kF0pdYdjgJtGrqPoWRqsOSxU2NJbRcVP3hsFH/1h8Toet2d/jocr5pfrU6sbpeaP02EHwtPk7+H/&#10;9kkr2LzA35fwA2R2AwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMSSuazEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,43209l2,,43230,21606,,43209xe" fillcolor="#5b9bd4" stroked="f">
+                        <v:path arrowok="t"/>
+                      </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>USERFIELD1</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-3"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-1"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>MPTF</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="6"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>Project</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-10"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="003307E3" w:rsidRPr="003149AD" w14:paraId="3BFBD641" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="162" w:hRule="atLeast"/>
+          <w:trHeight w:val="162"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="306" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="34865616" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="859" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="20A15599" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="685D8C9F" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1037" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="67E898E2" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="280" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="613E103C" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="2501AA7C" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="254" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="4BF624F9" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="325" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="3CF53AB3" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="866" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="26D9C17E" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="0AE0B7CC" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1079" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="69F7C959" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="61F45D08" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1821" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="76A1E5DA" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="003307E3" w:rsidRPr="003149AD" w14:paraId="7CAF17FB" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="158" w:hRule="atLeast"/>
+          <w:trHeight w:val="158"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="306" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="47575168" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="859" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="7BDADBCB" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="162EF2DC" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1037" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="22279BFE" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="280" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="64983058" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="3D838E57" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="254" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="7AF8686F" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="325" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="26CB5972" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2215" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="62332C46" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:pos="1253" w:val="left" w:leader="none"/>
+                <w:tab w:val="left" w:pos="1253"/>
               </w:tabs>
-              <w:spacing w:line="131" w:lineRule="exact" w:before="8"/>
+              <w:spacing w:before="8" w:line="131" w:lineRule="exact"/>
               <w:ind w:left="28"/>
               <w:rPr>
-                <w:b/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>MPTF</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>Project</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-10"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>UNDP</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-3"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>OUTPUT</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-7"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-10"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="60366CAB" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1821" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:line="131" w:lineRule="exact" w:before="8"/>
+          <w:p w14:paraId="22F3C3E6" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="8" w:line="131" w:lineRule="exact"/>
               <w:ind w:left="38"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr/>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+              </w:rPr>
               <mc:AlternateContent>
-                <mc:Choice Requires="wps">
+                <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="486814208">
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5EB60E47" wp14:editId="094EB5A7">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>-178315</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>37133</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="189230" cy="43815"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="38" name="Group 38"/>
                       <wp:cNvGraphicFramePr>
-                        <a:graphicFrameLocks/>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
-                      <a:graphic>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
-                            <wpg:cNvPr id="38" name="Group 38"/>
-                            <wpg:cNvGrpSpPr/>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="189230" cy="43815"/>
+                                <a:chOff x="0" y="0"/>
                                 <a:chExt cx="189230" cy="43815"/>
                               </a:xfrm>
                             </wpg:grpSpPr>
                             <wps:wsp>
                               <wps:cNvPr id="39" name="Graphic 39"/>
                               <wps:cNvSpPr/>
                               <wps:spPr>
                                 <a:xfrm>
                                   <a:off x="0" y="21608"/>
                                   <a:ext cx="153670" cy="1270"/>
                                 </a:xfrm>
                                 <a:custGeom>
                                   <a:avLst/>
                                   <a:gdLst/>
                                   <a:ahLst/>
                                   <a:cxnLst/>
                                   <a:rect l="l" t="t" r="r" b="b"/>
                                   <a:pathLst>
-                                    <a:path w="153670" h="0">
+                                    <a:path w="153670">
                                       <a:moveTo>
                                         <a:pt x="0" y="0"/>
                                       </a:moveTo>
                                       <a:lnTo>
                                         <a:pt x="153091" y="0"/>
                                       </a:lnTo>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="5407">
                                   <a:solidFill>
                                     <a:srgbClr val="5B9BD4"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                             <wps:wsp>
                               <wps:cNvPr id="40" name="Graphic 40"/>
@@ -13514,763 +13383,781 @@
                                         <a:pt x="0" y="43213"/>
                                       </a:lnTo>
                                       <a:close/>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:solidFill>
                                   <a:srgbClr val="5B9BD4"/>
                                 </a:solidFill>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group style="position:absolute;margin-left:-14.040586pt;margin-top:2.92388pt;width:14.9pt;height:3.45pt;mso-position-horizontal-relative:column;mso-position-vertical-relative:paragraph;z-index:-16502272" id="docshapegroup26" coordorigin="-281,58" coordsize="298,69">
-[...3 lines deleted...]
-                      <v:shape style="position:absolute;left:-52;top:58;width:69;height:69" id="docshape27" coordorigin="-51,58" coordsize="69,69" path="m-51,127l-51,58,17,93,-51,127xe" filled="true" fillcolor="#5b9bd4" stroked="false">
+                    <v:group w14:anchorId="7AB7AD70" id="Group 38" o:spid="_x0000_s1026" style="position:absolute;margin-left:-14.05pt;margin-top:2.9pt;width:14.9pt;height:3.45pt;z-index:-251658240;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="189230,43815" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBNB/rx9gIAAKEIAAAOAAAAZHJzL2Uyb0RvYy54bWzUVt1P2zAQf5+0/8Hy+0iTttBGpGjQUU1C&#10;gATTnl3H+dAc27Pdpvz3Oztx08I2ISYe9pKefef7+N3v7J5f7BqOtkybWooMxycjjJigMq9FmeFv&#10;j9efZhgZS0ROuBQsw0/M4IvFxw/nrUpZIivJc6YROBEmbVWGK2tVGkWGVqwh5kQqJkBZSN0QC0td&#10;RrkmLXhveJSMRqdRK3WutKTMGNhddkq88P6LglF7VxSGWcQzDLlZ/9X+u3bfaHFO0lITVdW0T4O8&#10;IYuG1AKC7l0tiSVoo+sXrpqaamlkYU+obCJZFDVlvgaoJh49q2al5Ub5Wsq0LdUeJoD2GU5vdktv&#10;tyutHtS97rIH8UbSHwZwiVpVpod6ty4H412hG3cIikA7j+jTHlG2s4jCZjybJ2PAnYJqMp7F0w5w&#10;WkFXXhyi1Ze/HYtI2oX0ie0TaRUwxwzgmH8D56EiinnMjSv+XqM6z/B4jpEgDRB41XMFdgAjFxys&#10;HH79yvRQ/hadJD4dzToI9ghNx6dnPUJxApJDPlRKUroxdsWkB5psb4wFNbAsDxKpgkR3IogaaO8I&#10;zz3hLUZAeI0REH7dBVfEunPOlRNRC53q8nBbjdyyR+mV9lmTILNBy8WhFTgYzWOMAgnAtDMAwQXx&#10;Ze0Dw+ZhaVy4HKaT0ZmfIiN5nV/XnLskjC7XV1yjLYGSppfzy+WkB+nITGljl8RUnZ1X9WZceDKb&#10;tOuN69la5k/Q2haamWHzc0M0w4h/FUAed0sEQQdhHQRt+ZX0d4nHB2I+7r4TrZALn2ELbb2VgUMk&#10;DS1zGOxt3UkhP2+sLGrXT+BzyKhfAJ87br07sSdQ7jGxYQdyejWx48l0djYd2k7SwOxu3o9HH3AI&#10;g3HY/gDTuzC7z6MKN5CDfyCxOqD4ZJzE4540g8UxzZOhVCgm6MJv5w38JGNv5wbeXxR/tAX8/d04&#10;RA6+KJeGOXq8Yn6OJuFVA+NJ938NhL/34R30kPRvtntoD9d+gIZ/FotfAAAA//8DAFBLAwQUAAYA&#10;CAAAACEA7twtc90AAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBW7tJpLbE&#10;bEop6qkItoJ4mybTJDQ7G7LbJP33Tk96egzv8d432XqyrRqo941jA/E8AkVcuLLhysDX4W22AuUD&#10;comtYzJwJQ/r/P4uw7R0I3/SsA+VkhL2KRqoQ+hSrX1Rk0U/dx2xeCfXWwxy9pUuexyl3LY6iaJn&#10;bbFhWaixo21NxXl/sQbeRxw3T/HrsDufttefw+LjexeTMY8P0+YFVKAp/IXhhi/okAvT0V249Ko1&#10;MEtWsUQNLOSDm78EdRRJlqDzTP/Hz38BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEATQf6&#10;8fYCAAChCAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;7twtc90AAAAGAQAADwAAAAAAAAAAAAAAAABQBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAFoGAAAAAA==&#10;">
+                      <v:shape id="Graphic 39" o:spid="_x0000_s1027" style="position:absolute;top:21608;width:153670;height:1270;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="153670,1270" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB/LYzaxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Li8JA&#10;EITvgv9haMGbTlSUGB3Fx+6yLF58gNcm0ybBTE/IjDH++50FYY9FVX1FLdetKUVDtSssKxgNIxDE&#10;qdUFZwou589BDMJ5ZI2lZVLwIgfrVbezxETbJx+pOflMBAi7BBXk3leJlC7NyaAb2oo4eDdbG/RB&#10;1pnUNT4D3JRyHEUzabDgsJBjRbuc0vvpYRRMs+lPfNvuv/S9ORYfLzpcDxwr1e+1mwUIT63/D7/b&#10;31rBZA5/X8IPkKtfAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAH8tjNrEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l153091,e" filled="f" strokecolor="#5b9bd4" strokeweight=".15019mm">
                         <v:path arrowok="t"/>
-                        <v:fill type="solid"/>
                       </v:shape>
-                      <w10:wrap type="none"/>
+                      <v:shape id="Graphic 40" o:spid="_x0000_s1028" style="position:absolute;left:145875;width:43815;height:43815;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="43815,43815" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQATfVKlwAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LasJA&#10;FN0X/IfhCm5KnURaCamjqKB0VTTG/SVzm4Rm7oTM5OHfO4tCl4fz3uwm04iBOldbVhAvIxDEhdU1&#10;lwry2+ktAeE8ssbGMil4kIPddvaywVTbka80ZL4UIYRdigoq79tUSldUZNAtbUscuB/bGfQBdqXU&#10;HY4h3DRyFUVrabDm0FBhS8eKit+sNwq++/3rYTwnF3+Jhztm+f2j1Y1Si/m0/wThafL/4j/3l1bw&#10;HtaHL+EHyO0TAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAE31SpcAAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" path="m,43213l2,,43223,21609,,43213xe" fillcolor="#5b9bd4" stroked="f">
+                        <v:path arrowok="t"/>
+                      </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>USERFIELD1</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-3"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-1"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>MPTF</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="6"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>Project</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-10"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="003307E3" w:rsidRPr="003149AD" w14:paraId="73015698" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="158" w:hRule="atLeast"/>
+          <w:trHeight w:val="158"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="306" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="6437F8AF" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="859" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="524C3F32" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="52213109" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1037" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="5E63183C" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="280" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="1AA59A34" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="5E197FA6" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="254" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="1342FD71" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="325" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="0C018E61" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="866" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="32BFC6CD" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="023A7CB8" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1079" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="18CF54F2" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="64FA80EF" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1821" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="79314A6E" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="003307E3" w:rsidRPr="003149AD" w14:paraId="6209883C" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="201" w:hRule="atLeast"/>
+          <w:trHeight w:val="201"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="306" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="1563F025" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="859" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="360076B6" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="4AD6F198" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1037" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="32FF2704" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="280" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="01889348" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="6F86E7ED" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="254" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="257C66D6" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="325" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="3081E8CC" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="866" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="02CCB7C6" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="02B2DC5C" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1079" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:line="139" w:lineRule="exact" w:before="42"/>
+          <w:p w14:paraId="22BC5618" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="42" w:line="139" w:lineRule="exact"/>
               <w:ind w:left="49"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>UNDP</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-3"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>OUTPUT</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-7"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-10"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2E3FA8B0" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="8"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="5B372F31" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="68" w:lineRule="exact"/>
               <w:ind w:left="24" w:right="-87"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="6"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:position w:val="0"/>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
                 <w:sz w:val="6"/>
               </w:rPr>
               <mc:AlternateContent>
-                <mc:Choice Requires="wps">
+                <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:inline distT="0" distB="0" distL="0" distR="0">
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2B9B84D0" wp14:editId="0842DB6F">
                       <wp:extent cx="173355" cy="43815"/>
                       <wp:effectExtent l="9525" t="0" r="0" b="3809"/>
                       <wp:docPr id="41" name="Group 41"/>
                       <wp:cNvGraphicFramePr>
-                        <a:graphicFrameLocks/>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
-                      <a:graphic>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
-                            <wpg:cNvPr id="41" name="Group 41"/>
-                            <wpg:cNvGrpSpPr/>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="173355" cy="43815"/>
+                                <a:chOff x="0" y="0"/>
                                 <a:chExt cx="173355" cy="43815"/>
                               </a:xfrm>
                             </wpg:grpSpPr>
                             <wps:wsp>
                               <wps:cNvPr id="42" name="Graphic 42"/>
                               <wps:cNvSpPr/>
                               <wps:spPr>
                                 <a:xfrm>
                                   <a:off x="0" y="21606"/>
                                   <a:ext cx="137160" cy="1270"/>
                                 </a:xfrm>
                                 <a:custGeom>
                                   <a:avLst/>
                                   <a:gdLst/>
                                   <a:ahLst/>
                                   <a:cxnLst/>
                                   <a:rect l="l" t="t" r="r" b="b"/>
                                   <a:pathLst>
-                                    <a:path w="137160" h="0">
+                                    <a:path w="137160">
                                       <a:moveTo>
                                         <a:pt x="0" y="0"/>
                                       </a:moveTo>
                                       <a:lnTo>
                                         <a:pt x="136868" y="0"/>
                                       </a:lnTo>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="5406">
                                   <a:solidFill>
                                     <a:srgbClr val="5B9BD4"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                             <wps:wsp>
                               <wps:cNvPr id="43" name="Graphic 43"/>
@@ -14301,1294 +14188,1323 @@
                                         <a:pt x="0" y="43209"/>
                                       </a:lnTo>
                                       <a:close/>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:solidFill>
                                   <a:srgbClr val="5B9BD4"/>
                                 </a:solidFill>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group style="width:13.65pt;height:3.45pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" id="docshapegroup28" coordorigin="0,0" coordsize="273,69">
-[...3 lines deleted...]
-                      <v:shape style="position:absolute;left:204;top:0;width:69;height:69" id="docshape29" coordorigin="204,0" coordsize="69,69" path="m204,68l204,0,272,34,204,68xe" filled="true" fillcolor="#5b9bd4" stroked="false">
+                    <v:group w14:anchorId="38A31586" id="Group 41" o:spid="_x0000_s1026" style="width:13.65pt;height:3.45pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="173355,43815" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAW7ofD9gIAAKEIAAAOAAAAZHJzL2Uyb0RvYy54bWzUVltv2yAUfp+0/4B4Xx3HSZpaTaq1WaNJ&#10;VVepnfZMML5o2DAgcfrvdwDjOO0uVbc97MU5cA7n8p3vQM4v9jVHO6Z0JZoFjk9GGLGGiqxqigX+&#10;/HD9bo6RNqTJCBcNW+BHpvHF8u2b81ambCxKwTOmEDhpdNrKBS6NkWkUaVqymugTIVkDylyomhhY&#10;qiLKFGnBe82j8Wg0i1qhMqkEZVrD7sor8dL5z3NGzac818wgvsCQm3Ff5b4b+42W5yQtFJFlRbs0&#10;yCuyqEnVQNDe1YoYgraqeuaqrqgSWuTmhIo6EnleUeZqgGri0ZNq1kpspaulSNtC9jABtE9werVb&#10;ertbK3kv75TPHsQbQb9qwCVqZZEO9XZdHIz3uartISgC7R2ijz2ibG8Qhc34NEmmU4woqCbJPJ56&#10;wGkJXXl2iJYffnUsIqkP6RLrE2klMEcfwNF/Bs59SSRzmGtb/J1CVQa5jzFqSA0EXndcgR3AyAYH&#10;K4tft9IdlD9EZxzPRjMPQY9QcgqbHqF4fOoY2VdKUrrVZs2EA5rsbrTxhM2CRMog0X0TRAW0t4Tn&#10;jvAGIyC8wggIv/HBJTH2nO2eFVELnfJ52K1a7NiDcErzpEmQ2UHLm6FVnMzmM5j2QAIw9QYg2CBA&#10;KC+4wCAPS+ONzWE6AXRsXC14lV1XnLuFKjZXXKEdgZKml2eXq4mtAjwcmUmlzYro0ts5VWfGG0dm&#10;nfre2J5tRPYIrW2hmQusv22JYhjxjw2Qx94SQVBB2ARBGX4l3F3i8IGYD/svRElkwy+wgbbeisAh&#10;koaW2dJ7W3uyEe+3RuSV7SfwOWTULYDPnlv/ntjJM2InFrYXEzsen83mMOGh7SQNzPbzfjz6gEMY&#10;jGH7A0xwf/59Znd5lOEGsvAfSCwHFJ8k49FZR5qDxTHN4SIIpUIxQRd+vTfwkwCNwK4f+J/aerth&#10;5OCLcqGZJ/pv5+doEvRLBsaR7v8aCHfvwzvoZr97s+1DO1y7ATr8s1h+BwAA//8DAFBLAwQUAAYA&#10;CAAAACEAofqTPdsAAAACAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvCQBCF7wX/wzKCt7qJUtum&#10;2YiI7UkKakG8jdkxCWZnQ3ZN4r/vtpf2MvB4j/e+SZeDqUVHrassK4inEQji3OqKCwVfh/fHFxDO&#10;I2usLZOCOzlYZqOHFBNte95Rt/eFCCXsElRQet8kUrq8JINuahvi4F1sa9AH2RZSt9iHclPLWRQt&#10;pMGKw0KJDa1Lyq/7m1Hw0WO/msebbnu9rO+nw9PncRuTUpPxsHoD4Wnwf2H4wQ/okAWms72xdqJW&#10;EB7xvzd4s+c5iLOCxSvILJX/0bNvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABbuh8P2&#10;AgAAoQgAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKH6&#10;kz3bAAAAAgEAAA8AAAAAAAAAAAAAAAAAUAUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AABYBgAAAAA=&#10;">
+                      <v:shape id="Graphic 42" o:spid="_x0000_s1027" style="position:absolute;top:21606;width:137160;height:1270;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="137160,1270" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAaSxJvxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5QlepG4qrZToKlaRqiejtl4f2Wc2NPs2ZLcm/vuuUOhxmJlvmOm8s5W4UuNLxwqehwkI&#10;4tzpkgsFp+P66Q2ED8gaK8ek4EYe5rPHhymm2rWc0fUQChEh7FNUYEKoUyl9bsiiH7qaOHoX11gM&#10;UTaF1A22EW4rOUqSsbRYclwwWNPSUP59+LEKdje3+Di/DjbF6nP/PvjaZllbG6X6vW4xARGoC//h&#10;v/ZGK3gZwf1L/AFy9gsAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAaSxJvxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l136868,e" filled="f" strokecolor="#5b9bd4" strokeweight=".15017mm">
                         <v:path arrowok="t"/>
-                        <v:fill type="solid"/>
                       </v:shape>
+                      <v:shape id="Graphic 43" o:spid="_x0000_s1028" style="position:absolute;left:129685;width:43815;height:43815;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="43815,43815" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDjr8zSxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvQr/D8gpeRDfRtkjMRmyh4qnYVO+P7GsSmn0bsps//fZuoeBxmJnfMOl+Mo0YqHO1ZQXxKgJB&#10;XFhdc6ng8vW+3IJwHlljY5kU/JKDffYwSzHRduRPGnJfigBhl6CCyvs2kdIVFRl0K9sSB+/bdgZ9&#10;kF0pdYdjgJtGrqPoRRqsOSxU2NJbRcVP3hsFH/1h8Toet2d/jocr5pfrc6sbpeaP02EHwtPk7+H/&#10;9kkreNrA35fwA2R2AwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOOvzNLEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,43209l2,,43230,21606,,43209xe" fillcolor="#5b9bd4" stroked="f">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                      <w10:anchorlock/>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1821" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:line="177" w:lineRule="exact" w:before="3"/>
+          <w:p w14:paraId="6F1A6109" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="3" w:line="177" w:lineRule="exact"/>
               <w:ind w:left="46"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="2F5395"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>USERFIELD1 =</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="2F5395"/>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="2F5395"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>MISSING</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="003307E3" w:rsidRPr="003149AD" w14:paraId="43EE2689" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="155" w:hRule="atLeast"/>
+          <w:trHeight w:val="155"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="306" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="22BC4A47" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="859" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="2C7A4F86" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="6B499753" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1037" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="013F4E95" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="280" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="74B64E51" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="10E76F5E" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="254" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="19A8246B" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="325" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="6289EA58" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="866" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="5FF02B20" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="1BB35FD1" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1079" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="4B6F8BB3" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="114F2367" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1821" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="240DE3F0" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="003307E3" w:rsidRPr="003149AD" w14:paraId="570CE4BF" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="466" w:hRule="atLeast"/>
+          <w:trHeight w:val="466"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="306" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="22492007" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="859" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="6A5E603E" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="419F111A" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1037" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="0E5FDF7A" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="280" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="0F0CF44F" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="7F053BE2" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="254" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="06D74E5B" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="325" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFE699"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0CE5B947" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="64017F74" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="13"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-10"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4326" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFE699"/>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:line="170" w:lineRule="atLeast" w:before="106"/>
+          <w:p w14:paraId="28837ADB" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="106" w:line="170" w:lineRule="atLeast"/>
               <w:ind w:left="1161" w:hanging="1013"/>
               <w:rPr>
-                <w:b/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>MAPPING</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-8"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>SITUATION</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-7"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>REPORTING</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>RISK</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-8"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>INVALID</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-8"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>USERFIELD</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-7"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>INFORMATION</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="40"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>EXPENSES IN OUTPUT 3 NOT-REPORTED</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="003307E3" w:rsidRPr="003149AD" w14:paraId="3FC55985" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="163" w:hRule="atLeast"/>
+          <w:trHeight w:val="163"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="306" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="24B04E47" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="859" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="1AB7B9EF" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="1564CBE3" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1037" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="56EE7092" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="280" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="14617838" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="7A4DB463" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="254" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="120E3513" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="325" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="4616DE29" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="866" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="7655B6F0" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="5158128B" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1079" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="3ACC33FD" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="46F3546A" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1821" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="7FFA48BC" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="003307E3" w:rsidRPr="003149AD" w14:paraId="727EC1CD" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="158" w:hRule="atLeast"/>
+          <w:trHeight w:val="158"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="306" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="11081BA9" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="859" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="7F19DBC9" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="1E11B378" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1037" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="281EC967" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="280" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="402140D8" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="56C182CC" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="254" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="58C3AE44" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="325" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="66013E98" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="866" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="58CB2987" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="050517DB" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1079" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:line="131" w:lineRule="exact" w:before="8"/>
+          <w:p w14:paraId="2F70F10B" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="8" w:line="131" w:lineRule="exact"/>
               <w:ind w:left="49" w:right="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
-[...4 lines deleted...]
-              <w:rPr/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+              </w:rPr>
               <mc:AlternateContent>
-                <mc:Choice Requires="wps">
+                <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="486811136">
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251650048" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="07E8E9D3" wp14:editId="0D5EF57C">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>-179553</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>74994</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="184150" cy="262255"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="44" name="Group 44"/>
                       <wp:cNvGraphicFramePr>
-                        <a:graphicFrameLocks/>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
-                      <a:graphic>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
-                            <wpg:cNvPr id="44" name="Group 44"/>
-                            <wpg:cNvGrpSpPr/>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="184150" cy="262255"/>
+                                <a:chOff x="0" y="0"/>
                                 <a:chExt cx="184150" cy="262255"/>
                               </a:xfrm>
                             </wpg:grpSpPr>
                             <wps:wsp>
                               <wps:cNvPr id="45" name="Graphic 45"/>
                               <wps:cNvSpPr/>
                               <wps:spPr>
                                 <a:xfrm>
                                   <a:off x="-9" y="137470"/>
                                   <a:ext cx="184150" cy="124460"/>
                                 </a:xfrm>
                                 <a:custGeom>
                                   <a:avLst/>
                                   <a:gdLst/>
                                   <a:ahLst/>
                                   <a:cxnLst/>
                                   <a:rect l="l" t="t" r="r" b="b"/>
                                   <a:pathLst>
                                     <a:path w="184150" h="124460">
                                       <a:moveTo>
                                         <a:pt x="10807" y="10807"/>
                                       </a:moveTo>
                                       <a:lnTo>
                                         <a:pt x="0" y="10807"/>
                                       </a:lnTo>
@@ -15612,228 +15528,237 @@
                                       </a:lnTo>
                                       <a:lnTo>
                                         <a:pt x="172910" y="124231"/>
                                       </a:lnTo>
                                       <a:lnTo>
                                         <a:pt x="183718" y="124231"/>
                                       </a:lnTo>
                                       <a:lnTo>
                                         <a:pt x="183718" y="0"/>
                                       </a:lnTo>
                                       <a:close/>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
-                            <pic:pic>
+                            <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                               <pic:nvPicPr>
                                 <pic:cNvPr id="46" name="Image 46"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
-                                <a:blip r:embed="rId16" cstate="print"/>
+                                <a:blip r:embed="rId23" cstate="print"/>
                                 <a:stretch>
                                   <a:fillRect/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm>
                                   <a:off x="21602" y="0"/>
                                   <a:ext cx="159396" cy="228330"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect">
                                   <a:avLst/>
                                 </a:prstGeom>
                               </pic:spPr>
                             </pic:pic>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group style="position:absolute;margin-left:-14.138061pt;margin-top:5.905067pt;width:14.5pt;height:20.65pt;mso-position-horizontal-relative:column;mso-position-vertical-relative:paragraph;z-index:-16505344" id="docshapegroup30" coordorigin="-283,118" coordsize="290,413">
-                      <v:shape style="position:absolute;left:-283;top:334;width:290;height:196" id="docshape31" coordorigin="-283,335" coordsize="290,196" path="m-266,352l-283,352,-283,530,-266,530,-266,352xm7,335l-10,335,-10,530,7,530,7,335xe" filled="true" fillcolor="#000000" stroked="false">
+                    <v:group w14:anchorId="497ABD29" id="Group 44" o:spid="_x0000_s1026" style="position:absolute;margin-left:-14.15pt;margin-top:5.9pt;width:14.5pt;height:20.65pt;z-index:-251666432;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="184150,262255" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQBykBjeiQMAAEEJAAAOAAAAZHJzL2Uyb0RvYy54bWykVm1vmzAQ/j5p/8Hi&#10;e0sgr0VNpmndqkrTVq2d9tkxBqwB9mwnpP9+dzYOKOneukiBMz6b5567e8z1m0NTkz3XRsh2HSWX&#10;k4jwlslctOU6+vr44WIVEWNpm9NatnwdPXETvdm8fnXdqYynspJ1zjWBTVqTdWodVdaqLI4Nq3hD&#10;zaVUvIXJQuqGWhjqMs417WD3po7TyWQRd1LnSkvGjYGnN34y2rj9i4Iz+7koDLekXkeAzbqrdtct&#10;XuPNNc1KTVUlWA+DvgBFQ0ULLz1udUMtJTstzrZqBNPSyMJeMtnEsigE4y4GiCaZnERzq+VOuVjK&#10;rCvVkSag9oSnF2/LPu1vtXpQ99qjB/OjZN8N8BJ3qszG8zguB+dDoRtcBEGQg2P06cgoP1jC4GGy&#10;miVz4J3BVLpI0/ncM84qSMvZKla9/+26mGb+pQ7aEUqnoHbMQI/5P3oeKqq4Y91g+PeaiHwdzeYR&#10;aWkDJXzbVws8AZbw5eCFDPYj05N5ws/FVUSAhWS6nC37unuOpSSdzRZu/hgtzdjO2FsuHd10/9FY&#10;X7Z5sGgVLHZog6mh+LHsa1f2NiJQ9joiUPZbnwRFLa7DHKJJuiFfFZgeCM42cs8fpfOzmLRkspos&#10;fTTOAjQAdvCq27E3pB/jHnmG+XBXbtfeL52l0wQBwpbBIdy94+j1/+T8DAJWS8P9u5CCF1Cxmi4T&#10;0LhQ+r/hIVmmV4kPMuQ3xBXufXyDIyThj2wMCP7N+xTEGRcQy7FEwB4XoZG1yD+IukbGjC6372pN&#10;9hRF1v36/I3coGVN5lsDra3Mn6CzOuildWR+7KjmEanvWuhdoMgGQwdjGwxt63fSiblLljb28fCN&#10;akUUmOvIQk99kqGFaRa6BWM5+uLKVr7dWVkIbCWHzSPqByAnm2slWAb/XnbBOtOVPx9PsMruMDZ/&#10;xDV/tUdD9feduoATAvgXW1EL++ROO1AlBNXu7wVDxcbBSKIWQaLuGlpyMltgGoIPrsBYzzbY1kKF&#10;VKLdQwW1ODlknonWH2A3ku0a3lp/ImteA2rZmkooA6qT8WbLQUH1XZ7ASQBfAxZUVGnRWsQH9WM1&#10;t8w1XwEl9QV0C4GOJhzoASeG8AuVTZPFJB3akWZHjZ1fTa+AIHcSpavpNJR/kGksD9TYvpBQPYHu&#10;swryMuwAeQjOBESuctw57bD33xT4ITAeO6/hy2fzEwAA//8DAFBLAwQKAAAAAAAAACEAU2+Kr34F&#10;AAB+BQAAFAAAAGRycy9tZWRpYS9pbWFnZTEucG5niVBORw0KGgoAAAANSUhEUgAAACIAAAAwCAYA&#10;AAB0WahSAAAABmJLR0QA/wD/AP+gvaeTAAAACXBIWXMAAA7EAAAOxAGVKw4bAAAFHklEQVRYhcWW&#10;a0wUVxTH750Xs+DyFIwCBgmlsdG2ScvWxqS1VYliKiZ+MOlisdY2tTFtxZgmWm1iYpu0Kj7T1hW1&#10;1qa0NqBGqhXEoFJsNIB2QHnLLt0trOy6sMPMzsy9tx90ESkKLDPrSe6HOfecM7+d+5//LCSEgKcV&#10;GBP6emf/sr/afSuYpwEgqzjqUrP33XNC7/qefjXdMiP6t7CCeAfUqeWNnnUXbnnXigEUF8xnJJlq&#10;wgLi8Mizzgq9BdWtvjyECTt8PyMp8qrhID5Jm7K7wlHa3adkjLRPU1BNS+BrKaNBYkxM97bcdMsL&#10;KZPOjrSflsDXcgwlGw4CAABREbR3Q/b0t+akR/8yfC8jyXQVAADCAgIAAC6fklnv8Ockmdk2nqX6&#10;g/lnpkTWhA1EDKC4XeX20xwNpc1LZryxLTfdMi2Wuw3A/TcGAAAAIcTQpSHMfPV7x/l3ihqUJpc4&#10;N5gfCGjRR678cwBjDAkhxoP8WOMstNoEcvG2570n1RkKUdXkWWW1CeTYn849o9UaBtH8r/hqflFD&#10;4MuyjgoNYWa0ekPE6hHVlN0VjtL4KKZr3ZspK2gKaqP16A6iaNhUWG4vDWg4qiB7+lIzz/SOpU9X&#10;EEIIPHTZeajjrvzyR/OSrSlxfMN4mnVbp+vdn1ltAjlZ17NpvL26QdTZ+3LybALed8FeHPSGsIN0&#10;eeSZa442+jaXtNbKKooMZcaENSIGUFxhuf0US0P504WpyyIYaiCUORMCQZgw+ysdxW6/mvbJgtTl&#10;kydx9pCHTeRIjte4dlptAqm85Vkz0eMNufFSkzffahPID9XOvXroLKSmlm5xTn5RQ2B7WccFFWFW&#10;D5D7n+BxhEdUk7eear/G0lDelpueNVbnHC3GJVZFw6bdFY5SWcXmgoVjt29dQQghsOiK82C7W8pa&#10;Oy85LzWeF/SCCN5gTOvMDfdGq00gpbU9n+uhiZDEWm/vW5xnE/DeCvuvodi3LiBOr/zsmqONvk0l&#10;rXWSgqKMgCBkFIsXAyh2Z7n9NEvDwPoFqct4lhJ11cWQeCwIxoQ+cLHrZ3e/OuPjBanLJ5u5TqMg&#10;AACPP5qfrrp2PLDv9406jlE1crnZu9JqE8jRauf+cECMCNLSLb6y6nCDvP1MR6Ve9j2W9YjFe0V1&#10;2pZT7dcf2LfFzDN3DdXFkBgUq6Jhfoh954YTYhCEEAIPX3EebHNLlg9fT16ZGs//HU4I8AAClN10&#10;b7DaBFJS27NF77NHGFNjEmu9vW9R3iEB7amwnzDCvqtbvG/vOt9Z2uQS5z5pPp228IMDEQwtFmRP&#10;X8rSlKL3E3f5lMyTde6tVc33Vt/s8i+K5Cjf1JiIZgpCPLQOBlRkEhUUGxfJuvSGAACAekd/zo4/&#10;7GVDc4lmtmPxrITC1zJjj/As7QcAjP8f2vDAmNAKIryKMK8iYlI0bFIR4RUNmxRETG09kqX4WvfX&#10;I/VGctS9+TPjv8t+Ln4f09YzYLnR5c95OICYFPToMBVhXg3mNcIrQ26oYcKF+iMGFBxb1eRdnWTm&#10;2pn2u3JWSa37C5aGAZaGMkdTEstAiaUpmaOhxDGUFEFTA5MioGekvWAPdz8vcQyU2cFrKHv8avL3&#10;l5zHhkPwLNW/ZHbCjsWzE3bxLO2HCGEaQECGi0evcPkCmRtPtDYFrxkKKvNnxn2b+2Li9mgT436Y&#10;pyAyAiAYHE1JAAAAASBzM2KOL38paWuimbvzv0KjP2Z9kprwzbk7ZZ290vNPqvsPVMEmlx+WnkIA&#10;AAAASUVORK5CYIJQSwMEFAAGAAgAAAAhABNei4vdAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FLw0AQhe+C/2EZwVu72YZqidmUUtRTEWwF8TbNTpPQ7G7IbpP03zue7HF4H+99k68n24qB+tB4&#10;p0HNExDkSm8aV2n4OrzNViBCRGew9Y40XCnAuri/yzEzfnSfNOxjJbjEhQw11DF2mZShrMlimPuO&#10;HGcn31uMfPaVND2OXG5buUiSJ2mxcbxQY0fbmsrz/mI1vI84blL1OuzOp+3157D8+N4p0vrxYdq8&#10;gIg0xX8Y/vRZHQp2OvqLM0G0GmaLVcooB4pfYOAZxFHDMlUgi1ze6he/AAAA//8DAFBLAwQUAAYA&#10;CAAAACEAqiYOvrwAAAAhAQAAGQAAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHOEj0FqwzAQRfeF&#10;3EHMPpadRSjFsjeh4G1IDjBIY1nEGglJLfXtI8gmgUCX8z//PaYf//wqfillF1hB17QgiHUwjq2C&#10;6+V7/wkiF2SDa2BSsFGGcdh99GdasdRRXlzMolI4K1hKiV9SZr2Qx9yESFybOSSPpZ7Jyoj6hpbk&#10;oW2PMj0zYHhhiskoSJPpQFy2WM3/s8M8O02noH88cXmjkM5XdwVislQUeDIOH2HXRLYgh16+PDbc&#10;AQAA//8DAFBLAQItABQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;OwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHKQGN6JAwAAQQkAAA4AAAAAAAAAAAAAAAAA&#10;OgIAAGRycy9lMm9Eb2MueG1sUEsBAi0ACgAAAAAAAAAhAFNviq9+BQAAfgUAABQAAAAAAAAAAAAA&#10;AAAA7wUAAGRycy9tZWRpYS9pbWFnZTEucG5nUEsBAi0AFAAGAAgAAAAhABNei4vdAAAABgEAAA8A&#10;AAAAAAAAAAAAAAAAnwsAAGRycy9kb3ducmV2LnhtbFBLAQItABQABgAIAAAAIQCqJg6+vAAAACEB&#10;AAAZAAAAAAAAAAAAAAAAAKkMAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsFBgAAAAAGAAYA&#10;fAEAAJwNAAAAAA==&#10;">
+                      <v:shape id="Graphic 45" o:spid="_x0000_s1027" style="position:absolute;left:-9;top:137470;width:184150;height:124460;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="184150,124460" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDwPTACxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NawIx&#10;FMTvhf4P4RW81Wy1FdkaRZZ+eOjFD/T62Dw3i5uXNUl127/eCILHYWZ+w0xmnW3EiXyoHSt46Wcg&#10;iEuna64UbNafz2MQISJrbByTgj8KMJs+Pkww1+7MSzqtYiUShEOOCkyMbS5lKA1ZDH3XEidv77zF&#10;mKSvpPZ4TnDbyEGWjaTFmtOCwZYKQ+Vh9WsVlIex+W/2x8V38fGzWw6zgf8qtkr1nrr5O4hIXbyH&#10;b+2FVvD6Btcv6QfI6QUAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDwPTACxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m10807,10807l,10807,,124231r10807,l10807,10807xem183718,l172910,r,124231l183718,124231,183718,xe" fillcolor="black" stroked="f">
                         <v:path arrowok="t"/>
-                        <v:fill type="solid"/>
                       </v:shape>
-                      <v:shape style="position:absolute;left:-249;top:118;width:252;height:360" type="#_x0000_t75" id="docshape32" stroked="false">
-                        <v:imagedata r:id="rId16" o:title=""/>
+                      <v:shape id="Image 46" o:spid="_x0000_s1028" type="#_x0000_t75" style="position:absolute;left:21602;width:159396;height:228330;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCoJzNNxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gq9SN1YRNrUTSgRoRcLRqHXR/Y1G5p9G3e3Gv+9WxA8DjPzDbMqR9uLE/nQOVYwn2Ug&#10;iBunO24VHPab51cQISJr7B2TggsFKIuHyQpz7c68o1MdW5EgHHJUYGIccilDY8himLmBOHk/zluM&#10;SfpWao/nBLe9fMmypbTYcVowOFBlqPmt/6yC7+O0il9ezvvtujLTw6bZh7eg1NPj+PEOItIY7+Fb&#10;+1MrWCzh/0v6AbK4AgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKgnM03EAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
+                        <v:imagedata r:id="rId24" o:title=""/>
                       </v:shape>
-                      <w10:wrap type="none"/>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>UNDP</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-3"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>OUTPUT</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-7"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-10"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="1ADC0D96" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1821" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:line="131" w:lineRule="exact" w:before="8"/>
+          <w:p w14:paraId="0701FE20" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="8" w:line="131" w:lineRule="exact"/>
               <w:ind w:left="38"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr/>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+              </w:rPr>
               <mc:AlternateContent>
-                <mc:Choice Requires="wps">
+                <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="486814720">
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0EFC4182" wp14:editId="7E69D930">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>-167511</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>15567</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="178435" cy="43815"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="47" name="Group 47"/>
                       <wp:cNvGraphicFramePr>
-                        <a:graphicFrameLocks/>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
-                      <a:graphic>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
-                            <wpg:cNvPr id="47" name="Group 47"/>
-                            <wpg:cNvGrpSpPr/>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="178435" cy="43815"/>
+                                <a:chOff x="0" y="0"/>
                                 <a:chExt cx="178435" cy="43815"/>
                               </a:xfrm>
                             </wpg:grpSpPr>
                             <wps:wsp>
                               <wps:cNvPr id="48" name="Graphic 48"/>
                               <wps:cNvSpPr/>
                               <wps:spPr>
                                 <a:xfrm>
                                   <a:off x="0" y="21606"/>
                                   <a:ext cx="142875" cy="1270"/>
                                 </a:xfrm>
                                 <a:custGeom>
                                   <a:avLst/>
                                   <a:gdLst/>
                                   <a:ahLst/>
                                   <a:cxnLst/>
                                   <a:rect l="l" t="t" r="r" b="b"/>
                                   <a:pathLst>
-                                    <a:path w="142875" h="0">
+                                    <a:path w="142875">
                                       <a:moveTo>
                                         <a:pt x="0" y="0"/>
                                       </a:moveTo>
                                       <a:lnTo>
                                         <a:pt x="142271" y="0"/>
                                       </a:lnTo>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="5406">
                                   <a:solidFill>
                                     <a:srgbClr val="5B9BD4"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                             <wps:wsp>
                               <wps:cNvPr id="49" name="Graphic 49"/>
@@ -15864,794 +15789,819 @@
                                         <a:pt x="0" y="43209"/>
                                       </a:lnTo>
                                       <a:close/>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:solidFill>
                                   <a:srgbClr val="5B9BD4"/>
                                 </a:solidFill>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group style="position:absolute;margin-left:-13.189909pt;margin-top:1.225811pt;width:14.05pt;height:3.45pt;mso-position-horizontal-relative:column;mso-position-vertical-relative:paragraph;z-index:-16501760" id="docshapegroup33" coordorigin="-264,25" coordsize="281,69">
-[...3 lines deleted...]
-                      <v:shape style="position:absolute;left:-52;top:24;width:69;height:69" id="docshape34" coordorigin="-51,25" coordsize="69,69" path="m-51,93l-51,25,17,59,-51,93xe" filled="true" fillcolor="#5b9bd4" stroked="false">
+                    <v:group w14:anchorId="755E67E7" id="Group 47" o:spid="_x0000_s1026" style="position:absolute;margin-left:-13.2pt;margin-top:1.25pt;width:14.05pt;height:3.45pt;z-index:-251656192;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="178435,43815" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDGVPLt9QIAAKEIAAAOAAAAZHJzL2Uyb0RvYy54bWzUVktvGyEQvlfqf0Dcm33Yjp1V7KiJG6tS&#10;lEZKqp4xyz5UdqGAvc6/7wDL2k76iNL20Mt6YIZ5fPMN+Pxi13C0ZUrXop3j5CTGiLVU5HVbzvHn&#10;h+t3M4y0IW1OuGjZHD8yjS8Wb9+cdzJjqagEz5lC4KTVWSfnuDJGZlGkacUaok+EZC0oC6EaYmCp&#10;yihXpAPvDY/SOD6NOqFyqQRlWsPu0ivxwvkvCkbNp6LQzCA+x5CbcV/lvmv7jRbnJCsVkVVN+zTI&#10;K7JoSN1C0MHVkhiCNqp+5qqpqRJaFOaEiiYSRVFT5mqAapL4STUrJTbS1VJmXSkHmADaJzi92i29&#10;3a6UvJd3ymcP4o2gXzXgEnWyzA71dl3ujXeFauwhKALtHKKPA6JsZxCFzWQ6G48mGFFQjUezZOIB&#10;pxV05dkhWn341bGIZD6kS2xIpJPAHL0HR/8ZOPcVkcxhrm3xdwrVOeQONG5JAwRe9VyBHcDIBgcr&#10;i1+/0j2UP0QnTU7jUw/BgNA4nU17hJJ06hg5VEoyutFmxYQDmmxvtPGEzYNEqiDRXRtEBbS3hOeO&#10;8AYjILzCCAi/9sElMfac7Z4VUQed8nnYrUZs2YNwSvOkSZDZXsvbQytwkE4TjAIJwNQbgGCDAKG8&#10;4AKDfFgab20OkzGgY+Nqwev8uubcLVS5vuIKbQmUNLk8u1yObRXg4chMKm2WRFfezql6M946MuvM&#10;98b2bC3yR2htB82cY/1tQxTDiH9sgTz2lgiCCsI6CMrwK+HuEocPxHzYfSFKIht+jg209VYEDpEs&#10;tMyWPtjak614vzGiqG0/gc8ho34BfPbc+vfEPntG7DML24uJnYwm8QymI7SdZIHZft6PRx9wCINx&#10;2P4AE9yff5/ZfR5VuIEs/HsSywOKj0dp7KqHNPcWxzRP96WCVdCFX+8N/IyARgDJMPA/tfV2h5GD&#10;L8qFZp7ov52fo0nQLxkYR7r/ayDcvQ/voJv9/s22D+3h2g3Q/p/F4jsAAAD//wMAUEsDBBQABgAI&#10;AAAAIQBgjlvJ3QAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI7BasJAFEX3hf7D8Ard6SSpWptm&#10;IiJtV1KoFoq7Z+aZBDNvQmZM4t93XLXLy72ce7LVaBrRU+dqywriaQSCuLC65lLB9/59sgThPLLG&#10;xjIpuJKDVX5/l2Gq7cBf1O98KQKEXYoKKu/bVEpXVGTQTW1LHLqT7Qz6ELtS6g6HADeNTKJoIQ3W&#10;HB4qbGlTUXHeXYyCjwGH9VP81m/Pp831sJ9//mxjUurxYVy/gvA0+r8x3PSDOuTB6WgvrJ1oFEyS&#10;xSxMFSRzELf+GcRRwcsMZJ7J//b5LwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDGVPLt&#10;9QIAAKEIAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBg&#10;jlvJ3QAAAAUBAAAPAAAAAAAAAAAAAAAAAE8FAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAWQYAAAAA&#10;">
+                      <v:shape id="Graphic 48" o:spid="_x0000_s1027" style="position:absolute;top:21606;width:142875;height:1270;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="142875,1270" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC1Dd0pwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0L/Q/LFLxI3SilDdFNKBXBi9CaQvU2ZMckbXY2Zjcx/vvuoeDx8b7X2WgaMVDnassKFvMIBHFh&#10;dc2lgq98+xSDcB5ZY2OZFNzIQZY+TNaYaHvlTxoOvhQhhF2CCirv20RKV1Rk0M1tSxy4s+0M+gC7&#10;UuoOryHcNHIZRS/SYM2hocKW3isqfg+9UdDffmavcrGPvpsxPn1caLPBY67U9HF8W4HwNPq7+N+9&#10;0wqew9jwJfwAmf4BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAtQ3dKcMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l142271,e" filled="f" strokecolor="#5b9bd4" strokeweight=".15017mm">
                         <v:path arrowok="t"/>
-                        <v:fill type="solid"/>
                       </v:shape>
-                      <w10:wrap type="none"/>
+                      <v:shape id="Graphic 49" o:spid="_x0000_s1028" style="position:absolute;left:135088;width:43815;height:43815;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="43815,43815" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCCR/s4wgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvC/6H8IS9LJq6rKLVKCq47Em06v3RPNti81Ka2NZ/vxEEj8PMfMMsVp0pRUO1KywrGA0jEMSp&#10;1QVnCs6n3WAKwnlkjaVlUvAgB6tl72OBsbYtH6lJfCYChF2MCnLvq1hKl+Zk0A1tRRy8q60N+iDr&#10;TOoa2wA3pfyOook0WHBYyLGibU7pLbkbBfv7+mvT/k4P/jBqLpicL+NKl0p99rv1HISnzr/Dr/af&#10;VvAzg+eX8APk8h8AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCCR/s4wgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,43209l2,,43230,21606,,43209xe" fillcolor="#5b9bd4" stroked="f">
+                        <v:path arrowok="t"/>
+                      </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>USERFIELD1</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-3"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-1"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>MPTF</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="6"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>Project</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-10"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="003307E3" w:rsidRPr="003149AD" w14:paraId="639BF285" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="158" w:hRule="atLeast"/>
+          <w:trHeight w:val="158"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="306" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="03DDCDD0" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="859" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="6F2D4D3F" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="37F95BEE" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1037" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="74487E9E" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="280" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="1C2E6657" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="3B18E3A9" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="254" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="44E28BE2" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="325" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="421D2D80" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="866" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="74675D84" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="3C7B7EE0" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1079" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="68BF1CD5" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="06C1FFD5" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1821" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="5B8049CC" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="003307E3" w:rsidRPr="003149AD" w14:paraId="36A479CD" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="158" w:hRule="atLeast"/>
+          <w:trHeight w:val="158"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="306" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="70B3C93B" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="859" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="3C3BD25F" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="5E025CC1" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1037" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="1BAD3494" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="280" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="5EC6CAC9" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="0B5E63A1" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="254" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="3F20CC77" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="325" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="6850B4D0" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2215" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7B35899E" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:pos="1253" w:val="left" w:leader="none"/>
+                <w:tab w:val="left" w:pos="1253"/>
               </w:tabs>
-              <w:spacing w:line="131" w:lineRule="exact" w:before="8"/>
+              <w:spacing w:before="8" w:line="131" w:lineRule="exact"/>
               <w:ind w:left="28"/>
               <w:rPr>
-                <w:b/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>MPTF</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>Project</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-10"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>UNDP</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-3"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>OUTPUT</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-7"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-10"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="4FED6E7B" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1821" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:line="131" w:lineRule="exact" w:before="8"/>
+          <w:p w14:paraId="62B436BA" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="8" w:line="131" w:lineRule="exact"/>
               <w:ind w:left="38"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr/>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+              </w:rPr>
               <mc:AlternateContent>
-                <mc:Choice Requires="wps">
+                <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="486815232">
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3DBDF2C9" wp14:editId="3B17D5AC">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>-178319</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>37170</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="189230" cy="43815"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="50" name="Group 50"/>
                       <wp:cNvGraphicFramePr>
-                        <a:graphicFrameLocks/>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
-                      <a:graphic>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
-                            <wpg:cNvPr id="50" name="Group 50"/>
-                            <wpg:cNvGrpSpPr/>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="189230" cy="43815"/>
+                                <a:chOff x="0" y="0"/>
                                 <a:chExt cx="189230" cy="43815"/>
                               </a:xfrm>
                             </wpg:grpSpPr>
                             <wps:wsp>
                               <wps:cNvPr id="51" name="Graphic 51"/>
                               <wps:cNvSpPr/>
                               <wps:spPr>
                                 <a:xfrm>
                                   <a:off x="0" y="21608"/>
                                   <a:ext cx="153670" cy="1270"/>
                                 </a:xfrm>
                                 <a:custGeom>
                                   <a:avLst/>
                                   <a:gdLst/>
                                   <a:ahLst/>
                                   <a:cxnLst/>
                                   <a:rect l="l" t="t" r="r" b="b"/>
                                   <a:pathLst>
-                                    <a:path w="153670" h="0">
+                                    <a:path w="153670">
                                       <a:moveTo>
                                         <a:pt x="0" y="0"/>
                                       </a:moveTo>
                                       <a:lnTo>
                                         <a:pt x="153091" y="0"/>
                                       </a:lnTo>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="5407">
                                   <a:solidFill>
                                     <a:srgbClr val="5B9BD4"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                             <wps:wsp>
                               <wps:cNvPr id="52" name="Graphic 52"/>
@@ -16682,3601 +16632,3690 @@
                                         <a:pt x="0" y="43213"/>
                                       </a:lnTo>
                                       <a:close/>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:solidFill>
                                   <a:srgbClr val="5B9BD4"/>
                                 </a:solidFill>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group style="position:absolute;margin-left:-14.040892pt;margin-top:2.92678pt;width:14.9pt;height:3.45pt;mso-position-horizontal-relative:column;mso-position-vertical-relative:paragraph;z-index:-16501248" id="docshapegroup35" coordorigin="-281,59" coordsize="298,69">
-[...3 lines deleted...]
-                      <v:shape style="position:absolute;left:-52;top:58;width:69;height:69" id="docshape36" coordorigin="-51,59" coordsize="69,69" path="m-51,127l-51,59,17,93,-51,127xe" filled="true" fillcolor="#5b9bd4" stroked="false">
+                    <v:group w14:anchorId="10C2F063" id="Group 50" o:spid="_x0000_s1026" style="position:absolute;margin-left:-14.05pt;margin-top:2.95pt;width:14.9pt;height:3.45pt;z-index:-251654144;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="189230,43815" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDZKIUf9gIAAKEIAAAOAAAAZHJzL2Uyb0RvYy54bWzUVslu2zAQvRfoPxC8N1psJ7YQOWjixigQ&#10;pAGSomeaohaUElmStpy/75ASJTsuiiBFDr0IQ85wljdvSF1e7WuOdkzpSjQpjs5CjFhDRVY1RYq/&#10;P91+mmOkDWkywkXDUvzMNL5afvxw2cqExaIUPGMKgZNGJ61McWmMTIJA05LVRJ8JyRpQ5kLVxMBS&#10;FUGmSAveax7EYXgetEJlUgnKtIbdVafES+c/zxk13/JcM4N4iiE3477KfTf2GywvSVIoIsuK9mmQ&#10;N2RRk6qBoIOrFTEEbVV14qquqBJa5OaMijoQeV5R5mqAaqLwRTVrJbbS1VIkbSEHmADaFzi92S29&#10;362VfJQPqssexDtBf2rAJWhlkRzq7boYjfe5qu0hKALtHaLPA6JsbxCFzWi+iCeAOwXVdDKPZh3g&#10;tISunByi5Ze/HQtI0oV0iQ2JtBKYo0dw9L+B81gSyRzm2hb/oFCVpXgWYdSQGgi87rkCO4CRDQ5W&#10;Fr9+pXso/4hOHJ2H8w6CAaHZ5PyiRyiKQbLI+0pJQrfarJlwQJPdnTagBpZlXiKll+i+8aIC2lvC&#10;c0d4gxEQXmEEhN90wSUx9px1ZUXUQqe6POxWLXbsSTiledEkyGzU8ubQChyEC4DJkwBMOwMQbBBX&#10;1hAYNg9L443NYTYNL9wUacGr7Lbi3CahVbG54QrtCJQ0u15cr6Y9SEdmUmmzIrrs7JyqN+ONI7NO&#10;ut7Ynm1E9gytbaGZKda/tkQxjPjXBshjbwkvKC9svKAMvxHuLnH4QMyn/Q+iJLLhU2ygrffCc4gk&#10;vmUWg8HWnmzE560ReWX7CXz2GfUL4HPHrfcndnxC7NjC9mpiR9PZ/GI2tp0kntndvB+PPuDgB+Ow&#10;/R6md2F2n0fpbyAL/0hieUDx6SSOJj1pRotjmgNeJwz3TIcmO2/gJ544Ozvwi4GG3bgc+wO6ubtx&#10;jOz1lAvNLD1eMT9Hk/CqgXGk+78Gwt378A46SPo32z60h2s3QOOfxfI3AAAA//8DAFBLAwQUAAYA&#10;CAAAACEAFhswFN0AAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyOQUvDQBSE74L/YXmCt3aTSDWN&#10;2ZRS1FMRbAXp7TX7moRm34bsNkn/vduTnoZhhpkvX02mFQP1rrGsIJ5HIIhLqxuuFHzv32cpCOeR&#10;NbaWScGVHKyK+7scM21H/qJh5ysRRthlqKD2vsukdGVNBt3cdsQhO9neoA+2r6TucQzjppVJFD1L&#10;gw2Hhxo72tRUnncXo+BjxHH9FL8N2/Npcz3sF58/25iUenyY1q8gPE3+rww3/IAORWA62gtrJ1oF&#10;sySNQ1XBYgnilr+AOAZJUpBFLv/jF78AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA2SiF&#10;H/YCAAChCAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;FhswFN0AAAAGAQAADwAAAAAAAAAAAAAAAABQBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAFoGAAAAAA==&#10;">
+                      <v:shape id="Graphic 51" o:spid="_x0000_s1027" style="position:absolute;top:21608;width:153670;height:1270;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="153670,1270" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBchGV8wwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Li8JA&#10;EITvgv9h6AVvOlFQQnQiuz4WWbz4gL02mc4DMz0hM8b473cWBI9F1VdFrda9qUVHrassK5hOIhDE&#10;mdUVFwqul/04BuE8ssbaMil4koN1OhysMNH2wSfqzr4QoYRdggpK75tESpeVZNBNbEMcvNy2Bn2Q&#10;bSF1i49Qbmo5i6KFNFhxWCixoU1J2e18Nwrmxfwnzr+23/rWnardk46/R46VGn30n0sQnnr/Dr/o&#10;gw7cFP6/hB8g0z8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAXIRlfMMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l153091,e" filled="f" strokecolor="#5b9bd4" strokeweight=".15019mm">
                         <v:path arrowok="t"/>
-                        <v:fill type="solid"/>
                       </v:shape>
-                      <w10:wrap type="none"/>
+                      <v:shape id="Graphic 52" o:spid="_x0000_s1028" style="position:absolute;left:145875;width:43815;height:43815;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="43815,43815" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAJOv+UwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvC/6H8AQvi6YKLlKNooLiSdyq90fzbIvNS2liW/+9EQSPw8x8wyxWnSlFQ7UrLCsYjyIQxKnV&#10;BWcKLufdcAbCeWSNpWVS8CQHq2XvZ4Gxti3/U5P4TAQIuxgV5N5XsZQuzcmgG9mKOHg3Wxv0QdaZ&#10;1DW2AW5KOYmiP2mw4LCQY0XbnNJ78jAKjo/176bdz07+NG6umFyu00qXSg363XoOwlPnv+FP+6AV&#10;TCfw/hJ+gFy+AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAk6/5TBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m,43213l2,,43223,21609,,43213xe" fillcolor="#5b9bd4" stroked="f">
+                        <v:path arrowok="t"/>
+                      </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="2F5395"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>USERFIELD1</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="2F5395"/>
                 <w:spacing w:val="-3"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="2F5395"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="2F5395"/>
                 <w:spacing w:val="-1"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="2F5395"/>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="003307E3" w:rsidRPr="003149AD" w14:paraId="2C77DCEC" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="155" w:hRule="atLeast"/>
+          <w:trHeight w:val="155"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="306" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="5EE18D74" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="859" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="0DFC8F22" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="2D0BC5B9" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1037" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="37AD10CA" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="280" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="0569F346" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="4CA66865" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="254" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="26FFCBBA" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="325" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="3E375AAA" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="866" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="6C9DF928" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="036C65BA" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1079" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="70873D26" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="0F41DDEF" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1821" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:line="127" w:lineRule="exact" w:before="8"/>
+          <w:p w14:paraId="6CEBC881" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="8" w:line="127" w:lineRule="exact"/>
               <w:ind w:left="68"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>or</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="003307E3" w:rsidRPr="003149AD" w14:paraId="5E6B1B28" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="160" w:hRule="atLeast"/>
+          <w:trHeight w:val="160"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="306" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="0D631E7B" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="859" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="2E9518DF" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="28E7E1BA" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1037" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="62CB77AE" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="280" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="32BB499E" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="56041275" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="254" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="7544E718" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="325" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="6F6286B1" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="866" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="31D6219F" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="7ED4AB32" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1079" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="3FB8A695" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="29DB8111" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1821" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:line="127" w:lineRule="exact" w:before="13"/>
+          <w:p w14:paraId="64F321F8" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="13" w:line="127" w:lineRule="exact"/>
               <w:ind w:left="38"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="2F5395"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>USERFIELD1</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="2F5395"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="2F5395"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="2F5395"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="2F5395"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>NOT</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="2F5395"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="2F5395"/>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>MPTF</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="003307E3" w:rsidRPr="003149AD" w14:paraId="24DF672F" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="160" w:hRule="atLeast"/>
+          <w:trHeight w:val="160"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="306" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="4DFDB53B" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="859" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="191E8143" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="42519F3D" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1037" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="5056ADF7" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="280" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="285CCF86" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="0B9205A6" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="254" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="7BEF6D18" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="325" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="2B392FF9" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="866" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="4BF23FD8" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="278819E3" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1079" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="2B55D9D4" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="179274FB" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1821" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:line="127" w:lineRule="exact" w:before="13"/>
+          <w:p w14:paraId="689E884A" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="13" w:line="127" w:lineRule="exact"/>
               <w:ind w:left="68"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>or</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="003307E3" w:rsidRPr="003149AD" w14:paraId="26D7D583" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="160" w:hRule="atLeast"/>
+          <w:trHeight w:val="160"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="306" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="298649EC" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="859" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="1FCEA007" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="54DDF659" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1037" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="62408AF3" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="280" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="611F6537" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="0C7AE020" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="254" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="60F4E9BD" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="325" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="2EB7E7C1" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="866" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="6042A6C3" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="780463E6" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1079" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="5B795F52" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="5A4AB4DD" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1821" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:line="127" w:lineRule="exact" w:before="13"/>
+          <w:p w14:paraId="7F096796" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="13" w:line="127" w:lineRule="exact"/>
               <w:ind w:left="38"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="2F5395"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>USERFIELD1</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="2F5395"/>
                 <w:spacing w:val="-3"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="2F5395"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="2F5395"/>
                 <w:spacing w:val="-1"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="2F5395"/>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>NONE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="003307E3" w:rsidRPr="003149AD" w14:paraId="22CB7913" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="160" w:hRule="atLeast"/>
+          <w:trHeight w:val="160"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="306" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="4126CB58" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="859" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="0853D71F" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="1370862C" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1037" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="5ED80B84" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="280" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="213EB660" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="7DE7382B" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="254" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="2A62CBC6" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="325" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="2B30320A" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="866" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="72FC6B91" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="58B793E2" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1079" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="15B128D6" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="48784427" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1821" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:line="127" w:lineRule="exact" w:before="12"/>
+          <w:p w14:paraId="48DB5EAA" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="12" w:line="127" w:lineRule="exact"/>
               <w:ind w:left="68"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>or</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="003307E3" w:rsidRPr="003149AD" w14:paraId="194C62BD" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="160" w:hRule="atLeast"/>
+          <w:trHeight w:val="160"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="306" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="72F09528" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="859" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="129715C5" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="492AF252" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1037" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="0F9EFFC5" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="280" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="61C6E315" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="26029783" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="254" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="4C7B523C" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="325" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="320E92E0" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="866" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="7425755C" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="5C145064" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1079" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="125D03D8" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="15691E15" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1821" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:line="127" w:lineRule="exact" w:before="12"/>
+          <w:p w14:paraId="7CB3D056" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="12" w:line="127" w:lineRule="exact"/>
               <w:ind w:left="38"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="2F5395"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>USERFIELD1</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="2F5395"/>
                 <w:spacing w:val="-3"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="2F5395"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="2F5395"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="2F5395"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="2F5395"/>
                 <w:spacing w:val="4"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="2F5395"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>MPTF</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="2F5395"/>
                 <w:spacing w:val="4"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="2F5395"/>
                 <w:spacing w:val="-7"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>PJ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="003307E3" w:rsidRPr="003149AD" w14:paraId="7484B4E5" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="160" w:hRule="atLeast"/>
+          <w:trHeight w:val="160"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="306" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="2274AAED" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="859" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="70CE1DC3" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="2E58AF9C" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1037" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="1B55D18F" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="280" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="46552547" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="4B83F5D3" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="254" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="207A821C" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="325" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="16DE3993" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="866" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="6653883A" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="2D9E1261" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1079" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="2433F000" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="778B04E4" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1821" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="2B479750" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="003307E3" w:rsidRPr="003149AD" w14:paraId="6BB28C60" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="466" w:hRule="atLeast"/>
+          <w:trHeight w:val="466"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="306" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="221CB76B" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="859" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="42B55205" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="411874F7" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1037" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="624BF7D4" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="280" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="176F6087" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="26D6CCB9" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="254" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="19789918" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="325" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFE699"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4295F6ED" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="0E2EA756" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="13"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-10"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4326" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFE699"/>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:line="278" w:lineRule="auto" w:before="72"/>
+          <w:p w14:paraId="2ED63B6D" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="72" w:line="278" w:lineRule="auto"/>
               <w:ind w:left="89" w:right="-15" w:hanging="52"/>
               <w:rPr>
-                <w:b/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>MAPPING SITUATION</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-3"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>REPORTING RISK</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>Expenses</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>against</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>MPTF</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-3"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>Project</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>will</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>be</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="40"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>over-reported &amp; expenses of</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="35"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>MPTF PROJECT</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-3"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-3"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>will be unreported in GATEWAY.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="003307E3" w:rsidRPr="003149AD" w14:paraId="33902C75" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="163" w:hRule="atLeast"/>
+          <w:trHeight w:val="163"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="306" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="3BC03F87" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="859" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="5951F33C" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="37ED32CB" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1037" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="21C2621A" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="280" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="393A3672" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="09477355" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="254" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="15203509" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="325" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="0F9F53BE" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="866" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="6E5C5FB6" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="68D0B217" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1079" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="294D08A1" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="0B50CE06" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1821" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="35FC853C" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="003307E3" w:rsidRPr="003149AD" w14:paraId="1A5FD1EF" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="158" w:hRule="atLeast"/>
+          <w:trHeight w:val="158"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="306" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="3D06604B" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="859" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="38A8E447" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="424A5920" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1037" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="3949F897" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="280" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="65D29C22" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="5BBCB80A" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="254" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="71ED42DA" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="325" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="362AA2A0" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="866" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:line="131" w:lineRule="exact" w:before="7"/>
+          <w:p w14:paraId="1CADB0AA" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="7" w:line="131" w:lineRule="exact"/>
               <w:ind w:left="10"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>MPTF</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>Project</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-10"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="4E5F29BF" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1079" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="33D162DF" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="02CAE0BA" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1821" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3C1BFFA2" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="39"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="192ACF4F" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="38"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>USERFIELD1</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-3"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-1"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>MPTF</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="6"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>Project</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-10"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="003307E3" w:rsidRPr="003149AD" w14:paraId="20F024DE" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="158" w:hRule="atLeast"/>
+          <w:trHeight w:val="158"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="306" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="69057532" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="859" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="116DE1EC" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="3F80DDA5" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1037" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="4DC3E4A6" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="280" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="6F2788BF" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="5AB5FC6C" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="254" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="12A1B0F3" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="325" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="600E1B77" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2215" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:line="131" w:lineRule="exact" w:before="8"/>
+          <w:p w14:paraId="18407F1F" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="8" w:line="131" w:lineRule="exact"/>
               <w:ind w:left="1258"/>
               <w:rPr>
-                <w:b/>
-[...4 lines deleted...]
-              <w:rPr/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+              </w:rPr>
               <mc:AlternateContent>
-                <mc:Choice Requires="wps">
+                <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="486811648">
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251651072" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1C6CFA5C" wp14:editId="1BCD4ADB">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>543559</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>-116644</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="1062355" cy="505459"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="53" name="Group 53"/>
                       <wp:cNvGraphicFramePr>
-                        <a:graphicFrameLocks/>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
-                      <a:graphic>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
-                            <wpg:cNvPr id="53" name="Group 53"/>
-                            <wpg:cNvGrpSpPr/>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="1062355" cy="505459"/>
+                                <a:chOff x="0" y="0"/>
                                 <a:chExt cx="1062355" cy="505459"/>
                               </a:xfrm>
                             </wpg:grpSpPr>
                             <wps:wsp>
                               <wps:cNvPr id="54" name="Graphic 54"/>
                               <wps:cNvSpPr/>
                               <wps:spPr>
                                 <a:xfrm>
                                   <a:off x="183721" y="102303"/>
                                   <a:ext cx="686435" cy="11430"/>
                                 </a:xfrm>
                                 <a:custGeom>
                                   <a:avLst/>
                                   <a:gdLst/>
                                   <a:ahLst/>
                                   <a:cxnLst/>
                                   <a:rect l="l" t="t" r="r" b="b"/>
                                   <a:pathLst>
                                     <a:path w="686435" h="11430">
                                       <a:moveTo>
                                         <a:pt x="686224" y="10802"/>
                                       </a:moveTo>
                                       <a:lnTo>
                                         <a:pt x="0" y="10802"/>
                                       </a:lnTo>
@@ -20297,51 +20336,51 @@
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                             <wps:wsp>
                               <wps:cNvPr id="55" name="Graphic 55"/>
                               <wps:cNvSpPr/>
                               <wps:spPr>
                                 <a:xfrm>
                                   <a:off x="5417" y="113095"/>
                                   <a:ext cx="1270" cy="102870"/>
                                 </a:xfrm>
                                 <a:custGeom>
                                   <a:avLst/>
                                   <a:gdLst/>
                                   <a:ahLst/>
                                   <a:cxnLst/>
                                   <a:rect l="l" t="t" r="r" b="b"/>
                                   <a:pathLst>
-                                    <a:path w="0" h="102870">
+                                    <a:path h="102870">
                                       <a:moveTo>
                                         <a:pt x="0" y="0"/>
                                       </a:moveTo>
                                       <a:lnTo>
                                         <a:pt x="0" y="102627"/>
                                       </a:lnTo>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="0">
                                   <a:solidFill>
                                     <a:srgbClr val="D3D3D3"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                             <wps:wsp>
                               <wps:cNvPr id="56" name="Graphic 56"/>
@@ -20601,51 +20640,51 @@
                                   <a:srgbClr val="5B9BD4"/>
                                 </a:solidFill>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                             <wps:wsp>
                               <wps:cNvPr id="62" name="Graphic 62"/>
                               <wps:cNvSpPr/>
                               <wps:spPr>
                                 <a:xfrm>
                                   <a:off x="883439" y="153944"/>
                                   <a:ext cx="142875" cy="1270"/>
                                 </a:xfrm>
                                 <a:custGeom>
                                   <a:avLst/>
                                   <a:gdLst/>
                                   <a:ahLst/>
                                   <a:cxnLst/>
                                   <a:rect l="l" t="t" r="r" b="b"/>
                                   <a:pathLst>
-                                    <a:path w="142875" h="0">
+                                    <a:path w="142875">
                                       <a:moveTo>
                                         <a:pt x="0" y="0"/>
                                       </a:moveTo>
                                       <a:lnTo>
                                         <a:pt x="142271" y="0"/>
                                       </a:lnTo>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="5406">
                                   <a:solidFill>
                                     <a:srgbClr val="5B9BD4"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                             <wps:wsp>
                               <wps:cNvPr id="63" name="Graphic 63"/>
@@ -20758,1470 +20797,1501 @@
                                         <a:pt x="43009" y="47613"/>
                                       </a:lnTo>
                                       <a:close/>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:solidFill>
                                   <a:srgbClr val="5B9BD4"/>
                                 </a:solidFill>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group style="position:absolute;margin-left:42.799988pt;margin-top:-9.184572pt;width:83.65pt;height:39.8pt;mso-position-horizontal-relative:column;mso-position-vertical-relative:paragraph;z-index:-16504832" id="docshapegroup37" coordorigin="856,-184" coordsize="1673,796">
-[...9 lines deleted...]
-                      <v:shape style="position:absolute;left:1128;top:-23;width:1098;height:196" id="docshape40" coordorigin="1128,-23" coordsize="1098,196" path="m2226,156l1145,156,1145,-23,1128,-23,1128,173,1145,173,2226,173,2226,156xe" filled="true" fillcolor="#000000" stroked="false">
+                    <v:group w14:anchorId="7A1CA2F6" id="Group 53" o:spid="_x0000_s1026" style="position:absolute;margin-left:42.8pt;margin-top:-9.2pt;width:83.65pt;height:39.8pt;z-index:-251665408;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="10623,5054" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAKrVyZggYAAAUoAAAOAAAAZHJzL2Uyb0RvYy54bWzsWttu20YQfS/QfyD43oi7vAuRgyZujAJF&#10;GiAp+kxT1AWlSJakLefve3ZnR6QlSqZT1+qDEsCktMPl7PCcOTMrvn33sMmt+6xu1mUxs8Ubx7ay&#10;Ii3n62I5s//4+vGnyLaaNinmSV4W2cz+ljX2u6sff3i7raaZLFdlPs9qC5MUzXRbzexV21bTyaRJ&#10;V9kmad6UVVZgcFHWm6TFx3o5mdfJFrNv8ol0nGCyLet5VZdp1jT49poG7Ss9/2KRpe3vi0WTtVY+&#10;s+Fbq//W+u+t+ju5eptMl3VSrdapcSP5Di82ybrATXdTXSdtYt3V64OpNuu0Lpty0b5Jy82kXCzW&#10;aabXgNUIZ281N3V5V+m1LKfbZbULE0K7F6fvnjb9dH9TV1+qzzV5j9PfyvSvBnGZbKvltD+uPi87&#10;44dFvVEXYRHWg47ot11Es4fWSvGlcALp+r5tpRjzHd/zYwp5usJzObgsXf1y+sJJMqXbaud2zmwr&#10;oKfpAtT8uwB9WSVVpuPeqAB8rq31HO57tlUkG4D4xuAF3yBO6uawUjE0nxoTzr0IicgNpbAthEI4&#10;0nVcCgXHKogCzzWhEsJzNTh3C06m6V3T3mSljnly/1vTEnbnfJas+Cx9KPi0BgMU9nON/da2gP3a&#10;toD9W7p7lbTqOvUg1am1ndnsyAp+aj/U4Ka8z76W2qxVzw1GUiIiejGRI9VscLYzy4u+Obi3Z8nj&#10;fKz0tGTHS+cxPpJN79ajDYXT+cizpXnZZOS2Wrr2fxcOrKUf8KbM1/OP6zxXEWjq5e2HvLbuE5VV&#10;9D+z/J4ZENpMCQnq7LacfwOQtoDOzG7+vkvqzLbyXwtAVeUlPqn55JZP6jb/UOrspYNfN+3Xhz+T&#10;urIqnM7sFvD5VDJikykjA/4rA7JVVxblz3dtuVgr2GjfyCPzAewhJP/3NALE92jkq+iNppHviZDQ&#10;JFwn1tcmUyaRkCHCqbINKBbhnJ4vM7H/SDlSSNovzCFFHLq7CnxHiSGId6MMy74VpglkaBZBBurB&#10;PoXWvFA8drQi9SC5h9xrV/0/RC4h5zppVoRwPcPOBwOYC7IPBSI4QHagwvYcZKNcUthVyNbi0iHb&#10;DwWLw/mQDVSRH6ch7nsQN6NzHX6fDfVkOsQJ5jSP8ZF4s7v1SLMBhiHzv4gyHOPXRRlYrgwzuMBC&#10;Wt9TBp36RvNHhDJWJKHsL2MNgY5BQRyi6jLqID0vYIi8rjqoCst4olhEjgwJBayQ/jkheK5OJidq&#10;LFXj7JSxM2d+8JF40hlzFHicj30dGmODlWAtO52g6u/xZN1NRxj3l4+pXXFy6r61cA9X/zKUvhR7&#10;qt8e6lWPUBp6tkfp6FmSiHKOlESiE4n3OibhBUFkRDFy0D8bhLw6n9kR8Jn8GKIztTZhHEe6Bz5F&#10;ZLUuWjYviXg0vvaDDIZPlH/++/j9NfP1UZWoGodL+Xd8X+YI1uMDrOsHPV6+3B3aRYxqTz/7Tr68&#10;KEK3o3sbD3lINz4AxKuD3fgBrJMbQ1j3IgmyKiFmAD9R/IUQOmrVWDH4SDIknSBGfDGhGwcBNy1s&#10;w0eyPbw5j7+MCBwjzqWuGyYG6qw9EaDKazQxImwj6mev+QGYdKRA5nVAFOr4ZRhgA+0cHT9qOvZE&#10;13TakSFikAg8RQrh+WFkNtdk6LucpQnHFxWgrbr/5fZWgA3exxUPvnnOJgCKV+lz9xxLV++sdoD3&#10;kAcN3j3fQfVzJrgbP5QKaDeGwO4FYUAo9rwQm3bk6mklcKUvmR6ctvlopCDCvI+0hcf5aGRg8O5s&#10;c5ECbEe/+uZvIA/YofE9Xgoi9HZUCAjfjanf7NghPGz68jaZ2go+EzuMH0OkGKsAUob0WxEvgpD7&#10;rOQfXFoA+mXwlX7bQGG6n/x1qToa3sIRkS/NJrArXVcnzQ7fnhvxLjCdngnfxg+V/bVHx4HuudJ5&#10;qt9FUuh1Cpyh+WiyOaJB1JEiQDlIC2cbPpIt2fXvzOOXrH+WrI8iYK8m0hXtaFpEfuBJQonETwuB&#10;fvwdK0To7l4ykC5+l+aU+eq9MXsCYhhHjjODnTxWD2EuEZu+x0UA2J6w/CwdiC468Lo6gBJkD/C6&#10;UB8NeOE4YWx0AL2gJ3QP0SHec0XEXUAYyPN1AeSH0gHtxhDa8SYLFEBleNgI3ro5hnqT430/Or3f&#10;73oRfhAZoxtDd7/owZFXQPC1ftdMd9jmvTj1Mlv/s+4aurf3rv4BAAD//wMAUEsDBBQABgAIAAAA&#10;IQDIg+964QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BasMwEETvhf6D2EJviSy3No7rdQih&#10;7SkUmhRKboq1sU0syViK7fx91VN7XOYx87ZYz7pjIw2utQZBLCNgZCqrWlMjfB3eFhkw56VRsrOG&#10;EG7kYF3e3xUyV3YynzTufc1CiXG5RGi873POXdWQlm5pezIhO9tBSx/OoeZqkFMo1x2PoyjlWrYm&#10;LDSyp21D1WV/1Qjvk5w2T+J13F3O29vxkHx87wQhPj7Mmxdgnmb/B8OvflCHMjid7NUoxzqELEkD&#10;ibAQ2TOwAMRJvAJ2QkhFDLws+P8Pyh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEACq1c&#10;mYIGAAAFKAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;yIPveuEAAAAJAQAADwAAAAAAAAAAAAAAAADcCAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAOoJAAAAAA==&#10;">
+                      <v:shape id="Graphic 54" o:spid="_x0000_s1027" style="position:absolute;left:1837;top:1023;width:6864;height:114;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="686435,11430" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBUFexQxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gq9iG5Saiupm2ALgnpLGu+P7GsSm30bsmtM/31XEHocZuYbZpNNphMjDa61rCBeRiCI&#10;K6tbrhWUX7vFGoTzyBo7y6Tglxxk6cNsg4m2V85pLHwtAoRdggoa7/tESlc1ZNAtbU8cvG87GPRB&#10;DrXUA14D3HTyOYpepcGWw0KDPX02VP0UF6Ngftyd16dzbOx8X27zw0d3yd9ipZ4ep+07CE+T/w/f&#10;23utYPUCty/hB8j0DwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFQV7FDEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m686224,10802l,10802,,,686224,r,10802xe" fillcolor="black" stroked="f">
                         <v:path arrowok="t"/>
-                        <v:fill type="solid"/>
                       </v:shape>
-                      <v:line style="position:absolute" from="860,280" to="1091,154" stroked="true" strokeweight=".425794pt" strokecolor="#5b9bd4">
-[...2 lines deleted...]
-                      <v:shape style="position:absolute;left:1064;top:126;width:77;height:63" id="docshape41" coordorigin="1065,127" coordsize="77,63" path="m1141,127l1065,130,1098,189,1141,127xe" filled="true" fillcolor="#5b9bd4" stroked="false">
+                      <v:shape id="Graphic 55" o:spid="_x0000_s1028" style="position:absolute;left:54;top:1130;width:12;height:1029;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1270,102870" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAXhb9NxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dasJA&#10;FITvhb7DcoTemY1FRaKrVKnQQisYf2jvDrunSWj2bMhuNX37riB4OczMN8x82dlanKn1lWMFwyQF&#10;QaydqbhQcNhvBlMQPiAbrB2Tgj/ysFw89OaYGXfhHZ3zUIgIYZ+hgjKEJpPS65Is+sQ1xNH7dq3F&#10;EGVbSNPiJcJtLZ/SdCItVhwXSmxoXZL+yX+tguIlP759jT5Jn45eu9W73H6kUqnHfvc8AxGoC/fw&#10;rf1qFIzHcP0Sf4Bc/AMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAXhb9NxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l,102627e" filled="f" strokecolor="#d3d3d3" strokeweight="0">
                         <v:path arrowok="t"/>
-                        <v:fill type="solid"/>
                       </v:shape>
-                      <v:line style="position:absolute" from="869,-179" to="1098,21" stroked="true" strokeweight=".425797pt" strokecolor="#5b9bd4">
-[...2 lines deleted...]
-                      <v:shape style="position:absolute;left:1067;top:-12;width:74;height:71" id="docshape42" coordorigin="1067,-12" coordsize="74,71" path="m1141,59l1067,40,1112,-12,1141,59xe" filled="true" fillcolor="#5b9bd4" stroked="false">
+                      <v:shape id="Graphic 56" o:spid="_x0000_s1029" style="position:absolute;left:54;top:1130;width:57;height:1029;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5715,102870" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAH1SCHwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/fasIw&#10;FMbvB75DOII3MtMJE+kaRZzKGEyY7gEOzWlT1pzUJNr69stgsMuP78+Pr1gPthU38qFxrOBploEg&#10;Lp1uuFbwdd4/LkGEiKyxdUwK7hRgvRo9FJhr1/Mn3U6xFmmEQ44KTIxdLmUoDVkMM9cRJ69y3mJM&#10;0tdSe+zTuG3lPMsW0mLDiWCwo62h8vt0tYl74bbqp8ftbuo/3q/Hg4n9q1FqMh42LyAiDfE//Nd+&#10;0wqeF/D7Jf0AufoBAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAB9Ugh8MAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m5403,102627r-5403,l,,5403,r,102627xe" fillcolor="#d3d3d3" stroked="f">
                         <v:path arrowok="t"/>
-                        <v:fill type="solid"/>
                       </v:shape>
-                      <v:line style="position:absolute" from="2247,59" to="2471,59" stroked="true" strokeweight=".425717pt" strokecolor="#5b9bd4">
-[...2 lines deleted...]
-                      <v:shape style="position:absolute;left:2459;top:24;width:69;height:69" id="docshape43" coordorigin="2460,25" coordsize="69,69" path="m2460,93l2460,25,2528,59,2460,93xe" filled="true" fillcolor="#5b9bd4" stroked="false">
+                      <v:shape id="Graphic 57" o:spid="_x0000_s1030" style="position:absolute;left:1729;top:1022;width:6972;height:1245;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="697230,124460" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCOXWfaxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeIKXolmFWl2NsgoFK15qxfNz87q7dPOyJKnGf98UhB6HmW+GWa6jacWVnG8sKxiPMhDE&#10;pdUNVwpOn2/DGQgfkDW2lknBnTysV72nJeba3viDrsdQiVTCPkcFdQhdLqUvazLoR7YjTt6XdQZD&#10;kq6S2uEtlZtWTrJsKg02nBZq7GhbU/l9/DEKXi7z3fvkeROLfXR3dzj7/bk4KDXox2IBIlAM/+EH&#10;vdOJe4W/L+kHyNUvAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAI5dZ9rEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m697026,113436r-686219,l10807,,,,,124244r10807,l697026,124231r,-10795xe" fillcolor="black" stroked="f">
                         <v:path arrowok="t"/>
-                        <v:fill type="solid"/>
                       </v:shape>
-                      <v:line style="position:absolute" from="2205,195" to="2477,566" stroked="true" strokeweight=".425833pt" strokecolor="#5b9bd4">
-[...2 lines deleted...]
-                      <v:shape style="position:absolute;left:2443;top:536;width:68;height:75" id="docshape44" coordorigin="2443,537" coordsize="68,75" path="m2511,612l2443,577,2498,537,2511,612xe" filled="true" fillcolor="#5b9bd4" stroked="false">
+                      <v:shape id="Graphic 58" o:spid="_x0000_s1031" style="position:absolute;left:27;top:2143;width:1466;height:801;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="146685,80010" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCZWnIGwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4L/Q/LCL2UurGPEKKrFIug9lCqxfOQHZNgdjZkpyb+++5B8PjxvefLwTXqQl2oPRuYThJQxIW3&#10;NZcGfg/r5wxUEGSLjWcycKUAy8XDaI659T3/0GUvpYohHHI0UIm0udahqMhhmPiWOHIn3zmUCLtS&#10;2w77GO4a/ZIkqXZYc2yosKVVRcV5/+cMPB2+s+3b7iqZLl93kn71n+djb8zjePiYgRIa5C6+uTfW&#10;wHscG7/EH6AX/wAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCZWnIGwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,79989l146683,e" filled="f" strokecolor="#5b9bd4" strokeweight=".15019mm">
                         <v:path arrowok="t"/>
-                        <v:fill type="solid"/>
                       </v:shape>
-                      <w10:wrap type="none"/>
+                      <v:shape id="Graphic 59" o:spid="_x0000_s1032" style="position:absolute;left:1327;top:1971;width:488;height:400;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="48895,40005" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCeP1l0wwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8oTedJNi1UY3oQqlhZ7UXHp7ZJ/ZYPZtml1j+u+7hYLHYWa+YbbFaFsxUO8bxwrSeQKC&#10;uHK64VpBeXqbrUH4gKyxdUwKfshDkT9Mtphpd+MDDcdQiwhhn6ECE0KXSekrQxb93HXE0Tu73mKI&#10;sq+l7vEW4baVT0mylBYbjgsGO9obqi7Hq1WwSH36XTrycr1yu/q9NMPXp1HqcTq+bkAEGsM9/N/+&#10;0AqeX+DvS/wBMv8FAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAnj9ZdMMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m48293,l,1726,20699,39663,48293,xe" fillcolor="#5b9bd4" stroked="f">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                      <v:shape id="Graphic 60" o:spid="_x0000_s1033" style="position:absolute;left:81;top:27;width:1460;height:1276;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="146050,127635" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAP+JSRwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BisJA&#10;DIbvgu8wRPAi61QPsnQdRQSh7K26l95CJ7bFTqZ2Ru369OYgeAx//i9f1tvBtepOfWg8G1jME1DE&#10;pbcNVwb+Toevb1AhIltsPZOBfwqw3YxHa0ytf3BO92OslEA4pGigjrFLtQ5lTQ7D3HfEkp197zDK&#10;2Ffa9vgQuGv1MklW2mHDcqHGjvY1lZfjzYnG9Vo8d8Vv8bxU2SzXCeVNdjNmOhl2P6AiDfGz/G5n&#10;1sBK7OUXAYDevAAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAP+JSRwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,l145784,127534e" filled="f" strokecolor="#5b9bd4" strokeweight=".15019mm">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                      <v:shape id="Graphic 61" o:spid="_x0000_s1034" style="position:absolute;left:1342;top:1092;width:470;height:451;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="46990,45085" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAUs7N6wgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/disIw&#10;FITvBd8hnAXvNHGFsnZNi/gDXgj+PsChOduWbU5Kk9X69kYQ9nKYmW+YRd7bRtyo87VjDdOJAkFc&#10;OFNzqeF62Y6/QPiAbLBxTBoe5CHPhoMFpsbd+US3cyhFhLBPUUMVQptK6YuKLPqJa4mj9+M6iyHK&#10;rpSmw3uE20Z+KpVIizXHhQpbWlVU/J7/rIaTqufNrNwqc1ge1+viyJtkz1qPPvrlN4hAffgPv9s7&#10;oyGZwutL/AEyewIAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAUs7N6wgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m46764,44717l,32520,28467,,46764,44717xe" fillcolor="#5b9bd4" stroked="f">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                      <v:shape id="Graphic 62" o:spid="_x0000_s1035" style="position:absolute;left:8834;top:1539;width:1429;height:13;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="142875,1270" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCfULajxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gQvRTfmkEp0lVIRvAitCurtkX0msdm3aXZN4r/vFgoeh5n5hlmselOJlhpXWlYwnUQg&#10;iDOrS84VHA+b8QyE88gaK8uk4EEOVsvBywJTbTv+onbvcxEg7FJUUHhfp1K6rCCDbmJr4uBdbWPQ&#10;B9nkUjfYBbipZBxFiTRYclgosKaPgrLv/d0ouD9ur29yuotOVT+7fP7Qeo3ng1KjYf8+B+Gp98/w&#10;f3urFSQx/H0JP0AufwEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCfULajxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l142271,e" filled="f" strokecolor="#5b9bd4" strokeweight=".15017mm">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                      <v:shape id="Graphic 63" o:spid="_x0000_s1036" style="position:absolute;left:10185;top:1323;width:438;height:438;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="43815,43815" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCoGpCywgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvgv8hPMGLaKqLItUourCLJ9Gq90fzbIvNS2li2/33ZkHwOMzMN8x625lSNFS7wrKC6SQCQZxa&#10;XXCm4Hr5GS9BOI+ssbRMCv7IwXbT760x1rblMzWJz0SAsItRQe59FUvp0pwMuomtiIN3t7VBH2Sd&#10;SV1jG+CmlLMoWkiDBYeFHCv6zil9JE+j4Pjcjfbt7/LkT9Pmhsn1Nq90qdRw0O1WIDx1/hN+tw9a&#10;weIL/r+EHyA3LwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCoGpCywgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,43209l2,,43230,21606,,43209xe" fillcolor="#5b9bd4" stroked="f">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                      <v:shape id="Graphic 64" o:spid="_x0000_s1037" style="position:absolute;left:8564;top:2403;width:1733;height:2362;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="173355,236220" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDF98s1wwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvBb/D8oTe6q621ZK6SikIvSaKenxkX5PQ7NuYXfOnn74rCD0OM/MbZr0dbC06an3lWMN8pkAQ&#10;585UXGg47HdPbyB8QDZYOyYNI3nYbiYPa0yM6zmlLguFiBD2CWooQ2gSKX1ekkU/cw1x9L5dazFE&#10;2RbStNhHuK3lQqmltFhxXCixoc+S8p/sajWo1SK8nqrjJTtjU6fD8++oeK/143T4eAcRaAj/4Xv7&#10;y2hYvsDtS/wBcvMHAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAxffLNcMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l173196,235640e" filled="f" strokecolor="#5b9bd4" strokeweight=".15022mm">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                      <v:shape id="Graphic 65" o:spid="_x0000_s1038" style="position:absolute;left:10079;top:4574;width:432;height:476;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="43180,47625" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD6f3ZDwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gRvdaPSEKKriCDtwUMb/QGP7DObmH0bsquJ/94tFHocZr4ZZrMbbSse1PvasYLFPAFB&#10;XDpdc6Xgcj6+ZyB8QNbYOiYFT/Kw207eNphrN/APPYpQiVjCPkcFJoQul9KXhiz6ueuIo3d1vcUQ&#10;ZV9J3eMQy20rl0mSSos1xwWDHR0MlbfibhWkn6u0eh4zeWqyb9M05XCwxaDUbDru1yACjeE//Ed/&#10;6ch9wO+X+APk9gUAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD6f3ZDwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m43009,47613l,25581,34836,r8173,47613xe" fillcolor="#5b9bd4" stroked="f">
+                        <v:path arrowok="t"/>
+                      </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>UNDP</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-3"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>OUTPUT</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-7"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-10"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="7D598866" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1821" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="6ED29D79" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="003307E3" w:rsidRPr="003149AD" w14:paraId="3BDEFAAC" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="158" w:hRule="atLeast"/>
+          <w:trHeight w:val="158"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="306" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="37C32081" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="859" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="53C2D61F" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="749D3442" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1037" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="4DEAAF61" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="280" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="3F56E931" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="043CC52F" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="254" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="2A656162" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="325" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="0E55C71E" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="866" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:line="131" w:lineRule="exact" w:before="8"/>
+          <w:p w14:paraId="0BC48D90" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="8" w:line="131" w:lineRule="exact"/>
               <w:ind w:left="10" w:right="6"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>MPTF</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>Project</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-10"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="0E77819E" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1079" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="19B435A2" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="317A5A46" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1821" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="3DE601C7" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="003307E3" w:rsidRPr="003149AD" w14:paraId="3C8CFF0F" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="325" w:hRule="atLeast"/>
+          <w:trHeight w:val="325"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="306" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="744367FB" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="859" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="58F8FDAC" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="63288221" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1037" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="2415133E" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="280" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="578FF089" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="480BAEC1" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="254" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="033C0D0A" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="325" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="31CCF3D4" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="866" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="1EB2D287" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="4D434C99" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1079" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="29DE7555" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="5647F8FF" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1821" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2228348B" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="8"/>
               <w:ind w:left="38"/>
               <w:rPr>
-                <w:b/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-3"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>provision</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>to</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>enter</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> MPTF</w:t>
-[...5 lines deleted...]
-              <w:spacing w:line="127" w:lineRule="exact" w:before="23"/>
+              <w:t xml:space="preserve"> MPTF</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B746D2B" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="23" w:line="127" w:lineRule="exact"/>
               <w:ind w:left="38"/>
               <w:rPr>
-                <w:b/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>Project</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-7"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>in</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> userfield1</w:t>
+              <w:t xml:space="preserve"> userfield1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="003307E3" w:rsidRPr="003149AD" w14:paraId="18B7F149" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="160" w:hRule="atLeast"/>
+          <w:trHeight w:val="160"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="306" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="0821C6C8" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="859" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="12D3A274" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="5C0BEDAB" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1037" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="50A9956F" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="280" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="14D694C6" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="0716346B" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="254" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="79E5A118" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="325" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="796206B5" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="866" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="40A84AA9" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="13450772" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1079" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="5A3B4FEB" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="3075CA5B" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="819" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="5B9BD4"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="31E0D2AF" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1002" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="5B9BD4"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="18FF644F" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="003307E3" w:rsidRPr="003149AD" w14:paraId="735F03DC" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="669" w:hRule="atLeast"/>
+          <w:trHeight w:val="669"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="306" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="63B0350A" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="859" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="79EFB152" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="7B729E2E" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1037" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="772B539A" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="280" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="543335C0" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="4BA1FBDD" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="254" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="20482374" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="325" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="0A84EEA3" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="866" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="28C3A05C" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="73EBA549" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1079" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="3230E6BE" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="290" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="1910DF5E" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1821" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D3D3D3"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:line="278" w:lineRule="auto" w:before="4"/>
+          <w:p w14:paraId="3755D28B" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="4" w:line="278" w:lineRule="auto"/>
               <w:ind w:left="38" w:right="10"/>
               <w:rPr>
-                <w:b/>
-[...4 lines deleted...]
-              <w:rPr/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+              </w:rPr>
               <mc:AlternateContent>
-                <mc:Choice Requires="wps">
+                <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="486816768">
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251666432" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2DBD6636" wp14:editId="5606F75D">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>499793</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>-27541</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="43815" cy="43815"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="66" name="Group 66"/>
                       <wp:cNvGraphicFramePr>
-                        <a:graphicFrameLocks/>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
-                      <a:graphic>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
-                            <wpg:cNvPr id="66" name="Group 66"/>
-                            <wpg:cNvGrpSpPr/>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="43815" cy="43815"/>
+                                <a:chOff x="0" y="0"/>
                                 <a:chExt cx="43815" cy="43815"/>
                               </a:xfrm>
                             </wpg:grpSpPr>
                             <wps:wsp>
                               <wps:cNvPr id="67" name="Graphic 67"/>
                               <wps:cNvSpPr/>
                               <wps:spPr>
                                 <a:xfrm>
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="43815" cy="43815"/>
                                 </a:xfrm>
                                 <a:custGeom>
                                   <a:avLst/>
                                   <a:gdLst/>
                                   <a:ahLst/>
                                   <a:cxnLst/>
                                   <a:rect l="l" t="t" r="r" b="b"/>
                                   <a:pathLst>
                                     <a:path w="43815" h="43815">
                                       <a:moveTo>
                                         <a:pt x="21609" y="43210"/>
                                       </a:moveTo>
                                       <a:lnTo>
                                         <a:pt x="0" y="0"/>
                                       </a:lnTo>
@@ -22232,11615 +22302,12769 @@
                                         <a:pt x="21609" y="43210"/>
                                       </a:lnTo>
                                       <a:close/>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:solidFill>
                                   <a:srgbClr val="5B9BD4"/>
                                 </a:solidFill>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group style="position:absolute;margin-left:39.353817pt;margin-top:-2.168602pt;width:3.45pt;height:3.45pt;mso-position-horizontal-relative:column;mso-position-vertical-relative:paragraph;z-index:-16499712" id="docshapegroup45" coordorigin="787,-43" coordsize="69,69">
-                      <v:shape style="position:absolute;left:787;top:-44;width:69;height:69" id="docshape46" coordorigin="787,-43" coordsize="69,69" path="m821,25l787,-43,855,-43,821,25xe" filled="true" fillcolor="#5b9bd4" stroked="false">
+                    <v:group w14:anchorId="51B263A2" id="Group 66" o:spid="_x0000_s1026" style="position:absolute;margin-left:39.35pt;margin-top:-2.15pt;width:3.45pt;height:3.45pt;z-index:-251650048;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="43815,43815" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDwrvvKcwIAAMUFAAAOAAAAZHJzL2Uyb0RvYy54bWykVE1v2zAMvQ/YfxB0Xx2nH2uNOsXarsGA&#10;oSvQDjsrsvyByaImKXH670fRVhK02w7dxX6SSIp8fOLl1bbXbKOc78CUPD+acaaMhKozTcm/P919&#10;OOfMB2EqocGokj8rz68W799dDrZQc2hBV8oxDGJ8MdiStyHYIsu8bFUv/BFYZfCwBteLgEvXZJUT&#10;A0bvdTafzc6yAVxlHUjlPe7ejod8QfHrWsnwra69CkyXHHML9HX0XcVvtrgUReOEbTs5pSHekEUv&#10;OoOX7kLdiiDY2nWvQvWddOChDkcS+gzqupOKasBq8tmLapYO1pZqaYqhsTuakNoXPL05rLzfLJ19&#10;tA9uzB7hV5A/PfKSDbYpDs/jutkbb2vXRycsgm2J0ecdo2obmMTNk+Pz/JQziScjJL5li0155SPb&#10;z//wykQxXkhp7dIYLOrG76nx/0fNYyusIsZ9LP3Bsa4q+dlHzozoUb7LSSm4g5XEy9Eqsjet/ETk&#10;W7nZVSkKufZhqYAoFpuvPhB1TZWQaBOSW5OgQ8FHqWuSeuAMpe44Q6mvRqlbEaJf7FuEbEiNYW1C&#10;8ayHjXoCsgqxUfP8bHbBGbVxntOzwVT3VtocWuNDS1JAq3SW/pYinhzP5znZ5TGzv9r9+eYUS2rw&#10;anSP5VCcXYkY85BED7qr7jqtY1neNasb7dhGIFun1xfXtydTGgdmKDVfjC2NaAXVMypiQA2U3P9a&#10;C6c4018Mai6OlgRcAqsEXNA3QAOIGHU+PG1/CGeZRVjygK/lHpL0RJG6jflHg9E2ehr4tA5Qd1EK&#10;lNuY0bTAZ0CIZgUxMc21OIwO12S1n76L3wAAAP//AwBQSwMEFAAGAAgAAAAhALvcIOXeAAAABgEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMjsFKw0AURfeC/zA8wV07SWvTEDMppairItgK4u4185qEZt6E&#10;zDRJ/95xpcvLvZx78s1kWjFQ7xrLCuJ5BIK4tLrhSsHn8XWWgnAeWWNrmRTcyMGmuL/LMdN25A8a&#10;Dr4SAcIuQwW1910mpStrMujmtiMO3dn2Bn2IfSV1j2OAm1YuoiiRBhsODzV2tKupvByuRsHbiON2&#10;Gb8M+8t5d/s+rt6/9jEp9fgwbZ9BeJr83xh+9YM6FMHpZK+snWgVrNN1WCqYPS1BhD5dJSBOChYJ&#10;yCKX//WLHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDwrvvKcwIAAMUFAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC73CDl3gAAAAYBAAAPAAAA&#10;AAAAAAAAAAAAAM0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2AUAAAAA&#10;">
+                      <v:shape id="Graphic 67" o:spid="_x0000_s1027" style="position:absolute;width:43815;height:43815;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="43815,43815" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDXIZaxwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvwv6H8Ba8yJoqqKVrFHdB8SRa9f5onm2xeSlNbLv/fiMIHoeZ+YZZrntTiZYaV1pWMBlHIIgz&#10;q0vOFVzO268YhPPIGivLpOCPHKxXH4MlJtp2fKI29bkIEHYJKii8rxMpXVaQQTe2NXHwbrYx6INs&#10;cqkb7ALcVHIaRXNpsOSwUGBNvwVl9/RhFBwem9FPt4uP/jhpr5herrNaV0oNP/vNNwhPvX+HX+29&#10;VjBfwPNL+AFy9Q8AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDXIZaxwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m21609,43210l,,43221,1,21609,43210xe" fillcolor="#5b9bd4" stroked="f">
                         <v:path arrowok="t"/>
-                        <v:fill type="solid"/>
                       </v:shape>
-                      <w10:wrap type="none"/>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>Userfield1 - ponce used for one</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="40"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>MPTF project , cannot be</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="40"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>removed</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-7"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>or</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-8"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>reused</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>due</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>to</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>risk</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-7"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...2 lines deleted...]
-              <w:spacing w:line="135" w:lineRule="exact" w:before="1"/>
+          <w:p w14:paraId="727AFD94" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="135" w:lineRule="exact"/>
               <w:ind w:left="38"/>
               <w:rPr>
-                <w:b/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>inaccurate</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="6"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00950B02">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="12"/>
               </w:rPr>
               <w:t>reporting</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
+    <w:p w14:paraId="1F23FABF" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="214"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="4257338C" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr/>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>Asociar</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>resultados</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>ID</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>proyectos</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="26616A9C" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="3"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="0243B9F8" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="839" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="839"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto" w:before="0" w:after="0"/>
         <w:ind w:left="839" w:right="336" w:hanging="360"/>
-        <w:jc w:val="left"/>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Los</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>productos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>del</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>PNUD</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>(es</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>decir,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Estructura</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Desglose</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>del</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Trabajo (EDT)/Nivel</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Tarea</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>1)</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>se asocian con los ID de proyecto MPTFO a través del campo "Número de Proyecto MPTF Quantum" del módulo Quantum PPM en "Ajustes Financieros del Proyecto/Información Adicional" (o campo "Número de Referencia del Proyecto MPTF" para proyectos Atlas convertidos). Este paso es necesario antes de realizar cualquier desembolso o gasto para garantizar que</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>no se pierde</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>ninguna</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>información financiera. Una vez que se</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>ha</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>introducido una salida</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>del PNUD</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>con</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>un</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>ID de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>proyecto MPTFO</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>determinado en</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>el campo</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>"Número de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>proyecto MPTF Quantum" (o "Número de referencia de proyecto MPTF" para proyectos Atlas convertidos), la información no debe cambiarse a otro ID de proyecto MPTFO ni eliminarse, incluso después de que los fondos MPTFO iniciales se hayan utilizado completamente. El ID de proyecto MPTFO original en estos campos Quantum PPM debe permanecer para permitir la presentación de información financiera de períodos anteriores.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...12 lines deleted...]
-    <w:p>
+    <w:p w14:paraId="2E933673" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="10"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="609CB244" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="838" w:val="left" w:leader="none"/>
-          <w:tab w:pos="840" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="838"/>
+          <w:tab w:val="left" w:pos="840"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto" w:before="0" w:after="0"/>
-        <w:ind w:left="840" w:right="236" w:hanging="361"/>
+        <w:ind w:right="236"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>El</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>campo</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>"MPTF</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Quantum</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Project</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Number"</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>(o</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>"MPTF</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Project</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Reference</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Number"</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>para</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>proyectos Atlas</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>convertidos)</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>en el módulo</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Quantum PPM</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>es el</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>único vínculo</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>entre</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>el ID</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>salida</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">del PNUD </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>el</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>ID</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>proyecto</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>MPTFO.</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Sin</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>esta</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>asociación</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Quantum,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-11"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>información</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>financiera</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>MPTFO no</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>comunicará, será</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>incorrecta e</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>incompleta.</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Las oficinas de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>país deben hacer</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>esta</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>asociación en el momento de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>crear el plan de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>cuentas para</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>los productos del PNUD en Quantum PPM, para garantizar que no se pierda ninguna información financiera. No deben reconocerse ingresos, ni realizarse desembolsos o gastos antes de establecer la asociación mencionada.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="766FC865" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="268"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr/>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>Ingresos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>récord</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="3967C7E6" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="3"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="5D6C8A1C" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="838" w:val="left" w:leader="none"/>
-          <w:tab w:pos="840" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="838"/>
+          <w:tab w:val="left" w:pos="840"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto" w:before="0" w:after="0"/>
-        <w:ind w:left="840" w:right="235" w:hanging="361"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>El Centro de Servicios Compartidos BMS/Global establecerá las cuentas por cobrar en el módulo de contratos Quantum iguales a la asignación de los mecanismos de gobernanza MPTF o JP. Los fondos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>recibidos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>del</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>FFDM</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>del</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>JP</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>través</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>del</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>MPTFO</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>contabilizan</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>con</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>arreglo</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>las</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>IPSAS.</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Los ingresos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>aplicarán</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>una</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>vez</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>introducido</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>el</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>ID</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>del</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>proyecto en</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>el</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>campo</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>"MPTF</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Quantum</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Project Number" (o "MPTF Project Reference Number" para proyectos Atlas convertidos) en Quantum PPM. Los tramos posteriores se aplicarán de forma similar.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="27FB3FEC" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="838" w:val="left" w:leader="none"/>
-          <w:tab w:pos="840" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="838"/>
+          <w:tab w:val="left" w:pos="840"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto" w:before="264" w:after="0"/>
-        <w:ind w:left="840" w:right="235" w:hanging="361"/>
+        <w:spacing w:before="264"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Los tramos posteriores de ingresos recibidos de MPTFO para el mismo proyecto MDTF1 se registran en el producto original del PNUD (es decir, Estructura</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Desglose</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>del Trabajo/Nivel de Tarea 1) en Quantum. No es necesario crear nuevos proyectos PNUD para estos tramos. Debe evitarse</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>transferencia</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>ingresos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>otros</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>productos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>dentro</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>CO</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Unidad</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Negocio</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>de la Sede. Si es necesario para fines programáticos, la transferencia debe atenerse a lo siguiente:</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="6CCFFBDA" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="01FDC01A" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="1198" w:val="left" w:leader="none"/>
-          <w:tab w:pos="1200" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="1198"/>
+          <w:tab w:val="left" w:pos="1200"/>
         </w:tabs>
-        <w:spacing w:line="242" w:lineRule="auto" w:before="0" w:after="0"/>
-        <w:ind w:left="1200" w:right="236" w:hanging="360"/>
+        <w:spacing w:line="242" w:lineRule="auto"/>
+        <w:ind w:left="1200" w:right="236"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>La</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>salida</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>transferencia</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>salida</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>recepción</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>deben</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>tener el</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>mismo</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>ID</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>proyecto</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MPTFO </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>registrado en el campo "Número de proyecto MPTF Quantum" (o campo "Número de referencia de proyecto MPTF" para proyectos Atlas convertidos).</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="7EBF5A1E" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="1200" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="1200"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto" w:before="0" w:after="0"/>
-        <w:ind w:left="1200" w:right="237" w:hanging="360"/>
+        <w:ind w:left="1200" w:right="237"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Transferencia</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>a/de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Debe</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>utilizarse</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>cuenta</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Fondo/Donante</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>(51035),</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>que</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>debe</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>aparecer</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>en ambos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>lados</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>del</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>asiento</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>contable</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>(cargo</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>el</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>antiguo</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>proyecto</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>abono</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>el</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>nuevo).</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>El</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>efecto neto del asiento será nulo.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="0DF12558" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="1198" w:val="left" w:leader="none"/>
-          <w:tab w:pos="1200" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="1198"/>
+          <w:tab w:val="left" w:pos="1200"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto" w:before="0" w:after="0"/>
-        <w:ind w:left="1200" w:right="236" w:hanging="360"/>
+        <w:ind w:left="1200" w:right="236"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Los tramos posteriores de ingresos recibidos de MPTFO para el mismo proyecto MPTF se registran</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>el</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>producto</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>original</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>del</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>PNUD.</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>No</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>es</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>necesario</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>crear</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>nuevos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>proyectos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>del</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>PNUD para estos tramos.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="77324F7F" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="839" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="839"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto" w:before="263" w:after="0"/>
+        <w:spacing w:before="263"/>
         <w:ind w:left="839" w:right="234" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Si se</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>requieren transferencias de un ID de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>proyecto MPTFO a</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>otro, sobre la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>base</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>de una</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>decisión del comité directivo del proyecto, deberá consultarse a MPTFO o a la AA (si no es MPTFO). Los fondos deben devolverse a MPTFO para gestionar el cambio de asignación.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="6020B39F" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="840" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="840"/>
         </w:tabs>
-        <w:spacing w:line="242" w:lineRule="auto" w:before="266" w:after="0"/>
-        <w:ind w:left="840" w:right="235" w:hanging="360"/>
+        <w:spacing w:before="266" w:line="242" w:lineRule="auto"/>
+        <w:ind w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Las</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>oficinas</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>no</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>deben</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>utilizar</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>códigos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>donantes</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>del</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>FFGP</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>con</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>recursos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>fondos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>no</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-        <w:r>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">fiduciarios (véase la </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25">
+        <w:r w:rsidRPr="00950B02">
           <w:rPr>
-            <w:sz w:val="22"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>lista de códigos de donantes actuales</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...2 lines deleted...]
-          <w:u w:val="none"/>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>) ni mezclar fondos de dos ID de proyecto en un producto del PNUD utilizando un código de donante.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...9 lines deleted...]
-    <w:p>
+    <w:p w14:paraId="722D9769" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="173"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="5A169AB8" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:spacing w:before="0"/>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="480"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="333333"/>
-          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Mezcla</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="333333"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>ingresos</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...12 lines deleted...]
-    <w:p>
+    <w:p w14:paraId="4A15B3D5" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="10"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="3DA0D177" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="840" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="840"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto" w:before="0" w:after="0"/>
-        <w:ind w:left="840" w:right="235" w:hanging="360"/>
+        <w:ind w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Las</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>oficinas</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>no</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>deben</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>mezclar/asociar</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>ingresos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>fondos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>no</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>pertenecientes</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>al</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>MPTF</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>con</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>códigos de donantes del MPTF.</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="40"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Las oficinas no están autorizadas a mezclar fondos de dos fondos fiduciarios</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>multidonantes/proyectos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>diferentes</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>un</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>producto</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>del</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>PNUD</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>(es</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>decir,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>estructura</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>de desglose del trabajo/nivel de tarea 1) en Quantum utilizando un código de donante del fondo fiduciario multidonante.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="5D9088F6" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="0CE33131" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="840" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="840"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto" w:before="1" w:after="0"/>
-        <w:ind w:left="840" w:right="235" w:hanging="360"/>
+        <w:spacing w:before="1"/>
+        <w:ind w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Las</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>oficinas</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>no</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>deben</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>asociar</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>otras</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>cuentas</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>ingresos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>con</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>códigos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>donantes</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>del</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>MPTF</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>(como donaciones, intereses devengados, saldos residuales de proyectos finalizados) utilizando GLJE a su nivel. Las únicas cuentas de ingresos válidas que pueden utilizarse con códigos de donante MPTF son:</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="02E2E6E4" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="55C0743F" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="1198" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="1198"/>
         </w:tabs>
-        <w:spacing w:line="268" w:lineRule="exact" w:before="0" w:after="0"/>
+        <w:spacing w:line="268" w:lineRule="exact"/>
         <w:ind w:left="1198" w:right="0" w:hanging="358"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>51005</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>contribuciones</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>aplicadas</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>por</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>BMS/GSSC)</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="5338704D" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="1199" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="1199"/>
         </w:tabs>
-        <w:spacing w:line="268" w:lineRule="exact" w:before="0" w:after="0"/>
-        <w:ind w:left="1199" w:right="0" w:hanging="359"/>
+        <w:spacing w:line="268" w:lineRule="exact"/>
+        <w:ind w:right="0" w:hanging="359"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>51040</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>(reembolsos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>MPTFO)</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>al</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>transferir</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>saldos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>21030,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="37391B88" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="1198" w:val="left" w:leader="none"/>
-          <w:tab w:pos="1200" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="1198"/>
+          <w:tab w:val="left" w:pos="1200"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto" w:before="0" w:after="0"/>
-        <w:ind w:left="1200" w:right="239" w:hanging="360"/>
+        <w:ind w:left="1200" w:right="239"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>51035 (transferencias) al transferir recursos entre salidas. La salida que transfiere y la salida que</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>recibe</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>deben tener</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>el mismo</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>ID</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>proyecto MPTF</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>en el campo "MPTF</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Quantum Project Number" (o campo "MPTF Project Reference Number" para proyectos Atlas convertidos).</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="24E1F6EA" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="266"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr/>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>Solicitar</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>autorización</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>pertinente</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>para</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>realizar</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>transferencias</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>efectivo</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>otros</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>organismos</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="0BCA45EE" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="3"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="69E9638C" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="840" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="840"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto" w:before="0" w:after="0"/>
-        <w:ind w:left="840" w:right="235" w:hanging="360"/>
+        <w:ind w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Las</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>oficinas</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>no</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>tienen autoridad para</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>transferir</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>directamente</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>otros</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>organismos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>las</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Naciones Unidas el efectivo recibido de la MPTFO. Cualquier cambio en la asignación debe ser aprobado por el comité directivo del proyecto y reembolsado de nuevo al agente administrativo, normalmente la MPTFO.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="399CD285" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="265"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr/>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>Aplicar</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>las</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>cuentas</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>gastos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t> correctas</w:t>
+        <w:t xml:space="preserve"> correctas</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="5044F7EE" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="3"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="00E84779" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="840" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="840"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto" w:before="0" w:after="0"/>
-        <w:ind w:left="840" w:right="236" w:hanging="360"/>
+        <w:ind w:right="236" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>La</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>cuenta</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>51035</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-11"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>no</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>debe</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>utilizarse</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>para</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>transferir</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>gastos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>un</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-11"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>producto</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-11"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>MPTFO</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>del</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>PNUD</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>otro. Si</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>requieren</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>tales</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>transferencias,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>deben</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>utilizarse</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>cuentas</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>gastos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>(7xxxx)</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>ambos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>lados</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>de los asientos contables. Si se realizan transferencias de este tipo entre dos ejercicios fiscales, deberá consultarse a BMS/OFM/CFRA, ya</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>que esto daría lugar a gastos de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>"períodos anteriores" que afectarían a los estados financieros y a la presentación de informes.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="6A0A908C" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="32582F6A" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="840" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="840"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto" w:before="0" w:after="0"/>
-        <w:ind w:left="840" w:right="236" w:hanging="360"/>
+        <w:ind w:right="236" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Las</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>oficinas</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>no</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>deben</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>utilizar</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>las</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>cuentas</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>gastos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>7xxxx</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>los</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>comprobantes</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>cuentas</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>pagar mientras</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>reembolsan</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>un</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>saldo</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>restante</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-11"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>MPTFO,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>ya</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-11"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>que</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>esto</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>exagerará</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-11"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>los</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>gastos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>reales</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">puede dar lugar a déficits con respecto a los "importes financiados" de los proyectos de fondos </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>fiduciarios.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="7C1FD1AB" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="266"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr/>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>Reembolsos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>MPTFO</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="1"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>(u</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>otra</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>AA si</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>no</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>es</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t> MPTFO)</w:t>
+        <w:t xml:space="preserve"> MPTFO)</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="6BBB76FE" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="3"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="11D0E171" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="840" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="840"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto" w:before="0" w:after="0"/>
-        <w:ind w:left="840" w:right="235" w:hanging="360"/>
+        <w:ind w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Antes del cierre financiero del programa conjunto, cualquier remanente de ingresos deberá devolverse</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>AA.</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Deberán</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>seguirse</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>los</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>procedimientos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>cierre</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>reembolso</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>proyectos.</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Los saldos residuales de 250 dólares o menos por proyecto MPTFO no necesitan ser reembolsados.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="15656693" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="840" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="840"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto" w:before="266" w:after="0"/>
-        <w:ind w:left="840" w:right="236" w:hanging="360"/>
+        <w:spacing w:before="266"/>
+        <w:ind w:right="236" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Los reembolsos a MPTFO con saldos residuales de más de 250 $ "por proyecto MPTFO" deben transferirse</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>primero cargando el código</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>cuenta</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>51040</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>(reembolsos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>donantes)</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>y abonándolo en</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="23"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="22"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>cuenta</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="22"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>21030</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="23"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>(reembolsos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="25"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>pendientes</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="22"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="22"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>donantes)</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="24"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>utilizando</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="23"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>los</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="25"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>respectivos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="25"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>códigos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="25"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...18 lines deleted...]
-    <w:p>
+    <w:p w14:paraId="3A14045F" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="840" w:right="235"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr/>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>donante MPTF e ID de salida. La cuenta 21030 no debe utilizarse como aparcamiento. Los reembolsos a MPTFO deben hacerse "en efectivo" utilizando el código de cuenta 21030 en el comprobante</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-12"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>AP.</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-11"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>Hasta</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-13"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>que</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-9"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>MPTFO</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-13"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>reciba</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-9"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>el</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-11"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>reembolso</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-12"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-12"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>efectivo</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-12"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-12"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>lo</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-12"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>aplique</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-13"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>al</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>proyecto</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>MPTF correspondiente, el portal de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>MPTFO no reflejará</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>los importes del reembolso. Las oficinas en los países deben proporcionar el ID del proyecto MPTF correspondiente para cada reembolso, de modo que se refleje correctamente en el portal.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="2CF89178" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="56F18415" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="840" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="840"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto" w:before="0" w:after="0"/>
-        <w:ind w:left="840" w:right="235" w:hanging="360"/>
+        <w:ind w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>El reembolso debe procesarse utilizando el ID de proveedor MPTFO establecido en la Unidad de Negocio PNUD1 (ID de proveedor PNUD1 17911). Para el Fondo de Consolidación de la Paz, se debe utilizar el ID de proveedor del PNUD1 24571.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="0A64EB28" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="5C9E029F" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr/>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>Cerrar</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>el</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>proyecto</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="34D7643B" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="840" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="840"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto" w:before="267" w:after="0"/>
-        <w:ind w:left="840" w:right="236" w:hanging="360"/>
+        <w:spacing w:before="267"/>
+        <w:ind w:right="236" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Si</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>las</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>actividades</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>del</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>MPTF</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>han</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>completado,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>si</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>el</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>producto</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>del</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>PNUD</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>sólo</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>está</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>financiado</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-        <w:r>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">por un ID de proyecto del MPTF de forma individual (como se explica en la sección de asignación anterior), las oficinas del PNUD deben reembolsar los importes al MPTFO, con sujeción a los umbrales descritos anteriormente en la sección de reembolso y el saldo del proyecto notificado en Gateway debe ser igual al saldo de la cuenta de mayor del PNUD, y cerrar los proyectos financieramente siguiendo las </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26">
+        <w:r w:rsidRPr="00950B02">
           <w:rPr>
-            <w:sz w:val="22"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>directrices</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...7 lines deleted...]
-        <w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> normales de </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27">
+        <w:r w:rsidRPr="00950B02">
           <w:rPr>
-            <w:sz w:val="22"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>cierre y transición de proyectos</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00950B02">
           <w:rPr>
-            <w:sz w:val="22"/>
-            <w:u w:val="none"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="462CF670" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="45F6F9B5" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="840" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="840"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto" w:before="0" w:after="0"/>
-        <w:ind w:left="840" w:right="240" w:hanging="360"/>
+        <w:ind w:right="240" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si las actividades financiadas por el MPTF han finalizado y el producto ha sido cofinanciado por otros fondos de donantes ajenos al MPTF, cuyas actividades aún están en curso, la oficina del PNUD deberá cumplimentar la lista de comprobación de finalización del proyecto sólo para el donante del MPTFO, obtener la aprobación del Jefe de Contabilidad del BMS/OFM y efectuar el </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>reembolso.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="2ED6787C" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="74D8FDD1" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="167"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Acuerdos</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="438E33C9" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="840" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="840"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto" w:before="267" w:after="0"/>
-        <w:ind w:left="840" w:right="240" w:hanging="360"/>
+        <w:spacing w:before="267"/>
+        <w:ind w:right="240" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Se formula un documento de programa conjunto que firman todas las organizaciones participantes y los socios nacionales.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="41657F69" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="840" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="840"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto" w:before="267" w:after="0"/>
-        <w:ind w:left="840" w:right="237" w:hanging="360"/>
+        <w:spacing w:before="267"/>
+        <w:ind w:right="237" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Para</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>los</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>acuerdos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>transferencia,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>los</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>PUNO</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>AA</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>acuerdan</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>un</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>memorando</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>entendimiento estándar.</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Lo</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>firman</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>el</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>MPTFO</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>como</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>AA</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>el</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>jefe</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>oficina</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>del</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>PNUD</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>participante.</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Este</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>acuerdo sirve como acuerdo de cofinanciación del PNUD para la parte del programa conjunto que está ejecutando.</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Para</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>un</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-11"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>MPTF,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>basa</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-11"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>asignación</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-11"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>aprobada</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>no</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-11"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>un</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-11"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>documento</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">programa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>conjunto.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="6DD5AD5E" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="3968E144" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="840" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="840"/>
         </w:tabs>
-        <w:spacing w:line="242" w:lineRule="auto" w:before="0" w:after="0"/>
-        <w:ind w:left="840" w:right="234" w:hanging="360"/>
+        <w:spacing w:line="242" w:lineRule="auto"/>
+        <w:ind w:right="234" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>El donante y la AA firman un Acuerdo Administrativo Estándar (AEA, antes llamado Carta de Acuerdo). Para las contribuciones de la Comisión Europea, se firma un Acuerdo de Contribución de la UE (antes PAGODA o Acuerdo Normalizado de Cooperación, SCA).</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="0796B9C2" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="840" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="840"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto" w:before="262" w:after="0"/>
-        <w:ind w:left="840" w:right="237" w:hanging="360"/>
+        <w:spacing w:before="262"/>
+        <w:ind w:right="237" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Todos los acuerdos con donantes son firmados por el Coordinador Ejecutivo de la MPTFO, a menos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>que</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>emita</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>una</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>delegación</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>por</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>escrito.</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Deben</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>utilizarse</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>los</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>acuerdos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>estándar</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>del</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Grupo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>las</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Naciones</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Unidas</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>para</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>el</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Desarrollo</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Sostenible,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>que</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>deben</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>recibir</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>el</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>visto</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>bueno</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MPTFO </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>antes de su firma. Si, con carácter excepcional, se solicitan cambios en el texto estándar, éstos deberán ser autorizados por el Coordinador</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Ejecutivo de la MPTFO. Si se</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>requieren desviaciones</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...18 lines deleted...]
-    <w:p>
+    <w:p w14:paraId="64BB1401" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="840" w:right="112"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr/>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>sustanciales, éstas deberán ser revisadas por el Grupo de Supervisión de la Gestión Fiduciaria</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="80"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>(FMOG), facilitado por la MPTFO.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="77FB5848" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="0076ADE8" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="840" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="840"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto" w:before="0" w:after="0"/>
-        <w:ind w:left="840" w:right="234" w:hanging="360"/>
+        <w:ind w:right="234" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Los documentos de proyecto estándar del PNUD se firman en los casos en que se considera conveniente disponer de documentos de proyecto separados.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="63FA588C" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="840" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="840"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto" w:before="267" w:after="0"/>
-        <w:ind w:left="840" w:right="235" w:hanging="360"/>
+        <w:spacing w:before="267"/>
+        <w:ind w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>El MOU</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>estándar</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>y el SAA exigen que la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>AA y los PUNO</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">establezcan cuentas contables separadas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>para</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>los</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>fondos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>recibidos.</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Siguiendo</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>los</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>procedimientos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>financieros</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>utilizando</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>códigos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>fondos e ID de proyectos en Quantum, estos requisitos se cumplen plenamente.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="1623E6B4" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="7A563F49" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Informes</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="59C6C0B0" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="840" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="840"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto" w:before="267" w:after="0"/>
-        <w:ind w:left="840" w:right="235" w:hanging="360"/>
+        <w:spacing w:before="267"/>
+        <w:ind w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>La responsabilidad de los informes descriptivos y financieros recae en los PUNO y los socios (sub)nacionales, que son responsables de sus respectivos componentes del programa conjunto. Los</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>requisitos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>presentación</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>informes</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>definen</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>el</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Memorando</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Entendimiento</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>con</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="38DB12CE" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="267" w:lineRule="exact"/>
         <w:ind w:left="840"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr/>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>AA.</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>Cada</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>PUNO</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>elabora</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>informes</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>financieros</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>anuales</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>finales</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>los</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>presenta</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t>AA.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="476D2DC5" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="840" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="840"/>
         </w:tabs>
-        <w:spacing w:line="242" w:lineRule="auto" w:before="268" w:after="0"/>
-        <w:ind w:left="840" w:right="238" w:hanging="360"/>
+        <w:spacing w:before="268" w:line="242" w:lineRule="auto"/>
+        <w:ind w:right="238" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>BMS/OFM es responsable</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>preparación, certificación</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>(cuando sea</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>necesario) y presentación a</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>AA</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>todos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>los</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>informes</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>financieros</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>anuales</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>finales.</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Cuando</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>AA</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>es</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>MPTFO,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-11"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>los</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>informes se presentan a través de UNEX.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="4281BC9A" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="840" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="840"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto" w:before="262" w:after="0"/>
-        <w:ind w:left="840" w:right="238" w:hanging="360"/>
+        <w:spacing w:before="262"/>
+        <w:ind w:right="238" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>BMS/OFM</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>informa</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>MPTFO</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>través</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>del sistema</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>UNEX</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>cargando</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>los</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>datos financieros</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>reflejados en</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Quantum, para</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>los</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>productos financiados</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>por</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>todos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>los</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>proyectos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>del MPTF.</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Para</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>extraer</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>esta información,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>BMS/OFM</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>utiliza</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>los</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-11"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>códigos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>donantes</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Quantum</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>que</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>identifican</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>los</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>fondos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>del MPTF</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>(Lista</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>códigos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>donantes</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>actuales</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>del</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>MPTF).</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Se</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>espera</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>que</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>estos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>códigos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>donantes estén</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>asociados</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>los</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>cinco</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>códigos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>fondos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>del</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>PNUD</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>mencionados</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>el</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>apartado</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>anterior.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="062D3837" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="0FD24869" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="840" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="840"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto" w:before="0" w:after="0"/>
-        <w:ind w:left="840" w:right="236" w:hanging="360"/>
+        <w:ind w:right="236" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>La</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>presentación</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>informes</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>sería</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>inexacta</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>incompleta</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>si</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>las</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>oficinas</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>nacionales</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>no</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>establecieran los vínculos entre</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>identificación de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>los productos del PNUD y la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>identificación de referencia</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>de los proyectos del FFGP, así como otras cuestiones relacionadas con la mezcla de ingresos señaladas anteriormente.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="1130A0FD" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="119CD045" w14:textId="5FA22AE8" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="120" w:right="112"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId19">
-        <w:r>
+      <w:hyperlink r:id="rId28">
+        <w:r w:rsidRPr="00950B02">
           <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="0562C1"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
           <w:t>Memorando</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00950B02">
           <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="0562C1"/>
             <w:spacing w:val="68"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
-          <w:t> </w:t>
+          <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00950B02">
           <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="0562C1"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
           <w:t>de</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00950B02">
           <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="0562C1"/>
             <w:spacing w:val="70"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
-          <w:t> </w:t>
+          <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00950B02">
           <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="0562C1"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
           <w:t>acuerdo</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00950B02">
           <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="0562C1"/>
             <w:spacing w:val="68"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
-          <w:t> </w:t>
+          <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00950B02">
           <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="0562C1"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
           <w:t>estándar</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00950B02">
           <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="0562C1"/>
             <w:spacing w:val="70"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
-          <w:t> </w:t>
+          <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00950B02">
           <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="0562C1"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
           <w:t>entre</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00950B02">
           <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="0562C1"/>
             <w:spacing w:val="66"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
-          <w:t> </w:t>
+          <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00950B02">
           <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="0562C1"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
           <w:t>las</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00950B02">
           <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="0562C1"/>
             <w:spacing w:val="70"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
-          <w:t> </w:t>
+          <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00950B02">
           <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="0562C1"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
           <w:t>organizaciones</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00950B02">
           <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="0562C1"/>
             <w:spacing w:val="69"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
-          <w:t> </w:t>
+          <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00950B02">
           <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="0562C1"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
           <w:t>de</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00950B02">
           <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="0562C1"/>
             <w:spacing w:val="66"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
-          <w:t> </w:t>
+          <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00950B02">
           <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="0562C1"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
           <w:t>la</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00950B02">
           <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="0562C1"/>
             <w:spacing w:val="70"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
-          <w:t> </w:t>
+          <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00950B02">
           <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="0562C1"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
           <w:t>ONU</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00950B02">
           <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="0562C1"/>
             <w:spacing w:val="67"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
-          <w:t> </w:t>
+          <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00950B02">
           <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="0562C1"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
           <w:t>participantes</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00950B02">
           <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="0562C1"/>
             <w:spacing w:val="70"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
-          <w:t> </w:t>
+          <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00950B02">
           <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="0562C1"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
           <w:t>y</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00950B02">
           <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="0562C1"/>
             <w:spacing w:val="68"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
-          <w:t> </w:t>
+          <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00950B02">
           <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="0562C1"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
           <w:t>el</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00950B02">
           <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="0562C1"/>
             <w:spacing w:val="69"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
-          <w:t> </w:t>
+          <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00950B02">
           <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="0562C1"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
           <w:t>agente</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="0562C1"/>
-          <w:u w:val="none"/>
-[...4 lines deleted...]
-        <w:r>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29">
+        <w:r w:rsidRPr="00950B02">
           <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="0562C1"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
           <w:t>administrativo para la gestión de los fondos de transferencia</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="003149AD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003149AD" w:rsidRPr="00534EC1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>(en inglés</w:t>
+      </w:r>
+      <w:r w:rsidR="003149AD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="47EEB00C" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="2AE4930E" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="003307E3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="1DEA39A2" w14:textId="15B99EC3" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="839" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="839"/>
         </w:tabs>
-        <w:spacing w:line="259" w:lineRule="auto" w:before="0" w:after="0"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="839" w:right="326" w:hanging="360"/>
-        <w:jc w:val="left"/>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Para</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>más</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>detalles</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>sobre</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>gestión</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>los</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>productos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>del</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>MPTF por</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>parte</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>las</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>oficinas</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>del</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-      <w:r>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PNUD en los países, véase el </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId30" w:history="1">
+        <w:r w:rsidRPr="00950B02">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>enlace</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="003149AD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003149AD" w:rsidRPr="00534EC1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>(en inglés</w:t>
+      </w:r>
+      <w:r w:rsidR="003149AD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="003149AD" w:rsidRPr="00950B02">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42BE20FA" w14:textId="77777777" w:rsidR="000B1A13" w:rsidRDefault="000B1A13" w:rsidP="000B1A13">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="839"/>
+        </w:tabs>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="326"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EFB3353" w14:textId="77777777" w:rsidR="000B1A13" w:rsidRDefault="000B1A13" w:rsidP="000B1A13">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="839"/>
+        </w:tabs>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="326"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0335E4B4" w14:textId="77777777" w:rsidR="000B1A13" w:rsidRPr="009B4A24" w:rsidRDefault="000B1A13" w:rsidP="000B1A13">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-1"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
-          <w:color w:val="FF0000"/>
-[...4 lines deleted...]
-      <w:r>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-ES" w:bidi="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45937CAC" w14:textId="77777777" w:rsidR="000B1A13" w:rsidRPr="009B4A24" w:rsidRDefault="000B1A13" w:rsidP="000B1A13">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-1"/>
         <w:rPr>
           <w:i/>
-          <w:color w:val="FF0000"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-ES" w:bidi="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00534EC1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
-          <w:color w:val="FF0000"/>
-[...11 lines deleted...]
-        <w:t>.</w:t>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-ES" w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t>Disclaimer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B4A24">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-ES" w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This document was translated from English into Spanish. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr>
+    <w:p w14:paraId="46229D91" w14:textId="77777777" w:rsidR="000B1A13" w:rsidRPr="009B4A24" w:rsidRDefault="000B1A13" w:rsidP="000B1A13">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-1"/>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="es-ES" w:bidi="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22391C5C" w14:textId="20EB9868" w:rsidR="000B1A13" w:rsidRPr="00950B02" w:rsidRDefault="000B1A13" w:rsidP="00950B02">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-1"/>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00534EC1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t>Descargo de responsabilidad:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B4A24">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> esta es una traducción de un documento original en inglés. En caso de discrepancias entre esta traducción y el documento original en inglés, prevalecerá el documento original en inglés.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="000B1A13" w:rsidRPr="00950B02" w:rsidSect="00950B02">
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:header="720" w:footer="1013" w:top="1660" w:bottom="1200" w:left="1320" w:right="1200"/>
+      <w:pgMar w:top="1660" w:right="1200" w:bottom="1440" w:left="1320" w:header="1530" w:footer="1013" w:gutter="0"/>
+      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="78035DFD" w14:textId="77777777" w:rsidR="00060453" w:rsidRDefault="00060453">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="253FE9C8" w14:textId="77777777" w:rsidR="00060453" w:rsidRDefault="00060453">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
-    <w:altName w:val="Times New Roman"/>
-    <w:charset w:val="0"/>
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
-    <w:altName w:val="Calibri"/>
-    <w:charset w:val="0"/>
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14" xml:space="preserve">
-  <w:p>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3DA5492C" w14:textId="1308B56A" w:rsidR="003149AD" w:rsidRPr="00950B02" w:rsidRDefault="003149AD" w:rsidP="00950B02">
+    <w:pPr>
+      <w:pStyle w:val="BodyText"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="3055"/>
+        <w:tab w:val="left" w:pos="8307"/>
+      </w:tabs>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00534EC1">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      </w:rPr>
+      <w:t>Página</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00534EC1">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:val="-4"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00534EC1">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:b/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00534EC1">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:b/>
+        <w:spacing w:val="-2"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00534EC1">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      </w:rPr>
+      <w:t>de</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00534EC1">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:val="-3"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00534EC1">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:b/>
+        <w:spacing w:val="-5"/>
+      </w:rPr>
+      <w:t>11</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00534EC1">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:b/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidRPr="00534EC1">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      </w:rPr>
+      <w:t>Fecha</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00534EC1">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:val="-5"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00534EC1">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      </w:rPr>
+      <w:t>de</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00534EC1">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:val="-2"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00534EC1">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      </w:rPr>
+      <w:t>entrada</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00534EC1">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:val="-2"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00534EC1">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      </w:rPr>
+      <w:t>en</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00534EC1">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:val="-4"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00534EC1">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      </w:rPr>
+      <w:t>vigor:</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00534EC1">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:val="-3"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00534EC1">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:val="-2"/>
+      </w:rPr>
+      <w:t>25/07/2016</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00534EC1">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      </w:rPr>
+      <w:tab/>
+      <w:t>Versión</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00534EC1">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:val="-7"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00534EC1">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      </w:rPr>
+      <w:t>#:</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00534EC1">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:val="-3"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00534EC1">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:val="-5"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:val="-5"/>
+      </w:rPr>
+      <w:t>3</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3D467D5B" w14:textId="77777777" w:rsidR="003307E3" w:rsidRPr="00950B02" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
-        <w:sz w:val="20"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-      <w:rPr/>
+    <w:r w:rsidRPr="00950B02">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:noProof/>
+      </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="486807552">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251652096" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="05B364D5" wp14:editId="4E2FFE9E">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>901763</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9275305</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="922019" cy="165100"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="3" name="Textbox 3"/>
               <wp:cNvGraphicFramePr>
-                <a:graphicFrameLocks/>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
-              <a:graphic>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvPr id="3" name="Textbox 3"/>
-                    <wps:cNvSpPr txBox="1"/>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="922019" cy="165100"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p>
+                        <w:p w14:paraId="08A9A611" w14:textId="77777777" w:rsidR="003307E3" w:rsidRDefault="00000000">
                           <w:pPr>
-                            <w:spacing w:line="244" w:lineRule="exact" w:before="0"/>
-[...1 lines deleted...]
-                            <w:jc w:val="left"/>
+                            <w:spacing w:line="244" w:lineRule="exact"/>
+                            <w:ind w:left="20"/>
                             <w:rPr>
                               <w:b/>
-                              <w:sz w:val="22"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
-                            <w:rPr>
-[...1 lines deleted...]
-                            </w:rPr>
                             <w:t>Página</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-5"/>
-                              <w:sz w:val="22"/>
                             </w:rPr>
-                            <w:t> </w:t>
+                            <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:b/>
-                              <w:sz w:val="22"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:b/>
-                              <w:sz w:val="22"/>
                             </w:rPr>
-                            <w:instrText> PAGE </w:instrText>
+                            <w:instrText xml:space="preserve"> PAGE </w:instrText>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:b/>
-                              <w:sz w:val="22"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:b/>
-                              <w:sz w:val="22"/>
                             </w:rPr>
                             <w:t>10</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:b/>
-                              <w:sz w:val="22"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:b/>
                               <w:spacing w:val="-3"/>
-                              <w:sz w:val="22"/>
                             </w:rPr>
-                            <w:t> </w:t>
+                            <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
-                            <w:rPr>
-[...1 lines deleted...]
-                            </w:rPr>
                             <w:t>de</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-1"/>
-                              <w:sz w:val="22"/>
                             </w:rPr>
-                            <w:t> </w:t>
+                            <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:b/>
                               <w:spacing w:val="-5"/>
-                              <w:sz w:val="22"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:b/>
                               <w:spacing w:val="-5"/>
-                              <w:sz w:val="22"/>
                             </w:rPr>
-                            <w:instrText> NUMPAGES </w:instrText>
+                            <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:b/>
                               <w:spacing w:val="-5"/>
-                              <w:sz w:val="22"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:b/>
                               <w:spacing w:val="-5"/>
-                              <w:sz w:val="22"/>
                             </w:rPr>
                             <w:t>11</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:b/>
                               <w:spacing w:val="-5"/>
-                              <w:sz w:val="22"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype id="_x0000_t202" o:spt="202" coordsize="21600,21600" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="05B364D5" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape style="position:absolute;margin-left:71.004997pt;margin-top:730.338989pt;width:72.6pt;height:13pt;mso-position-horizontal-relative:page;mso-position-vertical-relative:page;z-index:-16508928" type="#_x0000_t202" id="docshape1" filled="false" stroked="false">
+            <v:shape id="Textbox 3" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:71pt;margin-top:730.35pt;width:72.6pt;height:13pt;z-index:-251664384;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAvP9QHkwEAABoDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsFu2zAMvQ/YPwi6L3ICtFiNOEXXosOA&#10;YhvQ7QMUWYqNWaJKKrHz96NUJxm229ALRUnU43uPWt9OfhAHi9RDaORyUUlhg4G2D7tG/vzx+OGj&#10;FJR0aPUAwTbyaEnebt6/W4+xtivoYGgtCgYJVI+xkV1KsVaKTGe9pgVEG/jSAXqdeIs71aIeGd0P&#10;alVV12oEbCOCsUR8+vB6KTcF3zlr0jfnyCYxNJK5pRKxxG2OarPW9Q517Hoz09D/wcLrPnDTM9SD&#10;Tlrssf8HyvcGgcClhQGvwLne2KKB1Syrv9Q8dzraooXNoXi2id4O1nw9PMfvKNL0CSYeYBFB8QnM&#10;L2Jv1Bipnmuyp1QTV2ehk0OfV5Yg+CF7ezz7aackDB/erFjUjRSGr5bXV8uq+K0ujyNS+mzBi5w0&#10;EnlchYA+PFHK7XV9Kpm5vLbPRNK0nbgkp1toj6xh5DE2kl72Gq0Uw5fAPuWZnxI8JdtTgmm4h/Iz&#10;spQAd/sEri+dL7hzZx5AITR/ljzhP/el6vKlN78BAAD//wMAUEsDBBQABgAIAAAAIQCanx4K4AAA&#10;AA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4QwEIXvJv6HZky8ua3EACJlszF6MjGyePBY6Cw0&#10;S6dIu7v47y0nvc2beXnzvXK72JGdcfbGkYT7jQCG1DltqJfw2bze5cB8UKTV6Agl/KCHbXV9VapC&#10;uwvVeN6HnsUQ8oWSMIQwFZz7bkCr/MZNSPF2cLNVIcq553pWlxhuR54IkXKrDMUPg5rwecDuuD9Z&#10;Cbsvql/M93v7UR9q0zSPgt7So5S3N8vuCVjAJfyZYcWP6FBFptadSHs2Rv2QxC5hHVKRAYuWJM8S&#10;YO26ytMMeFXy/y2qXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAvP9QHkwEAABoDAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCanx4K4AAAAA0B&#10;AAAPAAAAAAAAAAAAAAAAAO0DAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA+gQAAAAA&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p>
+                  <w:p w14:paraId="08A9A611" w14:textId="77777777" w:rsidR="003307E3" w:rsidRDefault="00000000">
                     <w:pPr>
-                      <w:spacing w:line="244" w:lineRule="exact" w:before="0"/>
-[...1 lines deleted...]
-                      <w:jc w:val="left"/>
+                      <w:spacing w:line="244" w:lineRule="exact"/>
+                      <w:ind w:left="20"/>
                       <w:rPr>
                         <w:b/>
-                        <w:sz w:val="22"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
-                      <w:rPr>
-[...1 lines deleted...]
-                      </w:rPr>
                       <w:t>Página</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-5"/>
-                        <w:sz w:val="22"/>
                       </w:rPr>
-                      <w:t> </w:t>
+                      <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b/>
-                        <w:sz w:val="22"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b/>
-                        <w:sz w:val="22"/>
                       </w:rPr>
-                      <w:instrText> PAGE </w:instrText>
+                      <w:instrText xml:space="preserve"> PAGE </w:instrText>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b/>
-                        <w:sz w:val="22"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b/>
-                        <w:sz w:val="22"/>
                       </w:rPr>
                       <w:t>10</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b/>
-                        <w:sz w:val="22"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:spacing w:val="-3"/>
-                        <w:sz w:val="22"/>
                       </w:rPr>
-                      <w:t> </w:t>
+                      <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
-                      <w:rPr>
-[...1 lines deleted...]
-                      </w:rPr>
                       <w:t>de</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-1"/>
-                        <w:sz w:val="22"/>
                       </w:rPr>
-                      <w:t> </w:t>
+                      <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:spacing w:val="-5"/>
-                        <w:sz w:val="22"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:spacing w:val="-5"/>
-                        <w:sz w:val="22"/>
                       </w:rPr>
-                      <w:instrText> NUMPAGES </w:instrText>
+                      <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:spacing w:val="-5"/>
-                        <w:sz w:val="22"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:spacing w:val="-5"/>
-                        <w:sz w:val="22"/>
                       </w:rPr>
                       <w:t>11</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:spacing w:val="-5"/>
-                        <w:sz w:val="22"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
-              <w10:wrap type="none"/>
+              <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r>
-      <w:rPr/>
+    <w:r w:rsidRPr="00950B02">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:noProof/>
+      </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="486808064">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251655168" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2247D8EE" wp14:editId="3959DAA8">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>2801683</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9275305</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2171700" cy="165100"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="4" name="Textbox 4"/>
               <wp:cNvGraphicFramePr>
-                <a:graphicFrameLocks/>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
-              <a:graphic>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvPr id="4" name="Textbox 4"/>
-                    <wps:cNvSpPr txBox="1"/>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2171700" cy="165100"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p>
+                        <w:p w14:paraId="18EDBB4D" w14:textId="77777777" w:rsidR="003307E3" w:rsidRDefault="00000000">
                           <w:pPr>
                             <w:pStyle w:val="BodyText"/>
                             <w:spacing w:line="244" w:lineRule="exact"/>
                             <w:ind w:left="20"/>
                           </w:pPr>
                           <w:r>
-                            <w:rPr/>
                             <w:t>Fecha</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-3"/>
                             </w:rPr>
-                            <w:t> </w:t>
+                            <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
-                            <w:rPr/>
                             <w:t>de</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-2"/>
                             </w:rPr>
-                            <w:t> </w:t>
+                            <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
-                            <w:rPr/>
                             <w:t>entrada</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-2"/>
                             </w:rPr>
-                            <w:t> </w:t>
+                            <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
-                            <w:rPr/>
                             <w:t>en</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-4"/>
                             </w:rPr>
-                            <w:t> </w:t>
+                            <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
-                            <w:rPr/>
                             <w:t>vigor:</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-3"/>
                             </w:rPr>
-                            <w:t> </w:t>
+                            <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-2"/>
                             </w:rPr>
                             <w:t>7/25/2016</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape style="position:absolute;margin-left:220.604996pt;margin-top:730.338989pt;width:171pt;height:13pt;mso-position-horizontal-relative:page;mso-position-vertical-relative:page;z-index:-16508416" type="#_x0000_t202" id="docshape2" filled="false" stroked="false">
+            <v:shape w14:anchorId="2247D8EE" id="Textbox 4" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:220.6pt;margin-top:730.35pt;width:171pt;height:13pt;z-index:-251661312;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC6CAt1lQEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bvNEkldlHUdAWsQEgr&#10;QFr4ANexG4vYY2bcJv17xm7aIrghLvZ4Zvz83htvHmY/iqNBchA62axqKUzQ0Luw7+T3bx9evZGC&#10;kgq9GiGYTp4MyYftyxebKbZmDQOMvUHBIIHaKXZySCm2VUV6MF7RCqIJXLSAXiU+4r7qUU2M7sdq&#10;Xdd31QTYRwRtiDj7eC7KbcG31uj0xVoySYydZG6prFjWXV6r7Ua1e1RxcHqhof6BhVcu8KNXqEeV&#10;lDig+wvKO41AYNNKg6/AWqdN0cBqmvoPNc+DiqZoYXMoXm2i/werPx+f41cUaX4HMw+wiKD4BPoH&#10;sTfVFKlderKn1BJ3Z6GzRZ93liD4Int7uvpp5iQ0J9fNfXNfc0lzrbl73XCcQW+3I1L6aMCLHHQS&#10;eV6FgTo+UTq3XloWMuf3M5M072bh+kyaO3NmB/2JtUw8zk7Sz4NCI8X4KbBfefaXAC/B7hJgGt9D&#10;+SFZUoC3hwTWFQI33IUAD6JIWD5NnvTv59J1+9rbXwAAAP//AwBQSwMEFAAGAAgAAAAhAKuTEB7h&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1lbhRpyVKQhqnqhCckBBpOHB0&#10;YjexGq9D7Lbh79meynFnnmZniu1sB3bWkzcOBayWETCNrVMGOwFf9dtjBswHiUoODrWAX+1hW97f&#10;FTJX7oKVPu9DxygEfS4F9CGMOee+7bWVfulGjeQd3GRloHPquJrkhcLtwNdRlHArDdKHXo76pdft&#10;cX+yAnbfWL2an4/mszpUpq6fI3xPjkI8LObdBljQc7jBcK1P1aGkTo07ofJsEBDHqzWhZMRJlAIj&#10;JM2eSGquUpakwMuC/19R/gEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC6CAt1lQEAACID&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCrkxAe4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAAO8DAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA/QQA&#10;AAAA&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p>
+                  <w:p w14:paraId="18EDBB4D" w14:textId="77777777" w:rsidR="003307E3" w:rsidRDefault="00000000">
                     <w:pPr>
                       <w:pStyle w:val="BodyText"/>
                       <w:spacing w:line="244" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                     </w:pPr>
                     <w:r>
-                      <w:rPr/>
                       <w:t>Fecha</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-3"/>
                       </w:rPr>
-                      <w:t> </w:t>
+                      <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
-                      <w:rPr/>
                       <w:t>de</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-2"/>
                       </w:rPr>
-                      <w:t> </w:t>
+                      <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
-                      <w:rPr/>
                       <w:t>entrada</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-2"/>
                       </w:rPr>
-                      <w:t> </w:t>
+                      <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
-                      <w:rPr/>
                       <w:t>en</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-4"/>
                       </w:rPr>
-                      <w:t> </w:t>
+                      <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
-                      <w:rPr/>
                       <w:t>vigor:</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-3"/>
                       </w:rPr>
-                      <w:t> </w:t>
+                      <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-2"/>
                       </w:rPr>
                       <w:t>7/25/2016</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
-              <w10:wrap type="none"/>
+              <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r>
-      <w:rPr/>
+    <w:r w:rsidRPr="00950B02">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:noProof/>
+      </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="486808576">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="472641B6" wp14:editId="21B3C56D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>6101118</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9275305</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="767080" cy="165100"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="5" name="Textbox 5"/>
               <wp:cNvGraphicFramePr>
-                <a:graphicFrameLocks/>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
-              <a:graphic>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvPr id="5" name="Textbox 5"/>
-                    <wps:cNvSpPr txBox="1"/>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="767080" cy="165100"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p>
+                        <w:p w14:paraId="2832381F" w14:textId="77777777" w:rsidR="003307E3" w:rsidRDefault="00000000">
                           <w:pPr>
                             <w:pStyle w:val="BodyText"/>
                             <w:spacing w:line="244" w:lineRule="exact"/>
                             <w:ind w:left="20"/>
                           </w:pPr>
                           <w:r>
-                            <w:rPr/>
                             <w:t>Versión</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-7"/>
                             </w:rPr>
-                            <w:t> </w:t>
+                            <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
-                            <w:rPr/>
                             <w:t>#:</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-3"/>
                             </w:rPr>
-                            <w:t> </w:t>
+                            <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-5"/>
                             </w:rPr>
                             <w:t>13</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape style="position:absolute;margin-left:480.403015pt;margin-top:730.338989pt;width:60.4pt;height:13pt;mso-position-horizontal-relative:page;mso-position-vertical-relative:page;z-index:-16507904" type="#_x0000_t202" id="docshape3" filled="false" stroked="false">
+            <v:shape w14:anchorId="472641B6" id="Textbox 5" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:480.4pt;margin-top:730.35pt;width:60.4pt;height:13pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBmvnvIlwEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUs2O0zAQviPxDpbv1Gkluquo6QpYgZBW&#10;gLTLA7iO3UTEHjPjNunbM/amLYLbai/OxDP+/P14czf5QRwtUg+hkctFJYUNBto+7Bv58+nzu1sp&#10;KOnQ6gGCbeTJkrzbvn2zGWNtV9DB0FoUDBKoHmMju5RirRSZznpNC4g2cNMBep34F/eqRT0yuh/U&#10;qqrWagRsI4KxRLx7/9yU24LvnDXpu3NkkxgaydxSWbGsu7yq7UbXe9Sx681MQ7+Ahdd94EsvUPc6&#10;aXHA/j8o3xsEApcWBrwC53pjiwZWs6z+UfPY6WiLFjaH4sUmej1Y8+34GH+gSNNHmDjAIoLiA5hf&#10;xN6oMVI9z2RPqSaezkInhz5/WYLgg+zt6eKnnZIwvHmzvqluuWO4tVy/X1bFb3U9HJHSFwte5KKR&#10;yHEVAvr4QClfr+vzyMzl+fpMJE27SfRtI1c5xLyzg/bEUkZOs5H0+6DRSjF8DWxXjv5c4LnYnQtM&#10;wycoDyQrCvDhkMD1hcAVdybAORRe85vJQf/9X6auL3v7BwAA//8DAFBLAwQUAAYACAAAACEAt4Gu&#10;P+EAAAAOAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7WVuFG7CLlpGqeqEJyQEGk4&#10;cHSSbWI1XofYbcPf45zocXZGM2+z3WR7dsHRG0cKVksBDKl2jaFWwVf59pgA80FTo3tHqOAXPezy&#10;+7tMp427UoGXQ2hZLCGfagVdCEPKua87tNov3YAUvaMbrQ5Rji1vRn2N5bbnT0JIbrWhuNDpAV86&#10;rE+Hs1Ww/6bi1fx8VJ/FsTBluRH0Lk9KPSym/RZYwCn8h2HGj+iQR6bKnanxrFewkSKih2g8S7EG&#10;NkdEspLAqvmWyDXwPOO3b+R/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGa+e8iXAQAA&#10;IQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALeBrj/h&#10;AAAADgEAAA8AAAAAAAAAAAAAAAAA8QMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD/&#10;BAAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p>
+                  <w:p w14:paraId="2832381F" w14:textId="77777777" w:rsidR="003307E3" w:rsidRDefault="00000000">
                     <w:pPr>
                       <w:pStyle w:val="BodyText"/>
                       <w:spacing w:line="244" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                     </w:pPr>
                     <w:r>
-                      <w:rPr/>
                       <w:t>Versión</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-7"/>
                       </w:rPr>
-                      <w:t> </w:t>
+                      <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
-                      <w:rPr/>
                       <w:t>#:</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-3"/>
                       </w:rPr>
-                      <w:t> </w:t>
+                      <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-5"/>
                       </w:rPr>
                       <w:t>13</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
-              <w10:wrap type="none"/>
+              <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="2334BB64" w14:textId="77777777" w:rsidR="00060453" w:rsidRDefault="00060453">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="2AC9328F" w14:textId="77777777" w:rsidR="00060453" w:rsidRDefault="00060453">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14" xml:space="preserve">
-  <w:p>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3A7DA66F" w14:textId="048EEB22" w:rsidR="003149AD" w:rsidRDefault="003149AD">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="79DF3A7C" wp14:editId="451063AE">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:posOffset>6066692</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-152400</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="283210" cy="553085"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="299990531" name="Picture 1"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="2037365787" name="Picture 2037365787"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill rotWithShape="1">
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect r="4369" b="28533"/>
+                  <a:stretch/>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="283210" cy="553085"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                  <a:extLst>
+                    <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                    </a:ext>
+                  </a:extLst>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0550C26A" w14:textId="3C6ABE7A" w:rsidR="003307E3" w:rsidRDefault="003149AD">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
-      <w:rPr/>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="486807040">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1D749278" wp14:editId="1B6216CC">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="page">
-            <wp:posOffset>6572250</wp:posOffset>
+          <wp:positionH relativeFrom="margin">
+            <wp:posOffset>5832230</wp:posOffset>
           </wp:positionH>
-          <wp:positionV relativeFrom="page">
-            <wp:posOffset>457200</wp:posOffset>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-688731</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="284425" cy="599324"/>
-          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:extent cx="283210" cy="553085"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="2" name="Image 2"/>
+          <wp:docPr id="2122460018" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
-            <a:graphicFrameLocks/>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
-          <a:graphic>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-              <pic:pic>
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="2" name="Image 2"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="2037365787" name="Picture 2037365787"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
-                <pic:blipFill>
-[...3 lines deleted...]
-                  </a:stretch>
+                <pic:blipFill rotWithShape="1">
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect r="4369" b="28533"/>
+                  <a:stretch/>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="284425" cy="599324"/>
+                    <a:ext cx="283210" cy="553085"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                  <a:extLst>
+                    <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                    </a:ext>
+                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0AA8018C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0">
+    <w:tmpl w:val="5EA0A866"/>
+    <w:lvl w:ilvl="0" w:tplc="DEB68212">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="361"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:spacing w:val="0"/>
         <w:w w:val="99"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="6D98E808">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1199" w:hanging="360"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="-2"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="2" w:tplc="03869738">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2146" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="3" w:tplc="AB06A2D0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3093" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="4" w:tplc="7E9E106E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="5" w:tplc="BCF0D36E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4986" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="6" w:tplc="CAEE9A32">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5933" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="7" w:tplc="F3B896A6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="8" w:tplc="0C78AE66">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7826" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1192305811">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:shapeLayoutLikeWW8/>
-    <w:useFELayout/>
-    <w:compatSetting w:val="14" w:uri="http://schemas.microsoft.com/office/word" w:name="compatibilityMode"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="003307E3"/>
+    <w:rsid w:val="00060453"/>
+    <w:rsid w:val="000B1A13"/>
+    <w:rsid w:val="003149AD"/>
+    <w:rsid w:val="003307E3"/>
+    <w:rsid w:val="003B67A3"/>
+    <w:rsid w:val="00407C08"/>
+    <w:rsid w:val="00950B02"/>
+    <w:rsid w:val="00C608DF"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-US"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="2"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w14:docId w14:val="5AC59502"/>
+  <w15:docId w15:val="{AEBC142F-E43F-486D-8749-9382FA9D9BBC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:cstheme="minorBidi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:asciiTheme="minorHAnsi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-US" w:bidi="ar-SA" w:eastAsia="en-US"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:style w:styleId="DefaultParagraphFont" w:default="1" w:type="character">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:lang w:val="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="120"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:styleId="TableNormal" w:default="1" w:type="table">
-[...1 lines deleted...]
-    <w:uiPriority w:val="2"/>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
-        <w:left w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
-        <w:right w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:styleId="NoList" w:default="1" w:type="numbering">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:default="1" w:styleId="Normal" w:type="paragraph">
-[...9 lines deleted...]
-  <w:style w:styleId="BodyText" w:type="paragraph">
+  <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:pPr/>
-[...5 lines deleted...]
-    </w:rPr>
   </w:style>
-  <w:style w:styleId="Heading1" w:type="paragraph">
-[...17 lines deleted...]
-  <w:style w:styleId="Title" w:type="paragraph">
+  <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="1"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="120" w:right="112"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
-      <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:styleId="ListParagraph" w:type="paragraph">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="840" w:right="235" w:hanging="360"/>
       <w:jc w:val="both"/>
     </w:pPr>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
-  <w:style w:styleId="TableParagraph" w:type="paragraph">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:pPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003149AD"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-      <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:lang w:val="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003149AD"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003149AD"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:lang w:val="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003149AD"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003149AD"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:lang w:val="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003149AD"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003149AD"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+</file>
+
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsdg.un.org/resources/guidance-note-new-generation-joint-programmes" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsdg.un.org/resources/annexes-guidance-note-new-generation-joint-progammes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsdg.un.org/resources/undg-guidance-establishing-managing-and-closing-multi-donor-trust-funds" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp-test.acquia.undp.org/node/2681" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp-test.acquia.undp.org/node/10501" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mptf.undp.org/page/unsdg-legal-documents-and-templates-pooled-funds" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/></Relationships>
-
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsdg.un.org/resources/guidance-note-new-generation-joint-programmes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp-test.acquia.undp.org/node/10501" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsdg.un.org/resources/guidance-note-new-generation-joint-programmes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp-test.acquia.undp.org/node/2681" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mptf.undp.org/page/unsdg-legal-documents-and-templates-pooled-funds" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsdg.un.org/resources/undg-guidance-establishing-managing-and-closing-multi-donor-trust-funds" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mptf.undp.org/page/unsdg-legal-documents-and-templates-pooled-funds" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsdg.un.org/resources/undg-guidance-establishing-managing-and-closing-multi-donor-trust-funds" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsdg.un.org/resources/annexes-guidance-note-new-generation-joint-progammes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp-test.acquia.undp.org/node/10501" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/operating-guidelines-mptf-projects-implemented-undp-country-offices" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
 
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -34084,68 +35308,91 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Company/>
   <Template>Normal</Template>
   <TotalTime></TotalTime>
+  <Pages>10</Pages>
+  <Words>3938</Words>
+  <Characters>22453</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
+  <Lines>187</Lines>
+  <Paragraphs>52</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>26339</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Hideko Hadzialic</dc:creator>
+  <cp:keywords>, docId:2812545EFDCCA2759C07006C6790110F</cp:keywords>
   <dc:description/>
-  <cp:keywords>, docId:2812545EFDCCA2759C07006C6790110F</cp:keywords>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Created">
     <vt:filetime>2024-04-22T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Creator">
     <vt:lpwstr>Acrobat PDFMaker 24 for Word</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="DLCPolicyLabelValue">
     <vt:lpwstr>Effective Date: {Effective Date}                                                Version #: {POPPRefItemVersion}</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="LastSaved">
     <vt:filetime>2024-04-22T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="POPPBusinessProcess">
     <vt:lpwstr/>
   </property>