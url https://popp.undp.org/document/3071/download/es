--- v0 (2025-10-08)
+++ v1 (2026-05-07)
@@ -1,1319 +1,2898 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1AAC88DF" w14:textId="77777777" w:rsidR="00193F52" w:rsidRPr="001364D7" w:rsidRDefault="00246515">
+    <w:p w14:paraId="485CFAA3" w14:textId="77777777" w:rsidR="00D94B8C" w:rsidRPr="00D94B8C" w:rsidRDefault="00D94B8C" w:rsidP="00D94B8C">
       <w:pPr>
         <w:spacing w:after="134" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D94B8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Rendición de cuentas financiera y controles internos  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AAC88E0" w14:textId="77777777" w:rsidR="00193F52" w:rsidRPr="001364D7" w:rsidRDefault="00246515">
+    <w:p w14:paraId="32080B7E" w14:textId="77777777" w:rsidR="00D94B8C" w:rsidRPr="00D94B8C" w:rsidRDefault="00D94B8C" w:rsidP="00D94B8C">
       <w:pPr>
         <w:spacing w:after="116" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D94B8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AAC88E1" w14:textId="77777777" w:rsidR="00193F52" w:rsidRPr="001364D7" w:rsidRDefault="00246515">
+    <w:p w14:paraId="79ADB72A" w14:textId="77777777" w:rsidR="00D94B8C" w:rsidRPr="00D94B8C" w:rsidRDefault="00D94B8C" w:rsidP="00D94B8C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="5" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D94B8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">La rendición de cuentas financiera es la responsabilidad de cualquier persona que gestione recursos, ocupe cargos públicos o cualquier posición de confianza, de informar y ser responsable del uso previsto y real de los recursos o del cargo designado. Esto incluye garantizar la transparencia en el proceso y los procedimientos para cumplir con dicha obligación. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AAC88E2" w14:textId="77777777" w:rsidR="00193F52" w:rsidRPr="001364D7" w:rsidRDefault="00246515">
+    <w:p w14:paraId="1858B0A9" w14:textId="77777777" w:rsidR="00D94B8C" w:rsidRPr="00D94B8C" w:rsidRDefault="00D94B8C" w:rsidP="00D94B8C">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D94B8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AAC88E3" w14:textId="77777777" w:rsidR="00193F52" w:rsidRPr="001364D7" w:rsidRDefault="00246515">
+    <w:p w14:paraId="1D7DF42D" w14:textId="77777777" w:rsidR="00D94B8C" w:rsidRPr="00D94B8C" w:rsidRDefault="00D94B8C" w:rsidP="00D94B8C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="5" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D94B8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">La rendición de cuentas administrativa abarca sistemas críticos de control interno que complementan y aseguran el correcto funcionamiento de los controles, incluidos los financieros. Estos incluyen estándares e incentivos de la administración pública internacional, códigos de ética, sanciones penales y revisiones administrativas. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AAC88E4" w14:textId="77777777" w:rsidR="00193F52" w:rsidRPr="001364D7" w:rsidRDefault="00246515">
+    <w:p w14:paraId="040D1F58" w14:textId="77777777" w:rsidR="00D94B8C" w:rsidRPr="00D94B8C" w:rsidRDefault="00D94B8C" w:rsidP="00D94B8C">
       <w:pPr>
         <w:spacing w:after="42" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D94B8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AAC88E5" w14:textId="77777777" w:rsidR="00193F52" w:rsidRPr="001364D7" w:rsidRDefault="00246515">
+    <w:p w14:paraId="067820E7" w14:textId="77777777" w:rsidR="00D94B8C" w:rsidRPr="00D94B8C" w:rsidRDefault="00D94B8C" w:rsidP="00D94B8C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="5" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D94B8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">El miembro del personal es responsable ante el Administrador de la regularidad de las acciones tomadas durante sus obligaciones oficiales. En virtud del reglamento financiero, la Junta Ejecutiva del Programa de las Naciones Unidas para el Desarrollo (PNUD) le ha otorgado una responsabilidad general al Administrador del PNUD. El Administrador, a su vez, ha desarrollado Normas Financieras más detalladas, para garantizar una gestión financiera eficaz y económica.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AAC88E6" w14:textId="77777777" w:rsidR="00193F52" w:rsidRPr="001364D7" w:rsidRDefault="00246515">
+    <w:p w14:paraId="4992FEA8" w14:textId="77777777" w:rsidR="00D94B8C" w:rsidRPr="00D94B8C" w:rsidRDefault="00D94B8C" w:rsidP="00D94B8C">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D94B8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AAC88E7" w14:textId="77777777" w:rsidR="00193F52" w:rsidRPr="001364D7" w:rsidRDefault="00246515">
+    <w:p w14:paraId="27404A79" w14:textId="77777777" w:rsidR="00D94B8C" w:rsidRPr="00D94B8C" w:rsidRDefault="00D94B8C" w:rsidP="00D94B8C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="5" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D94B8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Las acciones de cada miembro del personal se rigen por estas Normas y Reglamentos y por las políticas y procedimientos que las hacen aplicables, y cada miembro del personal del PNUD es responsable del tiempo dedicado al trabajo y de la contribución a las operaciones y los resultados del PNUD. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AAC88E8" w14:textId="77777777" w:rsidR="00193F52" w:rsidRPr="001364D7" w:rsidRDefault="00246515">
+    <w:p w14:paraId="6875DCD2" w14:textId="77777777" w:rsidR="00D94B8C" w:rsidRPr="00D94B8C" w:rsidRDefault="00D94B8C" w:rsidP="00D94B8C">
       <w:pPr>
         <w:spacing w:after="17" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D94B8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AAC88E9" w14:textId="77777777" w:rsidR="00193F52" w:rsidRPr="001364D7" w:rsidRDefault="00246515">
+    <w:p w14:paraId="0CA54E77" w14:textId="77777777" w:rsidR="00D94B8C" w:rsidRPr="00D94B8C" w:rsidRDefault="00D94B8C" w:rsidP="00D94B8C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="5" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D94B8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">La transparencia es un principio clave subyacente en la rendición de cuentas. Los deberes y responsabilidades deben estar claramente definidos, y los miembros del personal deben aceptar y cumplir con estas responsabilidades.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AAC88EA" w14:textId="77777777" w:rsidR="00193F52" w:rsidRPr="001364D7" w:rsidRDefault="00246515">
+    <w:p w14:paraId="3CBFED78" w14:textId="77777777" w:rsidR="00D94B8C" w:rsidRPr="00D94B8C" w:rsidRDefault="00D94B8C" w:rsidP="00D94B8C">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D94B8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AAC88EB" w14:textId="19E2D414" w:rsidR="00193F52" w:rsidRPr="001364D7" w:rsidRDefault="00246515">
+    <w:p w14:paraId="2A05DDF3" w14:textId="313A17FF" w:rsidR="00D94B8C" w:rsidRPr="00D94B8C" w:rsidRDefault="00D94B8C" w:rsidP="00D94B8C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AAC88EC" w14:textId="77777777" w:rsidR="00193F52" w:rsidRPr="001364D7" w:rsidRDefault="00246515">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="5" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D94B8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El Administrador del PNUD es plenamente responsable ante la Junta Ejecutiva de todas las fases y aspectos de las actividades del PNUD. Para definir claramente las funciones y las responsabilidades, el Administrador ha desarrollado las Normas y Reglamentos Financieros, mismas que han sido aprobadas por la Junta Ejecutiva. Para cualquier asunto que no esté específicamente cubierto por estas Normas y Reglamentos, se aplican las disposiciones apropiadas de las Normas y Reglamentos Financieros de las Naciones Unidas.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E208673" w14:textId="77777777" w:rsidR="00D94B8C" w:rsidRPr="00D94B8C" w:rsidRDefault="00D94B8C" w:rsidP="00D94B8C">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D94B8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AAC88ED" w14:textId="78F9D6E0" w:rsidR="00193F52" w:rsidRPr="001364D7" w:rsidRDefault="00246515">
+    <w:p w14:paraId="00D2B516" w14:textId="77777777" w:rsidR="00D94B8C" w:rsidRPr="00D94B8C" w:rsidRDefault="00D94B8C" w:rsidP="00D94B8C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AAC88EE" w14:textId="77777777" w:rsidR="00193F52" w:rsidRPr="001364D7" w:rsidRDefault="00246515">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="5" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D94B8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El Administrador ha delegado poderes y responsabilidades a otros miembros del personal del PNUD, que también se rigen por estas Normas y Reglamentos. Un registro de dichas delegaciones es mantenido por el Administrador Auxiliar del Buró de Gestión de Servicios, quien es responsable del mantenimiento administrativo de las Normas y Reglamentos y de proporcionar las instrucciones o establecer los procedimientos que se consideren necesarios para la gestión de estas Normas y Reglamentos. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E79AF29" w14:textId="77777777" w:rsidR="00D94B8C" w:rsidRPr="00D94B8C" w:rsidRDefault="00D94B8C" w:rsidP="00D94B8C">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D94B8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AAC88EF" w14:textId="77777777" w:rsidR="00193F52" w:rsidRPr="001364D7" w:rsidRDefault="00246515">
+    <w:p w14:paraId="0D418B25" w14:textId="77777777" w:rsidR="00D94B8C" w:rsidRPr="00D94B8C" w:rsidRDefault="00D94B8C" w:rsidP="00D94B8C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="5" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D94B8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Tenga en cuenta que la </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00D94B8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>delegación NO implica la renuncia</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="1AAC88F0" w14:textId="77777777" w:rsidR="00193F52" w:rsidRPr="001364D7" w:rsidRDefault="00246515">
+      <w:r w:rsidRPr="00D94B8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a la responsabilidad. Al delegar la autoridad, el delegante debe asegurarse de que el miembro del personal comprende las responsabilidades que se le asignan y que deberá rendir cuentas por su debida ejecución. El supervisor debe realizar un seguimiento y controlar las actividades del miembro del personal, a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D94B8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">fin de verificar que ha comprendido las responsabilidades delegadas y que las está llevando a cabo correctamente. Deben tomarse acciones correctivas según corresponda. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2683C1DA" w14:textId="77777777" w:rsidR="00D94B8C" w:rsidRPr="00D94B8C" w:rsidRDefault="00D94B8C" w:rsidP="00D94B8C">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D94B8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AAC88F1" w14:textId="77777777" w:rsidR="00193F52" w:rsidRPr="001364D7" w:rsidRDefault="00246515">
+    <w:p w14:paraId="27B09B41" w14:textId="77777777" w:rsidR="00D94B8C" w:rsidRPr="00D94B8C" w:rsidRDefault="00D94B8C" w:rsidP="00D94B8C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="5" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D94B8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Todo el personal debe ser plenamente consciente de su función, de toda autoridad que les haya sido delegada y de las responsabilidades pertinentes. Se debe consultar el marco de control interno para obtener más detalles, así como los párrafos sobre las funciones y responsabilidades en otras secciones de estas Políticas y Procedimientos. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AAC88F2" w14:textId="77777777" w:rsidR="00193F52" w:rsidRPr="001364D7" w:rsidRDefault="00246515">
+    <w:p w14:paraId="3D40E0A5" w14:textId="77777777" w:rsidR="00D94B8C" w:rsidRPr="00D94B8C" w:rsidRDefault="00D94B8C" w:rsidP="00D94B8C">
       <w:pPr>
         <w:spacing w:after="44" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D94B8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AAC88F3" w14:textId="77777777" w:rsidR="00193F52" w:rsidRPr="001364D7" w:rsidRDefault="00246515">
+    <w:p w14:paraId="7CF6FBD5" w14:textId="77777777" w:rsidR="00D94B8C" w:rsidRPr="00D94B8C" w:rsidRDefault="00D94B8C" w:rsidP="00D94B8C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="5" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D94B8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">El Reglamento del Personal de las Naciones Unidas proporciona orientación sobre los estándares de eficiencia, competencia e integridad de los miembros del personal para cumplir con sus responsabilidades, así como orientación sobre los procedimientos disciplinarios que se pueden instituir contra un miembro del personal que incumpla con sus obligaciones y las normas de comportamiento establecidas en el Reglamento y Estatuto del Personal, las Normas y Reglamentos Financieros y en todas las instrucciones administrativas.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AAC88F4" w14:textId="77777777" w:rsidR="00193F52" w:rsidRPr="001364D7" w:rsidRDefault="00246515">
+    <w:p w14:paraId="2A281377" w14:textId="77777777" w:rsidR="00D94B8C" w:rsidRPr="00D94B8C" w:rsidRDefault="00D94B8C" w:rsidP="00D94B8C">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D94B8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AAC88F5" w14:textId="77777777" w:rsidR="00193F52" w:rsidRPr="001364D7" w:rsidRDefault="00246515">
+    <w:p w14:paraId="5E7F8416" w14:textId="77777777" w:rsidR="00D94B8C" w:rsidRPr="00D94B8C" w:rsidRDefault="00D94B8C" w:rsidP="00D94B8C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="5" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D94B8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rendición de cuentas y procedimientos y medidas disciplinarias  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AAC88F6" w14:textId="77777777" w:rsidR="00193F52" w:rsidRPr="001364D7" w:rsidRDefault="00246515">
+    <w:p w14:paraId="5CFB213F" w14:textId="77777777" w:rsidR="00D94B8C" w:rsidRPr="00D94B8C" w:rsidRDefault="00D94B8C" w:rsidP="00D94B8C">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D94B8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AAC88F7" w14:textId="2DEED457" w:rsidR="00193F52" w:rsidRPr="001364D7" w:rsidRDefault="00246515">
+    <w:p w14:paraId="29376540" w14:textId="77777777" w:rsidR="00D94B8C" w:rsidRPr="00D94B8C" w:rsidRDefault="00D94B8C" w:rsidP="00D94B8C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AAC88F8" w14:textId="77777777" w:rsidR="00193F52" w:rsidRPr="001364D7" w:rsidRDefault="00246515">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="5" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D94B8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El Marco Jurídico de PNUD para Casos de Incumplimiento de las Normas de Conducta de las Naciones Unidas proporciona las directivas del Administrador sobre la aplicación de las cláusulas 10.1 y 10.2 del Estatuto del Personal, y del Capítulo X del Reglamento del Personal en relación con los procedimientos y las medidas disciplinarias. Incluye los mecanismos y las autoridades para la acción disciplinaria y describe los requisitos básicos del debido proceso que se deben aplicar a un miembro del personal que sea objeto de una denuncia de conducta insatisfactoria. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D34094A" w14:textId="77777777" w:rsidR="00D94B8C" w:rsidRPr="00D94B8C" w:rsidRDefault="00D94B8C" w:rsidP="00D94B8C">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D94B8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AAC88F9" w14:textId="392866CD" w:rsidR="00193F52" w:rsidRPr="001364D7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="605528D5" w14:textId="77777777" w:rsidR="00D94B8C" w:rsidRPr="00D94B8C" w:rsidRDefault="00D94B8C" w:rsidP="00D94B8C">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="703" w:right="0" w:hanging="10"/>
-[...11 lines deleted...]
-      <w:r w:rsidR="00246515">
+        <w:ind w:left="703" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D94B8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00D94B8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://popp.undp.org/es/node/10966"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00D94B8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00D94B8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00D94B8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0563C1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Marco de control interno para las oficinas del PNUD</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D94B8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00D94B8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AAC88FA" w14:textId="77777777" w:rsidR="00193F52" w:rsidRPr="001364D7" w:rsidRDefault="00246515">
+    <w:p w14:paraId="3E0C6220" w14:textId="77777777" w:rsidR="00D94B8C" w:rsidRPr="00D94B8C" w:rsidRDefault="00D94B8C" w:rsidP="00D94B8C">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D94B8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AAC88FB" w14:textId="77777777" w:rsidR="00193F52" w:rsidRPr="001364D7" w:rsidRDefault="00246515">
+    <w:p w14:paraId="7C1D2AEE" w14:textId="77777777" w:rsidR="00D94B8C" w:rsidRPr="00D94B8C" w:rsidRDefault="00D94B8C" w:rsidP="00D94B8C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="25"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:after="25" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="5" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D94B8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">El marco de control interno abarca factores de control claves, tales como la planificación, la supervisión, la comunicación, las políticas, los procedimientos, la distribución de tareas, las autoridades y la rendición de cuentas a nivel individual que, entre otras cosas: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AAC88FC" w14:textId="1DF82600" w:rsidR="00193F52" w:rsidRPr="001364D7" w:rsidRDefault="00061671">
-      <w:pPr>
+    <w:p w14:paraId="0604ED57" w14:textId="77777777" w:rsidR="00D94B8C" w:rsidRPr="00D94B8C" w:rsidRDefault="00D94B8C" w:rsidP="00F50E34">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="1"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...9 lines deleted...]
-      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D94B8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Protegen los activos de un uso inapropiado y de una potencial pérdida por fraude y error;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0611E645" w14:textId="77777777" w:rsidR="00D94B8C" w:rsidRPr="00D94B8C" w:rsidRDefault="00D94B8C" w:rsidP="00F50E34">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="1"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...9 lines deleted...]
-      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D94B8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ayudan a garantizar la calidad de los informes internos y externos, a través del mantenimiento de registros y flujos de información adecuados;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77BB995D" w14:textId="77777777" w:rsidR="00D94B8C" w:rsidRPr="00D94B8C" w:rsidRDefault="00D94B8C" w:rsidP="00F50E34">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="1"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="1AAC88FF" w14:textId="77777777" w:rsidR="00193F52" w:rsidRPr="001364D7" w:rsidRDefault="00246515">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D94B8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Facilitan el cumplimiento de las leyes, los reglamentos y las políticas internas aplicables. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72F77CBE" w14:textId="77777777" w:rsidR="00D94B8C" w:rsidRPr="00D94B8C" w:rsidRDefault="00D94B8C" w:rsidP="00D94B8C">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D94B8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AAC8900" w14:textId="77777777" w:rsidR="00193F52" w:rsidRPr="001364D7" w:rsidRDefault="00246515">
+    <w:p w14:paraId="1B797DE3" w14:textId="77777777" w:rsidR="00D94B8C" w:rsidRPr="00D94B8C" w:rsidRDefault="00D94B8C" w:rsidP="00D94B8C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="5" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D94B8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Los contenidos del marco incluyen lo siguiente: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AAC8901" w14:textId="39B27E6F" w:rsidR="00193F52" w:rsidRPr="001364D7" w:rsidRDefault="00061671">
-      <w:pPr>
+    <w:p w14:paraId="1EDF207E" w14:textId="77777777" w:rsidR="00D94B8C" w:rsidRPr="00F50E34" w:rsidRDefault="00D94B8C" w:rsidP="00F50E34">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="1"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...9 lines deleted...]
-      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F50E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La definición de funciones clave;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70EE4FFF" w14:textId="77777777" w:rsidR="00D94B8C" w:rsidRPr="00F50E34" w:rsidRDefault="00D94B8C" w:rsidP="00F50E34">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="1"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...9 lines deleted...]
-      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F50E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La distribución de tareas;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017FDBC2" w14:textId="77777777" w:rsidR="00D94B8C" w:rsidRPr="00F50E34" w:rsidRDefault="00D94B8C" w:rsidP="00F50E34">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="1"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...9 lines deleted...]
-      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F50E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las autoridades, las responsabilidades y la rendición de cuentas de cada función;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="444A8ADB" w14:textId="1CB74D6F" w:rsidR="00D94B8C" w:rsidRPr="00F50E34" w:rsidRDefault="00D94B8C" w:rsidP="00F50E34">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="1"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...9 lines deleted...]
-      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F50E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las transacciones solicitadas por terceros;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ECD5413" w14:textId="21EB2382" w:rsidR="00D94B8C" w:rsidRPr="00D94B8C" w:rsidRDefault="00D94B8C" w:rsidP="00F50E34">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="1"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="1AAC8906" w14:textId="524F24DF" w:rsidR="00061671" w:rsidRDefault="00246515">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F50E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El resumen de los factores de control interno para adquisiciones, recursos humanos/nómina y formulación del presupuesto del proyecto. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D94B8C">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="461F1B35" w14:textId="77777777" w:rsidR="00D94B8C" w:rsidRPr="00D94B8C" w:rsidRDefault="00D94B8C" w:rsidP="00D94B8C">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...16 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="703" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D94B8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Instrucciones</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AAC8908" w14:textId="77777777" w:rsidR="00193F52" w:rsidRPr="001364D7" w:rsidRDefault="00246515">
+    <w:p w14:paraId="32638839" w14:textId="77777777" w:rsidR="00D94B8C" w:rsidRPr="00D94B8C" w:rsidRDefault="00D94B8C" w:rsidP="00D94B8C">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D94B8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AAC8909" w14:textId="5793B0DD" w:rsidR="00193F52" w:rsidRPr="001364D7" w:rsidRDefault="00246515">
+    <w:p w14:paraId="2F6DCB46" w14:textId="77777777" w:rsidR="00D94B8C" w:rsidRPr="00D94B8C" w:rsidRDefault="00D94B8C" w:rsidP="00D94B8C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="1AAC890A" w14:textId="77777777" w:rsidR="00193F52" w:rsidRPr="001364D7" w:rsidRDefault="00246515">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="5" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D94B8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D94B8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D94B8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del Buró y de División supervisan la preparación y la distribución de procedimientos operativos e instrucciones más detalladas para poner en efecto las Normas y Reglamentos Financieros. Estas Políticas y Procedimientos son un ejemplo. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="221C0ABB" w14:textId="77777777" w:rsidR="00D94B8C" w:rsidRPr="00D94B8C" w:rsidRDefault="00D94B8C" w:rsidP="00D94B8C">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D94B8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AAC890B" w14:textId="77777777" w:rsidR="00193F52" w:rsidRPr="001364D7" w:rsidRDefault="00246515">
+    <w:p w14:paraId="28D47AA8" w14:textId="77777777" w:rsidR="00D94B8C" w:rsidRPr="00D94B8C" w:rsidRDefault="00D94B8C" w:rsidP="00D94B8C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="1AAC890C" w14:textId="77777777" w:rsidR="00193F52" w:rsidRPr="001364D7" w:rsidRDefault="00246515">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="5" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D94B8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El Administrador ha delegado autoridad financiera al Oficial </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D94B8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D94B8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Adquisiciones, al Contralor y al </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D94B8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Director</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D94B8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Presupuesto. A su vez, algunas de estas autoridades han sido delegadas a los jefes de oficinas, quienes a su vez pueden recomendar que estas autoridades se deleguen a otros miembros del personal. Los procedimientos e instrucciones informan al personal con más detalle acerca de sus responsabilidades. Todo el personal debe estar familiarizado con las políticas y los procedimientos que cubren sus propias funciones y responsabilidades. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A7246E2" w14:textId="77777777" w:rsidR="00D94B8C" w:rsidRPr="00D94B8C" w:rsidRDefault="00D94B8C" w:rsidP="00D94B8C">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D94B8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AAC890D" w14:textId="77777777" w:rsidR="00193F52" w:rsidRPr="001364D7" w:rsidRDefault="00246515">
+    <w:p w14:paraId="0D1653BA" w14:textId="77777777" w:rsidR="00D94B8C" w:rsidRPr="00D94B8C" w:rsidRDefault="00D94B8C" w:rsidP="00D94B8C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="5" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D94B8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Como se indicó anteriormente en el Reglamento 4.01, la Oficina de Auditoría e Investigaciones (OAI) es responsable de la auditoría interna del PNUD y, en virtud de la Norma 104.03, establece que la OAI tendrá acceso libre a los registros, el personal y las instalaciones de la organización, según sea necesario en su opinión, para el debido cumplimiento de sus funciones.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AAC890E" w14:textId="77777777" w:rsidR="00193F52" w:rsidRPr="001364D7" w:rsidRDefault="00246515">
+    <w:p w14:paraId="2C96B15B" w14:textId="77777777" w:rsidR="00D94B8C" w:rsidRPr="00D94B8C" w:rsidRDefault="00D94B8C" w:rsidP="00D94B8C">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D94B8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AAC890F" w14:textId="77777777" w:rsidR="00193F52" w:rsidRPr="001364D7" w:rsidRDefault="00246515">
+    <w:p w14:paraId="2C1EBF09" w14:textId="77777777" w:rsidR="00D94B8C" w:rsidRPr="00D94B8C" w:rsidRDefault="00D94B8C" w:rsidP="00D94B8C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="5" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D94B8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">En virtud de la Norma 104.01, la Oficina de Auditoría e Investigaciones evaluará la idoneidad y la eficacia de la gobernanza, la gestión de riesgos y los procesos de control con respecto a lo siguiente:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AAC8910" w14:textId="77777777" w:rsidR="00193F52" w:rsidRPr="001364D7" w:rsidRDefault="00246515">
+    <w:p w14:paraId="329380FB" w14:textId="77777777" w:rsidR="00D94B8C" w:rsidRPr="00D94B8C" w:rsidRDefault="00D94B8C" w:rsidP="00D94B8C">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D94B8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AAC8911" w14:textId="6D96F063" w:rsidR="00193F52" w:rsidRPr="001364D7" w:rsidRDefault="00061671">
+    <w:p w14:paraId="5FC7E650" w14:textId="77777777" w:rsidR="00D94B8C" w:rsidRPr="00D94B8C" w:rsidRDefault="00D94B8C" w:rsidP="00D94B8C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="33"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="1AAC8912" w14:textId="7990BEB5" w:rsidR="00193F52" w:rsidRPr="001364D7" w:rsidRDefault="00061671">
+        <w:spacing w:after="33" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="5" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D94B8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La fiabilidad e integridad de la información financiera y de otro tipo;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12DB6FB2" w14:textId="77777777" w:rsidR="00D94B8C" w:rsidRPr="00D94B8C" w:rsidRDefault="00D94B8C" w:rsidP="00D94B8C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="1AAC8913" w14:textId="1DB05DA6" w:rsidR="00193F52" w:rsidRPr="001364D7" w:rsidRDefault="00061671">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="5" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D94B8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La eficacia y eficiencia de las operaciones;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0758B0F8" w14:textId="77777777" w:rsidR="00D94B8C" w:rsidRPr="00D94B8C" w:rsidRDefault="00D94B8C" w:rsidP="00D94B8C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="33"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="1AAC8914" w14:textId="22A8DE8D" w:rsidR="00193F52" w:rsidRPr="001364D7" w:rsidRDefault="00061671">
+        <w:spacing w:after="33" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="5" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D94B8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La protección de los activos; y  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7089E17F" w14:textId="77777777" w:rsidR="00D94B8C" w:rsidRPr="00D94B8C" w:rsidRDefault="00D94B8C" w:rsidP="00D94B8C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="1AAC8915" w14:textId="77777777" w:rsidR="00193F52" w:rsidRPr="001364D7" w:rsidRDefault="00246515">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="5" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D94B8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El cumplimiento de los mandatos legislativos, los reglamentos, las normas, las políticas y los procedimientos. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="749CC94F" w14:textId="77777777" w:rsidR="00D94B8C" w:rsidRPr="00D94B8C" w:rsidRDefault="00D94B8C" w:rsidP="00D94B8C">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D94B8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AAC8916" w14:textId="2AD8B8A7" w:rsidR="00193F52" w:rsidRPr="001364D7" w:rsidRDefault="00246515">
+    <w:p w14:paraId="3DE3C56C" w14:textId="77777777" w:rsidR="00D94B8C" w:rsidRPr="00D94B8C" w:rsidRDefault="00D94B8C" w:rsidP="00D94B8C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AAC8917" w14:textId="77777777" w:rsidR="00193F52" w:rsidRPr="001364D7" w:rsidRDefault="00246515">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="5" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D94B8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Todo el personal debe cooperar plenamente con el equipo de auditoría externa, proporcionando el material y las respuestas que requiera la auditoría, según corresponda (véanse las secciones de gestión de recursos financieros, colaboración con auditores externos, en las presentes Políticas y Procedimientos).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6619A576" w14:textId="77777777" w:rsidR="00D94B8C" w:rsidRPr="00D94B8C" w:rsidRDefault="00D94B8C" w:rsidP="00D94B8C">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D94B8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AAC8918" w14:textId="77777777" w:rsidR="00193F52" w:rsidRDefault="00246515">
+    <w:p w14:paraId="00ED88EC" w14:textId="77777777" w:rsidR="00D94B8C" w:rsidRPr="00D94B8C" w:rsidRDefault="00D94B8C" w:rsidP="00D94B8C">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D94B8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="524E9325" w14:textId="77777777" w:rsidR="00AF7C95" w:rsidRDefault="00AF7C95" w:rsidP="00AF7C95">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="01813E1A" w14:textId="77777777" w:rsidR="00D94B8C" w:rsidRDefault="00D94B8C" w:rsidP="00D94B8C">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41282614" w14:textId="77777777" w:rsidR="00D94B8C" w:rsidRDefault="00D94B8C" w:rsidP="00D94B8C">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BD4E67B" w14:textId="77777777" w:rsidR="00D94B8C" w:rsidRDefault="00D94B8C" w:rsidP="00D94B8C">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FA85471" w14:textId="77777777" w:rsidR="00D94B8C" w:rsidRDefault="00D94B8C" w:rsidP="00D94B8C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AD63F3B" w14:textId="77777777" w:rsidR="00D94B8C" w:rsidRDefault="00D94B8C" w:rsidP="00D94B8C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33AA6C2C" w14:textId="39638AF2" w:rsidR="00D94B8C" w:rsidRPr="00F50E34" w:rsidRDefault="00D94B8C" w:rsidP="00F50E34">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="201F1E"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F50E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Disclaimer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F50E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This document was translated from English into Spanish. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C04B4CB" w14:textId="77777777" w:rsidR="00D94B8C" w:rsidRPr="00F50E34" w:rsidRDefault="00D94B8C" w:rsidP="00F50E34">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="201F1E"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F50E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B98A8CC" w14:textId="77777777" w:rsidR="00D94B8C" w:rsidRPr="00F50E34" w:rsidRDefault="00D94B8C" w:rsidP="00F50E34">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="201F1E"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F50E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES_tradnl"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Descargo de responsabilidad:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F50E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> esta es una traducción de un documento original en inglés. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F50E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>En caso de discrepancias entre esta traducción y el documento original en inglés, prevalecerá el documento original en inglés.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4580F20A" w14:textId="77777777" w:rsidR="00AF7C95" w:rsidRPr="00AF7C95" w:rsidRDefault="00AF7C95">
+    <w:p w14:paraId="3A908286" w14:textId="77777777" w:rsidR="00D94B8C" w:rsidRPr="00D94B8C" w:rsidRDefault="00D94B8C" w:rsidP="00D94B8C">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
-        </w:rPr>
-[...8 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId18"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2933ABC6" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00F50E34">
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1175" w:right="845" w:bottom="1470" w:left="1702" w:header="720" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="1885" w:right="845" w:bottom="1470" w:left="1702" w:header="720" w:footer="709" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1C120035" w14:textId="77777777" w:rsidR="005A5645" w:rsidRDefault="005A5645">
+    <w:p w14:paraId="05A80598" w14:textId="77777777" w:rsidR="009B6FA2" w:rsidRDefault="009B6FA2" w:rsidP="00D94B8C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="567B8798" w14:textId="77777777" w:rsidR="005A5645" w:rsidRDefault="005A5645">
+    <w:p w14:paraId="7416EE13" w14:textId="77777777" w:rsidR="009B6FA2" w:rsidRDefault="009B6FA2" w:rsidP="00D94B8C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-[...7 lines deleted...]
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="1AAC8919" w14:textId="77777777" w:rsidR="00193F52" w:rsidRDefault="00246515">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="12057815" w14:textId="77777777" w:rsidR="00D94B8C" w:rsidRDefault="00D94B8C">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="1" w:firstLine="0"/>
+      <w:ind w:right="1"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1AAC891A" w14:textId="77777777" w:rsidR="00193F52" w:rsidRDefault="00246515">
+  <w:p w14:paraId="76DC687C" w14:textId="77777777" w:rsidR="00D94B8C" w:rsidRDefault="00D94B8C">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="1AAC891C" w14:textId="6B9FB7DA" w:rsidR="00193F52" w:rsidRDefault="001364D7">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="48EDB8B9" w14:textId="77777777" w:rsidR="00D94B8C" w:rsidRPr="00F50E34" w:rsidRDefault="00D94B8C">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00F50E34">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Página </w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00F50E34">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00F50E34">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00F50E34">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00FC6CCC">
-      <w:rPr>
+    <w:r w:rsidRPr="00F50E34">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00F50E34">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00F50E34">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> de </w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00F50E34">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00F50E34">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00F50E34">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00FC6CCC">
-      <w:rPr>
+    <w:r w:rsidRPr="00F50E34">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00F50E34">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00F50E34">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r>
-      <w:t xml:space="preserve">Fecha de entrada en vigor: </w:t>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00F50E34">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>Fecha</w:t>
     </w:r>
-    <w:r w:rsidR="006C38AD" w:rsidRPr="006C38AD">
-      <w:t>01/01/2012</w:t>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00F50E34">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> de entrada </w:t>
     </w:r>
-    <w:r w:rsidR="006C38AD" w:rsidRPr="006C38AD">
-      <w:t xml:space="preserve"> </w:t>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00F50E34">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>en</w:t>
     </w:r>
-    <w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00F50E34">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> vigor: 01/01/2012 </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00F50E34">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r>
-      <w:t xml:space="preserve">Versión #: </w:t>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00F50E34">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>Versión</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00F50E34">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> #: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="-22715310"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='e560140e-7b2f-4392-90df-e7567e3021a3' xmlns:ns4='8264c5cc-ec60-4b56-8111-ce635d3d139a' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns4:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{78242C85-1B8F-4D68-961B-60A7FB0D9DFC}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="0045748E">
+        <w:r w:rsidRPr="00F50E34">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:t>4</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="1AAC891D" w14:textId="77777777" w:rsidR="00193F52" w:rsidRDefault="00246515">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4EAAD2C2" w14:textId="77777777" w:rsidR="00D94B8C" w:rsidRDefault="00D94B8C">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="1" w:firstLine="0"/>
+      <w:ind w:right="1"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1AAC891E" w14:textId="77777777" w:rsidR="00193F52" w:rsidRDefault="00246515">
+  <w:p w14:paraId="0A644D66" w14:textId="77777777" w:rsidR="00D94B8C" w:rsidRDefault="00D94B8C">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="587B100F" w14:textId="77777777" w:rsidR="005A5645" w:rsidRDefault="005A5645">
+    <w:p w14:paraId="56A99C30" w14:textId="77777777" w:rsidR="009B6FA2" w:rsidRDefault="009B6FA2" w:rsidP="00D94B8C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="710FC9AC" w14:textId="77777777" w:rsidR="005A5645" w:rsidRDefault="005A5645">
+    <w:p w14:paraId="13FC9D96" w14:textId="77777777" w:rsidR="009B6FA2" w:rsidRDefault="009B6FA2" w:rsidP="00D94B8C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="55FAC5EE" w14:textId="6F0380D6" w:rsidR="001364D7" w:rsidRDefault="0045748E" w:rsidP="001364D7">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="553611D7" w14:textId="7B331C8E" w:rsidR="00D94B8C" w:rsidRDefault="00D94B8C" w:rsidP="001364D7">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="747271DF" wp14:editId="65877A03">
-[...2 lines deleted...]
-          <wp:docPr id="288971844" name="Picture 24" descr="Icon&#10;&#10;Description automatically generated"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4FCB1A4B" wp14:editId="7AF40ADC">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:posOffset>5601970</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-30480</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="283210" cy="553085"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1375268885" name="Picture 1375268885"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="288971844" name="Picture 24" descr="Icon&#10;&#10;Description automatically generated"/>
+                  <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
-                    <a:picLocks noChangeAspect="1"/>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect r="3554" b="17704"/>
+                  <a:srcRect r="4369" b="28533"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="293370" cy="578485"/>
+                    <a:ext cx="283210" cy="553085"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+        </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="22EF6683"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E548875A"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="26EA1454"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2006D77A"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3CFB2577"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="13A4CD32"/>
     <w:lvl w:ilvl="0" w:tplc="94364E42">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -1482,51 +3061,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B20ACA72">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="680A1D91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="110402AA"/>
     <w:lvl w:ilvl="0" w:tplc="AB6843DE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -1695,165 +3274,145 @@
     <w:lvl w:ilvl="8" w:tplc="B1743EF4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6173"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="31"/>
         <w:szCs w:val="31"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="superscript"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="33894959">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="65152131">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1286696130">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1294865439">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00193F52"/>
-[...37 lines deleted...]
-    <w:rsid w:val="7AC12A75"/>
+    <w:rsidRoot w:val="00D94B8C"/>
+    <w:rsid w:val="004D7800"/>
+    <w:rsid w:val="00714385"/>
+    <w:rsid w:val="0079060F"/>
+    <w:rsid w:val="009B6FA2"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00D94B8C"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00F50E34"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="1AAC88DF"/>
-  <w15:docId w15:val="{1C9484CC-9ED3-4151-A93B-A3E0269EAB1F}"/>
+  <w14:docId w14:val="150326CA"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{68C25591-0889-46DC-B0D3-0B465BA6EC01}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2194,911 +3753,762 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D94B8C"/>
     <w:pPr>
-      <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-      <w:color w:val="000000"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D94B8C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D94B8C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D94B8C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D94B8C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D94B8C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D94B8C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D94B8C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D94B8C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00D94B8C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D94B8C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D94B8C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D94B8C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D94B8C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D94B8C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D94B8C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D94B8C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D94B8C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D94B8C"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00D94B8C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D94B8C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00D94B8C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D94B8C"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00D94B8C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D94B8C"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D94B8C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D94B8C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00D94B8C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D94B8C"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001364D7"/>
+    <w:rsid w:val="00D94B8C"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="001364D7"/>
-[...3 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00D94B8C"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-[...2 lines deleted...]
-    <w:link w:val="BalloonTextChar"/>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="001364D7"/>
+    <w:rsid w:val="00D94B8C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...58 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...14 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/10966" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
-</file>
-[...582 lines deleted...]
-</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -3205,645 +4615,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...568 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>1242</Words>
-  <Characters>7082</Characters>
+  <Characters>7085</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>59</Lines>
   <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8308</CharactersWithSpaces>
+  <CharactersWithSpaces>8311</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>admin</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...15 lines deleted...]
-</file>