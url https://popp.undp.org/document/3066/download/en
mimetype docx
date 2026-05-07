--- v0 (2025-10-01)
+++ v1 (2026-05-07)
@@ -1,709 +1,1119 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4FF2D439" w14:textId="5B3054DA" w:rsidR="00F246B4" w:rsidRPr="005261D9" w:rsidRDefault="00F62E12">
+    <w:p w14:paraId="5D30E663" w14:textId="77777777" w:rsidR="00C90BA8" w:rsidRPr="00C90BA8" w:rsidRDefault="00C90BA8" w:rsidP="00C90BA8">
       <w:pPr>
         <w:spacing w:after="163" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C90BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Issuing Letters of Credit </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38035AF4" w14:textId="77777777" w:rsidR="00C90BA8" w:rsidRPr="00C90BA8" w:rsidRDefault="00C90BA8" w:rsidP="00C90BA8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C90BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...17 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">When UNDP provides a Letter of Credit (L/C) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FF2D43B" w14:textId="77777777" w:rsidR="00F246B4" w:rsidRPr="005261D9" w:rsidRDefault="00F07EC4">
+    <w:p w14:paraId="73C50732" w14:textId="77777777" w:rsidR="00C90BA8" w:rsidRPr="00C90BA8" w:rsidRDefault="00C90BA8" w:rsidP="00C90BA8">
       <w:pPr>
         <w:spacing w:after="9" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C90BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FF2D43C" w14:textId="77777777" w:rsidR="00F246B4" w:rsidRPr="005261D9" w:rsidRDefault="00F07EC4">
+    <w:p w14:paraId="68B21115" w14:textId="77777777" w:rsidR="00C90BA8" w:rsidRPr="00C90BA8" w:rsidRDefault="00C90BA8" w:rsidP="00C90BA8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C90BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">On an exceptional basis, UNDP may be called upon to provide a payment guarantee, for instance, to support a micro-credit or subsidized loan program or as additional financial security to a vendor operating under extremely risky local conditions. In the first situation the usual form of guarantee is called a ‘standby’ letter of credit, effectively a backup to the local bank in case the loans are not repaid. As individual tranches of the loans are repaid, the amount of the security or deposit with the issuing bank is reduced accordingly. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FF2D43D" w14:textId="77777777" w:rsidR="00F246B4" w:rsidRPr="005261D9" w:rsidRDefault="00F07EC4">
+    <w:p w14:paraId="12463FA7" w14:textId="77777777" w:rsidR="00C90BA8" w:rsidRPr="00C90BA8" w:rsidRDefault="00C90BA8" w:rsidP="00C90BA8">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C90BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FF2D43E" w14:textId="77777777" w:rsidR="00F246B4" w:rsidRPr="005261D9" w:rsidRDefault="00F07EC4">
+    <w:p w14:paraId="2C04A829" w14:textId="1D662C47" w:rsidR="00C90BA8" w:rsidRPr="00C90BA8" w:rsidRDefault="00C90BA8" w:rsidP="00C90BA8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="4FF2D43F" w14:textId="77777777" w:rsidR="00F246B4" w:rsidRPr="005261D9" w:rsidRDefault="00F07EC4">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C90BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP is not authorized to borrow </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C90BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>funds;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C90BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hence UNDP will place a deposit/investment equal to the full amount of the L/C with the issuing bank. The funds for the deposit must be set aside from project funds for the duration of the LC </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49B3F31A" w14:textId="77777777" w:rsidR="00C90BA8" w:rsidRPr="00C90BA8" w:rsidRDefault="00C90BA8" w:rsidP="00C90BA8">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C90BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FF2D440" w14:textId="77777777" w:rsidR="00F246B4" w:rsidRPr="005261D9" w:rsidRDefault="00F07EC4">
+    <w:p w14:paraId="17820DDB" w14:textId="13285E24" w:rsidR="00C90BA8" w:rsidRPr="00C90BA8" w:rsidRDefault="00C90BA8" w:rsidP="00C90BA8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C90BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-GB"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Treasury should be informed and consulted whenever the issue of providing bank guarantees for Letters of Credit arises</w:t>
       </w:r>
-      <w:r w:rsidRPr="005261D9">
-[...6 lines deleted...]
-    <w:p w14:paraId="4FF2D441" w14:textId="77777777" w:rsidR="00F246B4" w:rsidRPr="005261D9" w:rsidRDefault="00F07EC4">
+      <w:r w:rsidRPr="00C90BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  Since the requirement of a payment guarantee often implies that the supplier does not accept UNDP’s credit risk, such guarantees are only given in exceptional circumstances.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C90BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Otherwise,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C90BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> there is a risk to future acceptance of UNDP’s good credit by other counterparties. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="735A4320" w14:textId="77777777" w:rsidR="00C90BA8" w:rsidRPr="00C90BA8" w:rsidRDefault="00C90BA8" w:rsidP="00C90BA8">
       <w:pPr>
         <w:spacing w:after="11" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="46" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C90BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FF2D442" w14:textId="77777777" w:rsidR="00F246B4" w:rsidRPr="005261D9" w:rsidRDefault="00F07EC4">
+    <w:p w14:paraId="68CE2825" w14:textId="77777777" w:rsidR="00C90BA8" w:rsidRPr="00C90BA8" w:rsidRDefault="00C90BA8" w:rsidP="00C90BA8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C90BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Information needed when UNDP is providing a L/C  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FF2D443" w14:textId="77777777" w:rsidR="00F246B4" w:rsidRPr="005261D9" w:rsidRDefault="00F07EC4">
+    <w:p w14:paraId="47E707A8" w14:textId="77777777" w:rsidR="00C90BA8" w:rsidRPr="00C90BA8" w:rsidRDefault="00C90BA8" w:rsidP="00C90BA8">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="708" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:ind w:left="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C90BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FF2D444" w14:textId="77777777" w:rsidR="00F246B4" w:rsidRPr="005261D9" w:rsidRDefault="00F07EC4">
-[...16 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="051D874F" w14:textId="2509B971" w:rsidR="00C90BA8" w:rsidRPr="00C90BA8" w:rsidRDefault="00C90BA8" w:rsidP="00C90BA8">
+      <w:pPr>
+        <w:spacing w:after="287" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C90BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Each L/C agreement is negotiated individually based on the specific needs and requirements of the program that is being supported and the financial institutions involved. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C90BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>However,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C90BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the following basic information is needed to begin the L/C process:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58DC9BEB" w14:textId="77777777" w:rsidR="00C90BA8" w:rsidRPr="00C90BA8" w:rsidRDefault="00C90BA8" w:rsidP="00C90BA8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...6 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C90BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The beneficiary on whose behalf L/C is opened (full name and address) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FF2D446" w14:textId="77777777" w:rsidR="00F246B4" w:rsidRPr="005261D9" w:rsidRDefault="00F07EC4" w:rsidP="0067399A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="22566562" w14:textId="77777777" w:rsidR="00C90BA8" w:rsidRPr="00C90BA8" w:rsidRDefault="00C90BA8" w:rsidP="00C90BA8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...6 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C90BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Local (disbursing) bank (if applicable) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FF2D447" w14:textId="77777777" w:rsidR="00F246B4" w:rsidRPr="005261D9" w:rsidRDefault="00F07EC4" w:rsidP="0067399A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="677C205D" w14:textId="77777777" w:rsidR="00C90BA8" w:rsidRPr="00C90BA8" w:rsidRDefault="00C90BA8" w:rsidP="00C90BA8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...6 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C90BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Amount and currency of the obligation to be guaranteed </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FF2D448" w14:textId="77777777" w:rsidR="00F246B4" w:rsidRPr="005261D9" w:rsidRDefault="00F07EC4" w:rsidP="0067399A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1FF27FBB" w14:textId="77777777" w:rsidR="00C90BA8" w:rsidRPr="00C90BA8" w:rsidRDefault="00C90BA8" w:rsidP="00C90BA8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...6 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C90BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Duration of contract, expiration date  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FF2D449" w14:textId="77777777" w:rsidR="00F246B4" w:rsidRPr="005261D9" w:rsidRDefault="00F07EC4" w:rsidP="0067399A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="351AEAA6" w14:textId="77777777" w:rsidR="00C90BA8" w:rsidRPr="00C90BA8" w:rsidRDefault="00C90BA8" w:rsidP="00C90BA8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...6 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C90BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Any relevant terms and conditions to be set out in the L/C (for example, repayment schedules for loan support programs) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FF2D44A" w14:textId="77777777" w:rsidR="00F246B4" w:rsidRPr="005261D9" w:rsidRDefault="00F07EC4" w:rsidP="0067399A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="64A8A13E" w14:textId="77777777" w:rsidR="00C90BA8" w:rsidRDefault="00C90BA8" w:rsidP="00C90BA8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="302"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="302" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C90BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Documents to be presented to bank to satisfy L/C payment criteria </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FF2D44B" w14:textId="77777777" w:rsidR="00F246B4" w:rsidRPr="005261D9" w:rsidRDefault="00F07EC4">
+    <w:p w14:paraId="0CBA5CFC" w14:textId="77777777" w:rsidR="00C90BA8" w:rsidRPr="00C90BA8" w:rsidRDefault="00C90BA8" w:rsidP="00C90BA8">
+      <w:pPr>
+        <w:spacing w:after="302" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="2"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="343EB78B" w14:textId="31D1B5A4" w:rsidR="00C90BA8" w:rsidRPr="00C90BA8" w:rsidRDefault="00C90BA8" w:rsidP="00C90BA8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="4FF2D44C" w14:textId="77777777" w:rsidR="00F246B4" w:rsidRPr="005261D9" w:rsidRDefault="00F07EC4">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C90BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">There are fees associated with LC issuance, usually based on a percentage of the value of the L/C.  These costs can usually be offset by the interest earned on the set aside (invested) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C90BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>funds but</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C90BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must be absorbed in the project budget.  Fees may be partially offset by the deposit securing the L/C. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6514182D" w14:textId="77777777" w:rsidR="00C90BA8" w:rsidRPr="00C90BA8" w:rsidRDefault="00C90BA8" w:rsidP="00C90BA8">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C90BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FF2D44D" w14:textId="77777777" w:rsidR="00F246B4" w:rsidRPr="005261D9" w:rsidRDefault="00F07EC4">
+    <w:p w14:paraId="4EF05787" w14:textId="77777777" w:rsidR="00C90BA8" w:rsidRPr="00C90BA8" w:rsidRDefault="00C90BA8" w:rsidP="00C90BA8">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="-5" w:right="0" w:hanging="10"/>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C90BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-GB"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">When UNDP is the Beneficiary of L/C </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FF2D44E" w14:textId="77777777" w:rsidR="00F246B4" w:rsidRPr="005261D9" w:rsidRDefault="00F07EC4">
+    <w:p w14:paraId="755AC66F" w14:textId="77777777" w:rsidR="00C90BA8" w:rsidRPr="00C90BA8" w:rsidRDefault="00C90BA8" w:rsidP="00C90BA8">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C90BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FF2D44F" w14:textId="77777777" w:rsidR="00F246B4" w:rsidRPr="005261D9" w:rsidRDefault="00F07EC4">
+    <w:p w14:paraId="3A4B007C" w14:textId="6FCF1B00" w:rsidR="00C90BA8" w:rsidRPr="00C90BA8" w:rsidRDefault="00C90BA8" w:rsidP="00C90BA8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...34 lines deleted...]
-    <w:p w14:paraId="4FF2D451" w14:textId="77777777" w:rsidR="00F246B4" w:rsidRPr="005261D9" w:rsidRDefault="00F07EC4">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C90BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As part of the procurement process, suppliers may be required to provide a guarantee to UNDP; in that case UNDP is the beneficiary of the L/C. Please consult the procurement site for forms and standards for accepting vendor guarantees.  On rare occasions, a Standby” Letter of Credit may be offered by a donor as a cash equivalent in lieu of cash payment under a contribution agreement.  Treasury should be informed and consulted when such a situation arises. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A5E67EA" w14:textId="77777777" w:rsidR="00C90BA8" w:rsidRPr="00C90BA8" w:rsidRDefault="00C90BA8" w:rsidP="00C90BA8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...7 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C90BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">When UNDP is accepting a bank guarantee or Letter of Credit from a supplier, it is important to verify the reliability and creditworthiness of the bank providing the guarantee. Normally an ‘A’ rating by the established international credit-rating agencies is the minimum acceptable standard. Treasury can be contacted to verify the credit rating. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FF2D452" w14:textId="77777777" w:rsidR="00F246B4" w:rsidRPr="005261D9" w:rsidRDefault="00F07EC4">
+    <w:p w14:paraId="42C5782A" w14:textId="77777777" w:rsidR="00C90BA8" w:rsidRPr="00C90BA8" w:rsidRDefault="00C90BA8" w:rsidP="00C90BA8">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C90BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FF2D453" w14:textId="77777777" w:rsidR="00F246B4" w:rsidRPr="005261D9" w:rsidRDefault="00F07EC4">
+    <w:p w14:paraId="2C9FBC46" w14:textId="77777777" w:rsidR="00C90BA8" w:rsidRPr="00C90BA8" w:rsidRDefault="00C90BA8" w:rsidP="00C90BA8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C90BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The Letters of Credit issued by the banks are generally subject to Uniform Customs and Practice for Documentary Credits, Publication of International Chambers of Commerce (ICC) 600 (UCPDC 600). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FF2D454" w14:textId="77777777" w:rsidR="00F246B4" w:rsidRPr="005261D9" w:rsidRDefault="00F07EC4">
+    <w:p w14:paraId="07069B2E" w14:textId="77777777" w:rsidR="00C90BA8" w:rsidRPr="00C90BA8" w:rsidRDefault="00C90BA8" w:rsidP="00C90BA8">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C90BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FF2D455" w14:textId="77777777" w:rsidR="00F246B4" w:rsidRPr="005261D9" w:rsidRDefault="00F07EC4">
+    <w:p w14:paraId="237BEDB5" w14:textId="77777777" w:rsidR="00C90BA8" w:rsidRPr="00C90BA8" w:rsidRDefault="00C90BA8" w:rsidP="00C90BA8">
       <w:pPr>
         <w:spacing w:after="218" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C90BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FF2D456" w14:textId="77777777" w:rsidR="00F246B4" w:rsidRPr="005261D9" w:rsidRDefault="00F07EC4">
+    <w:p w14:paraId="645B02DB" w14:textId="77777777" w:rsidR="00C90BA8" w:rsidRPr="00C90BA8" w:rsidRDefault="00C90BA8" w:rsidP="00C90BA8">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C90BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00F246B4" w:rsidRPr="005261D9">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId17"/>
+    <w:p w14:paraId="30485C4E" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00C90BA8">
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1173" w:right="846" w:bottom="1393" w:left="1702" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1F6388BC" w14:textId="77777777" w:rsidR="005833A2" w:rsidRDefault="005833A2" w:rsidP="001637AE">
+    <w:p w14:paraId="246C2F5E" w14:textId="77777777" w:rsidR="00771EBA" w:rsidRDefault="00771EBA" w:rsidP="00C90BA8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2603E210" w14:textId="77777777" w:rsidR="005833A2" w:rsidRDefault="005833A2" w:rsidP="001637AE">
+    <w:p w14:paraId="772B8E5A" w14:textId="77777777" w:rsidR="00771EBA" w:rsidRDefault="00771EBA" w:rsidP="00C90BA8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="762E92E0" w14:textId="5FE0497D" w:rsidR="001637AE" w:rsidRDefault="005261D9">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="06118019" w14:textId="77777777" w:rsidR="00C90BA8" w:rsidRDefault="00C90BA8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
@@ -740,215 +1150,183 @@
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="005261D9">
       <w:t>Effective Date:</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="004853EE" w:rsidRPr="004853EE">
-[...3 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+    <w:r w:rsidRPr="004853EE">
+      <w:t xml:space="preserve">01/01/2012 </w:t>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="005261D9">
       <w:t>Version #:</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="1127275528"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
+        <w:placeholder/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{AB43E87E-B054-46B2-981F-A1E460E6BE4E}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
         <w:r>
           <w:t>1</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0FD344A0" w14:textId="77777777" w:rsidR="005833A2" w:rsidRDefault="005833A2" w:rsidP="001637AE">
+    <w:p w14:paraId="7C287673" w14:textId="77777777" w:rsidR="00771EBA" w:rsidRDefault="00771EBA" w:rsidP="00C90BA8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0E2A40BD" w14:textId="77777777" w:rsidR="005833A2" w:rsidRDefault="005833A2" w:rsidP="001637AE">
+    <w:p w14:paraId="53D30662" w14:textId="77777777" w:rsidR="00771EBA" w:rsidRDefault="00771EBA" w:rsidP="00C90BA8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="284D300B" w14:textId="718611AF" w:rsidR="001637AE" w:rsidRDefault="001637AE" w:rsidP="001637AE">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2238F94E" w14:textId="4868F0D4" w:rsidR="00C90BA8" w:rsidRDefault="00C90BA8" w:rsidP="00C90BA8">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:ind w:left="9730" w:right="43"/>
     </w:pPr>
     <w:r w:rsidRPr="001637AE">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="333333"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2BCF4B65" wp14:editId="1238231D">
-          <wp:extent cx="304745" cy="585042"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="49C5B8A7" wp14:editId="0C62E146">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:align>right</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>15240</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="304165" cy="584835"/>
           <wp:effectExtent l="0" t="0" r="635" b="5715"/>
+          <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="1" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="logo-undp-300.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect b="16772"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="308534" cy="592316"/>
+                    <a:ext cx="304165" cy="584835"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+        </wp:anchor>
       </w:drawing>
     </w:r>
-  </w:p>
-[...13 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="31C457DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B2749F1E"/>
     <w:lvl w:ilvl="0" w:tplc="C110F91C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
@@ -1213,131 +1591,127 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1806315990">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1112938263">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00F246B4"/>
-[...11 lines deleted...]
-    <w:rsid w:val="00F62E12"/>
+    <w:rsidRoot w:val="00C90BA8"/>
+    <w:rsid w:val="00771EBA"/>
+    <w:rsid w:val="007C531D"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00C90BA8"/>
+    <w:rsid w:val="00DA504D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="4FF2D439"/>
-  <w15:docId w15:val="{6E0F1C87-C218-4C58-B551-0749F1790F9B}"/>
+  <w14:docId w14:val="76BD222E"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{01DCB8A4-BF40-4766-916D-2526B5ACA107}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-        <w:szCs w:val="22"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1678,902 +2052,810 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C90BA8"/>
     <w:pPr>
-      <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-      <w:color w:val="000000"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C90BA8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C90BA8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C90BA8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C90BA8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C90BA8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C90BA8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C90BA8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C90BA8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00C90BA8"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C90BA8"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C90BA8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C90BA8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C90BA8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C90BA8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C90BA8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C90BA8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C90BA8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C90BA8"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00C90BA8"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C90BA8"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00C90BA8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C90BA8"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00C90BA8"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C90BA8"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C90BA8"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C90BA8"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00C90BA8"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C90BA8"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001637AE"/>
+    <w:rsid w:val="00C90BA8"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="730" w:right="2" w:hanging="370"/>
+      <w:jc w:val="both"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="001637AE"/>
+    <w:rsid w:val="00C90BA8"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001637AE"/>
+    <w:rsid w:val="00C90BA8"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="730" w:right="2" w:hanging="370"/>
+      <w:jc w:val="both"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="001637AE"/>
+    <w:rsid w:val="00C90BA8"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
-    </w:rPr>
-[...50 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
-</file>
-[...583 lines deleted...]
-</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -2680,660 +2962,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...568 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>492</Words>
-  <Characters>2810</Characters>
+  <Characters>2811</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>23</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3296</CharactersWithSpaces>
+  <CharactersWithSpaces>3297</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>admin</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...15 lines deleted...]
-</file>