--- v1 (2026-05-07)
+++ v2 (2026-06-06)
@@ -5,1056 +5,1121 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5D30E663" w14:textId="77777777" w:rsidR="00C90BA8" w:rsidRPr="00C90BA8" w:rsidRDefault="00C90BA8" w:rsidP="00C90BA8">
+    <w:p w14:paraId="7A2951A1" w14:textId="77777777" w:rsidR="00F648D8" w:rsidRPr="00F648D8" w:rsidRDefault="00F648D8" w:rsidP="00F648D8">
       <w:pPr>
         <w:spacing w:after="163" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C90BA8">
+      <w:r w:rsidRPr="00F648D8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Issuing Letters of Credit </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38035AF4" w14:textId="77777777" w:rsidR="00C90BA8" w:rsidRPr="00C90BA8" w:rsidRDefault="00C90BA8" w:rsidP="00C90BA8">
+    <w:p w14:paraId="1E2D9676" w14:textId="77777777" w:rsidR="00F648D8" w:rsidRPr="00F648D8" w:rsidRDefault="00F648D8" w:rsidP="00F648D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="-5" w:hanging="10"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C90BA8">
+      <w:r w:rsidRPr="00F648D8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">When UNDP provides a Letter of Credit (L/C) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73C50732" w14:textId="77777777" w:rsidR="00C90BA8" w:rsidRPr="00C90BA8" w:rsidRDefault="00C90BA8" w:rsidP="00C90BA8">
+    <w:p w14:paraId="55F1E1D7" w14:textId="77777777" w:rsidR="00F648D8" w:rsidRPr="00F648D8" w:rsidRDefault="00F648D8" w:rsidP="00F648D8">
       <w:pPr>
         <w:spacing w:after="9" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C90BA8">
+      <w:r w:rsidRPr="00F648D8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68B21115" w14:textId="77777777" w:rsidR="00C90BA8" w:rsidRPr="00C90BA8" w:rsidRDefault="00C90BA8" w:rsidP="00C90BA8">
+    <w:p w14:paraId="3B71DF0E" w14:textId="77777777" w:rsidR="00F648D8" w:rsidRPr="00F648D8" w:rsidRDefault="00F648D8" w:rsidP="00F648D8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="2" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C90BA8">
-[...12 lines deleted...]
-    <w:p w14:paraId="12463FA7" w14:textId="77777777" w:rsidR="00C90BA8" w:rsidRPr="00C90BA8" w:rsidRDefault="00C90BA8" w:rsidP="00C90BA8">
+      <w:r w:rsidRPr="00F648D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">On an exceptional basis, UNDP may be called upon to provide a payment guarantee, for instance, to support a micro-credit or subsidized loan program or as additional financial security to a supplier operating under extremely risky local conditions. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A86EFC9" w14:textId="77777777" w:rsidR="00F648D8" w:rsidRPr="00F648D8" w:rsidRDefault="00F648D8" w:rsidP="00F648D8">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C90BA8">
-[...12 lines deleted...]
-    <w:p w14:paraId="2C04A829" w14:textId="1D662C47" w:rsidR="00C90BA8" w:rsidRPr="00C90BA8" w:rsidRDefault="00C90BA8" w:rsidP="00C90BA8">
+      <w:r w:rsidRPr="00F648D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45A9A160" w14:textId="68C6A6D2" w:rsidR="00F648D8" w:rsidRPr="00F648D8" w:rsidRDefault="00F648D8" w:rsidP="00F648D8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="2" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C90BA8">
-[...49 lines deleted...]
-      <w:r w:rsidRPr="00C90BA8">
+      <w:r w:rsidRPr="00F648D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Treasury should be informed and consulted whenever the issue of providing a bank guarantee or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F648D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a Letter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F648D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of Credit arises</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F648D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.  Since the requirement of a payment guarantee often implies that the supplier does not accept UNDP’s credit risk, such guarantees are only given in exceptional circumstances.  Otherwise, there is a risk to future acceptance of UNDP’s good credit by other counterparties.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17A0B1ED" w14:textId="77777777" w:rsidR="00F648D8" w:rsidRPr="00F648D8" w:rsidRDefault="00F648D8" w:rsidP="00F648D8">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="705"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F648D8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17820DDB" w14:textId="13285E24" w:rsidR="00C90BA8" w:rsidRPr="00C90BA8" w:rsidRDefault="00C90BA8" w:rsidP="00C90BA8">
+    <w:p w14:paraId="0AD6809B" w14:textId="77777777" w:rsidR="00F648D8" w:rsidRPr="00F648D8" w:rsidRDefault="00F648D8" w:rsidP="00F648D8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="2" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C90BA8">
-[...49 lines deleted...]
-    <w:p w14:paraId="735A4320" w14:textId="77777777" w:rsidR="00C90BA8" w:rsidRPr="00C90BA8" w:rsidRDefault="00C90BA8" w:rsidP="00C90BA8">
+      <w:r w:rsidRPr="00F648D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> UNDP is not authorized to borrow funds; hence, UNDP will place a deposit/investment equal to the full amount of the L/C with the issuing bank. The funds for the deposit must be set aside from project funds for the duration of the LC. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="621073ED" w14:textId="77777777" w:rsidR="00F648D8" w:rsidRPr="00F648D8" w:rsidRDefault="00F648D8" w:rsidP="00F648D8">
       <w:pPr>
         <w:spacing w:after="11" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="46"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C90BA8">
-[...12 lines deleted...]
-    <w:p w14:paraId="68CE2825" w14:textId="77777777" w:rsidR="00C90BA8" w:rsidRPr="00C90BA8" w:rsidRDefault="00C90BA8" w:rsidP="00C90BA8">
+    </w:p>
+    <w:p w14:paraId="2C3C3F17" w14:textId="77777777" w:rsidR="00F648D8" w:rsidRPr="00F648D8" w:rsidRDefault="00F648D8" w:rsidP="00F648D8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="2" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C90BA8">
+      <w:r w:rsidRPr="00F648D8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Information needed when UNDP is providing a L/C  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47E707A8" w14:textId="77777777" w:rsidR="00C90BA8" w:rsidRPr="00C90BA8" w:rsidRDefault="00C90BA8" w:rsidP="00C90BA8">
+    <w:p w14:paraId="1E4D0FBA" w14:textId="77777777" w:rsidR="00F648D8" w:rsidRPr="00F648D8" w:rsidRDefault="00F648D8" w:rsidP="00F648D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C90BA8">
+      <w:r w:rsidRPr="00F648D8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="051D874F" w14:textId="2509B971" w:rsidR="00C90BA8" w:rsidRPr="00C90BA8" w:rsidRDefault="00C90BA8" w:rsidP="00C90BA8">
+    <w:p w14:paraId="0D611928" w14:textId="77777777" w:rsidR="00F648D8" w:rsidRPr="00F648D8" w:rsidRDefault="00F648D8" w:rsidP="00F648D8">
       <w:pPr>
         <w:spacing w:after="287" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C90BA8">
-[...36 lines deleted...]
-    <w:p w14:paraId="58DC9BEB" w14:textId="77777777" w:rsidR="00C90BA8" w:rsidRPr="00C90BA8" w:rsidRDefault="00C90BA8" w:rsidP="00C90BA8">
+      <w:r w:rsidRPr="00F648D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Each L/C agreement is negotiated individually based on the specific needs and requirements of the program that is being supported and the financial institutions involved. The following basic information is needed to begin the L/C process:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="610ECB0D" w14:textId="77777777" w:rsidR="00F648D8" w:rsidRPr="00F648D8" w:rsidRDefault="00F648D8" w:rsidP="00F648D8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="2"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C90BA8">
-[...12 lines deleted...]
-    <w:p w14:paraId="22566562" w14:textId="77777777" w:rsidR="00C90BA8" w:rsidRPr="00C90BA8" w:rsidRDefault="00C90BA8" w:rsidP="00C90BA8">
+      <w:r w:rsidRPr="00F648D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The beneficiary (Supplier) on whose behalf L/C is opened (full name and address) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F90A26B" w14:textId="77777777" w:rsidR="00F648D8" w:rsidRPr="00F648D8" w:rsidRDefault="00F648D8" w:rsidP="00F648D8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="2"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C90BA8">
+      <w:r w:rsidRPr="00F648D8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Local (disbursing) bank (if applicable) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="677C205D" w14:textId="77777777" w:rsidR="00C90BA8" w:rsidRPr="00C90BA8" w:rsidRDefault="00C90BA8" w:rsidP="00C90BA8">
+    <w:p w14:paraId="3AB39D8A" w14:textId="77777777" w:rsidR="00F648D8" w:rsidRPr="00F648D8" w:rsidRDefault="00F648D8" w:rsidP="00F648D8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="2"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C90BA8">
+      <w:r w:rsidRPr="00F648D8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Amount and currency of the obligation to be guaranteed </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FF27FBB" w14:textId="77777777" w:rsidR="00C90BA8" w:rsidRPr="00C90BA8" w:rsidRDefault="00C90BA8" w:rsidP="00C90BA8">
+    <w:p w14:paraId="17AF9997" w14:textId="77777777" w:rsidR="00F648D8" w:rsidRPr="00F648D8" w:rsidRDefault="00F648D8" w:rsidP="00F648D8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="2"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C90BA8">
+      <w:r w:rsidRPr="00F648D8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Duration of contract, expiration date  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="351AEAA6" w14:textId="77777777" w:rsidR="00C90BA8" w:rsidRPr="00C90BA8" w:rsidRDefault="00C90BA8" w:rsidP="00C90BA8">
+    <w:p w14:paraId="46A40342" w14:textId="77777777" w:rsidR="00F648D8" w:rsidRPr="00F648D8" w:rsidRDefault="00F648D8" w:rsidP="00F648D8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="2"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C90BA8">
-[...12 lines deleted...]
-    <w:p w14:paraId="64A8A13E" w14:textId="77777777" w:rsidR="00C90BA8" w:rsidRDefault="00C90BA8" w:rsidP="00C90BA8">
+      <w:r w:rsidRPr="00F648D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Any relevant terms and conditions to be set out in the L/C (for example, repayment schedules for loan support programs, delivery schedules, conditions for payment, etc.) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D1DC6CE" w14:textId="77777777" w:rsidR="00F648D8" w:rsidRDefault="00F648D8" w:rsidP="00F648D8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="302" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="2"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C90BA8">
-[...12 lines deleted...]
-    <w:p w14:paraId="0CBA5CFC" w14:textId="77777777" w:rsidR="00C90BA8" w:rsidRPr="00C90BA8" w:rsidRDefault="00C90BA8" w:rsidP="00C90BA8">
+      <w:r w:rsidRPr="00F648D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Documents to be presented to the bank to satisfy L/C payment criteria </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57000B16" w14:textId="77777777" w:rsidR="00F648D8" w:rsidRPr="00F648D8" w:rsidRDefault="00F648D8" w:rsidP="00F648D8">
       <w:pPr>
         <w:spacing w:after="302" w:line="249" w:lineRule="auto"/>
-        <w:ind w:left="1080" w:right="2"/>
+        <w:ind w:left="1440" w:right="2"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="343EB78B" w14:textId="31D1B5A4" w:rsidR="00C90BA8" w:rsidRPr="00C90BA8" w:rsidRDefault="00C90BA8" w:rsidP="00C90BA8">
+    <w:p w14:paraId="1A609FC9" w14:textId="325E28C0" w:rsidR="00F648D8" w:rsidRPr="00F648D8" w:rsidRDefault="00F648D8" w:rsidP="00F648D8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="2" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C90BA8">
-[...23 lines deleted...]
-      <w:r w:rsidRPr="00C90BA8">
+      <w:r w:rsidRPr="00F648D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Letters of credit incur costs (through bank charges and lost interest </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F648D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F648D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> capital</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F648D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>), and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F648D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> take time to arrange with banking providers.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F648D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">There </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F648D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">are fees associated with LC issuance, usually based on a percentage of the value of the L/C.  These costs can usually be offset by the interest earned on the set aside (invested) </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F648D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>funds, but</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F648D8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> must be absorbed in the project budget.  Fees may be partially offset by the deposit securing the L/C. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6514182D" w14:textId="77777777" w:rsidR="00C90BA8" w:rsidRPr="00C90BA8" w:rsidRDefault="00C90BA8" w:rsidP="00C90BA8">
+    <w:p w14:paraId="07DE986C" w14:textId="77777777" w:rsidR="00F648D8" w:rsidRPr="00F648D8" w:rsidRDefault="00F648D8" w:rsidP="00F648D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C90BA8">
+      <w:r w:rsidRPr="00F648D8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EF05787" w14:textId="77777777" w:rsidR="00C90BA8" w:rsidRPr="00C90BA8" w:rsidRDefault="00C90BA8" w:rsidP="00C90BA8">
+    <w:p w14:paraId="018A15C5" w14:textId="77777777" w:rsidR="00F648D8" w:rsidRPr="00F648D8" w:rsidRDefault="00F648D8" w:rsidP="00F648D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="-5" w:hanging="10"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C90BA8">
+      <w:r w:rsidRPr="00F648D8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">When UNDP is the Beneficiary of L/C </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="755AC66F" w14:textId="77777777" w:rsidR="00C90BA8" w:rsidRPr="00C90BA8" w:rsidRDefault="00C90BA8" w:rsidP="00C90BA8">
+    <w:p w14:paraId="2971D254" w14:textId="77777777" w:rsidR="00F648D8" w:rsidRPr="00F648D8" w:rsidRDefault="00F648D8" w:rsidP="00F648D8">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C90BA8">
+      <w:r w:rsidRPr="00F648D8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A4B007C" w14:textId="6FCF1B00" w:rsidR="00C90BA8" w:rsidRPr="00C90BA8" w:rsidRDefault="00C90BA8" w:rsidP="00C90BA8">
+    <w:p w14:paraId="0E9E96FE" w14:textId="77777777" w:rsidR="00F648D8" w:rsidRPr="00F648D8" w:rsidRDefault="00F648D8" w:rsidP="00F648D8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="2" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C90BA8">
-[...12 lines deleted...]
-    <w:p w14:paraId="6A5E67EA" w14:textId="77777777" w:rsidR="00C90BA8" w:rsidRPr="00C90BA8" w:rsidRDefault="00C90BA8" w:rsidP="00C90BA8">
+      <w:r w:rsidRPr="00F648D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As part of the procurement process, suppliers may be required to provide a guarantee to UNDP; in that case, UNDP is the beneficiary of the L/C. Please consult the procurement site for forms and standards for accepting vendor guarantees.  On rare occasions, a Standby” Letter of Credit may be offered by a donor as a cash equivalent instead of cash payment under a contribution agreement.  Treasury should be informed and consulted when such a situation arises. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75134F45" w14:textId="77777777" w:rsidR="00F648D8" w:rsidRPr="00F648D8" w:rsidRDefault="00F648D8" w:rsidP="00F648D8">
+      <w:pPr>
+        <w:spacing w:after="9" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F648D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00D50D15" w14:textId="77777777" w:rsidR="00F648D8" w:rsidRPr="00F648D8" w:rsidRDefault="00F648D8" w:rsidP="00F648D8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="2" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C90BA8">
+      <w:r w:rsidRPr="00F648D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When UNDP is accepting a bank guarantee or Letter of Credit from a supplier, it is important to verify the reliability and creditworthiness of the bank providing the guarantee. Normally, an ‘A’ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F648D8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">When UNDP is accepting a bank guarantee or Letter of Credit from a supplier, it is important to verify the reliability and creditworthiness of the bank providing the guarantee. Normally an ‘A’ rating by the established international credit-rating agencies is the minimum acceptable standard. Treasury can be contacted to verify the credit rating. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="42C5782A" w14:textId="77777777" w:rsidR="00C90BA8" w:rsidRPr="00C90BA8" w:rsidRDefault="00C90BA8" w:rsidP="00C90BA8">
+        <w:t xml:space="preserve">rating by the established international credit-rating agencies is the minimum acceptable standard. Treasury can be contacted to verify the credit rating. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08639601" w14:textId="77777777" w:rsidR="00F648D8" w:rsidRPr="00F648D8" w:rsidRDefault="00F648D8" w:rsidP="00F648D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C90BA8">
+      <w:r w:rsidRPr="00F648D8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C9FBC46" w14:textId="77777777" w:rsidR="00C90BA8" w:rsidRPr="00C90BA8" w:rsidRDefault="00C90BA8" w:rsidP="00C90BA8">
+    <w:p w14:paraId="6F7E60C1" w14:textId="77777777" w:rsidR="00F648D8" w:rsidRPr="00F648D8" w:rsidRDefault="00F648D8" w:rsidP="00F648D8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="2" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C90BA8">
+      <w:r w:rsidRPr="00F648D8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The Letters of Credit issued by the banks are generally subject to Uniform Customs and Practice for Documentary Credits, Publication of International Chambers of Commerce (ICC) 600 (UCPDC 600). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07069B2E" w14:textId="77777777" w:rsidR="00C90BA8" w:rsidRPr="00C90BA8" w:rsidRDefault="00C90BA8" w:rsidP="00C90BA8">
+    <w:p w14:paraId="5E52C0E3" w14:textId="77777777" w:rsidR="00F648D8" w:rsidRPr="00F648D8" w:rsidRDefault="00F648D8" w:rsidP="00F648D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C90BA8">
+      <w:r w:rsidRPr="00F648D8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="237BEDB5" w14:textId="77777777" w:rsidR="00C90BA8" w:rsidRPr="00C90BA8" w:rsidRDefault="00C90BA8" w:rsidP="00C90BA8">
+    <w:p w14:paraId="27BEB4EF" w14:textId="77777777" w:rsidR="00F648D8" w:rsidRPr="00F648D8" w:rsidRDefault="00F648D8" w:rsidP="00F648D8">
       <w:pPr>
         <w:spacing w:after="218" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C90BA8">
+      <w:r w:rsidRPr="00F648D8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="645B02DB" w14:textId="77777777" w:rsidR="00C90BA8" w:rsidRPr="00C90BA8" w:rsidRDefault="00C90BA8" w:rsidP="00C90BA8">
+    <w:p w14:paraId="5A3000F3" w14:textId="77777777" w:rsidR="00F648D8" w:rsidRPr="00F648D8" w:rsidRDefault="00F648D8" w:rsidP="00F648D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C90BA8">
+      <w:r w:rsidRPr="00F648D8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30485C4E" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
-    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00C90BA8">
+    <w:p w14:paraId="57DFE1CA" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRPr="00F648D8" w:rsidRDefault="00DA504D" w:rsidP="00F648D8"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidRPr="00F648D8" w:rsidSect="00F648D8">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1173" w:right="846" w:bottom="1393" w:left="1702" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1799" w:right="846" w:bottom="1393" w:left="1702" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="246C2F5E" w14:textId="77777777" w:rsidR="00771EBA" w:rsidRDefault="00771EBA" w:rsidP="00C90BA8">
+    <w:p w14:paraId="39AC1037" w14:textId="77777777" w:rsidR="008E7045" w:rsidRDefault="008E7045" w:rsidP="00F648D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="772B8E5A" w14:textId="77777777" w:rsidR="00771EBA" w:rsidRDefault="00771EBA" w:rsidP="00C90BA8">
+    <w:p w14:paraId="52310015" w14:textId="77777777" w:rsidR="008E7045" w:rsidRDefault="008E7045" w:rsidP="00F648D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -1069,53 +1134,54 @@
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="06118019" w14:textId="77777777" w:rsidR="00C90BA8" w:rsidRDefault="00C90BA8">
+  <w:p w14:paraId="3C276C92" w14:textId="77777777" w:rsidR="00F648D8" w:rsidRDefault="00F648D8" w:rsidP="00F648D8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:ind w:left="0" w:firstLine="0"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
@@ -1173,154 +1239,159 @@
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="004853EE">
       <w:t xml:space="preserve">01/01/2012 </w:t>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="005261D9">
       <w:t>Version #:</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="1127275528"/>
         <w:placeholder/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{AB43E87E-B054-46B2-981F-A1E460E6BE4E}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
         <w:r>
-          <w:t>1</w:t>
+          <w:t>2</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7C287673" w14:textId="77777777" w:rsidR="00771EBA" w:rsidRDefault="00771EBA" w:rsidP="00C90BA8">
+    <w:p w14:paraId="5C44F276" w14:textId="77777777" w:rsidR="008E7045" w:rsidRDefault="008E7045" w:rsidP="00F648D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="53D30662" w14:textId="77777777" w:rsidR="00771EBA" w:rsidRDefault="00771EBA" w:rsidP="00C90BA8">
+    <w:p w14:paraId="689C68FD" w14:textId="77777777" w:rsidR="008E7045" w:rsidRDefault="008E7045" w:rsidP="00F648D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2238F94E" w14:textId="4868F0D4" w:rsidR="00C90BA8" w:rsidRDefault="00C90BA8" w:rsidP="00C90BA8">
+  <w:p w14:paraId="107939FA" w14:textId="77777777" w:rsidR="00F648D8" w:rsidRDefault="00F648D8" w:rsidP="001637AE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:ind w:left="9730" w:right="43"/>
     </w:pPr>
     <w:r w:rsidRPr="001637AE">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="333333"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="49C5B8A7" wp14:editId="0C62E146">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0EF85528" wp14:editId="21316F66">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>right</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>15240</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="304165" cy="584835"/>
+          <wp:extent cx="304745" cy="585042"/>
           <wp:effectExtent l="0" t="0" r="635" b="5715"/>
-          <wp:wrapSquare wrapText="bothSides"/>
-          <wp:docPr id="1" name="Picture 1"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1768001653" name="Picture 1768001653"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="logo-undp-300.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect b="16772"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="304165" cy="584835"/>
+                    <a:ext cx="304745" cy="585042"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
+  </w:p>
+  <w:p w14:paraId="15B1DCD4" w14:textId="77777777" w:rsidR="00F648D8" w:rsidRDefault="00F648D8">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="31C457DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B2749F1E"/>
     <w:lvl w:ilvl="0" w:tplc="C110F91C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
@@ -1505,194 +1576,194 @@
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="366C7B2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1CC03F4C"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="180"/>
+        <w:ind w:left="2880" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="180"/>
+        <w:ind w:left="5040" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6840" w:hanging="180"/>
+        <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1806315990">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1112938263">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C90BA8"/>
-[...1 lines deleted...]
-    <w:rsid w:val="007C531D"/>
+    <w:rsidRoot w:val="00F648D8"/>
+    <w:rsid w:val="00847338"/>
+    <w:rsid w:val="008E7045"/>
     <w:rsid w:val="00C61B9D"/>
-    <w:rsid w:val="00C90BA8"/>
     <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00F648D8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="76BD222E"/>
+  <w14:docId w14:val="1AFDACBA"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{01DCB8A4-BF40-4766-916D-2526B5ACA107}"/>
+  <w15:docId w15:val="{4AA5E54F-63FC-4407-AF2B-85C3E9A8A772}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -2060,630 +2131,630 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00C90BA8"/>
+    <w:rsid w:val="00F648D8"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00C90BA8"/>
+    <w:rsid w:val="00F648D8"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00C90BA8"/>
+    <w:rsid w:val="00F648D8"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00C90BA8"/>
+    <w:rsid w:val="00F648D8"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00C90BA8"/>
+    <w:rsid w:val="00F648D8"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00C90BA8"/>
+    <w:rsid w:val="00F648D8"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00C90BA8"/>
+    <w:rsid w:val="00F648D8"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00C90BA8"/>
+    <w:rsid w:val="00F648D8"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00C90BA8"/>
+    <w:rsid w:val="00F648D8"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00C90BA8"/>
+    <w:rsid w:val="00F648D8"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00C90BA8"/>
+    <w:rsid w:val="00F648D8"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00C90BA8"/>
+    <w:rsid w:val="00F648D8"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00C90BA8"/>
+    <w:rsid w:val="00F648D8"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00C90BA8"/>
+    <w:rsid w:val="00F648D8"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00C90BA8"/>
+    <w:rsid w:val="00F648D8"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
     <w:name w:val="Heading 7 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00C90BA8"/>
+    <w:rsid w:val="00F648D8"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
     <w:name w:val="Heading 8 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00C90BA8"/>
+    <w:rsid w:val="00F648D8"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00C90BA8"/>
+    <w:rsid w:val="00F648D8"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00C90BA8"/>
+    <w:rsid w:val="00F648D8"/>
     <w:pPr>
       <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00C90BA8"/>
+    <w:rsid w:val="00F648D8"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00C90BA8"/>
+    <w:rsid w:val="00F648D8"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00C90BA8"/>
+    <w:rsid w:val="00F648D8"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="00C90BA8"/>
+    <w:rsid w:val="00F648D8"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
     <w:name w:val="Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
-    <w:rsid w:val="00C90BA8"/>
+    <w:rsid w:val="00F648D8"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00C90BA8"/>
+    <w:rsid w:val="00F648D8"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
-    <w:rsid w:val="00C90BA8"/>
+    <w:rsid w:val="00F648D8"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00C90BA8"/>
+    <w:rsid w:val="00F648D8"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
     <w:name w:val="Intense Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
-    <w:rsid w:val="00C90BA8"/>
+    <w:rsid w:val="00F648D8"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:rsid w:val="00C90BA8"/>
+    <w:rsid w:val="00F648D8"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C90BA8"/>
+    <w:rsid w:val="00F648D8"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="730" w:right="2" w:hanging="370"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C90BA8"/>
+    <w:rsid w:val="00F648D8"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C90BA8"/>
+    <w:rsid w:val="00F648D8"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="730" w:right="2" w:hanging="370"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C90BA8"/>
+    <w:rsid w:val="00F648D8"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
@@ -2967,54 +3038,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>492</Words>
-  <Characters>2811</Characters>
+  <Words>478</Words>
+  <Characters>2727</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>23</Lines>
+  <Lines>22</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3297</CharactersWithSpaces>
+  <CharactersWithSpaces>3199</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>