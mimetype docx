--- v0 (2025-10-03)
+++ v1 (2026-07-02)
@@ -1,51 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1DFB2AC4" w14:textId="77777777" w:rsidR="00811802" w:rsidRPr="00811802" w:rsidRDefault="00811802" w:rsidP="00811802">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00811802">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -175,56 +179,56 @@
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00811802">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31AEB625" w14:textId="77777777" w:rsidR="00811802" w:rsidRPr="00811802" w:rsidRDefault="00811802" w:rsidP="00811802">
+    <w:p w14:paraId="31AEB625" w14:textId="77777777" w:rsidR="00811802" w:rsidRPr="00811802" w:rsidRDefault="00811802" w:rsidP="008C00CA">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="715" w:hanging="10"/>
+        <w:ind w:left="355" w:hanging="10"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00811802">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">UN Laissez-Passer </w:t>
@@ -261,51 +265,51 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00811802">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The UN Laissez-Passer (UNLP) is issued to staff members of the United Nations under the authority of the Convention on the Privileges and Immunities of the United Nations of 1946 and the Convention on the Privileges and Immunities of the Specialized Agencies of 1947. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00811802">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0070C0"/>
             <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>The Guide to Issuance of United Nations Travel Documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00811802">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> outlines the eligibility, privileges and immunities, application, certification and validity. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37104617" w14:textId="77777777" w:rsidR="00811802" w:rsidRPr="00811802" w:rsidRDefault="00811802" w:rsidP="00811802">
@@ -362,56 +366,56 @@
     </w:p>
     <w:p w14:paraId="55D69529" w14:textId="77777777" w:rsidR="00811802" w:rsidRPr="00811802" w:rsidRDefault="00811802" w:rsidP="00811802">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00811802">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">             </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2425316B" w14:textId="77777777" w:rsidR="00811802" w:rsidRPr="00811802" w:rsidRDefault="00811802" w:rsidP="00811802">
+    <w:p w14:paraId="2425316B" w14:textId="77777777" w:rsidR="00811802" w:rsidRPr="00811802" w:rsidRDefault="00811802" w:rsidP="008C00CA">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="715" w:hanging="10"/>
+        <w:ind w:left="355" w:hanging="10"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00811802">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">UN Family Certificate  </w:t>
       </w:r>
     </w:p>
@@ -447,51 +451,51 @@
         </w:numPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="5" w:hanging="370"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00811802">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The UN Family Certificate identifies the bearer as being a family member of the UN official named therein. It is not an official travel document. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00811802">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0070C0"/>
             <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>The Guide to Issuance of United Nations Travel Documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00811802">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00811802">
@@ -508,94 +512,81 @@
     </w:p>
     <w:p w14:paraId="0DFFAA21" w14:textId="77777777" w:rsidR="00811802" w:rsidRPr="00811802" w:rsidRDefault="00811802" w:rsidP="00811802">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00811802">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="242E6644" w14:textId="77777777" w:rsidR="00811802" w:rsidRPr="00811802" w:rsidRDefault="00811802" w:rsidP="00811802">
+    <w:p w14:paraId="242E6644" w14:textId="3E01E9D6" w:rsidR="00811802" w:rsidRPr="00811802" w:rsidRDefault="00811802" w:rsidP="00811802">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="center" w:pos="1363"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00811802">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">           </w:t>
-[...12 lines deleted...]
-        <w:t>UN Certificate</w:t>
+        <w:t xml:space="preserve">       UN Certificate</w:t>
       </w:r>
       <w:r w:rsidRPr="00811802">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="231613F9" w14:textId="77777777" w:rsidR="00811802" w:rsidRPr="00811802" w:rsidRDefault="00811802" w:rsidP="00811802">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
@@ -657,563 +648,196 @@
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E2A31F2" w14:textId="77777777" w:rsidR="00811802" w:rsidRPr="00811802" w:rsidRDefault="00811802" w:rsidP="00811802">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00811802">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0070C0"/>
             <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>The Guide to Issuance of United Nations Travel Documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00811802">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00811802">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">outlines the eligibility, application, certification and validity. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73CAF3BE" w14:textId="77777777" w:rsidR="00811802" w:rsidRPr="00811802" w:rsidRDefault="00811802" w:rsidP="00811802">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+    <w:p w14:paraId="79BF50CD" w14:textId="77777777" w:rsidR="00915B8C" w:rsidRDefault="00915B8C" w:rsidP="008C00CA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3254C967" w14:textId="77777777" w:rsidR="00915B8C" w:rsidRDefault="00915B8C" w:rsidP="00915B8C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:b/>
-[...16 lines deleted...]
-      </w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="4BF5B044" w14:textId="77777777" w:rsidR="00811802" w:rsidRPr="00811802" w:rsidRDefault="00811802" w:rsidP="00811802">
+    <w:p w14:paraId="7D4B7AE1" w14:textId="77777777" w:rsidR="00915B8C" w:rsidRPr="00811802" w:rsidRDefault="00915B8C" w:rsidP="008C00CA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63E0FE79" w14:textId="6FCF44AB" w:rsidR="00915B8C" w:rsidRPr="00811802" w:rsidRDefault="00811802" w:rsidP="00811802">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="715" w:hanging="10"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00811802">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="000000"/>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B77FE71" w14:textId="77777777" w:rsidR="00811802" w:rsidRPr="00811802" w:rsidRDefault="00811802" w:rsidP="00811802">
-[...356 lines deleted...]
-    <w:p w14:paraId="54C91DCB" w14:textId="77777777" w:rsidR="00811802" w:rsidRPr="00811802" w:rsidRDefault="00811802" w:rsidP="00811802">
+    <w:p w14:paraId="54C91DCB" w14:textId="5AA16F1C" w:rsidR="00811802" w:rsidRPr="00811802" w:rsidRDefault="00811802" w:rsidP="00811802">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00811802">
-[...10 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="4288D015" w14:textId="77777777" w:rsidR="00811802" w:rsidRPr="00811802" w:rsidRDefault="00811802" w:rsidP="00811802">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="-5" w:hanging="10"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00811802">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Roles and Responsibilities  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15A39F95" w14:textId="77777777" w:rsidR="00811802" w:rsidRPr="00811802" w:rsidRDefault="00811802" w:rsidP="00811802">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00811802">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
@@ -1412,65 +1036,79 @@
               <w:ind w:left="108"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811802">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve">Applicant </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="17CB34B8" w14:textId="77777777" w:rsidR="00811802" w:rsidRPr="00811802" w:rsidRDefault="00811802" w:rsidP="00811802">
+          <w:p w14:paraId="17CB34B8" w14:textId="687D06ED" w:rsidR="00811802" w:rsidRPr="00811802" w:rsidRDefault="00811802" w:rsidP="00811802">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="100" w:right="50"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811802">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
-              <w:t xml:space="preserve">Report the loss or theft of UNLP immediately to Travel Service Section/GO/BMS , UNTTS and the UN Safety and Security Services; obtain a police report. Staff residing in Country Offices are required to submit a copy of the written report to the UNDP Resident Representative (RR) </w:t>
+              <w:t>Report the loss or theft of UNLP immediately to Travel Service Section/GO/</w:t>
+            </w:r>
+            <w:r w:rsidR="008C00CA" w:rsidRPr="00811802">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t>BMS,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00811802">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> UNTTS and the UN Safety and Security Services; obtain a police report. Staff residing in Country Offices are required to submit a copy of the written report to the UNDP Resident Representative (RR) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2901" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="69B23D6D" w14:textId="77777777" w:rsidR="00811802" w:rsidRPr="00811802" w:rsidRDefault="00811802" w:rsidP="00811802">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="101" w:right="59"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811802">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -1518,94 +1156,341 @@
               <w:ind w:left="108"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811802">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve">Applicant </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="574660BC" w14:textId="74E527A6" w:rsidR="00811802" w:rsidRPr="00811802" w:rsidRDefault="00811802" w:rsidP="00811802">
+          <w:p w14:paraId="574660BC" w14:textId="3D09285F" w:rsidR="00811802" w:rsidRPr="00811802" w:rsidRDefault="00811802" w:rsidP="00811802">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="100"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811802">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
-              <w:t>Request issuance of UN Certificate for independent contractors and personnel services agreement holders.</w:t>
+              <w:t>Request issuance of UN Certificate for independent contractors and personnel services agreement holders</w:t>
+            </w:r>
+            <w:r w:rsidR="006F61DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> who are required to undertake official duty travel</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00811802">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2901" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="41FA0010" w14:textId="77777777" w:rsidR="00811802" w:rsidRPr="00811802" w:rsidRDefault="00811802" w:rsidP="00811802">
+          <w:p w14:paraId="41FA0010" w14:textId="7E306DB2" w:rsidR="00811802" w:rsidRPr="00811802" w:rsidRDefault="006F61DF" w:rsidP="00811802">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="101"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t>Proof of authorized travel is required to support the application.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F61DF" w:rsidRPr="00470914" w14:paraId="39D8195F" w14:textId="77777777" w:rsidTr="00470914">
+        <w:trPr>
+          <w:trHeight w:val="826"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="49C7F5C9" w14:textId="55FA9559" w:rsidR="006F61DF" w:rsidRPr="00811802" w:rsidRDefault="006F61DF" w:rsidP="006F61DF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="1291"/>
+                <w:tab w:val="right" w:pos="2191"/>
+              </w:tabs>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00811802">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Staff Member / </w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="49B6B7C9" w14:textId="54B0193D" w:rsidR="006F61DF" w:rsidRPr="00811802" w:rsidRDefault="006F61DF" w:rsidP="006F61DF">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00811802">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t>dministrative Office</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="01B569BF" w14:textId="6F47D504" w:rsidR="006F61DF" w:rsidRPr="00811802" w:rsidRDefault="006F61DF" w:rsidP="00470914">
+            <w:pPr>
+              <w:spacing w:line="239" w:lineRule="auto"/>
+              <w:ind w:left="100"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t>Return the active UNLP upon expiration of the document or separation from the organization (whichever comes first).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2901" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="27A6820E" w14:textId="77777777" w:rsidR="006F61DF" w:rsidRPr="00811802" w:rsidRDefault="006F61DF" w:rsidP="00811802">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="101" w:right="59"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F61DF" w:rsidRPr="00470914" w14:paraId="0BD02F19" w14:textId="77777777" w:rsidTr="00470914">
+        <w:trPr>
+          <w:trHeight w:val="826"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0EAFC2E3" w14:textId="056C5DFE" w:rsidR="006F61DF" w:rsidRPr="00811802" w:rsidRDefault="006F61DF" w:rsidP="006F61DF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="1291"/>
+                <w:tab w:val="right" w:pos="2191"/>
+              </w:tabs>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t>Certificate Holder</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00811802">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79F8D90A" w14:textId="07D4450D" w:rsidR="006F61DF" w:rsidRPr="00811802" w:rsidRDefault="006F61DF" w:rsidP="006F61DF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="1291"/>
+                <w:tab w:val="right" w:pos="2191"/>
+              </w:tabs>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00811802">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t>dministrative Office</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5AAB45A0" w14:textId="0CDFCC7E" w:rsidR="006F61DF" w:rsidRDefault="006F61DF" w:rsidP="00470914">
+            <w:pPr>
+              <w:spacing w:line="239" w:lineRule="auto"/>
+              <w:ind w:left="100"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t>Return the active certificate upon expiration of the document or at the conclusion of the contract (whichever comes first).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2901" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="779AE1AA" w14:textId="77777777" w:rsidR="006F61DF" w:rsidRPr="00811802" w:rsidRDefault="006F61DF" w:rsidP="00811802">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="101" w:right="59"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00470914" w:rsidRPr="00470914" w14:paraId="7671A71A" w14:textId="77777777" w:rsidTr="00470914">
         <w:trPr>
           <w:trHeight w:val="826"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="103A3387" w14:textId="494AE6B5" w:rsidR="00811802" w:rsidRPr="00811802" w:rsidRDefault="00811802" w:rsidP="00811802">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:strike/>
               </w:rPr>
@@ -1621,51 +1506,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00811802">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t>GSSC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1C345BF2" w14:textId="48AC9BB5" w:rsidR="00811802" w:rsidRPr="00811802" w:rsidRDefault="00811802" w:rsidP="00470914">
+          <w:p w14:paraId="1C345BF2" w14:textId="7EADD2AE" w:rsidR="00811802" w:rsidRPr="00811802" w:rsidRDefault="00811802" w:rsidP="00470914">
             <w:pPr>
               <w:spacing w:line="239" w:lineRule="auto"/>
               <w:ind w:left="100"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811802">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve">Ensure that separating staff members and staff members on SLWOP return their UNLPs to Travel Service Section for cancellation. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2901" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
@@ -1682,136 +1567,139 @@
             </w:pPr>
             <w:r w:rsidRPr="00811802">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t>For</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00811802">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve">internationally recruited staff members </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00470914" w:rsidRPr="00470914" w14:paraId="43AA370F" w14:textId="77777777" w:rsidTr="00470914">
+      <w:tr w:rsidR="00470914" w:rsidRPr="00470914" w14:paraId="43AA370F" w14:textId="77777777" w:rsidTr="00285F81">
         <w:trPr>
-          <w:trHeight w:val="1904"/>
+          <w:trHeight w:val="1274"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="012492AD" w14:textId="77777777" w:rsidR="00811802" w:rsidRPr="00811802" w:rsidRDefault="00811802" w:rsidP="00811802">
             <w:pPr>
               <w:spacing w:line="239" w:lineRule="auto"/>
               <w:ind w:left="108"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811802">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Country Office and other BUs outside of </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="731B9EA2" w14:textId="77777777" w:rsidR="00811802" w:rsidRPr="00811802" w:rsidRDefault="00811802" w:rsidP="00811802">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="108"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811802">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve">HQs </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="05A19801" w14:textId="77777777" w:rsidR="00811802" w:rsidRPr="00811802" w:rsidRDefault="00811802" w:rsidP="00811802">
-[...16 lines deleted...]
-          <w:p w14:paraId="235113A4" w14:textId="5D117F2C" w:rsidR="00811802" w:rsidRPr="00811802" w:rsidRDefault="00811802" w:rsidP="00811802">
+          <w:p w14:paraId="235113A4" w14:textId="0501406B" w:rsidR="00811802" w:rsidRPr="00811802" w:rsidRDefault="00811802" w:rsidP="00811802">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="100" w:right="51"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00811802">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t>Ensure that SMs return their UNLPs to OHR who in turn will deliver to Travel Service Section for cancellation</w:t>
+            </w:r>
+            <w:r w:rsidR="006F61DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> upon separation from the organization</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00811802">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2901" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="786B33AC" w14:textId="0348A5D6" w:rsidR="00811802" w:rsidRPr="00811802" w:rsidRDefault="00811802" w:rsidP="00811802">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="101"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00811802">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
@@ -1889,227 +1777,211 @@
     <w:p w14:paraId="5AA86ED7" w14:textId="77777777" w:rsidR="00811802" w:rsidRPr="00811802" w:rsidRDefault="00811802" w:rsidP="00811802">
       <w:pPr>
         <w:spacing w:after="44" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00811802">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AB11C71" w14:textId="77777777" w:rsidR="00811802" w:rsidRPr="00811802" w:rsidRDefault="00811802" w:rsidP="00811802">
+    <w:p w14:paraId="0AB11C71" w14:textId="77777777" w:rsidR="00811802" w:rsidRPr="00811802" w:rsidRDefault="00811802" w:rsidP="008C00CA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00811802">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">A national passport is a travel document issued by the government of the country of the staff member’s and the dependents’ country of citizenship. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="479CCD41" w14:textId="77777777" w:rsidR="00811802" w:rsidRPr="00811802" w:rsidRDefault="00811802" w:rsidP="00811802">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00811802">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="657B04E9" w14:textId="77777777" w:rsidR="00811802" w:rsidRPr="00811802" w:rsidRDefault="00811802" w:rsidP="00811802">
+    <w:p w14:paraId="657B04E9" w14:textId="77777777" w:rsidR="00811802" w:rsidRPr="00811802" w:rsidRDefault="00811802" w:rsidP="008C00CA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00811802">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">A valid national passport must be carried along with the UN Laissez-Passer (UNLP) during official business travel. While the UNLP is recognized as an official travel document, it does not take the place of the national passport. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B7857BB" w14:textId="77777777" w:rsidR="00811802" w:rsidRPr="00811802" w:rsidRDefault="00811802" w:rsidP="00811802">
-[...2 lines deleted...]
-        <w:ind w:left="720"/>
+    <w:p w14:paraId="3B7857BB" w14:textId="77777777" w:rsidR="00811802" w:rsidRPr="00811802" w:rsidRDefault="00811802" w:rsidP="008C00CA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00811802">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12CA68CB" w14:textId="77777777" w:rsidR="00811802" w:rsidRPr="00811802" w:rsidRDefault="00811802" w:rsidP="00811802">
+    <w:p w14:paraId="12CA68CB" w14:textId="77777777" w:rsidR="00811802" w:rsidRPr="00811802" w:rsidRDefault="00811802" w:rsidP="008C00CA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00811802">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Local staff members may claim reimbursement for the issuance of a national passport if required to travel outside of the country on official business travel. The cost of photographs and birth certificates associated with lodging the application may be claimed for reimbursement as well by local staff.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A22EEA3" w14:textId="77777777" w:rsidR="00811802" w:rsidRPr="00811802" w:rsidRDefault="00811802" w:rsidP="00811802">
+    <w:p w14:paraId="2929DA94" w14:textId="11459625" w:rsidR="00811802" w:rsidRPr="00470914" w:rsidRDefault="00811802" w:rsidP="008C00CA">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...27 lines deleted...]
-        <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00811802">
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00811802">
+        <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Templates and Forms </w:t>
       </w:r>
       <w:r w:rsidRPr="00470914">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00470914">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -2187,51 +2059,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04012BA9" w14:textId="77777777" w:rsidR="00811802" w:rsidRPr="00470914" w:rsidRDefault="00811802" w:rsidP="00811802">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="705"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00470914">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0070C0"/>
             <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Form TTS.2-E - Application for issuance of UNLP (French)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3BF4B6A8" w14:textId="77777777" w:rsidR="00811802" w:rsidRPr="00470914" w:rsidRDefault="00811802" w:rsidP="00811802">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="705"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -2260,75 +2132,61 @@
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:instrText>HYPERLINK "https://popp.undp.org/node/311"</w:instrText>
       </w:r>
       <w:r w:rsidRPr="00470914">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00470914">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00470914">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Form</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> TTS.7 - UNLP Cancellation</w:t>
+        <w:t>Form TTS.7 - UNLP Cancellation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="361010B7" w14:textId="77777777" w:rsidR="00811802" w:rsidRPr="00470914" w:rsidRDefault="00811802" w:rsidP="00811802">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="705"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00470914">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
@@ -2394,121 +2252,91 @@
     <w:p w14:paraId="215E1379" w14:textId="77777777" w:rsidR="00811802" w:rsidRPr="00470914" w:rsidRDefault="00811802" w:rsidP="00811802">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="705"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00470914">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="00470914">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0070C0"/>
             <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Form PT64-E. Application for UN Certificate (English)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00470914">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="311DDE60" w14:textId="77777777" w:rsidR="00811802" w:rsidRPr="00470914" w:rsidRDefault="00811802" w:rsidP="00811802">
+    <w:p w14:paraId="61E8E569" w14:textId="77777777" w:rsidR="00811802" w:rsidRPr="00470914" w:rsidRDefault="00811802" w:rsidP="00811802">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="705"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:u w:val="single"/>
-[...32 lines deleted...]
-      <w:hyperlink r:id="rId13" w:history="1">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="00470914">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0070C0"/>
             <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Template memo to request for exceptional issuance of Exceptional Red Laissez-Passer (ERLP)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3EB5D37F" w14:textId="77777777" w:rsidR="00811802" w:rsidRPr="00470914" w:rsidRDefault="00811802" w:rsidP="00811802">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="705"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -2575,444 +2403,518 @@
     <w:p w14:paraId="607F8D9F" w14:textId="77777777" w:rsidR="00811802" w:rsidRPr="00470914" w:rsidRDefault="00811802" w:rsidP="00811802">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="705"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00470914">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="00470914">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0070C0"/>
             <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>UNDP Security Guide/Clearance UN Travel Advisory and Security Clearance Procedure</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1868E87A" w14:textId="77777777" w:rsidR="00811802" w:rsidRPr="00470914" w:rsidRDefault="00811802" w:rsidP="00811802">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="705"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="00470914">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0070C0"/>
             <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Medical Clearance</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="150E854A" w14:textId="77777777" w:rsidR="00811802" w:rsidRPr="00811802" w:rsidRDefault="00811802" w:rsidP="00811802">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00811802" w:rsidRPr="00811802" w:rsidSect="00811802">
-      <w:headerReference w:type="default" r:id="rId16"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId19"/>
+      <w:headerReference w:type="default" r:id="rId18"/>
+      <w:footerReference w:type="even" r:id="rId19"/>
+      <w:footerReference w:type="default" r:id="rId20"/>
+      <w:footerReference w:type="first" r:id="rId21"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1483" w:right="1440" w:bottom="1627" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7E0D4D8B" w14:textId="77777777" w:rsidR="00811802" w:rsidRDefault="00811802" w:rsidP="00811802">
+    <w:p w14:paraId="1CAF7D50" w14:textId="77777777" w:rsidR="00011DAA" w:rsidRDefault="00011DAA" w:rsidP="00811802">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3A32887A" w14:textId="77777777" w:rsidR="00811802" w:rsidRDefault="00811802" w:rsidP="00811802">
+    <w:p w14:paraId="76E3C270" w14:textId="77777777" w:rsidR="00011DAA" w:rsidRDefault="00011DAA" w:rsidP="00811802">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4EA29686" w14:textId="77777777" w:rsidR="00470914" w:rsidRDefault="00470914">
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
       <w:ind w:right="1"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="4E756972" w14:textId="77777777" w:rsidR="00470914" w:rsidRDefault="00470914">
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0818FCC9" w14:textId="157130C1" w:rsidR="00470914" w:rsidRPr="00811802" w:rsidRDefault="00470914" w:rsidP="00811802">
+  <w:p w14:paraId="0818FCC9" w14:textId="7E1304CA" w:rsidR="00470914" w:rsidRPr="00811802" w:rsidRDefault="3DCBF2DE" w:rsidP="00811802">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="5760"/>
       </w:tabs>
       <w:spacing w:line="259" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00811802">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidRPr="00811802">
+    <w:r w:rsidR="00470914" w:rsidRPr="3DCBF2DE">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:bCs/>
+        <w:noProof/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00811802">
+    <w:r w:rsidR="00470914" w:rsidRPr="3DCBF2DE">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00811802">
+    <w:r w:rsidR="00470914" w:rsidRPr="3DCBF2DE">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="00811802">
+    <w:r w:rsidRPr="3DCBF2DE">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:bCs/>
         <w:noProof/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidRPr="00811802">
+    <w:r w:rsidR="00470914" w:rsidRPr="3DCBF2DE">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:bCs/>
+        <w:noProof/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00811802">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r w:rsidRPr="00811802">
+    <w:r w:rsidR="00470914" w:rsidRPr="3DCBF2DE">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:bCs/>
+        <w:noProof/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00811802">
+    <w:r w:rsidR="00470914" w:rsidRPr="3DCBF2DE">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00811802">
+    <w:r w:rsidR="00470914" w:rsidRPr="3DCBF2DE">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="00811802">
+    <w:r w:rsidRPr="3DCBF2DE">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:bCs/>
         <w:noProof/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
-    <w:r w:rsidRPr="00811802">
+    <w:r w:rsidR="00470914" w:rsidRPr="3DCBF2DE">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:bCs/>
+        <w:noProof/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00811802">
+    <w:r w:rsidR="00470914" w:rsidRPr="00811802">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="00811802">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">Effective Date: 09/01/2023 </w:t>
+      <w:t xml:space="preserve">Effective Date: </w:t>
+    </w:r>
+    <w:r w:rsidR="003542A8">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>01</w:t>
     </w:r>
     <w:r w:rsidRPr="00811802">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>/0</w:t>
+    </w:r>
+    <w:r w:rsidR="003542A8">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>7</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00811802">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>/202</w:t>
+    </w:r>
+    <w:r w:rsidRPr="3DCBF2DE">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00811802">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00470914" w:rsidRPr="00811802">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="00811802">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">Version #: </w:t>
-[...7 lines deleted...]
-      <w:t>9</w:t>
+      <w:t>Version #: 10</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="643CEAE6" w14:textId="77777777" w:rsidR="00470914" w:rsidRDefault="00470914">
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
       <w:ind w:right="1"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="100C6D79" w14:textId="77777777" w:rsidR="00470914" w:rsidRDefault="00470914">
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="69EFAC2D" w14:textId="77777777" w:rsidR="00811802" w:rsidRDefault="00811802" w:rsidP="00811802">
+    <w:p w14:paraId="3665CB4A" w14:textId="77777777" w:rsidR="00011DAA" w:rsidRDefault="00011DAA" w:rsidP="00811802">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="47845872" w14:textId="77777777" w:rsidR="00811802" w:rsidRDefault="00811802" w:rsidP="00811802">
+    <w:p w14:paraId="52E716A3" w14:textId="77777777" w:rsidR="00011DAA" w:rsidRDefault="00011DAA" w:rsidP="00811802">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="54777138" w14:textId="77777777" w:rsidR="00470914" w:rsidRDefault="00470914" w:rsidP="00627DD1">
+  <w:p w14:paraId="54777138" w14:textId="77777777" w:rsidR="00470914" w:rsidRDefault="00470914" w:rsidP="000B4BB5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6B78961C" wp14:editId="064CFADB">
           <wp:extent cx="625337" cy="952500"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="2057332171" name="Picture 2057332171" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="Picture 1" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
@@ -3035,235 +2937,235 @@
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="066501C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9B14F7C6"/>
     <w:lvl w:ilvl="0" w:tplc="1BCE0FE6">
       <w:start w:val="14"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="705"/>
+        <w:ind w:left="540"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="5BF2DDA8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440"/>
+        <w:ind w:left="1275"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="32CAEA8E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160"/>
+        <w:ind w:left="1995"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="DA1C1180">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880"/>
+        <w:ind w:left="2715"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="AF40D5D8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600"/>
+        <w:ind w:left="3435"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="5AA4D950">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320"/>
+        <w:ind w:left="4155"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="7F7C1E14">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040"/>
+        <w:ind w:left="4875"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="5772225C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760"/>
+        <w:ind w:left="5595"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="7EEEEB62">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480"/>
+        <w:ind w:left="6315"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08A560CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7A2A3154"/>
     <w:lvl w:ilvl="0" w:tplc="A8E008DA">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -4007,83 +3909,147 @@
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00811802"/>
+    <w:rsid w:val="000018B6"/>
+    <w:rsid w:val="00011DAA"/>
+    <w:rsid w:val="000B4BB5"/>
+    <w:rsid w:val="00102128"/>
+    <w:rsid w:val="0011289F"/>
+    <w:rsid w:val="00136500"/>
+    <w:rsid w:val="00141187"/>
+    <w:rsid w:val="00191995"/>
+    <w:rsid w:val="00194A79"/>
+    <w:rsid w:val="001B2923"/>
+    <w:rsid w:val="002756E7"/>
+    <w:rsid w:val="00285F81"/>
+    <w:rsid w:val="002E5CA4"/>
+    <w:rsid w:val="00310000"/>
+    <w:rsid w:val="003211A1"/>
+    <w:rsid w:val="00325553"/>
+    <w:rsid w:val="003542A8"/>
+    <w:rsid w:val="003847AC"/>
+    <w:rsid w:val="003C1517"/>
+    <w:rsid w:val="003C6546"/>
     <w:rsid w:val="00470914"/>
+    <w:rsid w:val="0047473F"/>
+    <w:rsid w:val="004B5680"/>
+    <w:rsid w:val="004C2F4C"/>
+    <w:rsid w:val="004F19A5"/>
+    <w:rsid w:val="005430CA"/>
+    <w:rsid w:val="0059628E"/>
+    <w:rsid w:val="005F26C2"/>
+    <w:rsid w:val="006103AC"/>
+    <w:rsid w:val="00645801"/>
+    <w:rsid w:val="006B2196"/>
     <w:rsid w:val="006E4FFE"/>
+    <w:rsid w:val="006F61DF"/>
+    <w:rsid w:val="00715A62"/>
+    <w:rsid w:val="007212D4"/>
+    <w:rsid w:val="007841F9"/>
+    <w:rsid w:val="007C5E3D"/>
+    <w:rsid w:val="007F6568"/>
     <w:rsid w:val="00811802"/>
+    <w:rsid w:val="00814504"/>
+    <w:rsid w:val="00815541"/>
+    <w:rsid w:val="00842EEC"/>
+    <w:rsid w:val="008C00CA"/>
+    <w:rsid w:val="008D6945"/>
+    <w:rsid w:val="00915B8C"/>
+    <w:rsid w:val="009910BC"/>
+    <w:rsid w:val="009A1282"/>
+    <w:rsid w:val="00A14B64"/>
+    <w:rsid w:val="00A20137"/>
+    <w:rsid w:val="00A53224"/>
+    <w:rsid w:val="00AA72CA"/>
     <w:rsid w:val="00B57309"/>
+    <w:rsid w:val="00B97829"/>
     <w:rsid w:val="00BB38AA"/>
+    <w:rsid w:val="00BC0B3E"/>
+    <w:rsid w:val="00BD4E53"/>
     <w:rsid w:val="00C12261"/>
+    <w:rsid w:val="00C30FD9"/>
+    <w:rsid w:val="00D77F8D"/>
+    <w:rsid w:val="00D80109"/>
+    <w:rsid w:val="00DA4F8F"/>
+    <w:rsid w:val="00EA71B1"/>
+    <w:rsid w:val="00EB745C"/>
+    <w:rsid w:val="00F52079"/>
+    <w:rsid w:val="00F65456"/>
+    <w:rsid w:val="00F77DDA"/>
+    <w:rsid w:val="00FF32C9"/>
+    <w:rsid w:val="12E7DD53"/>
+    <w:rsid w:val="3DCBF2DE"/>
+    <w:rsid w:val="3EF924AC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="51BBCE93"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{E6ED3A16-6702-4A31-92FF-10F6328A1ADA}"/>
+  <w15:docId w15:val="{02F17B44-A7D1-0B4A-AA4C-C9F03FDB3BB0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -5014,62 +4980,154 @@
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00811802"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007841F9"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007841F9"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00815541"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00815541"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00815541"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00815541"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00815541"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3771" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3786" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3771" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4686" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4691" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11076" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/996" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3771" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dss.un.org/dssweb/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/996" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3771" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11076" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dss.un.org/dssweb/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3771" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3786" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3771" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4691" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
@@ -5347,74 +5405,395 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009CE2E3485F47E64FA14811CC0C75FF13" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="abe876e17ed6e9295bc7f2cb96ca312e">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="804ad996-d754-45d5-a042-b6652537a1e2" xmlns:ns3="74a70395-d601-408f-9848-0ca7a4e70eb9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e502a47c9b00524151685c6c9526362f" ns2:_="" ns3:_="">
+    <xsd:import namespace="804ad996-d754-45d5-a042-b6652537a1e2"/>
+    <xsd:import namespace="74a70395-d601-408f-9848-0ca7a4e70eb9"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="804ad996-d754-45d5-a042-b6652537a1e2" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoTags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="MediaServiceOCR" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="13" nillable="true" ma:displayName="MediaServiceLocation" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="18" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="19" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="21" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f8ebb0a5-c57d-4c3a-bec7-8a38252dd05c" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="23" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="24" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="25" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74a70395-d601-408f-9848-0ca7a4e70eb9" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="14" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="15" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="22" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{649b7045-7471-4432-b149-4c85c29653ca}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="74a70395-d601-408f-9848-0ca7a4e70eb9">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="74a70395-d601-408f-9848-0ca7a4e70eb9" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="804ad996-d754-45d5-a042-b6652537a1e2">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4613AB5B-B96B-4AA2-A64B-966B3162E793}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="804ad996-d754-45d5-a042-b6652537a1e2"/>
+    <ds:schemaRef ds:uri="74a70395-d601-408f-9848-0ca7a4e70eb9"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{01B758BF-6C64-4E5B-B01C-E75FA2B61607}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="74a70395-d601-408f-9848-0ca7a4e70eb9"/>
+    <ds:schemaRef ds:uri="804ad996-d754-45d5-a042-b6652537a1e2"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3575C5E1-8DAF-454B-87FE-4E03E1FF16ED}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>960</Words>
-  <Characters>5473</Characters>
+  <Words>686</Words>
+  <Characters>3814</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>45</Lines>
-  <Paragraphs>12</Paragraphs>
+  <Lines>117</Lines>
+  <Paragraphs>50</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6421</CharactersWithSpaces>
+  <CharactersWithSpaces>4552</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Emiliana Zhivkova</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101009CE2E3485F47E64FA14811CC0C75FF13</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>