--- v0 (2025-10-05)
+++ v1 (2026-05-27)
@@ -1,1701 +1,2848 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4C19046C" w14:textId="585B54B1" w:rsidR="00A566EB" w:rsidRPr="009A08E7" w:rsidRDefault="003913E8" w:rsidP="00E15DCE">
+    <w:p w14:paraId="2905D3AF" w14:textId="77777777" w:rsidR="00643BD3" w:rsidRPr="00643BD3" w:rsidRDefault="00643BD3" w:rsidP="00643BD3">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00643BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Gestion de la planification/prévision des flux de trésorerie  </w:t>
       </w:r>
-      <w:r w:rsidRPr="009A08E7">
+      <w:r w:rsidRPr="00643BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="666E5160" w14:textId="77777777" w:rsidR="00E15DCE" w:rsidRPr="009A08E7" w:rsidRDefault="00E15DCE" w:rsidP="00E15DCE">
+    <w:p w14:paraId="5F96A3EF" w14:textId="77777777" w:rsidR="00643BD3" w:rsidRPr="00643BD3" w:rsidRDefault="00643BD3" w:rsidP="00643BD3">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="009A08E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="311BECFB" w14:textId="77777777" w:rsidR="00643BD3" w:rsidRPr="00643BD3" w:rsidRDefault="00643BD3" w:rsidP="00643BD3">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="282" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="341" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00643BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Planification de la trésorerie  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C19046E" w14:textId="3822861F" w:rsidR="00A566EB" w:rsidRPr="009A08E7" w:rsidRDefault="003913E8">
+    <w:p w14:paraId="175F14E7" w14:textId="77777777" w:rsidR="00643BD3" w:rsidRPr="00643BD3" w:rsidRDefault="00643BD3" w:rsidP="00643BD3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...13 lines deleted...]
-    <w:p w14:paraId="2DE2C777" w14:textId="1F801952" w:rsidR="007B7B75" w:rsidRPr="009A08E7" w:rsidRDefault="007B7B75" w:rsidP="007B7B75">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00643BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La planification de la trésorerie a pour but d’aider les Directeurs des finances et de la trésorerie à gérer leurs exigences de liquidité.  En principe, le PNUD doit effectuer des paiements à son personnel, à ses fournisseurs, aux fins de ses projets, aux gouvernements (partenaires nationaux, NIM) et aux agences (agence chargée de l’exécution ou de la mise en œuvre).  En établissant des prévisions du montant (combien) de la devise et de la chronologie (quand le paiement est requis), l’organisation peut s’acquitter de ses obligations financières en temps opportun et les fonds inutilisés, gérés par la Trésorerie du PNUD, peuvent être placés et produire des intérêts.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35B1B2D7" w14:textId="77777777" w:rsidR="00643BD3" w:rsidRPr="00643BD3" w:rsidRDefault="00643BD3" w:rsidP="00643BD3">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="4C190470" w14:textId="228CF528" w:rsidR="00A566EB" w:rsidRPr="009A08E7" w:rsidRDefault="003913E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D26C289" w14:textId="77777777" w:rsidR="00643BD3" w:rsidRPr="00643BD3" w:rsidRDefault="00643BD3" w:rsidP="00643BD3">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="282" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="341" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00643BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Paiements locaux </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5301F934" w14:textId="77777777" w:rsidR="00643BD3" w:rsidRPr="00643BD3" w:rsidRDefault="00643BD3" w:rsidP="00643BD3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...49 lines deleted...]
-    <w:p w14:paraId="4C190471" w14:textId="77777777" w:rsidR="00A566EB" w:rsidRPr="009A08E7" w:rsidRDefault="003913E8">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00643BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les Bureaux de pays doivent respecter le contrôle des devises locales et les réglementations en matière de change en vigueur. Dans la mesure du possible, toutes les dépenses locales d’un Bureau de pays doivent être payées en devise locale non convertible lorsque celle-ci est acceptée et disponible sur les comptes bancaires du PNUD. La devise locale convertible doit être utilisée uniquement après utilisation intégrale de la devise non convertible.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DC22E6A" w14:textId="77777777" w:rsidR="00643BD3" w:rsidRPr="00643BD3" w:rsidRDefault="00643BD3" w:rsidP="00643BD3">
       <w:pPr>
         <w:spacing w:after="46" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009A08E7">
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00643BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C190472" w14:textId="77777777" w:rsidR="00A566EB" w:rsidRPr="009A08E7" w:rsidRDefault="003913E8">
+    <w:p w14:paraId="6D7B48E9" w14:textId="77777777" w:rsidR="00643BD3" w:rsidRPr="00643BD3" w:rsidRDefault="00643BD3" w:rsidP="00643BD3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r w:rsidRPr="009A08E7">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00643BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">La devise locale doit être utilisée pour régler les factures et remplir toutes les obligations en matière de paie vis-à-vis des fournisseurs locaux, sauf si l’économie locale est « dollarisée » officiellement (p. ex., à El Salvador, en Équateur) ou officieusement (p. ex., au Liberia).   La même règle s’applique à l’utilisation de l’euro.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C190473" w14:textId="77777777" w:rsidR="00A566EB" w:rsidRPr="009A08E7" w:rsidRDefault="003913E8">
+    <w:p w14:paraId="2DA8F986" w14:textId="77777777" w:rsidR="00643BD3" w:rsidRPr="00643BD3" w:rsidRDefault="00643BD3" w:rsidP="00643BD3">
       <w:pPr>
         <w:spacing w:after="43" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009A08E7">
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00643BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C190474" w14:textId="7FEB7D5F" w:rsidR="00A566EB" w:rsidRPr="009A08E7" w:rsidRDefault="00776965">
+    <w:p w14:paraId="46794C4A" w14:textId="77777777" w:rsidR="00643BD3" w:rsidRPr="00643BD3" w:rsidRDefault="00643BD3" w:rsidP="00643BD3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...13 lines deleted...]
-    <w:p w14:paraId="4C190475" w14:textId="77777777" w:rsidR="00A566EB" w:rsidRPr="009A08E7" w:rsidRDefault="003913E8">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00643BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lors de la passation des marchés internationaux, les fournisseurs locaux peuvent soumettre des tarifs en dollars, mais l’obligation doit être réglée dans la devise locale selon le taux de change opérationnel des Nations Unies. Si un fournisseur local n’accepte pas la devise non convertible, la raison doit être documentée.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36709F15" w14:textId="77777777" w:rsidR="00643BD3" w:rsidRPr="00643BD3" w:rsidRDefault="00643BD3" w:rsidP="00643BD3">
       <w:pPr>
         <w:spacing w:after="43" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009A08E7">
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00643BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C190477" w14:textId="61A9BDD1" w:rsidR="00A566EB" w:rsidRPr="009A08E7" w:rsidRDefault="003913E8" w:rsidP="008462E2">
+    <w:p w14:paraId="1993A732" w14:textId="77777777" w:rsidR="00643BD3" w:rsidRPr="00643BD3" w:rsidRDefault="00643BD3" w:rsidP="00643BD3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r w:rsidRPr="009A08E7">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00643BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Les comptes locaux en dollars peuvent être utilisés au titre des paiements suivants :  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C190478" w14:textId="77777777" w:rsidR="00A566EB" w:rsidRPr="009A08E7" w:rsidRDefault="003913E8">
+    <w:p w14:paraId="5081F657" w14:textId="77777777" w:rsidR="00643BD3" w:rsidRPr="00643BD3" w:rsidRDefault="00643BD3" w:rsidP="00643BD3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="25"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="009A08E7">
+        <w:spacing w:after="25" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00643BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Lorsqu’il existe une forte demande d’indemnité journalière de subsistance en dollars applicable aux voyageurs internationaux et aux frais de déplacement connexes, qui ne peut être satisfaite par d’autres moyens.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C190479" w14:textId="0BEF9CFE" w:rsidR="00A566EB" w:rsidRPr="009A08E7" w:rsidRDefault="00776965">
+    <w:p w14:paraId="24D444E5" w14:textId="77777777" w:rsidR="00643BD3" w:rsidRPr="00643BD3" w:rsidRDefault="00643BD3" w:rsidP="00643BD3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="119"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="4C19047A" w14:textId="77777777" w:rsidR="00A566EB" w:rsidRPr="009A08E7" w:rsidRDefault="003913E8">
+        <w:spacing w:after="119" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00643BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En raison de circonstances spéciales (p. ex., réapprovisionnement des comptes en devise locale lorsque les autres modes de réapprovisionnement ne sont pas efficaces ou entraînent d’importants retards).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E63BE22" w14:textId="77777777" w:rsidR="00643BD3" w:rsidRPr="00643BD3" w:rsidRDefault="00643BD3" w:rsidP="00643BD3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r w:rsidRPr="009A08E7">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00643BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">L’utilisation de devises fortes (p. ex., dollar et euro) aux fins de paiements des fournisseurs et/ou des fonctionnaires doit être limitée aux types de transactions suivantes :  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C19047C" w14:textId="77777777" w:rsidR="00A566EB" w:rsidRPr="009A08E7" w:rsidRDefault="003913E8">
+    <w:p w14:paraId="5382205A" w14:textId="77777777" w:rsidR="00643BD3" w:rsidRPr="00643BD3" w:rsidRDefault="00643BD3" w:rsidP="00643BD3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009A08E7">
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00643BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Paiements transfrontaliers à destination de fournisseurs étrangers.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C19047D" w14:textId="37B62EE3" w:rsidR="00A566EB" w:rsidRPr="009A08E7" w:rsidRDefault="007125B5">
+    <w:p w14:paraId="421FFC3B" w14:textId="77777777" w:rsidR="00643BD3" w:rsidRPr="00643BD3" w:rsidRDefault="00643BD3" w:rsidP="00643BD3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="25"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="4C19047E" w14:textId="77777777" w:rsidR="00A566EB" w:rsidRPr="009A08E7" w:rsidRDefault="003913E8">
+        <w:spacing w:after="25" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00643BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Paiements aux fournisseurs et au personnel locaux lorsqu'un bureau national bénéficie de mesures exceptionnelles au titre de la règle 125.06 du Règlement financier et des règles de gestion financière du PNUD.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="601C2D9C" w14:textId="77777777" w:rsidR="00643BD3" w:rsidRPr="00643BD3" w:rsidRDefault="00643BD3" w:rsidP="00643BD3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="25"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="009A08E7">
+        <w:spacing w:after="25" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00643BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Fonctionnaire recruté sur le plan international, choisissant de percevoir leurs traitements en devise forte.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C19047F" w14:textId="1CB5CFC6" w:rsidR="00A566EB" w:rsidRPr="009A08E7" w:rsidRDefault="003913E8">
+    <w:p w14:paraId="340EB322" w14:textId="77777777" w:rsidR="00643BD3" w:rsidRPr="00643BD3" w:rsidRDefault="00643BD3" w:rsidP="00643BD3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="78"/>
-[...8 lines deleted...]
-      <w:r w:rsidR="005814B1" w:rsidRPr="009A08E7">
+        <w:spacing w:after="78" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00643BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Achat de devises locales en vue du réapprovisionnement des comptes bancaires en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00643BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:br/>
-      </w:r>
-      <w:r w:rsidRPr="009A08E7">
         <w:t xml:space="preserve">devise locale.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C190481" w14:textId="77777777" w:rsidR="00A566EB" w:rsidRPr="009A08E7" w:rsidRDefault="003913E8">
+    <w:p w14:paraId="32FAE3B0" w14:textId="77777777" w:rsidR="00643BD3" w:rsidRPr="00643BD3" w:rsidRDefault="00643BD3" w:rsidP="00643BD3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00643BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pour les exceptions aux directives énoncées ci-dessus, en particulier lorsque les Bureaux de pays opèrent dans des conditions économiques locales très instables et dans un secteur bancaire restrictif et/ou sous-développé, ou lorsque les lois locales sont en incompatibilité avec les directives du PNUD, veuillez contacter le service de la Trésorerie pour obtenir de l’aide.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C190482" w14:textId="77777777" w:rsidR="00A566EB" w:rsidRPr="009A08E7" w:rsidRDefault="003913E8">
+    <w:p w14:paraId="5DFDA396" w14:textId="77777777" w:rsidR="00643BD3" w:rsidRPr="00643BD3" w:rsidRDefault="00643BD3" w:rsidP="00643BD3">
       <w:pPr>
         <w:spacing w:after="45" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="009A08E7">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00643BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C190483" w14:textId="66E98665" w:rsidR="00A566EB" w:rsidRPr="009A08E7" w:rsidRDefault="003913E8">
+    <w:p w14:paraId="6679AAB9" w14:textId="77777777" w:rsidR="00643BD3" w:rsidRPr="00643BD3" w:rsidRDefault="00643BD3" w:rsidP="00643BD3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...22 lines deleted...]
-    <w:p w14:paraId="4C190484" w14:textId="77777777" w:rsidR="00A566EB" w:rsidRPr="009A08E7" w:rsidRDefault="003913E8">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00643BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les Bureaux de pays utiliseront leurs Comptes à solde zéro en dollars EU ou en Euros pour les paiements en devises fortes. Les Bureaux de pays peuvent effectuer des paiements à partir des comptes bancaires en devises fortes du Siège lorsque les paiements sont exigés sous forme de devises fortes dans lesquels le Bureau de pays n’a pas de compte bancaire.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6497775C" w14:textId="77777777" w:rsidR="00643BD3" w:rsidRPr="00643BD3" w:rsidRDefault="00643BD3" w:rsidP="00643BD3">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="009A08E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00643BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C190485" w14:textId="405BCEC6" w:rsidR="00A566EB" w:rsidRPr="009A08E7" w:rsidRDefault="00292773">
-[...17 lines deleted...]
-    <w:p w14:paraId="4C190486" w14:textId="50B6647E" w:rsidR="00A566EB" w:rsidRPr="009A08E7" w:rsidRDefault="003913E8" w:rsidP="00F16052">
+    <w:p w14:paraId="21CB03CD" w14:textId="77777777" w:rsidR="00643BD3" w:rsidRPr="00643BD3" w:rsidRDefault="00643BD3" w:rsidP="00643BD3">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="282" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="341" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00643BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Recettes locales  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="045DA139" w14:textId="77777777" w:rsidR="00643BD3" w:rsidRPr="00643BD3" w:rsidRDefault="00643BD3" w:rsidP="00643BD3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="46"/>
+        <w:spacing w:after="46" w:line="255" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
-      </w:pPr>
-[...33 lines deleted...]
-      <w:r w:rsidR="00CF265B">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00643BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les Bureaux de pays peuvent accepter jusqu’à concurrence de 50 000 dollars par mois, ou 5 % du niveau d'avances temporaires établie, le montant le plus élevé étant retenu, sans autorisation préalable de la Trésorerie, à condition que la réception des fonds au niveau local ne crée ou n’accentue pas une accumulation de soldes bancaires en devises non convertibles ou convertibles sur leurs comptes bancaires locaux. En vertu de cette règle générale, telles recettes e peuvent être acceptées si elles proviennent des personnes ou des organismes ci-après  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16FEC1B4" w14:textId="77777777" w:rsidR="00643BD3" w:rsidRPr="00643BD3" w:rsidRDefault="00643BD3" w:rsidP="00DD6CAC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00643BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Donateurs  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4659E07F" w14:textId="77777777" w:rsidR="00643BD3" w:rsidRPr="00643BD3" w:rsidRDefault="00643BD3" w:rsidP="00DD6CAC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00643BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Agences des Nations Unies  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01063445" w14:textId="77777777" w:rsidR="00643BD3" w:rsidRPr="00643BD3" w:rsidRDefault="00643BD3" w:rsidP="00DD6CAC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00643BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fonctionnaires recrutés sur le plan international, quittant les Bureaux de pays pour une autre mission ou pour prendre leur retraite. La devise acceptée doit être celle du lieu d’affectation à partir duquel le membre du personnel quitte l’organisation.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="660FDD28" w14:textId="77777777" w:rsidR="00643BD3" w:rsidRPr="00643BD3" w:rsidRDefault="00643BD3" w:rsidP="00643BD3">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00643BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nonobstant ce qui précède, lorsqu'un bureau national est autorisé à détenir un compte bancaire autre que sa monnaie nationale officielle, le principe général de cette politique s'étend aux recettes des bureaux nationaux sur leur compte bancaire local dans n'importe quelle monnaie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A43A2D" w14:textId="77777777" w:rsidR="00643BD3" w:rsidRPr="00643BD3" w:rsidRDefault="00643BD3" w:rsidP="00643BD3">
+      <w:pPr>
+        <w:spacing w:after="28" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00643BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CF265B" w:rsidRPr="00CF265B">
-[...54 lines deleted...]
-    <w:p w14:paraId="4C190487" w14:textId="77777777" w:rsidR="00A566EB" w:rsidRPr="009A08E7" w:rsidRDefault="003913E8" w:rsidP="00F16052">
+    </w:p>
+    <w:p w14:paraId="7C588BD6" w14:textId="77777777" w:rsidR="00643BD3" w:rsidRPr="00643BD3" w:rsidRDefault="00643BD3" w:rsidP="00643BD3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="47" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00643BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Lors de la négociation des accords de financement avec les donateurs pour les contributions à recevoir par le PNUD en dollars ou en euros, les coordonnées du compte bancaire du siège en dollars et en euros doivent être fournies comme compte bancaire de réception par défaut.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BF9997C" w14:textId="77777777" w:rsidR="00643BD3" w:rsidRPr="00643BD3" w:rsidRDefault="00643BD3" w:rsidP="00643BD3">
+      <w:pPr>
+        <w:spacing w:after="47" w:line="255" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="618216EA" w14:textId="19034841" w:rsidR="00643BD3" w:rsidRPr="00643BD3" w:rsidRDefault="00643BD3" w:rsidP="00643BD3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="47" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00643BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les recettes locales suivantes sur des comptes bancaires locaux sont exemptées de cette règle générale et peuvent être acceptées sans l’approbation préalable de la Trésorerie.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56B60C5D" w14:textId="77777777" w:rsidR="00643BD3" w:rsidRPr="00643BD3" w:rsidRDefault="00643BD3" w:rsidP="00DD6CAC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00643BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contributions des gouvernements aux dépenses locales des bureaux du PNUD (GLOC)  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21052135" w14:textId="10178941" w:rsidR="00643BD3" w:rsidRPr="00643BD3" w:rsidRDefault="00643BD3" w:rsidP="00DD6CAC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00643BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Recettes locales acceptées en fonction des autorisations permanentes accordées au préalable par la Trésorerie, en vue de l’acceptation pour le versement des contributions au titre de la participation aux coûts.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CD7A46D" w14:textId="77777777" w:rsidR="00643BD3" w:rsidRPr="00643BD3" w:rsidRDefault="00643BD3" w:rsidP="00643BD3">
+      <w:pPr>
+        <w:spacing w:after="47" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57CBCFF3" w14:textId="77777777" w:rsidR="00643BD3" w:rsidRPr="00643BD3" w:rsidRDefault="00643BD3" w:rsidP="00643BD3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="47" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00643BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Malgré la règle générale énoncée ci-dessus, les recettes locales suivantes, quel que soit le montant, nécessitent une autorisation préalable de la Trésorerie.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40F57BC3" w14:textId="77777777" w:rsidR="00643BD3" w:rsidRPr="00643BD3" w:rsidRDefault="00643BD3" w:rsidP="00DD6CAC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...40 lines deleted...]
-    <w:p w14:paraId="4C19048A" w14:textId="77777777" w:rsidR="00A566EB" w:rsidRPr="009A08E7" w:rsidRDefault="003913E8" w:rsidP="00F16052">
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00643BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les recettes provenant de la vente des bons de l’UNESCO. (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00643BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>préautorisation</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00643BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> annuelle)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2499C38E" w14:textId="77777777" w:rsidR="00643BD3" w:rsidRPr="00643BD3" w:rsidRDefault="00643BD3" w:rsidP="00643BD3">
       <w:pPr>
         <w:spacing w:after="28" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
-        <w:jc w:val="left"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009A08E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00643BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="634E7A6F" w14:textId="3088A8B5" w:rsidR="00FF614F" w:rsidRPr="009A08E7" w:rsidRDefault="00FF614F" w:rsidP="00F16052">
+    <w:p w14:paraId="39EFDEA6" w14:textId="77777777" w:rsidR="00643BD3" w:rsidRPr="00643BD3" w:rsidRDefault="00643BD3" w:rsidP="00643BD3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="47"/>
+        <w:spacing w:after="47" w:line="255" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="4C19048B" w14:textId="003A2755" w:rsidR="00A566EB" w:rsidRPr="009A08E7" w:rsidRDefault="003913E8" w:rsidP="00F16052">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00643BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Voici quelques critères utilisés aux fins de l’évaluation des demandes formulées par les Bureaux de pays et par l’UNESCO (dans le cadre du programme des bons de l’UNESCO), en vue de l’acceptation de la devise locale.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="423D6BC2" w14:textId="77777777" w:rsidR="00643BD3" w:rsidRPr="00643BD3" w:rsidRDefault="00643BD3" w:rsidP="00DD6CAC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00643BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La stabilité de la devise.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="495BC911" w14:textId="77777777" w:rsidR="00643BD3" w:rsidRPr="00643BD3" w:rsidRDefault="00643BD3" w:rsidP="00DD6CAC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00643BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La possibilité d’utiliser la devise dans un délai raisonnable (de préférence le même mois où les fonds sont acceptés.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="613D77FA" w14:textId="77777777" w:rsidR="00643BD3" w:rsidRPr="00643BD3" w:rsidRDefault="00643BD3" w:rsidP="00DD6CAC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00643BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La probabilité de recevoir des devises locales supplémentaires de la part des sources susmentionnées. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E3093C1" w14:textId="77777777" w:rsidR="00643BD3" w:rsidRPr="00643BD3" w:rsidRDefault="00643BD3" w:rsidP="00DD6CAC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00643BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Convertibilité des devises locales en dollars américains.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78A11619" w14:textId="77777777" w:rsidR="00643BD3" w:rsidRPr="00643BD3" w:rsidRDefault="00643BD3" w:rsidP="00643BD3">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56D9A5C1" w14:textId="77777777" w:rsidR="00643BD3" w:rsidRPr="00643BD3" w:rsidRDefault="00643BD3" w:rsidP="00643BD3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="47"/>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
-      </w:pPr>
-[...16 lines deleted...]
-    <w:p w14:paraId="4C19048C" w14:textId="27D5B672" w:rsidR="00A566EB" w:rsidRPr="009A08E7" w:rsidRDefault="003913E8" w:rsidP="00F16052">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00643BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Lorsque des recettes autorisées dépassent largement la capacité des Bureaux de pays à utiliser rapidement leurs fonds, le bureau sera appelé à convertir l’excédent de devises locales en dollars américains et à transférer ces fonds sur le compte des contributions du Siege. Le coût de la conversion de l'excédent de monnaie locale reçu, y compris toute perte de change, est appliqué et supporté par les projets ou programmes bénéficiaires.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76B8D3DF" w14:textId="77777777" w:rsidR="00643BD3" w:rsidRPr="00643BD3" w:rsidRDefault="00643BD3" w:rsidP="00643BD3">
+      <w:pPr>
+        <w:spacing w:after="45" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00643BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BA50E65" w14:textId="71F93197" w:rsidR="00643BD3" w:rsidRPr="00643BD3" w:rsidRDefault="00643BD3" w:rsidP="00643BD3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="47" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00643BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Des autorisations permanentes peuvent être délivrées à certains Bureaux de pays sur la base de l’examen par la Trésorerie des données relatives aux recettes locales, dans le cadre de son examen normal de gestion de la trésorerie ou à la demande des Bureaux de pays. Les critères suivants doivent être considérés avant la prise de décision évaluant la capacité des Bureaux de pays à gérer d’importants montants de recettes locales et des montants au titre d’autorisations permanentes.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7626003F" w14:textId="77777777" w:rsidR="00643BD3" w:rsidRPr="00643BD3" w:rsidRDefault="00643BD3" w:rsidP="00DD6CAC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="4C19048D" w14:textId="1506FEE8" w:rsidR="00A566EB" w:rsidRPr="009A08E7" w:rsidRDefault="003913E8" w:rsidP="00FF614F">
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00643BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La convertibilité de la devise locale.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AE45CA3" w14:textId="77777777" w:rsidR="00643BD3" w:rsidRPr="00643BD3" w:rsidRDefault="00643BD3" w:rsidP="00DD6CAC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="009A08E7">
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00643BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La stabilité de l’environnement politique et économique du pays.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15C2947C" w14:textId="77777777" w:rsidR="00643BD3" w:rsidRPr="00643BD3" w:rsidRDefault="00643BD3" w:rsidP="00DD6CAC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00643BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La fréquence des demandes émises par le Bureau de pays, en vue de l’acceptation des devises locales au titre de la participation aux coûts.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64C72685" w14:textId="77777777" w:rsidR="00643BD3" w:rsidRPr="00643BD3" w:rsidRDefault="00643BD3" w:rsidP="00DD6CAC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00643BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le ratio entre les recettes locales mensuelles et les décaissements locales (le critère optimal est de 80% maximum).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="471DB57A" w14:textId="77777777" w:rsidR="00643BD3" w:rsidRPr="00643BD3" w:rsidRDefault="00643BD3" w:rsidP="00DD6CAC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00643BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les compétences des Bureaux de pays en matière de gestion de trésorerie, telles que déterminées par les examens antérieurs sur la gestion de la trésorerie et les examens trimestriels sur les soldes bancaires des Bureaux de pays.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59C7D825" w14:textId="77777777" w:rsidR="00643BD3" w:rsidRPr="00643BD3" w:rsidRDefault="00643BD3" w:rsidP="00643BD3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00643BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D00C57A" w14:textId="77777777" w:rsidR="00DD2548" w:rsidRPr="009A08E7" w:rsidRDefault="00DD2548" w:rsidP="00F16052">
-[...1 lines deleted...]
-        <w:spacing w:after="47"/>
+    <w:p w14:paraId="62BBE093" w14:textId="77777777" w:rsidR="00643BD3" w:rsidRPr="00643BD3" w:rsidRDefault="00643BD3" w:rsidP="00643BD3">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="282" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="4C19048E" w14:textId="3B8C5B60" w:rsidR="00A566EB" w:rsidRPr="009A08E7" w:rsidRDefault="003913E8" w:rsidP="00F16052">
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00643BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ventes des bons de l’UNESCO  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CA35F23" w14:textId="7FF069C9" w:rsidR="00643BD3" w:rsidRPr="00643BD3" w:rsidRDefault="00643BD3" w:rsidP="00643BD3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="47"/>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
-      </w:pPr>
-[...16 lines deleted...]
-    <w:p w14:paraId="4C19048F" w14:textId="5F8804B0" w:rsidR="00A566EB" w:rsidRPr="009A08E7" w:rsidRDefault="003913E8" w:rsidP="00F16052">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00643BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les Bureaux de pays qui ont été autorisés par la Trésorerie à accepter les recettes locales générées par la vente des bons de l’UNESCO seront informés de leurs plafonds annuels acceptables. Il s’agit d’une fonction d’appui administratif fournie à l’UNESCO qui doit, en tout état de cause, donner son approbation explicite à l’acheteur du coupon. La tarification selon le système de la liste universelle des prix (Universal Price List, UPL) prévue pour le « processus de paiement » devrait être appliquée à chaque transaction, le produit de la vente étant porté au crédit du compte provisoire de service (SCA) de l’UNESCO. Si votre bureau n’a pas reçu d’autorisation écrite provenant de la Trésorerie pour l’année en cours, vous ne pouvez pas traiter une transaction. Afin d’obtenir des informations supplémentaires sur le Programme des bons de l’UNESCO, veuillez soumettre un cas UNALL dans le </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00643BD3">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>catalogue de gestion de trésorerie du Trésor</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00643BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en anglais).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0285A599" w14:textId="77777777" w:rsidR="00643BD3" w:rsidRPr="00643BD3" w:rsidRDefault="00643BD3" w:rsidP="00643BD3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00643BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C2E96ED" w14:textId="77777777" w:rsidR="00643BD3" w:rsidRPr="00643BD3" w:rsidRDefault="00643BD3" w:rsidP="00643BD3">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="282" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00643BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Prévision des flux de trésorerie  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0260F2B9" w14:textId="77777777" w:rsidR="00643BD3" w:rsidRPr="00643BD3" w:rsidRDefault="00643BD3" w:rsidP="00643BD3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:ind w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00643BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Une prévision des flux de trésorerie est une projection à court terme sur les mouvements de trésorerie et de leurs répercussions sur la situation de trésorerie d’une organisation.  Selon la taille de l’organisation et l’objectif de l’entreprise, la période couverte par la prévision peut être quotidienne (aussi appelé situation de trésorerie quotidienne), mensuelle, trimestrielle et annuelle, sur une base continue.  La Trésorerie du PNUD utilise le système Daily Cash </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00643BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Positioning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00643BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (la situation de trésorerie quotidienne) pour effectuer ses opérations quotidiennes de gestion de trésorerie et utilise également l’analyse annuelle des flux de trésorerie sur l’exercice de 12 mois pour l’établissement de rapports.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C4C478C" w14:textId="77777777" w:rsidR="00643BD3" w:rsidRPr="00643BD3" w:rsidRDefault="00643BD3" w:rsidP="00643BD3">
+      <w:pPr>
+        <w:spacing w:after="45" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00643BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7561A35F" w14:textId="77777777" w:rsidR="00643BD3" w:rsidRPr="00643BD3" w:rsidRDefault="00643BD3" w:rsidP="00643BD3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="47" w:line="255" w:lineRule="auto"/>
+        <w:ind w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00643BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Toutes les parties dont les actions </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00643BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ont</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00643BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des répercussions sur les flux de trésorerie jouent un rôle dans la prévision des flux de trésorerie, car elles sont la source d’origine de l’entrée des données/informations.  Par exemple :  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DC5585E" w14:textId="77777777" w:rsidR="00643BD3" w:rsidRPr="00643BD3" w:rsidRDefault="00643BD3" w:rsidP="00DD6CAC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...13 lines deleted...]
-        <w:spacing w:after="28" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:hanging="270"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00643BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contributions – bailleurs de fonds, gouvernement, directeurs de programme  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56DBD481" w14:textId="77777777" w:rsidR="00643BD3" w:rsidRPr="00643BD3" w:rsidRDefault="00643BD3" w:rsidP="00DD6CAC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:hanging="270"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00643BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Facturation à l’acte – agences, ONG et autres clients  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A744835" w14:textId="77777777" w:rsidR="00643BD3" w:rsidRPr="00643BD3" w:rsidRDefault="00643BD3" w:rsidP="00DD6CAC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:hanging="270"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00643BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autres recettes – recettes à déterminer par chaque unité ou bureau  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A02EFF2" w14:textId="77777777" w:rsidR="00643BD3" w:rsidRPr="00643BD3" w:rsidRDefault="00643BD3" w:rsidP="00DD6CAC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:hanging="270"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00643BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Décaissements au titre de l’exécution à l’échelle nationale (NIM), l’exécution directe (DIM) et l’exécution par des fonctionnaires de programme, fonctionnaires appartenant à des agences </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DBBF6D3" w14:textId="77777777" w:rsidR="00643BD3" w:rsidRPr="00643BD3" w:rsidRDefault="00643BD3" w:rsidP="00DD6CAC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:hanging="270"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00643BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Décaissements au titre des frais de fonctionnement de bureau – Fonctionnaires des finances  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EF8C34E" w14:textId="77777777" w:rsidR="00643BD3" w:rsidRPr="00643BD3" w:rsidRDefault="00643BD3" w:rsidP="00DD6CAC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:hanging="270"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00643BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Masse salariale – Ressources humaines/Finances  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2869928E" w14:textId="77777777" w:rsidR="00643BD3" w:rsidRPr="00643BD3" w:rsidRDefault="00643BD3" w:rsidP="00DD6CAC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:hanging="270"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00643BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autres – à déterminer par chaque unité ou bureau   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="752817F1" w14:textId="77777777" w:rsidR="00643BD3" w:rsidRPr="00643BD3" w:rsidRDefault="00643BD3" w:rsidP="00643BD3">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
-        <w:jc w:val="left"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="4C190491" w14:textId="77777777" w:rsidR="00A566EB" w:rsidRPr="009A08E7" w:rsidRDefault="003913E8" w:rsidP="00F16052">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E2B67E6" w14:textId="77777777" w:rsidR="00643BD3" w:rsidRPr="00643BD3" w:rsidRDefault="00643BD3" w:rsidP="00643BD3">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="282" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00643BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fréquence de prévision des flux de trésorerie  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="023D930A" w14:textId="77777777" w:rsidR="00643BD3" w:rsidRPr="00643BD3" w:rsidRDefault="00643BD3" w:rsidP="00643BD3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="47"/>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:ind w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00643BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Selon la période de prévision, il serait souhaitable d’effectuer les prévisions de flux de trésorerie sur une période de prévision continue et de les mettre à jour en fonction de la disponibilité de nouvelles informations.  Pour les Bureaux de pays, il est recommandé de commencer par des prévisions de trésorerie hebdomadaires couvrant une période continue de quatre semaines et de poursuivre avec des prévisions mensuelles couvrant une période continue de trois mois.  Les Bureaux de pays peuvent également préparer une analyse annuelle des flux de trésorerie pour l’exercice de 12 mois.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F3E87C1" w14:textId="77777777" w:rsidR="00643BD3" w:rsidRPr="00643BD3" w:rsidRDefault="00643BD3" w:rsidP="00643BD3">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
-      </w:pPr>
-[...466 lines deleted...]
-        <w:ind w:left="706" w:firstLine="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CEAB587" w14:textId="77777777" w:rsidR="00643BD3" w:rsidRPr="00643BD3" w:rsidRDefault="00643BD3" w:rsidP="00643BD3">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="706"/>
+        <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:ind w:left="706" w:firstLine="0"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0342F8A7" w14:textId="77777777" w:rsidR="00643BD3" w:rsidRPr="00643BD3" w:rsidRDefault="00643BD3" w:rsidP="00643BD3">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="706"/>
+        <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:ind w:left="706" w:firstLine="0"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B49D4D7" w14:textId="77777777" w:rsidR="00643BD3" w:rsidRPr="00643BD3" w:rsidRDefault="00643BD3" w:rsidP="00643BD3">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="706"/>
+        <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:ind w:left="706" w:firstLine="0"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A772276" w14:textId="77777777" w:rsidR="00643BD3" w:rsidRPr="00643BD3" w:rsidRDefault="00643BD3" w:rsidP="00643BD3">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="706"/>
+        <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64FC093F" w14:textId="77777777" w:rsidR="00643BD3" w:rsidRPr="00643BD3" w:rsidRDefault="00643BD3" w:rsidP="006C29D0">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:ind w:left="706" w:firstLine="0"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33FBB32B" w14:textId="77777777" w:rsidR="00643BD3" w:rsidRPr="00643BD3" w:rsidRDefault="00643BD3" w:rsidP="00DD6CAC">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A154712" w14:textId="77777777" w:rsidR="00643BD3" w:rsidRPr="00643BD3" w:rsidRDefault="00643BD3" w:rsidP="00DD6CAC">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Disclaimer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00643BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This document was translated from English into French. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D545E31" w14:textId="77777777" w:rsidR="00643BD3" w:rsidRPr="00643BD3" w:rsidRDefault="00643BD3" w:rsidP="00DD6CAC">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28AE8A25" w14:textId="71DB0657" w:rsidR="00643BD3" w:rsidRPr="00643BD3" w:rsidRDefault="00643BD3" w:rsidP="00DD6CAC">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Avertissement :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00643BD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...54 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId14"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ce document a été traduit de l'anglais vers le français. En cas de divergence entre cette traduction et le document anglais original, le document anglais original prévaudra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C21B0AD" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00DD6CAC">
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1214" w:right="852" w:bottom="1633" w:left="1702" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="2038" w:right="852" w:bottom="1633" w:left="1702" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7871D3D3" w14:textId="77777777" w:rsidR="00FD2A16" w:rsidRPr="009A08E7" w:rsidRDefault="00FD2A16" w:rsidP="00B77E7E">
+    <w:p w14:paraId="3218B178" w14:textId="77777777" w:rsidR="00A43C84" w:rsidRDefault="00A43C84" w:rsidP="00643BD3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="009A08E7">
+      <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2227A6DC" w14:textId="77777777" w:rsidR="00FD2A16" w:rsidRPr="009A08E7" w:rsidRDefault="00FD2A16" w:rsidP="00B77E7E">
+    <w:p w14:paraId="23BA7F24" w14:textId="77777777" w:rsidR="00A43C84" w:rsidRDefault="00A43C84" w:rsidP="00643BD3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="009A08E7">
+      <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="1E892F0B" w14:textId="1FC6AAE9" w:rsidR="00B77E7E" w:rsidRPr="009A08E7" w:rsidRDefault="00872B22" w:rsidP="004A7343">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="68748624" w14:textId="72E1554F" w:rsidR="00643BD3" w:rsidRPr="009A08E7" w:rsidRDefault="00643BD3" w:rsidP="004A7343">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:left="0" w:firstLine="0"/>
     </w:pPr>
     <w:r w:rsidRPr="009A08E7">
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="009A08E7">
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="009A08E7">
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="009A08E7">
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="005814B1" w:rsidRPr="008E5A10">
+    <w:r w:rsidRPr="008E5A10">
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidRPr="009A08E7">
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="009A08E7">
       <w:t xml:space="preserve"> sur </w:t>
     </w:r>
     <w:r w:rsidRPr="009A08E7">
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="009A08E7">
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="009A08E7">
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="005814B1" w:rsidRPr="008E5A10">
+    <w:r w:rsidRPr="008E5A10">
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidRPr="009A08E7">
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="009A08E7">
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="009A08E7">
-      <w:t xml:space="preserve">Date d’entrée en vigueur : </w:t>
-[...2 lines deleted...]
-      <w:t xml:space="preserve">06/08/2019 </w:t>
+      <w:t xml:space="preserve">Date d’entrée en vigueur : 06/08/2019 </w:t>
     </w:r>
     <w:r w:rsidRPr="009A08E7">
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
+    <w:r>
+      <w:t>V</w:t>
+    </w:r>
     <w:r w:rsidRPr="009A08E7">
-      <w:t xml:space="preserve">Numéro de version : </w:t>
+      <w:t>ersion </w:t>
     </w:r>
-    <w:r w:rsidR="00D771FD">
+    <w:r>
+      <w:t xml:space="preserve"># </w:t>
+    </w:r>
+    <w:r w:rsidRPr="009A08E7">
+      <w:t xml:space="preserve">: </w:t>
+    </w:r>
+    <w:r>
       <w:t>3</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="49D7BE2F" w14:textId="77777777" w:rsidR="00FD2A16" w:rsidRPr="009A08E7" w:rsidRDefault="00FD2A16" w:rsidP="00B77E7E">
+    <w:p w14:paraId="51437948" w14:textId="77777777" w:rsidR="00A43C84" w:rsidRDefault="00A43C84" w:rsidP="00643BD3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="009A08E7">
+      <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="673F97F2" w14:textId="77777777" w:rsidR="00FD2A16" w:rsidRPr="009A08E7" w:rsidRDefault="00FD2A16" w:rsidP="00B77E7E">
+    <w:p w14:paraId="5DE216EC" w14:textId="77777777" w:rsidR="00A43C84" w:rsidRDefault="00A43C84" w:rsidP="00643BD3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="009A08E7">
+      <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="27419F28" w14:textId="3DAA0F71" w:rsidR="009120F8" w:rsidRPr="009A08E7" w:rsidRDefault="009120F8" w:rsidP="00F26727">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4AF66929" w14:textId="79DB7340" w:rsidR="00643BD3" w:rsidRPr="009A08E7" w:rsidRDefault="004B7FC7" w:rsidP="00F26727">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
-    <w:r w:rsidRPr="008E5A10">
+    <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1F37B991" wp14:editId="2F0132A1">
-[...2 lines deleted...]
-          <wp:docPr id="1" name="Picture 1"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="510A6D73" wp14:editId="02C80959">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:align>right</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-30480</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="283210" cy="553085"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1578325170" name="Picture 1578325170"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="2" name="logo-undp-300.png"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect l="1" r="1877" b="16155"/>
+                  <a:srcRect r="4369" b="28533"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="302740" cy="596704"/>
+                    <a:ext cx="283210" cy="553085"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+        </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03394E50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3334CADC"/>
     <w:lvl w:ilvl="0" w:tplc="1C262D2A">
       <w:start w:val="9"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="706"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
@@ -2075,261 +3222,50 @@
     <w:lvl w:ilvl="8" w:tplc="D0DC1812">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14AB0A8E"/>
-[...209 lines deleted...]
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22FE34CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5C42B020"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1786"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
@@ -2495,261 +3431,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D0DC1812">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-[...209 lines deleted...]
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B395894"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5C42B020"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1066"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
@@ -2915,51 +3641,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D0DC1812">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5CCB15A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="805E1438"/>
     <w:lvl w:ilvl="0" w:tplc="CD4A2908">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1066"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -3126,51 +3852,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A255E05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5C42B020"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1066"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
@@ -3336,263 +4062,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D0DC1812">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-[...211 lines deleted...]
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76CA7408"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="42982F14"/>
     <w:lvl w:ilvl="0" w:tplc="7060AB7E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -3760,51 +4274,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="F4784374">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5774"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B456281"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5C42B020"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1066"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
@@ -3971,244 +4485,161 @@
     <w:lvl w:ilvl="8" w:tplc="D0DC1812">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2032216124">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="952637466">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1968585367">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="3" w16cid:durableId="1708338628">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="2006978838">
+  <w:num w:numId="4" w16cid:durableId="2134864692">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="597173483">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="430517288">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1708338628">
-[...11 lines deleted...]
-  <w:num w:numId="9" w16cid:durableId="430517288">
+  <w:num w:numId="7" w16cid:durableId="1138457256">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1138457256">
-[...3 lines deleted...]
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="8" w16cid:durableId="830023036">
+    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A566EB"/>
-[...87 lines deleted...]
-    <w:rsid w:val="00FF701C"/>
+    <w:rsidRoot w:val="00643BD3"/>
+    <w:rsid w:val="0010396B"/>
+    <w:rsid w:val="003D1576"/>
+    <w:rsid w:val="004B7FC7"/>
+    <w:rsid w:val="00643BD3"/>
+    <w:rsid w:val="006C29D0"/>
+    <w:rsid w:val="006E07E0"/>
+    <w:rsid w:val="00A43C84"/>
+    <w:rsid w:val="00BB710D"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00DC72E6"/>
+    <w:rsid w:val="00DD6CAC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="4C19046B"/>
-  <w15:docId w15:val="{48611DA2-55D6-4B38-AB97-5AB5AEC26AB8}"/>
+  <w14:docId w14:val="254623B2"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{F183029D-19D1-4D6B-B5D7-512D5D183026}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4549,466 +4980,824 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
-    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00643BD3"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:after="282"/>
-      <w:ind w:left="356" w:hanging="10"/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00643BD3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00643BD3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00643BD3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00643BD3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00643BD3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00643BD3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00643BD3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00643BD3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00643BD3"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00643BD3"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00643BD3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00643BD3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00643BD3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00643BD3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00643BD3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00643BD3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00643BD3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00643BD3"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00643BD3"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00643BD3"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00643BD3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00643BD3"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00643BD3"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00643BD3"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00643BD3"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00643BD3"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00643BD3"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00643BD3"/>
+    <w:rPr>
       <w:b/>
-      <w:color w:val="000000"/>
-      <w:sz w:val="22"/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B77E7E"/>
+    <w:rsid w:val="00643BD3"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="716" w:hanging="370"/>
+      <w:jc w:val="both"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="fr-FR"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B77E7E"/>
+    <w:rsid w:val="00643BD3"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="fr-FR"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B77E7E"/>
+    <w:rsid w:val="00643BD3"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="716" w:hanging="370"/>
+      <w:jc w:val="both"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="fr-FR"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B77E7E"/>
+    <w:rsid w:val="00643BD3"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
-    </w:rPr>
-[...39 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="fr-FR"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="006153BA"/>
+    <w:rsid w:val="00643BD3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...118 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.service-now.com/unall?id=sc_cat_item&amp;sys_id=6910ac0b1bae349038e2520e6e4bcb41&amp;sysparm_category=ff38e014db99bc10113eb4f339961992" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.service-now.com/unall?id=sc_cat_item&amp;sys_id=6910ac0b1bae349038e2520e6e4bcb41&amp;sysparm_category=ff38e014db99bc10113eb4f339961992" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -5115,667 +5904,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...568 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1763</Words>
-  <Characters>10052</Characters>
+  <Words>1761</Words>
+  <Characters>10044</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>83</Lines>
   <Paragraphs>23</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...20 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11792</CharactersWithSpaces>
+  <CharactersWithSpaces>11782</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>admin</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...15 lines deleted...]
-</file>