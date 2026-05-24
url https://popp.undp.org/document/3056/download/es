--- v0 (2025-10-15)
+++ v1 (2026-05-24)
@@ -1,1806 +1,3031 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4C19046C" w14:textId="3134B0C2" w:rsidR="00A566EB" w:rsidRPr="00872B22" w:rsidRDefault="003913E8" w:rsidP="00E15DCE">
+    <w:p w14:paraId="5AD9D494" w14:textId="77777777" w:rsidR="00D62337" w:rsidRPr="00D62337" w:rsidRDefault="00D62337" w:rsidP="00D62337">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62337">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Gestión de la planificación de efectivo/pronóstico de flujos de efectivo  </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D62337">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="666E5160" w14:textId="77777777" w:rsidR="00E15DCE" w:rsidRPr="00B84BB8" w:rsidRDefault="00E15DCE" w:rsidP="00E15DCE">
+    <w:p w14:paraId="71BD265A" w14:textId="77777777" w:rsidR="00D62337" w:rsidRPr="00D62337" w:rsidRDefault="00D62337" w:rsidP="00D62337">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-AR"/>
-        </w:rPr>
-[...7 lines deleted...]
-      <w:r>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00753CD1" w14:textId="77777777" w:rsidR="00D62337" w:rsidRPr="00D62337" w:rsidRDefault="00D62337" w:rsidP="00D62337">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="282" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="341" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62337">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Planificación de efectivo  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C19046E" w14:textId="30F0722E" w:rsidR="00A566EB" w:rsidRDefault="003913E8">
+    <w:p w14:paraId="2CAAC39E" w14:textId="77777777" w:rsidR="00D62337" w:rsidRPr="00D62337" w:rsidRDefault="00D62337" w:rsidP="00D62337">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62337">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">El propósito de la planificación de efectivo es ayudar a los gerentes de finanzas/tesorería a gestionar sus necesidades de liquidez.  Por lo general, el Programa de las Naciones Unidas para el Desarrollo (PNUD) paga al personal, a los proveedores, a los proyectos, al Gobierno (modalidad de implementación nacional [NIM, </w:t>
       </w:r>
-      <w:r w:rsidR="000B764C" w:rsidRPr="7A43A2BA">
-        <w:rPr>
+      <w:r w:rsidRPr="00D62337">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...35 lines deleted...]
-      <w:r>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>National Implementation Modality</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D62337">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, por sus siglas en inglés]) y a los organismos de Naciones Unidas (ejecución o implementación del organismo/agencia de NU).  Al saber cuánto, en qué moneda y cuándo se necesita, las obligaciones financieras de la organización se pueden cumplir de manera oportuna, y los fondos no utilizados, administrados por la Tesorería del PNUD, se pueden invertir para generar ingresos por intereses.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E1F45E3" w14:textId="77777777" w:rsidR="00D62337" w:rsidRPr="00D62337" w:rsidRDefault="00D62337" w:rsidP="00D62337">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00C8F15E" w14:textId="77777777" w:rsidR="00D62337" w:rsidRPr="00D62337" w:rsidRDefault="00D62337" w:rsidP="00D62337">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="282" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="341" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62337">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pagos locales  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C190470" w14:textId="77777777" w:rsidR="00A566EB" w:rsidRPr="00872B22" w:rsidRDefault="003913E8">
+    <w:p w14:paraId="37E06174" w14:textId="77777777" w:rsidR="00D62337" w:rsidRPr="00D62337" w:rsidRDefault="00D62337" w:rsidP="00D62337">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62337">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Las oficinas de país deben respetar las normativas de control monetario y las regulaciones de cambio de divisas locales. En la medida de lo posible, todos los gastos locales de una oficina de país deben pagarse en moneda local no convertible, cuando se acepte la moneda no convertible y esté disponible en las cuentas bancarias del PNUD. Después de la utilización total de la moneda no convertible, se debe utilizar la moneda local convertible.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C190471" w14:textId="77777777" w:rsidR="00A566EB" w:rsidRPr="00872B22" w:rsidRDefault="003913E8">
+    <w:p w14:paraId="3607671D" w14:textId="77777777" w:rsidR="00D62337" w:rsidRPr="00D62337" w:rsidRDefault="00D62337" w:rsidP="00D62337">
       <w:pPr>
         <w:spacing w:after="46" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62337">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C190472" w14:textId="77777777" w:rsidR="00A566EB" w:rsidRPr="00872B22" w:rsidRDefault="003913E8">
+    <w:p w14:paraId="550B8133" w14:textId="77777777" w:rsidR="00D62337" w:rsidRPr="00D62337" w:rsidRDefault="00D62337" w:rsidP="00D62337">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62337">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Se debe utilizar la moneda local para liquidar todas las obligaciones de proveedores locales y de la nómina local, excepto cuando la economía local esté «dolarizada» de jure (por ejemplo, en El Salvador o en Ecuador) o de facto (por ejemplo, Liberia).   La misma regla se aplica al uso del euro.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C190473" w14:textId="77777777" w:rsidR="00A566EB" w:rsidRPr="00872B22" w:rsidRDefault="003913E8">
+    <w:p w14:paraId="35686E2D" w14:textId="77777777" w:rsidR="00D62337" w:rsidRPr="00D62337" w:rsidRDefault="00D62337" w:rsidP="00D62337">
       <w:pPr>
         <w:spacing w:after="43" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62337">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C190474" w14:textId="77777777" w:rsidR="00A566EB" w:rsidRPr="00872B22" w:rsidRDefault="003913E8">
+    <w:p w14:paraId="0257765D" w14:textId="77777777" w:rsidR="00D62337" w:rsidRPr="00D62337" w:rsidRDefault="00D62337" w:rsidP="00D62337">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62337">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Al realizar adquisiciones internacionales, los proveedores locales pueden presentar cotizaciones en dólares, pero la obligación debe liquidarse en la moneda local equivalente al tipo de cambio operacional de las Naciones Unidas. Si un proveedor local no acepta una moneda no convertible, se debe documentar el motivo del rechazo.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C190475" w14:textId="77777777" w:rsidR="00A566EB" w:rsidRPr="00872B22" w:rsidRDefault="003913E8">
+    <w:p w14:paraId="7064823B" w14:textId="77777777" w:rsidR="00D62337" w:rsidRPr="00D62337" w:rsidRDefault="00D62337" w:rsidP="00D62337">
       <w:pPr>
         <w:spacing w:after="43" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62337">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C190477" w14:textId="61A9BDD1" w:rsidR="00A566EB" w:rsidRPr="00872B22" w:rsidRDefault="003913E8" w:rsidP="00B84BB8">
+    <w:p w14:paraId="5AE51755" w14:textId="77777777" w:rsidR="00D62337" w:rsidRPr="00D62337" w:rsidRDefault="00D62337" w:rsidP="00D62337">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
         <w:ind w:left="364" w:hanging="336"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62337">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Las cuentas locales en dólares se pueden utilizar para los siguientes pagos:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C190478" w14:textId="77777777" w:rsidR="00A566EB" w:rsidRPr="00872B22" w:rsidRDefault="003913E8">
+    <w:p w14:paraId="21BCF910" w14:textId="77777777" w:rsidR="00D62337" w:rsidRPr="00D62337" w:rsidRDefault="00D62337" w:rsidP="00D62337">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="25"/>
+        <w:spacing w:after="25" w:line="255" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62337">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Cuando existe una demanda significativa de dólares para dietas (DSA, </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00D62337">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Daily Subsistence Allowance</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D62337">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">, por sus siglas en inglés) para viajeros internacionales y para costos de viaje relacionados, y dicha demanda no puede satisfacerse por medios alternativos.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C190479" w14:textId="77777777" w:rsidR="00A566EB" w:rsidRPr="00872B22" w:rsidRDefault="003913E8">
+    <w:p w14:paraId="69ABA4D7" w14:textId="77777777" w:rsidR="00D62337" w:rsidRPr="00D62337" w:rsidRDefault="00D62337" w:rsidP="00D62337">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="119"/>
+        <w:spacing w:after="119" w:line="255" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62337">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Otras circunstancias especiales (por ejemplo, la reposición de cuentas en moneda local cuando otras formas de reposición no son efectivas o pueden generar un retraso significativo).  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C19047A" w14:textId="77777777" w:rsidR="00A566EB" w:rsidRPr="00872B22" w:rsidRDefault="003913E8">
+    <w:p w14:paraId="78DFB7A0" w14:textId="77777777" w:rsidR="00D62337" w:rsidRPr="00D62337" w:rsidRDefault="00D62337" w:rsidP="00D62337">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62337">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">El uso de monedas fuertes (por ejemplo, el dólar estadounidense o el euro) para pagos de proveedores y/o personal debe limitarse a los siguientes tipos de transacciones:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C19047C" w14:textId="77777777" w:rsidR="00A566EB" w:rsidRPr="00872B22" w:rsidRDefault="003913E8">
+    <w:p w14:paraId="39946811" w14:textId="77777777" w:rsidR="00D62337" w:rsidRPr="00D62337" w:rsidRDefault="00D62337" w:rsidP="00D62337">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62337">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pagos transfronterizos a proveedores extranjeros.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C19047D" w14:textId="55A46B0B" w:rsidR="00A566EB" w:rsidRPr="00872B22" w:rsidRDefault="003913E8">
+    <w:p w14:paraId="0D69203B" w14:textId="77777777" w:rsidR="00D62337" w:rsidRPr="00D62337" w:rsidRDefault="00D62337" w:rsidP="00D62337">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="25"/>
+        <w:spacing w:after="25" w:line="255" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-[...22 lines deleted...]
-    <w:p w14:paraId="4C19047E" w14:textId="77777777" w:rsidR="00A566EB" w:rsidRPr="00872B22" w:rsidRDefault="003913E8">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62337">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pagos a proveedores locales y al personal cuando se concedan medidas excepcionales a una oficina de país en virtud de la regla 125.06 del Reglamento Financiero y la Reglamentación Financiera Detallada del PNUD.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="150638ED" w14:textId="77777777" w:rsidR="00D62337" w:rsidRPr="00D62337" w:rsidRDefault="00D62337" w:rsidP="00D62337">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="25"/>
+        <w:spacing w:after="25" w:line="255" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62337">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Personal de contratación internacional que ha elegido cobrar salarios en moneda fuerte.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C19047F" w14:textId="77777777" w:rsidR="00A566EB" w:rsidRPr="00872B22" w:rsidRDefault="003913E8">
+    <w:p w14:paraId="03A09C60" w14:textId="588BADF2" w:rsidR="00D62337" w:rsidRPr="00D62337" w:rsidRDefault="00D62337" w:rsidP="00D62337">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="78"/>
+        <w:spacing w:after="78" w:line="255" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62337">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Compras de monedas locales para reponer las cuentas bancarias en moneda local.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C190480" w14:textId="77777777" w:rsidR="00A566EB" w:rsidRPr="00872B22" w:rsidRDefault="003913E8">
-[...9 lines deleted...]
-    <w:p w14:paraId="4C190481" w14:textId="77777777" w:rsidR="00A566EB" w:rsidRPr="00872B22" w:rsidRDefault="003913E8">
+    <w:p w14:paraId="439BB011" w14:textId="77777777" w:rsidR="00D62337" w:rsidRPr="00D62337" w:rsidRDefault="00D62337" w:rsidP="00D62337">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62337">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Usted debe solicitar asistencia a la Tesorería en caso de excepciones a las directrices proporcionadas anteriormente, </w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="4C190482" w14:textId="77777777" w:rsidR="00A566EB" w:rsidRPr="00872B22" w:rsidRDefault="003913E8">
+        <w:t xml:space="preserve">Usted debe solicitar asistencia a la Tesorería en caso de excepciones a las directrices proporcionadas anteriormente, especialmente en situaciones en las cuales las oficinas de país operen en condiciones económicas locales altamente inestables, con un sector bancario restrictivo o poco desarrollado, o cuando las leyes locales entren en conflicto con las directrices del PNUD.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46BE67EC" w14:textId="77777777" w:rsidR="00D62337" w:rsidRPr="00D62337" w:rsidRDefault="00D62337" w:rsidP="00D62337">
       <w:pPr>
         <w:spacing w:after="45" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62337">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C190483" w14:textId="77777777" w:rsidR="00A566EB" w:rsidRPr="00872B22" w:rsidRDefault="003913E8">
+    <w:p w14:paraId="11A5AA38" w14:textId="77777777" w:rsidR="00D62337" w:rsidRPr="00D62337" w:rsidRDefault="00D62337" w:rsidP="00D62337">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62337">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Las oficinas de país utilizarán sus cuentas de saldo cero en dólares o en euros para pagos en monedas fuertes. Las oficinas de país pueden realizar pagos desde las cuentas bancarias en moneda fuerte de la sede cuando se requieran pagos en monedas fuertes para las cuales la oficina de país no dispone de cuentas bancarias.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C190484" w14:textId="77777777" w:rsidR="00A566EB" w:rsidRPr="00872B22" w:rsidRDefault="003913E8">
+    <w:p w14:paraId="1B7FE5E3" w14:textId="77777777" w:rsidR="00D62337" w:rsidRPr="00D62337" w:rsidRDefault="00D62337" w:rsidP="00D62337">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62337">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C190485" w14:textId="02049429" w:rsidR="00A566EB" w:rsidRPr="00872B22" w:rsidRDefault="00071E24">
-[...20 lines deleted...]
-    <w:p w14:paraId="4C190486" w14:textId="38FB8706" w:rsidR="00A566EB" w:rsidRPr="00872B22" w:rsidRDefault="003913E8" w:rsidP="00E6785A">
+    <w:p w14:paraId="14A2EA24" w14:textId="77777777" w:rsidR="00D62337" w:rsidRPr="00D62337" w:rsidRDefault="00D62337" w:rsidP="00D62337">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="282" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="341" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62337">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ingresos en moneda en local  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48FD3527" w14:textId="77777777" w:rsidR="00D62337" w:rsidRPr="00D62337" w:rsidRDefault="00D62337" w:rsidP="00D62337">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="46"/>
+        <w:spacing w:after="46" w:line="255" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
-      </w:pPr>
-[...49 lines deleted...]
-    <w:p w14:paraId="4C190487" w14:textId="77777777" w:rsidR="00A566EB" w:rsidRPr="00872B22" w:rsidRDefault="003913E8" w:rsidP="00E6785A">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62337">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las oficinas de país pueden aceptar hasta el equivalente de USD 50 000.00 mensuales o el 5% de su nivel de anticipos establecido, si éste es superior, sin autorización previa de la Tesorería, siempre que el ingreso de fondos locales no genere o incremente una acumulación de saldos bancarios no convertibles o convertibles en sus cuentas bancarias locales. Como parte de esta regla general, los ingresos pueden ser aceptados de las siguientes partes:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34ECFD59" w14:textId="77777777" w:rsidR="00D62337" w:rsidRPr="00D62337" w:rsidRDefault="00D62337" w:rsidP="00D62337">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="1260" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62337">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Donantes  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02C0138E" w14:textId="77777777" w:rsidR="00D62337" w:rsidRPr="00D62337" w:rsidRDefault="00D62337" w:rsidP="00D62337">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="1260" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62337">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Organismos de las Naciones Unidas  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DBAE85C" w14:textId="77777777" w:rsidR="00D62337" w:rsidRPr="00D62337" w:rsidRDefault="00D62337" w:rsidP="00D62337">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="1260" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62337">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Personal de contratación internacional que deba dejar las oficinas de país para otra asignación o para su retiro. La moneda que debe aceptarse debe ser la del lugar de destino desde el cual parte el miembro del personal.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A65AE6A" w14:textId="77777777" w:rsidR="00D62337" w:rsidRDefault="00D62337" w:rsidP="00D62337">
+      <w:pPr>
+        <w:spacing w:after="28" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62337">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>No obstante lo anterior, cuando se permita a una oficina nacional mantener una cuenta bancaria distinta de su moneda nacional oficial, el principio general de esta política se extiende a los ingresos de las oficinas nacionales en su cuenta bancaria local en cualquier moneda.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2670C6A0" w14:textId="39E0F199" w:rsidR="00D62337" w:rsidRPr="00D62337" w:rsidRDefault="00D62337" w:rsidP="00D62337">
+      <w:pPr>
+        <w:spacing w:after="28" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F80B141" w14:textId="77777777" w:rsidR="00D62337" w:rsidRPr="00D62337" w:rsidRDefault="00D62337" w:rsidP="00D62337">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="47" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62337">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Cuando se negocien acuerdos de financiación con donantes para que el PNUD reciba contribuciones en USD o EURO, se deberán facilitar los detalles de la cuenta bancaria de la sede en USD y EUR como cuenta bancaria receptora por defecto</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="171CEF3F" w14:textId="77777777" w:rsidR="00D62337" w:rsidRPr="00D62337" w:rsidRDefault="00D62337" w:rsidP="00D62337">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="47" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62337">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los siguientes ingresos están exentos de esta regla general y pueden aceptarse sin la aprobación previa de la Tesorería.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C12F530" w14:textId="77777777" w:rsidR="00D62337" w:rsidRPr="00D62337" w:rsidRDefault="00D62337" w:rsidP="00D62337">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="1260" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62337">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contribuciones de los Gobiernos para sufragar los gastos locales de las oficinas (GLOC, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D62337">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Government Local Office Contributions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D62337">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, por sus siglas en inglés).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E552036" w14:textId="190566D9" w:rsidR="00D62337" w:rsidRPr="00D62337" w:rsidRDefault="00D62337" w:rsidP="00D62337">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="1260" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62337">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ingresos aceptados sobre la base de autorizaciones permanentes previas de parte de la Tesorería para aceptar contribuciones de costos compartidos (cost sharing contributions – en inglés).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72C16F10" w14:textId="77777777" w:rsidR="00D62337" w:rsidRPr="00D62337" w:rsidRDefault="00D62337" w:rsidP="00D62337">
+      <w:pPr>
+        <w:spacing w:after="47" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01CEA28A" w14:textId="77777777" w:rsidR="00D62337" w:rsidRPr="00D62337" w:rsidRDefault="00D62337" w:rsidP="00D62337">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="47" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62337">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No obstante la regla general anterior, los siguientes ingresos en moneda local, sin importar su monto, requieren autorización previa de la Tesorería:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F3E46FF" w14:textId="77777777" w:rsidR="00D62337" w:rsidRPr="00D62337" w:rsidRDefault="00D62337" w:rsidP="00D62337">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...35 lines deleted...]
-    <w:p w14:paraId="4C19048A" w14:textId="6D224A93" w:rsidR="00A566EB" w:rsidRPr="00872B22" w:rsidRDefault="003913E8" w:rsidP="00D16173">
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="1260" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62337">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ingresos por la venta de bonos de la UNESCO. (preautorizados anualmente)  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43368DB0" w14:textId="77777777" w:rsidR="00D62337" w:rsidRPr="00D62337" w:rsidRDefault="00D62337" w:rsidP="00D62337">
       <w:pPr>
         <w:spacing w:after="28" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62337">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000A4356" w:rsidRPr="000A4356">
-[...6 lines deleted...]
-    <w:p w14:paraId="02EB71A1" w14:textId="5E5E0AD8" w:rsidR="008B219F" w:rsidRDefault="008B219F" w:rsidP="00E6785A">
+    </w:p>
+    <w:p w14:paraId="1EE67CD2" w14:textId="77777777" w:rsidR="00D62337" w:rsidRPr="00D62337" w:rsidRDefault="00D62337" w:rsidP="00D62337">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="47"/>
+        <w:spacing w:after="47" w:line="255" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
-      </w:pPr>
-[...16 lines deleted...]
-    <w:p w14:paraId="4C19048B" w14:textId="37F36AF5" w:rsidR="00A566EB" w:rsidRPr="00872B22" w:rsidRDefault="003913E8" w:rsidP="00E6785A">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62337">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los siguientes son los criterios utilizados para valorar las solicitudes de las oficinas de país y de la UNESCO (en el caso del programa de bonos de la UNESCO) para aceptar la moneda local.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B4F3CA4" w14:textId="77777777" w:rsidR="00D62337" w:rsidRPr="00D62337" w:rsidRDefault="00D62337" w:rsidP="00D62337">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="1260" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62337">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La estabilidad de la moneda.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79D60377" w14:textId="77777777" w:rsidR="00D62337" w:rsidRPr="00D62337" w:rsidRDefault="00D62337" w:rsidP="00D62337">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="1260" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62337">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">La posibilidad de utilizar la moneda dentro de un período razonable (preferiblemente dentro del mismo mes en que se aceptan los fondos).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="224FECA9" w14:textId="77777777" w:rsidR="00D62337" w:rsidRPr="00D62337" w:rsidRDefault="00D62337" w:rsidP="00D62337">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="1260" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62337">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La probabilidad de recibir moneda local adicional de las fuentes mencionadas anteriormente. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F36CFC1" w14:textId="77777777" w:rsidR="00D62337" w:rsidRPr="00D62337" w:rsidRDefault="00D62337" w:rsidP="00D62337">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="1260" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62337">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La convertibilidad de las monedas locales a dólares estadounidenses.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24CD2071" w14:textId="77777777" w:rsidR="00D62337" w:rsidRPr="00D62337" w:rsidRDefault="00D62337" w:rsidP="00D62337">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C62564E" w14:textId="77777777" w:rsidR="00D62337" w:rsidRPr="00D62337" w:rsidRDefault="00D62337" w:rsidP="00D62337">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="47"/>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
-      </w:pPr>
-[...101 lines deleted...]
-    <w:p w14:paraId="4C19048E" w14:textId="4802F6BC" w:rsidR="00A566EB" w:rsidRPr="00872B22" w:rsidRDefault="003913E8" w:rsidP="00E6785A">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62337">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Cuando los ingresos autorizados exceden sustancialmente la capacidad de las oficinas de país para utilizar rápidamente los fondos, se le indicará a la oficina que convierta los excedentes de moneda local a dólares estadounidenses (o euros) y que transfiera estos fondos a la cuenta de contribución del PNUD en la sede. El costo de la conversión del exceso de moneda local recibida, incluida cualquier pérdida de divisa, correrá a cargo de los proyectos o programas beneficiarios.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1395E493" w14:textId="77777777" w:rsidR="00D62337" w:rsidRPr="00D62337" w:rsidRDefault="00D62337" w:rsidP="00D62337">
+      <w:pPr>
+        <w:spacing w:after="45" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="786EA727" w14:textId="77777777" w:rsidR="00D62337" w:rsidRPr="00D62337" w:rsidRDefault="00D62337" w:rsidP="00D62337">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="47"/>
+        <w:spacing w:after="47" w:line="255" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="4C19048F" w14:textId="77777777" w:rsidR="00A566EB" w:rsidRPr="00872B22" w:rsidRDefault="003913E8" w:rsidP="00E6785A">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62337">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se pueden emitir autorizaciones permanentes a las oficinas de país seleccionadas en base a las revisiones de los datos de la Tesorería sobre ingresos locales como parte de su revisión normal de gestión de efectivo, o a pedido de las oficinas de país. Los siguientes criterios se consideran antes de tomar una decisión sobre la capacidad de las oficinas de país para administrar grandes cantidades de ingresos locales y el monto de las autorizaciones permanentes.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="480F7582" w14:textId="77777777" w:rsidR="00D62337" w:rsidRPr="00D62337" w:rsidRDefault="00D62337" w:rsidP="00D62337">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="4C190491" w14:textId="77777777" w:rsidR="00A566EB" w:rsidRPr="00872B22" w:rsidRDefault="003913E8" w:rsidP="00E6785A">
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="1260" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62337">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Convertibilidad de la moneda local.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="141BDD43" w14:textId="77777777" w:rsidR="00D62337" w:rsidRPr="00D62337" w:rsidRDefault="00D62337" w:rsidP="00D62337">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:after="47"/>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="1260" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62337">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Estabilidad de la situación política y económica del país.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C040F70" w14:textId="77777777" w:rsidR="00D62337" w:rsidRPr="00D62337" w:rsidRDefault="00D62337" w:rsidP="00D62337">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="1260" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62337">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frecuencia de solicitudes de la oficina de país para aceptar contribuciones de costos compartidos en moneda local.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12D0E2BA" w14:textId="77777777" w:rsidR="00D62337" w:rsidRPr="00D62337" w:rsidRDefault="00D62337" w:rsidP="00D62337">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="1260" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62337">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Relación entre los ingresos mensuales en locales y los desembolsos locales (el criterio óptimo es un máximo de 80 por ciento).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7296C565" w14:textId="77777777" w:rsidR="00D62337" w:rsidRPr="00D62337" w:rsidRDefault="00D62337" w:rsidP="00D62337">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="1260" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62337">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El desempeño en la gestión de efectivo de las oficinas de país se determina a partir de las revisiones de gestión de efectivo anteriores y las revisiones trimestrales de los saldos bancarios de las oficinas de país.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D1FAD01" w14:textId="77777777" w:rsidR="00D62337" w:rsidRPr="00D62337" w:rsidRDefault="00D62337" w:rsidP="00D62337">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62337">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="633CB5D6" w14:textId="77777777" w:rsidR="00D62337" w:rsidRPr="00D62337" w:rsidRDefault="00D62337" w:rsidP="00D62337">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="282" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62337">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Venta de bonos de la UNESCO  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B18AE9B" w14:textId="77777777" w:rsidR="00D62337" w:rsidRPr="00D62337" w:rsidRDefault="00D62337" w:rsidP="00D62337">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62337">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>16.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D62337">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D62337">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las oficinas de país que han sido autorizadas por la Tesorería a aceptar ingresos en moneda local a partir de la venta de bonos de la UNESCO serán informadas de los límites anuales que pueden aceptar. Esta es una función de apoyo administrativo proporcionada a la UNESCO, que debe aprobar explícitamente al comprador de bonos en todos los casos. El precio indicado en la lista universal de precios (UPL, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D62337">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Universal Price List</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D62337">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, por sus siglas en inglés) para el «proceso de pago» se debe aplicar a cada transacción, con los ingresos acreditados a la cuenta de compensación de servicios (SCA, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D62337">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Service Clearing Account</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D62337">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, por sus siglas en inglés) de la UNESCO. Si su oficina no ha recibido una autorización por escrito de la Tesorería para el año calendario actual, no puede procesar una transacción. Para obtener más información sobre el programa de bonos de la UNESCO, envíe un caso UNALL en el </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00D62337">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Catálogo de gestión de efectivo del Tesoro</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00D62337">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en inglés).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CEF3E4E" w14:textId="77777777" w:rsidR="00D62337" w:rsidRPr="00D62337" w:rsidRDefault="00D62337" w:rsidP="00D62337">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62337">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="313639E9" w14:textId="77777777" w:rsidR="00D62337" w:rsidRPr="00D62337" w:rsidRDefault="00D62337" w:rsidP="00D62337">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="282" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62337">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pronóstico de flujo de efectivo  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="085877FD" w14:textId="77777777" w:rsidR="00D62337" w:rsidRPr="00D62337" w:rsidRDefault="00D62337" w:rsidP="00D62337">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="4C190492" w14:textId="77777777" w:rsidR="00A566EB" w:rsidRPr="00872B22" w:rsidRDefault="003913E8" w:rsidP="001E7BD0">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62337">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">17. Un pronóstico de flujo de efectivo es una proyección a corto plazo del movimiento de efectivo y sus consecuencias para la situación de liquidez de una organización.  Dependiendo del tamaño de la organización y el propósito de la actividad, el horizonte temporal para el pronóstico puede ser diario </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D62337">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">(también denominado situación diaria de caja), mensual, trimestral y anual, de forma periódica.  La Tesorería del PNUD utiliza la situación diaria de caja como base para sus operaciones diarias de gestión de efectivo, y también utiliza el análisis anual de flujo de efectivo para 12 meses en el período fiscal para la elaboración de informes de gestión.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44FFDE4E" w14:textId="77777777" w:rsidR="00D62337" w:rsidRPr="00D62337" w:rsidRDefault="00D62337" w:rsidP="00D62337">
+      <w:pPr>
+        <w:spacing w:after="45" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2700356C" w14:textId="77777777" w:rsidR="00D62337" w:rsidRPr="00D62337" w:rsidRDefault="00D62337" w:rsidP="00D62337">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="47" w:line="255" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62337">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Todas las partes cuyas acciones tienen un impacto en los flujos de efectivo desempeñan un rol en el pronóstico del flujo de efectivo, pues son la fuente original de datos/información para los insumos.  Por ejemplo:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E0E36F7" w14:textId="77777777" w:rsidR="00D62337" w:rsidRPr="00D62337" w:rsidRDefault="00D62337" w:rsidP="00D62337">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:left="810" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="4C190493" w14:textId="77777777" w:rsidR="00A566EB" w:rsidRPr="00872B22" w:rsidRDefault="003913E8" w:rsidP="001E7BD0">
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="1260" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62337">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contribuciones: donantes, Gobierno, gerentes de programas  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="125F8D8E" w14:textId="77777777" w:rsidR="00D62337" w:rsidRPr="00D62337" w:rsidRDefault="00D62337" w:rsidP="00D62337">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:left="810" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="72E1AAA5" w14:textId="77777777" w:rsidR="00C43E8B" w:rsidRDefault="003913E8" w:rsidP="001E7BD0">
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="1260" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62337">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tarifas de servicios: organismos/agencias, ONG y otros clientes  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76C642AB" w14:textId="77777777" w:rsidR="00D62337" w:rsidRPr="00D62337" w:rsidRDefault="00D62337" w:rsidP="00D62337">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:left="810" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="4C190494" w14:textId="36D97569" w:rsidR="00A566EB" w:rsidRPr="00872B22" w:rsidRDefault="003913E8" w:rsidP="001E7BD0">
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="1260" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62337">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ingresos diversos: a ser determinados por cada unidad u oficina  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EF8A244" w14:textId="77777777" w:rsidR="00D62337" w:rsidRPr="00D62337" w:rsidRDefault="00D62337" w:rsidP="00D62337">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:left="810" w:hanging="360"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="4C190495" w14:textId="40BDB28C" w:rsidR="00A566EB" w:rsidRPr="00872B22" w:rsidRDefault="003913E8" w:rsidP="00E6785A">
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="1260" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62337">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Desembolsos para la ejecución nacional (NIM, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D62337">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>National Implementation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D62337">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, por sus siglas en inglés), la ejecución directa (DIM, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D62337">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Direct Implementation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D62337">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, por sus siglas en inglés) y la ejecución del organismo/agencia: personal del programa, del organismo/agencia  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1375E632" w14:textId="77777777" w:rsidR="00D62337" w:rsidRPr="00D62337" w:rsidRDefault="00D62337" w:rsidP="00D62337">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:left="360" w:hanging="360"/>
-[...33 lines deleted...]
-    <w:p w14:paraId="4C190497" w14:textId="31652011" w:rsidR="00A566EB" w:rsidRPr="00872B22" w:rsidRDefault="003913E8" w:rsidP="00E6785A">
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="1260" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62337">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Desembolsos para gastos de funcionamiento de oficina: personal de finanzas  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D0CB753" w14:textId="77777777" w:rsidR="00D62337" w:rsidRPr="00D62337" w:rsidRDefault="00D62337" w:rsidP="00D62337">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:after="47"/>
-[...18 lines deleted...]
-    <w:p w14:paraId="4C190498" w14:textId="77777777" w:rsidR="00A566EB" w:rsidRPr="00872B22" w:rsidRDefault="003913E8" w:rsidP="001E7BD0">
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="1260" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62337">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nómina: Recursos Humanos/Finanzas  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BE1B69B" w14:textId="77777777" w:rsidR="00D62337" w:rsidRPr="00D62337" w:rsidRDefault="00D62337" w:rsidP="00D62337">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:left="720" w:hanging="360"/>
-      </w:pPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="1260" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62337">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Otros: a definir por cada unidad u oficina   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D272EC6" w14:textId="77777777" w:rsidR="00D62337" w:rsidRPr="00D62337" w:rsidRDefault="00D62337" w:rsidP="00D62337">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-AR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="633A534B" w14:textId="77777777" w:rsidR="00D62337" w:rsidRPr="00D62337" w:rsidRDefault="00D62337" w:rsidP="00D62337">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="282" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="341" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62337">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frecuencia del pronóstico de flujo de efectivo  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F9A5DB4" w14:textId="15A9E1F5" w:rsidR="00D62337" w:rsidRPr="00D62337" w:rsidRDefault="00D62337" w:rsidP="00D62337">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62337">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>19.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D62337">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D62337">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>En función del período de pronóstico, lo ideal es que los pronósticos de flujo de efectivo se realicen periódicamente y se actualicen a medida que haya nueva información disponible.  Para las oficinas de país, se recomienda como punto de partida un pronóstico de efectivo semanal que abarque 4 semanas y un pronóstico mensual que abarque 3 meses.</w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve">Convertibilidad de la moneda local.  </w:t>
-[...108 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003913E8">
-[...194 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00D62337">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las oficinas del país también pueden preparar un análisis de flujo de efectivo anual que abarque los 12 meses del período fiscal.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7009AD16" w14:textId="77777777" w:rsidR="00D62337" w:rsidRPr="00D62337" w:rsidRDefault="00D62337" w:rsidP="00D62337">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E421802" w14:textId="77777777" w:rsidR="00D62337" w:rsidRPr="00D62337" w:rsidRDefault="00D62337" w:rsidP="00D62337">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="716" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="089FD7AD" w14:textId="77777777" w:rsidR="00D62337" w:rsidRPr="00D62337" w:rsidRDefault="00D62337" w:rsidP="00D62337">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="716" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7721BE3E" w14:textId="77777777" w:rsidR="00D62337" w:rsidRPr="00D62337" w:rsidRDefault="00D62337" w:rsidP="00D62337">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="716" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="282CE7AB" w14:textId="77777777" w:rsidR="00D62337" w:rsidRPr="00D62337" w:rsidRDefault="00D62337" w:rsidP="00D62337">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DC05DEA" w14:textId="77777777" w:rsidR="00D62337" w:rsidRPr="00D62337" w:rsidRDefault="00D62337" w:rsidP="00D62337">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="716" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37DFCF32" w14:textId="77777777" w:rsidR="00D62337" w:rsidRPr="00D62337" w:rsidRDefault="00D62337" w:rsidP="00D62337">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="716" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="201C8E4D" w14:textId="77777777" w:rsidR="00D62337" w:rsidRPr="00D62337" w:rsidRDefault="00D62337" w:rsidP="00D62337">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="716" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="028BF159" w14:textId="77777777" w:rsidR="00D62337" w:rsidRPr="00D62337" w:rsidRDefault="00D62337" w:rsidP="00D62337">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="716" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DB6A0D9" w14:textId="77777777" w:rsidR="00D62337" w:rsidRPr="00D62337" w:rsidRDefault="00D62337" w:rsidP="00D62337">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="716" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7245838A" w14:textId="77777777" w:rsidR="00D62337" w:rsidRPr="00D62337" w:rsidRDefault="00D62337" w:rsidP="00D62337">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="716" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FD44CC0" w14:textId="77777777" w:rsidR="00D62337" w:rsidRPr="00D62337" w:rsidRDefault="00D62337" w:rsidP="00D62337">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="716" w:hanging="370"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E915943" w14:textId="77777777" w:rsidR="00D62337" w:rsidRPr="00D62337" w:rsidRDefault="00D62337" w:rsidP="00D62337">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62337">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Disclaimer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D62337">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...12 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This document was translated from English into Spanish. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="691A2E63" w14:textId="77777777" w:rsidR="00D62337" w:rsidRPr="00D62337" w:rsidRDefault="00D62337" w:rsidP="00D62337">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62337">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C727E02" w14:textId="77777777" w:rsidR="00D62337" w:rsidRPr="00D62337" w:rsidRDefault="00D62337" w:rsidP="00D62337">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D62337">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...301 lines deleted...]
-          <w:iCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES_tradnl"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Descargo de responsabilidad:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D62337">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> esta es una traducción de un documento original en inglés. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D62337">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>En caso de discrepancias entre esta traducción y el documento original en inglés, prevalecerá el documento original en inglés.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58A5D7F6" w14:textId="77777777" w:rsidR="005451C8" w:rsidRPr="005451C8" w:rsidRDefault="005451C8" w:rsidP="00E15DCE">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="3F58D7BC" w14:textId="77777777" w:rsidR="00D62337" w:rsidRPr="00D62337" w:rsidRDefault="00D62337" w:rsidP="00D62337">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="716" w:hanging="370"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
-        </w:rPr>
-[...4 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId14"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BE2E84E" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00D62337">
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1214" w:right="852" w:bottom="1633" w:left="1702" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="2038" w:right="852" w:bottom="1633" w:left="1702" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="52459281" w14:textId="77777777" w:rsidR="0001751F" w:rsidRDefault="0001751F" w:rsidP="00B77E7E">
+    <w:p w14:paraId="130D07D6" w14:textId="77777777" w:rsidR="00B01363" w:rsidRDefault="00B01363" w:rsidP="00D62337">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="20B15C15" w14:textId="77777777" w:rsidR="0001751F" w:rsidRDefault="0001751F" w:rsidP="00B77E7E">
+    <w:p w14:paraId="6DA5B2DF" w14:textId="77777777" w:rsidR="00B01363" w:rsidRDefault="00B01363" w:rsidP="00D62337">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="1E892F0B" w14:textId="17C9423A" w:rsidR="00B77E7E" w:rsidRDefault="00872B22" w:rsidP="004A7343">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4CEACB40" w14:textId="77777777" w:rsidR="00D62337" w:rsidRDefault="00D62337" w:rsidP="004A7343">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:left="0" w:firstLine="0"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Página </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00114943">
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:noProof/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> de </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00114943">
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:noProof/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">Fecha de entrada en vigor: </w:t>
     </w:r>
-    <w:r w:rsidR="00A12808" w:rsidRPr="00A12808">
+    <w:r w:rsidRPr="00A12808">
       <w:t xml:space="preserve">06/08/2019 </w:t>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r>
-      <w:t xml:space="preserve">Versión #: </w:t>
-[...2 lines deleted...]
-      <w:t>3</w:t>
+      <w:t>Versión #: 3</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="005B1C28" w14:textId="77777777" w:rsidR="0001751F" w:rsidRDefault="0001751F" w:rsidP="00B77E7E">
+    <w:p w14:paraId="70211662" w14:textId="77777777" w:rsidR="00B01363" w:rsidRDefault="00B01363" w:rsidP="00D62337">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="253C92A1" w14:textId="77777777" w:rsidR="0001751F" w:rsidRDefault="0001751F" w:rsidP="00B77E7E">
+    <w:p w14:paraId="700AF96A" w14:textId="77777777" w:rsidR="00B01363" w:rsidRDefault="00B01363" w:rsidP="00D62337">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="27419F28" w14:textId="03C2F594" w:rsidR="009120F8" w:rsidRDefault="7A43A2BA" w:rsidP="00691013">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4E592C4D" w14:textId="3D82002F" w:rsidR="00D62337" w:rsidRDefault="00D62337" w:rsidP="00691013">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:val="en-US"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1F37B991" wp14:editId="418AC561">
-[...2 lines deleted...]
-          <wp:docPr id="2078507315" name="Picture 1"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F4DDB19" wp14:editId="64F51E33">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:align>right</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-60960</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="283210" cy="553085"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1832968099" name="Picture 1832968099"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect l="1" r="3369" b="14907"/>
+                  <a:srcRect r="4369" b="28533"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="302489" cy="595376"/>
+                    <a:ext cx="283210" cy="553085"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+        </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03394E50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0B8EA6E4"/>
     <w:lvl w:ilvl="0" w:tplc="1C262D2A">
       <w:start w:val="9"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="706"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
@@ -2180,261 +3405,50 @@
     <w:lvl w:ilvl="8" w:tplc="D0DC1812">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14AB0A8E"/>
-[...209 lines deleted...]
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22FE34CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5C42B020"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1066"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
@@ -2600,51 +3614,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D0DC1812">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44E95BA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5C42B020"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1066"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
@@ -2810,51 +3824,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D0DC1812">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B395894"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5C42B020"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1066"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
@@ -3020,51 +4034,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D0DC1812">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A255E05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5C42B020"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1066"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
@@ -3230,51 +4244,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D0DC1812">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C02604A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3948DE42"/>
     <w:lvl w:ilvl="0" w:tplc="3B082BF8">
       <w:start w:val="18"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="540" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1260" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -3319,263 +4333,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4860" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5580" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6300" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-[...211 lines deleted...]
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76CA7408"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="42982F14"/>
     <w:lvl w:ilvl="0" w:tplc="7060AB7E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -3743,51 +4545,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="F4784374">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5774"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B456281"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5C42B020"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1066"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
@@ -3954,253 +4756,159 @@
     <w:lvl w:ilvl="8" w:tplc="D0DC1812">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="240220244">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2106681813">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="804927124">
+  <w:num w:numId="3" w16cid:durableId="1709336840">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1373921299">
+  <w:num w:numId="4" w16cid:durableId="2142534246">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1537962511">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="642926567">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1541623577">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1709336840">
-[...8 lines deleted...]
-  <w:num w:numId="8" w16cid:durableId="642926567">
+  <w:num w:numId="8" w16cid:durableId="1515336958">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1541623577">
-[...6 lines deleted...]
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="9" w16cid:durableId="1695962124">
+    <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A566EB"/>
-[...96 lines deleted...]
-    <w:rsid w:val="7A43A2BA"/>
+    <w:rsidRoot w:val="00D62337"/>
+    <w:rsid w:val="000D1F4B"/>
+    <w:rsid w:val="00267C8D"/>
+    <w:rsid w:val="002D1D4E"/>
+    <w:rsid w:val="00B01363"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00D62337"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00DC72E6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="4C19046B"/>
-  <w15:docId w15:val="{50E1E844-74A5-4039-9424-63F0B52A9707}"/>
+  <w14:docId w14:val="0808A97D"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{27FDC07C-9EC7-47AD-B5D0-6FEC14D5B909}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4541,490 +5249,814 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
-    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00D62337"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:after="282"/>
-      <w:ind w:left="356" w:hanging="10"/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D62337"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D62337"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D62337"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D62337"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D62337"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D62337"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D62337"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D62337"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00D62337"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D62337"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D62337"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D62337"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D62337"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D62337"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D62337"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D62337"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D62337"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D62337"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00D62337"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D62337"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00D62337"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D62337"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00D62337"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D62337"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D62337"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D62337"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00D62337"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D62337"/>
+    <w:rPr>
       <w:b/>
-      <w:color w:val="000000"/>
-      <w:sz w:val="22"/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B77E7E"/>
+    <w:rsid w:val="00D62337"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="716" w:hanging="370"/>
+      <w:jc w:val="both"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B77E7E"/>
+    <w:rsid w:val="00D62337"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B77E7E"/>
+    <w:rsid w:val="00D62337"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="716" w:hanging="370"/>
+      <w:jc w:val="both"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B77E7E"/>
+    <w:rsid w:val="00D62337"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
-    </w:rPr>
-[...177 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...14 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.service-now.com/unall?id=sc_cat_item&amp;sys_id=6910ac0b1bae349038e2520e6e4bcb41&amp;sysparm_category=ff38e014db99bc10113eb4f339961992" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.service-now.com/unall?id=sc_cat_item&amp;sys_id=6910ac0b1bae349038e2520e6e4bcb41&amp;sysparm_category=ff38e014db99bc10113eb4f339961992" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -5131,668 +6163,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...575 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1707</Words>
-  <Characters>9732</Characters>
+  <Words>1705</Words>
+  <Characters>9720</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>81</Lines>
   <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11417</CharactersWithSpaces>
+  <CharactersWithSpaces>11403</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>admin</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...15 lines deleted...]
-</file>