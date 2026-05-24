--- v0 (2025-10-15)
+++ v1 (2026-05-24)
@@ -1,2329 +1,2572 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4C19046C" w14:textId="68FFCB6A" w:rsidR="00A566EB" w:rsidRPr="00872B22" w:rsidRDefault="003913E8" w:rsidP="00E15DCE">
+    <w:p w14:paraId="724B9849" w14:textId="77777777" w:rsidR="00E76A95" w:rsidRPr="00E76A95" w:rsidRDefault="00E76A95" w:rsidP="00E76A95">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E76A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-          <w:lang w:val="en-GB"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Management of Cash Planning/Forecasting of Cash Flows  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00872B22">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00E76A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="666E5160" w14:textId="77777777" w:rsidR="00E15DCE" w:rsidRPr="00872B22" w:rsidRDefault="00E15DCE" w:rsidP="00E15DCE">
+    <w:p w14:paraId="591E2EDD" w14:textId="77777777" w:rsidR="00E76A95" w:rsidRPr="00E76A95" w:rsidRDefault="00E76A95" w:rsidP="00E76A95">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...16 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75F8C859" w14:textId="77777777" w:rsidR="00E76A95" w:rsidRPr="00E76A95" w:rsidRDefault="00E76A95" w:rsidP="00E76A95">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="282" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="341" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E76A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Cash planning  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C19046E" w14:textId="3D342008" w:rsidR="00A566EB" w:rsidRDefault="003913E8">
+    <w:p w14:paraId="642AE608" w14:textId="77777777" w:rsidR="00E76A95" w:rsidRPr="00E76A95" w:rsidRDefault="00E76A95" w:rsidP="00E76A95">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-        <w:rPr>
-[...63 lines deleted...]
-    <w:p w14:paraId="4C190470" w14:textId="7C1F4841" w:rsidR="00A566EB" w:rsidRPr="00872B22" w:rsidRDefault="003913E8">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E76A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The purpose of cash planning is to help finance/treasury managers to manage their liquidity requirements.  Typically, UNDP pays staff, vendors, projects, government (NIM) and agencies (Agency execution or implementation).  By knowing how much, in what currency, and when it is needed, the financial obligations of the organization can be discharged in a timely fashion, and the unused funds, managed by UNDP Treasury, can be invested to generate interest income.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CC7A9BB" w14:textId="77777777" w:rsidR="00E76A95" w:rsidRPr="00E76A95" w:rsidRDefault="00E76A95" w:rsidP="00E76A95">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72C74931" w14:textId="77777777" w:rsidR="00E76A95" w:rsidRPr="00E76A95" w:rsidRDefault="00E76A95" w:rsidP="00E76A95">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="282" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="341" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E76A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Local Payments  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="624FC9F8" w14:textId="77777777" w:rsidR="00E76A95" w:rsidRPr="00E76A95" w:rsidRDefault="00E76A95" w:rsidP="00E76A95">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-        <w:rPr>
-[...28 lines deleted...]
-    <w:p w14:paraId="4C190471" w14:textId="77777777" w:rsidR="00A566EB" w:rsidRPr="00872B22" w:rsidRDefault="003913E8">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E76A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Country offices must follow local currency control and foreign exchange regulations. To the greatest extent possible, all local expenditures of a country office must be paid in nonconvertible local currency where non-convertible currency is accepted and available in UNDP bank accounts. After full utilization of non-convertible currency, convertible local currency must be used.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A0421F6" w14:textId="77777777" w:rsidR="00E76A95" w:rsidRPr="00E76A95" w:rsidRDefault="00E76A95" w:rsidP="00E76A95">
       <w:pPr>
         <w:spacing w:after="46" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E76A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C190472" w14:textId="6E709530" w:rsidR="00A566EB" w:rsidRPr="00872B22" w:rsidRDefault="003913E8">
+    <w:p w14:paraId="7B979F4C" w14:textId="77777777" w:rsidR="00E76A95" w:rsidRPr="00E76A95" w:rsidRDefault="00E76A95" w:rsidP="00E76A95">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E76A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Local currency should be used to settle all local vendor and local payroll obligations except when the local economy is "dollarized" de jure (e.g., El Salvador, Ecuador) or de facto (e.g., Liberia).   The same rule applies to use of Euro.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C190473" w14:textId="77777777" w:rsidR="00A566EB" w:rsidRPr="00872B22" w:rsidRDefault="003913E8">
+    <w:p w14:paraId="02C72B03" w14:textId="77777777" w:rsidR="00E76A95" w:rsidRPr="00E76A95" w:rsidRDefault="00E76A95" w:rsidP="00E76A95">
       <w:pPr>
         <w:spacing w:after="43" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E76A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C190474" w14:textId="77777777" w:rsidR="00A566EB" w:rsidRPr="00872B22" w:rsidRDefault="003913E8">
+    <w:p w14:paraId="2DC9C412" w14:textId="77777777" w:rsidR="00E76A95" w:rsidRPr="00E76A95" w:rsidRDefault="00E76A95" w:rsidP="00E76A95">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E76A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">When undertaking international procurement, local vendors may submit quotes in USD, but the obligation must be settled in the local currency equivalent at the UN operational rate. If a local vendor will not accept non-convertible currency, the reason should be documented.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C190475" w14:textId="77777777" w:rsidR="00A566EB" w:rsidRPr="00872B22" w:rsidRDefault="003913E8">
+    <w:p w14:paraId="30739FF0" w14:textId="77777777" w:rsidR="00E76A95" w:rsidRPr="00E76A95" w:rsidRDefault="00E76A95" w:rsidP="00E76A95">
       <w:pPr>
         <w:spacing w:after="43" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E76A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C190477" w14:textId="61A9BDD1" w:rsidR="00A566EB" w:rsidRPr="00872B22" w:rsidRDefault="003913E8" w:rsidP="00307DD2">
+    <w:p w14:paraId="5ECB89E9" w14:textId="77777777" w:rsidR="00E76A95" w:rsidRPr="00E76A95" w:rsidRDefault="00E76A95" w:rsidP="00E76A95">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E76A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Local USD accounts may be used for the following payments:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C190478" w14:textId="77777777" w:rsidR="00A566EB" w:rsidRPr="00872B22" w:rsidRDefault="003913E8">
+    <w:p w14:paraId="417693AD" w14:textId="77777777" w:rsidR="00E76A95" w:rsidRPr="00E76A95" w:rsidRDefault="00E76A95" w:rsidP="00540F1A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="25"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="25" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:hanging="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E76A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">When there is significant demand for USD DSA for international travelers and related traveling costs and said demand cannot be satisfied through alternative means.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C190479" w14:textId="77777777" w:rsidR="00A566EB" w:rsidRPr="00872B22" w:rsidRDefault="003913E8">
+    <w:p w14:paraId="7D0C1A21" w14:textId="77777777" w:rsidR="00E76A95" w:rsidRPr="00E76A95" w:rsidRDefault="00E76A95" w:rsidP="00540F1A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="119"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="119" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:hanging="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E76A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Other special circumstances (e.g., replenishment of local currency accounts when other modes of replenishment are not effective or result in significant delay).  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C19047A" w14:textId="77777777" w:rsidR="00A566EB" w:rsidRPr="00872B22" w:rsidRDefault="003913E8">
+    <w:p w14:paraId="54534C5D" w14:textId="77777777" w:rsidR="00E76A95" w:rsidRPr="00E76A95" w:rsidRDefault="00E76A95" w:rsidP="00E76A95">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E76A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Use of hard currencies (for example USD and EURO) for vendor and or staff payments should be limited to the following types of transactions:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C19047C" w14:textId="5723D46E" w:rsidR="00A566EB" w:rsidRPr="00872B22" w:rsidRDefault="003B201F" w:rsidP="00307DD2">
+    <w:p w14:paraId="1AA566AD" w14:textId="77777777" w:rsidR="00E76A95" w:rsidRPr="00E76A95" w:rsidRDefault="00E76A95" w:rsidP="00E76A95">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
         <w:ind w:left="1080" w:hanging="360"/>
-        <w:rPr>
-[...16 lines deleted...]
-    <w:p w14:paraId="4C19047D" w14:textId="149972AE" w:rsidR="00A566EB" w:rsidRPr="00872B22" w:rsidRDefault="003913E8" w:rsidP="00307DD2">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E76A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cross-border payments to foreign vendors.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5660BAFC" w14:textId="77777777" w:rsidR="00E76A95" w:rsidRPr="00E76A95" w:rsidRDefault="00E76A95" w:rsidP="00E76A95">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="25"/>
+        <w:spacing w:after="25" w:line="255" w:lineRule="auto"/>
         <w:ind w:left="1080" w:hanging="360"/>
-        <w:rPr>
-[...52 lines deleted...]
-    <w:p w14:paraId="4C19047E" w14:textId="77777777" w:rsidR="00A566EB" w:rsidRPr="00872B22" w:rsidRDefault="003913E8" w:rsidP="00307DD2">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E76A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Payments to local vendors and staff when a Country Office is granted exceptional measures under Rule 125.06 of UNDP FRR. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57F241F8" w14:textId="77777777" w:rsidR="00E76A95" w:rsidRPr="00E76A95" w:rsidRDefault="00E76A95" w:rsidP="00E76A95">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="25"/>
+        <w:spacing w:after="25" w:line="255" w:lineRule="auto"/>
         <w:ind w:left="1080" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E76A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">International staff electing to receive salaries in hard currency.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C19047F" w14:textId="77777777" w:rsidR="00A566EB" w:rsidRPr="00872B22" w:rsidRDefault="003913E8" w:rsidP="00307DD2">
+    <w:p w14:paraId="03D99A91" w14:textId="77777777" w:rsidR="00E76A95" w:rsidRPr="00E76A95" w:rsidRDefault="00E76A95" w:rsidP="00E76A95">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="78"/>
+        <w:spacing w:after="78" w:line="255" w:lineRule="auto"/>
         <w:ind w:left="1080" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E76A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Purchases of local currencies to replenish local currency bank accounts.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C190480" w14:textId="77777777" w:rsidR="00A566EB" w:rsidRPr="00872B22" w:rsidRDefault="003913E8">
+    <w:p w14:paraId="4E0B6D7D" w14:textId="77777777" w:rsidR="00E76A95" w:rsidRPr="00E76A95" w:rsidRDefault="00E76A95" w:rsidP="00E76A95">
       <w:pPr>
         <w:spacing w:after="45" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E76A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C190481" w14:textId="77777777" w:rsidR="00A566EB" w:rsidRPr="00872B22" w:rsidRDefault="003913E8">
+    <w:p w14:paraId="277432D2" w14:textId="77777777" w:rsidR="00E76A95" w:rsidRPr="00E76A95" w:rsidRDefault="00E76A95" w:rsidP="00E76A95">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E76A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">For exceptions to the guidance provided above, especially in situations where country offices are operating in highly volatile local economic conditions with restrictive and/or underdeveloped banking sector or where local laws conflict with the UNDP guidelines, please contact Treasury for assistance.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C190482" w14:textId="77777777" w:rsidR="00A566EB" w:rsidRPr="00872B22" w:rsidRDefault="003913E8">
+    <w:p w14:paraId="2FCE7709" w14:textId="695B4EFD" w:rsidR="00E76A95" w:rsidRPr="00E76A95" w:rsidRDefault="00E76A95" w:rsidP="00540F1A">
       <w:pPr>
         <w:spacing w:after="45" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="4C190483" w14:textId="77777777" w:rsidR="00A566EB" w:rsidRPr="00872B22" w:rsidRDefault="003913E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EB95875" w14:textId="77777777" w:rsidR="00E76A95" w:rsidRPr="00E76A95" w:rsidRDefault="00E76A95" w:rsidP="00E76A95">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E76A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Country offices shall use their USD or EURO Zero Balance Accounts for payments in hard currency. Country offices can make payments from Headquarters hard currency bank accounts when payments are required in hard currencies in which the country office does not operate a bank account.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C190484" w14:textId="77777777" w:rsidR="00A566EB" w:rsidRPr="00872B22" w:rsidRDefault="003913E8">
+    <w:p w14:paraId="47833F38" w14:textId="77777777" w:rsidR="00E76A95" w:rsidRPr="00E76A95" w:rsidRDefault="00E76A95" w:rsidP="00E76A95">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E76A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C190485" w14:textId="724327EB" w:rsidR="00A566EB" w:rsidRPr="00872B22" w:rsidRDefault="003913E8">
-[...32 lines deleted...]
-    <w:p w14:paraId="4C190486" w14:textId="42ACB184" w:rsidR="00A566EB" w:rsidRPr="00872B22" w:rsidRDefault="003913E8" w:rsidP="00307DD2">
+    <w:p w14:paraId="111D2276" w14:textId="77777777" w:rsidR="00E76A95" w:rsidRPr="00E76A95" w:rsidRDefault="00E76A95" w:rsidP="00E76A95">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="282" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="341" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E76A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Local Receipts  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25BFB78D" w14:textId="77777777" w:rsidR="00E76A95" w:rsidRPr="00E76A95" w:rsidRDefault="00E76A95" w:rsidP="00E76A95">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-        <w:rPr>
-[...17 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E76A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Country offices may accept the cumulative of all receipts, up to equivalent USD 50,000.00 monthly or 5% of their established imprest level, whichever is higher, without prior authority from Treasury, provided the receipt of funds locally will not create or add to an accumulation of non-convertible or convertible bank balances in their local bank accounts. As part of this general rule such receipts may be accepted from the following  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46F155EB" w14:textId="77777777" w:rsidR="00E76A95" w:rsidRPr="00E76A95" w:rsidRDefault="00E76A95" w:rsidP="00540F1A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="1260" w:hanging="256"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E76A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Donors  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3379ECF7" w14:textId="77777777" w:rsidR="00E76A95" w:rsidRPr="00E76A95" w:rsidRDefault="00E76A95" w:rsidP="00540F1A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="1260" w:hanging="256"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E76A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">United Nations agencies  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67849C57" w14:textId="6EF238EB" w:rsidR="00E76A95" w:rsidRPr="00E76A95" w:rsidRDefault="00E76A95" w:rsidP="00540F1A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="1260" w:hanging="256"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E76A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>International Staff departing from country offices for another assignment or retirement.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00872B22">
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00E76A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The currency to be accepted must be that of the duty station from which the staff member is departing.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="656EA2ED" w14:textId="77777777" w:rsidR="00E76A95" w:rsidRPr="00E76A95" w:rsidRDefault="00E76A95" w:rsidP="00540F1A">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E76A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Notwithstanding the above, where a Country Office is allowed to maintain a bank account other than their official national currency, the general principle of this policy extends to the receipts by Country Offices in their local bank account in any currency.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="606D3876" w14:textId="77777777" w:rsidR="00E76A95" w:rsidRPr="00E76A95" w:rsidRDefault="00E76A95" w:rsidP="00E76A95">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="716" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="591BE2F4" w14:textId="77777777" w:rsidR="00E76A95" w:rsidRPr="00E76A95" w:rsidRDefault="00E76A95" w:rsidP="00E76A95">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:ind w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E76A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When negotiating Financing Agreements with donors for contributions to be received by UNDP in USD or EURO, the details of Headquarters USD and EUR bank account should be provided as a default receiving bank account. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DDE8D8C" w14:textId="77777777" w:rsidR="00E76A95" w:rsidRPr="00E76A95" w:rsidRDefault="00E76A95" w:rsidP="00E76A95">
+      <w:pPr>
+        <w:spacing w:after="28" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E76A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D54739">
-[...74 lines deleted...]
-    <w:p w14:paraId="4C190487" w14:textId="77777777" w:rsidR="00A566EB" w:rsidRPr="00872B22" w:rsidRDefault="003913E8" w:rsidP="00E15DCE">
+    </w:p>
+    <w:p w14:paraId="7DE904B4" w14:textId="77777777" w:rsidR="00E76A95" w:rsidRPr="00E76A95" w:rsidRDefault="00E76A95" w:rsidP="00E76A95">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:ind w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E76A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The following receipts in local bank accounts are exempted from this general rule and may be accepted without prior approval from Treasury.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F666D37" w14:textId="77777777" w:rsidR="00E76A95" w:rsidRPr="00E76A95" w:rsidRDefault="00E76A95" w:rsidP="00540F1A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="1260" w:hanging="270"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E76A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Government local office contributions (GLOC)  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4778D2B0" w14:textId="77777777" w:rsidR="00E76A95" w:rsidRPr="00E76A95" w:rsidRDefault="00E76A95" w:rsidP="00540F1A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="1260" w:hanging="270"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E76A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Receipts accepted on the basis of prior standing authorizations from Treasury to accept under cost sharing contributions.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01377F96" w14:textId="77777777" w:rsidR="00E76A95" w:rsidRPr="00E76A95" w:rsidRDefault="00E76A95" w:rsidP="00E76A95">
+      <w:pPr>
+        <w:spacing w:after="47" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="706"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49264235" w14:textId="77777777" w:rsidR="00E76A95" w:rsidRPr="00E76A95" w:rsidRDefault="00E76A95" w:rsidP="00E76A95">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:ind w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E76A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notwithstanding the general rule above, the following local currency receipts, irrespective of the amount, require prior authorization from Treasury.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BC6C53E" w14:textId="77777777" w:rsidR="00E76A95" w:rsidRPr="00E76A95" w:rsidRDefault="00E76A95" w:rsidP="00E76A95">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E76A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Receipts from sale of UNESCO Coupons. (pre-authorized annually)  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7389C698" w14:textId="77777777" w:rsidR="00E76A95" w:rsidRPr="00E76A95" w:rsidRDefault="00E76A95" w:rsidP="00E76A95">
+      <w:pPr>
+        <w:spacing w:after="28" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E76A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0794A4B7" w14:textId="77777777" w:rsidR="00E76A95" w:rsidRPr="00E76A95" w:rsidRDefault="00E76A95" w:rsidP="00E76A95">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:ind w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E76A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The following are the criteria used to evaluate requests from country offices and from UNESCO (in the case of the UNESCO coupon program) to accept local currency.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C7FBEBE" w14:textId="77777777" w:rsidR="00E76A95" w:rsidRPr="00E76A95" w:rsidRDefault="00E76A95" w:rsidP="00540F1A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:ind w:hanging="360"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="4C190488" w14:textId="77777777" w:rsidR="00A566EB" w:rsidRPr="00872B22" w:rsidRDefault="003913E8" w:rsidP="00E15DCE">
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="1260" w:hanging="270"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E76A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The stability of the currency.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BC57D0D" w14:textId="77777777" w:rsidR="00E76A95" w:rsidRPr="00E76A95" w:rsidRDefault="00E76A95" w:rsidP="00540F1A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:ind w:hanging="360"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="4C190489" w14:textId="77777777" w:rsidR="00A566EB" w:rsidRDefault="003913E8" w:rsidP="00E15DCE">
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="1260" w:hanging="270"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E76A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The feasibility of utilizing the currency within a reasonable period (preferably within the same month in which funds are accepted.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="625B49A4" w14:textId="77777777" w:rsidR="00E76A95" w:rsidRPr="00E76A95" w:rsidRDefault="00E76A95" w:rsidP="00540F1A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:ind w:hanging="360"/>
-[...134 lines deleted...]
-    <w:p w14:paraId="60B7DFA5" w14:textId="3224B677" w:rsidR="00881436" w:rsidRPr="00872B22" w:rsidRDefault="00881436" w:rsidP="00307DD2">
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="1260" w:hanging="270"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E76A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The probability of receiving additional local currency from sources mentioned above. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63250466" w14:textId="77777777" w:rsidR="00E76A95" w:rsidRPr="00E76A95" w:rsidRDefault="00E76A95" w:rsidP="00540F1A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="1260" w:hanging="270"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E76A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Convertibility of local currencies to US Dollars.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E26A582" w14:textId="77777777" w:rsidR="00E76A95" w:rsidRPr="00E76A95" w:rsidRDefault="00E76A95" w:rsidP="00E76A95">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="1066"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BA827A5" w14:textId="77777777" w:rsidR="00E76A95" w:rsidRPr="00E76A95" w:rsidRDefault="00E76A95" w:rsidP="00E76A95">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-        <w:rPr>
-[...38 lines deleted...]
-    <w:p w14:paraId="4C19048B" w14:textId="4578D0F7" w:rsidR="00A566EB" w:rsidRPr="00872B22" w:rsidRDefault="003913E8" w:rsidP="00307DD2">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E76A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When authorized receipts substantially exceed the country offices’ ability to quickly utilize funds, the office will be instructed to convert surplus local currency to US Dollars and transfer these funds to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E76A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>UNDP’S contribution account in HQ. The cost of converting excess of local currency received including any currency loss shall be applied and borne by the recipient projects or programme.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D05C05B" w14:textId="77777777" w:rsidR="00E76A95" w:rsidRPr="00E76A95" w:rsidRDefault="00E76A95" w:rsidP="00E76A95">
+      <w:pPr>
+        <w:spacing w:after="45" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E76A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30B12D9D" w14:textId="77777777" w:rsidR="00E76A95" w:rsidRPr="00E76A95" w:rsidRDefault="00E76A95" w:rsidP="00E76A95">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-        <w:rPr>
-[...22 lines deleted...]
-    <w:p w14:paraId="4C19048C" w14:textId="77777777" w:rsidR="00A566EB" w:rsidRPr="00872B22" w:rsidRDefault="003913E8" w:rsidP="00E15DCE">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E76A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Standing authorizations may be issued to selected country offices based on Treasury’s reviews of data on local receipts as part of its normal cash management review or on requests from country offices. The following criteria are considered prior to a decision on country offices’ ability to manage large amounts of local receipts and the amount of the standing authorizations.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="182FAF9D" w14:textId="77777777" w:rsidR="00E76A95" w:rsidRPr="00E76A95" w:rsidRDefault="00E76A95" w:rsidP="00540F1A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:hanging="360"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="5569123A" w14:textId="1B159780" w:rsidR="006C3E64" w:rsidRDefault="00972EEA" w:rsidP="00E15DCE">
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="1350" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E76A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Convertibility of the local currency.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7870C9C3" w14:textId="77777777" w:rsidR="00E76A95" w:rsidRPr="00E76A95" w:rsidRDefault="00E76A95" w:rsidP="00540F1A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:hanging="360"/>
-[...38 lines deleted...]
-    <w:p w14:paraId="4C19048E" w14:textId="02267B37" w:rsidR="00A566EB" w:rsidRPr="00872B22" w:rsidRDefault="003913E8" w:rsidP="00307DD2">
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="1350" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E76A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Stability of the country’s political and economic environment.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19F932BB" w14:textId="77777777" w:rsidR="00E76A95" w:rsidRPr="00E76A95" w:rsidRDefault="00E76A95" w:rsidP="00540F1A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="1350" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E76A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frequency of requests from the country office to accept local currency cost sharing.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="081BF133" w14:textId="77777777" w:rsidR="00E76A95" w:rsidRPr="00E76A95" w:rsidRDefault="00E76A95" w:rsidP="00540F1A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="1350" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E76A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ratio of monthly local receipts to local disbursements (optimal criteria is maximum 80 percent).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3300ED06" w14:textId="77777777" w:rsidR="00E76A95" w:rsidRPr="00E76A95" w:rsidRDefault="00E76A95" w:rsidP="00540F1A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="1350" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E76A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Country office’s cash management skills as determined from past cash management reviews and quarterly reviews of country offices’ bank balances.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4591BB32" w14:textId="77777777" w:rsidR="00E76A95" w:rsidRPr="00E76A95" w:rsidRDefault="00E76A95" w:rsidP="00E76A95">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E76A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02C759F7" w14:textId="77777777" w:rsidR="00E76A95" w:rsidRPr="00E76A95" w:rsidRDefault="00E76A95" w:rsidP="00E76A95">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="282" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="341" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E76A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sales of UNESCO Coupons  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34D30251" w14:textId="77777777" w:rsidR="00E76A95" w:rsidRPr="00E76A95" w:rsidRDefault="00E76A95" w:rsidP="00E76A95">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-        <w:rPr>
-[...22 lines deleted...]
-    <w:p w14:paraId="4C19048F" w14:textId="30F8F020" w:rsidR="00A566EB" w:rsidRPr="00872B22" w:rsidRDefault="003913E8" w:rsidP="00E15DCE">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E76A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Country offices that have been authorized by Treasury to accept local currency proceeds from sales of UNESCO coupons will be informed of the annual limits they may accept. This is an administrative support function provided to UNESCO, which must explicitly approve the coupon purchaser in every case. UPL pricing for "Payment Process" should be applied to each transaction, with proceeds credited to UNESCO's Service Clearing Account (SCA). If your office has not received written authorization from Treasury for the current calendar year, you may not process a transaction. For further guidance about UNESCO Coupons Programme, please submit an UNALL case under </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00E76A95">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Treasury Cash Management Catalogue</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00E76A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E0CB000" w14:textId="77777777" w:rsidR="00E76A95" w:rsidRPr="00E76A95" w:rsidRDefault="00E76A95" w:rsidP="00E76A95">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E76A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67C8C0EC" w14:textId="77777777" w:rsidR="00E76A95" w:rsidRPr="00E76A95" w:rsidRDefault="00E76A95" w:rsidP="00E76A95">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="282" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="341" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E76A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cash flow forecast  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B9DFE2B" w14:textId="5D7E769F" w:rsidR="00E76A95" w:rsidRPr="00E76A95" w:rsidRDefault="00E76A95" w:rsidP="00E76A95">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:ind w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E76A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A cash flow forecast is a short-term projection of cash movement and its implications for the liquidity position of an organization.  Depending on the size of the organization and business purpose, the time horizon for the forecast can be daily, (also called daily cash positioning), monthly, quarterly, and annually, on a rolling basis.  UNDP Treasury uses Daily Cash Positioning as its daily cash management operations and also uses annual cash flow analysis for 12 months in the fiscal period for management reporting.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="172C88B2" w14:textId="77777777" w:rsidR="00E76A95" w:rsidRPr="00E76A95" w:rsidRDefault="00E76A95" w:rsidP="00E76A95">
+      <w:pPr>
+        <w:spacing w:after="45" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E76A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2284DCAC" w14:textId="77777777" w:rsidR="00E76A95" w:rsidRPr="00E76A95" w:rsidRDefault="00E76A95" w:rsidP="00E76A95">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:ind w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E76A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All parties whose actions have an impact on cash flows play a role in cash flow forecasting, because they are the original source of the data/information for inputs.  For example:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E127B50" w14:textId="77777777" w:rsidR="00E76A95" w:rsidRPr="00E76A95" w:rsidRDefault="00E76A95" w:rsidP="00E76A95">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:ind w:hanging="360"/>
-[...39 lines deleted...]
-    <w:p w14:paraId="4C190491" w14:textId="77777777" w:rsidR="00A566EB" w:rsidRPr="00872B22" w:rsidRDefault="003913E8" w:rsidP="00307DD2">
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E76A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contributions - Donors, government, program managers  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06119B2F" w14:textId="77777777" w:rsidR="00E76A95" w:rsidRPr="00E76A95" w:rsidRDefault="00E76A95" w:rsidP="00E76A95">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E76A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Service fees - Agencies, NGOs and other clients  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C7B1BDC" w14:textId="77777777" w:rsidR="00E76A95" w:rsidRPr="00E76A95" w:rsidRDefault="00E76A95" w:rsidP="00E76A95">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E76A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Misc. receipts - various to be determined by each unit or office  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49E8B331" w14:textId="77777777" w:rsidR="00E76A95" w:rsidRPr="00E76A95" w:rsidRDefault="00E76A95" w:rsidP="00E76A95">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E76A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Disbursements for NEX, DEX, and agency execution - Programme staff, agency staff </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F2F4AC5" w14:textId="77777777" w:rsidR="00E76A95" w:rsidRPr="00E76A95" w:rsidRDefault="00E76A95" w:rsidP="00E76A95">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E76A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Disbursements for office operating expenses - Finance staff  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54545DF4" w14:textId="77777777" w:rsidR="00E76A95" w:rsidRPr="00E76A95" w:rsidRDefault="00E76A95" w:rsidP="00E76A95">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E76A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Payroll - HR/Finance  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43A5332E" w14:textId="77777777" w:rsidR="00E76A95" w:rsidRPr="00E76A95" w:rsidRDefault="00E76A95" w:rsidP="00E76A95">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E76A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Other - to be defined by each unit or office   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33A947E0" w14:textId="77777777" w:rsidR="00E76A95" w:rsidRPr="00E76A95" w:rsidRDefault="00E76A95" w:rsidP="00E76A95">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="1066"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00371FE4" w14:textId="77777777" w:rsidR="00E76A95" w:rsidRPr="00E76A95" w:rsidRDefault="00E76A95" w:rsidP="00E76A95">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="282" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="341" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E76A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Frequency of cash flow forecast  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DCF1431" w14:textId="77777777" w:rsidR="00E76A95" w:rsidRPr="00E76A95" w:rsidRDefault="00E76A95" w:rsidP="00E76A95">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="255" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
-        <w:rPr>
-[...676 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId14"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E76A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Depending on the forecasting period, cash flow forecasts should ideally be made for a rolling forecasting period and be updated as new information become available.  For Country Offices, weekly cash forecast covering rolling 4 weeks, and a monthly forecast covering rolling 3 months, are recommended as a starting point.  Country Offices can also prepare annual cash flow analysis for 12 months in the fiscal period.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DB2D6D5" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00E76A95">
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1214" w:right="852" w:bottom="1633" w:left="1702" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1C2420F4" w14:textId="77777777" w:rsidR="006104CE" w:rsidRDefault="006104CE" w:rsidP="00B77E7E">
+    <w:p w14:paraId="3DE08E04" w14:textId="77777777" w:rsidR="00691D98" w:rsidRDefault="00691D98">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6FE10682" w14:textId="77777777" w:rsidR="006104CE" w:rsidRDefault="006104CE" w:rsidP="00B77E7E">
+    <w:p w14:paraId="3DD09851" w14:textId="77777777" w:rsidR="00691D98" w:rsidRDefault="00691D98">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...1 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
-[...6 lines deleted...]
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-[...7 lines deleted...]
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="1E892F0B" w14:textId="42179A60" w:rsidR="00B77E7E" w:rsidRDefault="00872B22" w:rsidP="004A7343">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="71AD7515" w14:textId="77777777" w:rsidR="00E76A95" w:rsidRDefault="00E76A95" w:rsidP="004A7343">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:left="0" w:firstLine="0"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="001229DB">
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:noProof/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="001229DB">
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:noProof/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="00872B22">
       <w:t>Effective Date:</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="0000743A" w:rsidRPr="0000743A">
-      <w:t xml:space="preserve"> </w:t>
+    <w:r w:rsidRPr="0000743A">
+      <w:t xml:space="preserve"> 0</w:t>
     </w:r>
-    <w:r w:rsidR="0000743A" w:rsidRPr="0000743A">
-[...2 lines deleted...]
-    <w:r w:rsidR="0000743A">
+    <w:r>
       <w:t>6</w:t>
     </w:r>
-    <w:r w:rsidR="0000743A" w:rsidRPr="0000743A">
+    <w:r w:rsidRPr="0000743A">
       <w:t>/08/2019</w:t>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="00872B22">
       <w:t>Version #:</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="-1354101128"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{E4643146-A161-4D5A-9188-15F968AA97A7}"/>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="0008094A">
+        <w:r>
           <w:t>3</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="720FB656" w14:textId="77777777" w:rsidR="006104CE" w:rsidRDefault="006104CE" w:rsidP="00B77E7E">
+    <w:p w14:paraId="7E3CAC7C" w14:textId="77777777" w:rsidR="00691D98" w:rsidRDefault="00691D98">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3D7DDDA4" w14:textId="77777777" w:rsidR="006104CE" w:rsidRDefault="006104CE" w:rsidP="00B77E7E">
+    <w:p w14:paraId="5F6F96E6" w14:textId="77777777" w:rsidR="00691D98" w:rsidRDefault="00691D98">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="6892CB40" w14:textId="340D385C" w:rsidR="009120F8" w:rsidRDefault="009120F8" w:rsidP="004A7343">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6C4675A4" w14:textId="77777777" w:rsidR="00E76A95" w:rsidRDefault="00E76A95" w:rsidP="004A7343">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1F37B991" wp14:editId="1B48A57F">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5A76D28D" wp14:editId="1B78504E">
           <wp:extent cx="304745" cy="606711"/>
           <wp:effectExtent l="0" t="0" r="635" b="3175"/>
           <wp:docPr id="1" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="logo-undp-300.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect b="13690"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="304800" cy="606821"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="27419F28" w14:textId="77777777" w:rsidR="009120F8" w:rsidRDefault="009120F8">
+  <w:p w14:paraId="661BF4A2" w14:textId="77777777" w:rsidR="00E76A95" w:rsidRDefault="00E76A95">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03394E50"/>
-[...210 lines deleted...]
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="13316B48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5C42B020"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1066"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
@@ -2489,262 +2732,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D0DC1812">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...210 lines deleted...]
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22FE34CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5C42B020"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1066"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
@@ -2910,51 +2942,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D0DC1812">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44E95BA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5C42B020"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1066"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
@@ -3120,51 +3152,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D0DC1812">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B395894"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5C42B020"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1066"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
@@ -3330,51 +3362,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D0DC1812">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A255E05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5C42B020"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1066"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
@@ -3540,263 +3572,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D0DC1812">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-[...211 lines deleted...]
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76CA7408"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="42982F14"/>
     <w:lvl w:ilvl="0" w:tplc="7060AB7E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -3964,51 +3784,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="F4784374">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5774"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B456281"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5C42B020"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1066"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
@@ -4175,1070 +3995,149 @@
     <w:lvl w:ilvl="8" w:tplc="D0DC1812">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1304240546">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1400666407">
+  <w:num w:numId="2" w16cid:durableId="833958728">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1145975852">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="353388310">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="4" w16cid:durableId="1891066811">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="546377522">
+  <w:num w:numId="5" w16cid:durableId="563218079">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="833958728">
-[...2 lines deleted...]
-  <w:num w:numId="6" w16cid:durableId="1145975852">
+  <w:num w:numId="6" w16cid:durableId="2114859676">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1891066811">
-[...5 lines deleted...]
-  <w:num w:numId="9" w16cid:durableId="2114859676">
+  <w:num w:numId="7" w16cid:durableId="2143694891">
     <w:abstractNumId w:val="3"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A566EB"/>
-[...64 lines deleted...]
-    <w:rsid w:val="00FB67DE"/>
+    <w:rsidRoot w:val="00E76A95"/>
+    <w:rsid w:val="00540F1A"/>
+    <w:rsid w:val="00691D98"/>
+    <w:rsid w:val="006E37F3"/>
+    <w:rsid w:val="0098128C"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00E76A95"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="4C19046B"/>
-  <w15:docId w15:val="{97DD7950-EAA7-4A34-A242-B186DD350741}"/>
+  <w14:docId w14:val="69F1DB11"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{E0926973-2151-41B9-B85A-E8B98DB23FDD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-        <w:szCs w:val="22"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...850 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -5580,208 +4479,819 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E76A95"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E76A95"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E76A95"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E76A95"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E76A95"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E76A95"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E76A95"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E76A95"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E76A95"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00E76A95"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E76A95"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E76A95"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E76A95"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E76A95"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E76A95"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E76A95"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E76A95"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E76A95"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E76A95"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00E76A95"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E76A95"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00E76A95"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E76A95"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00E76A95"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E76A95"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E76A95"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E76A95"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00E76A95"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E76A95"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E76A95"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="716" w:hanging="370"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E76A95"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E76A95"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="716" w:hanging="370"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E76A95"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00CD3F26"/>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00E76A95"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.service-now.com/unall?id=sc_cat_item&amp;sys_id=6910ac0b1bae349038e2520e6e4bcb41&amp;sysparm_category=ff38e014db99bc10113eb4f339961992" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -5888,670 +5398,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...575 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1325</Words>
-  <Characters>7421</Characters>
+  <Words>1305</Words>
+  <Characters>7439</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>61</Lines>
   <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8729</CharactersWithSpaces>
+  <CharactersWithSpaces>8727</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>admin</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...18 lines deleted...]
-</file>