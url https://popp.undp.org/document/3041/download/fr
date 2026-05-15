--- v0 (2025-10-26)
+++ v1 (2026-05-15)
@@ -1,126 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="19E41E5C" w14:textId="637E6E64" w:rsidR="00FE411E" w:rsidRDefault="003E2004" w:rsidP="003E2004">
+    <w:p w14:paraId="19E41E5C" w14:textId="45E72943" w:rsidR="00FE411E" w:rsidRDefault="00FE411E" w:rsidP="003E2004">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="right"/>
-        <w:rPr>
-[...64 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6FBC7A0C" w14:textId="77777777" w:rsidR="00FE411E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Bons</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>de</w:t>
@@ -2106,85 +2041,88 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>niveaux</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0336B766" w14:textId="77777777" w:rsidR="00FE411E" w:rsidRDefault="00FE411E">
       <w:pPr>
-        <w:sectPr w:rsidR="00FE411E">
+        <w:sectPr w:rsidR="00FE411E" w:rsidSect="008A3C35">
+          <w:headerReference w:type="default" r:id="rId7"/>
           <w:footerReference w:type="default" r:id="rId8"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11910" w:h="16840"/>
-          <w:pgMar w:top="0" w:right="540" w:bottom="1020" w:left="1560" w:header="0" w:footer="825" w:gutter="0"/>
+          <w:pgMar w:top="1620" w:right="540" w:bottom="1020" w:left="1560" w:header="0" w:footer="825" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="65268012" w14:textId="77777777" w:rsidR="00FE411E" w:rsidRDefault="00FE411E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="9"/>
         <w:rPr>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="110C1F57" w14:textId="77777777" w:rsidR="00FE411E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1524"/>
         </w:tabs>
         <w:spacing w:before="56"/>
         <w:ind w:left="1524" w:hanging="358"/>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>niveau</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -2275,53 +2213,55 @@
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>USD,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="191B0D32" w14:textId="77777777" w:rsidR="00FE411E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1524"/>
         </w:tabs>
         <w:spacing w:before="25"/>
         <w:ind w:left="1524" w:hanging="358"/>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>le</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>niveau</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -2446,51 +2386,51 @@
       <w:r>
         <w:t>supérieurs</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>sont</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>illimités.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55E4813A" w14:textId="77777777" w:rsidR="00FE411E" w:rsidRDefault="00000000">
+    <w:p w14:paraId="55E4813A" w14:textId="5026C4C2" w:rsidR="00FE411E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="804"/>
           <w:tab w:val="left" w:pos="806"/>
         </w:tabs>
         <w:spacing w:before="168" w:line="266" w:lineRule="auto"/>
         <w:ind w:right="646"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>L'attribution de certains contrats est soumise à l'examen et à la recommandation de la commission</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>des</w:t>
@@ -2600,51 +2540,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>bureau</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ou au directeur des achats (CPO). Pour de plus amples informations, veuillez vous référer au document POPP sur les </w:t>
       </w:r>
       <w:hyperlink r:id="rId9">
-        <w:r>
+        <w:r w:rsidR="00FE411E">
           <w:rPr>
             <w:color w:val="0562C1"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
           <w:t>comités de surveillance et d'examen des marchés</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0562C1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>publics.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A3E777F" w14:textId="77777777" w:rsidR="00FE411E" w:rsidRDefault="00FE411E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="10"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
@@ -3966,51 +3906,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>être</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>utilisé</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>en même temps que l'E-Req et le PO.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13A5644A" w14:textId="77777777" w:rsidR="00FE411E" w:rsidRDefault="00000000">
+    <w:p w14:paraId="13A5644A" w14:textId="7A572303" w:rsidR="00FE411E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1523"/>
           <w:tab w:val="left" w:pos="1525"/>
         </w:tabs>
         <w:spacing w:line="266" w:lineRule="auto"/>
         <w:ind w:left="1525" w:right="649" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t>Pour les transactions liées aux voyages de service,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="25"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>un BC</w:t>
       </w:r>
@@ -4026,51 +3966,51 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="25"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>pas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="27"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>applicable (voir</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId10">
-        <w:r>
+        <w:r w:rsidR="00FE411E">
           <w:rPr>
             <w:color w:val="0562C1"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
           <w:t>POPP Voyages de service</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B052600" w14:textId="77777777" w:rsidR="00FE411E" w:rsidRDefault="00FE411E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="2"/>
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F8FB3E8" w14:textId="77777777" w:rsidR="00FE411E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -4152,77 +4092,87 @@
         <w:spacing w:before="9"/>
         <w:rPr>
           <w:sz w:val="25"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48112EDB" w14:textId="77777777" w:rsidR="00FE411E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="804"/>
           <w:tab w:val="left" w:pos="806"/>
         </w:tabs>
         <w:spacing w:line="249" w:lineRule="auto"/>
         <w:ind w:right="628"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Un bon de commande doit être approuvé sans exception pour être correctement enregistré dans Quantum.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="563F5F00" w14:textId="77777777" w:rsidR="00FE411E" w:rsidRDefault="00FE411E">
+    <w:p w14:paraId="05985963" w14:textId="77777777" w:rsidR="00D35B85" w:rsidRDefault="00D35B85">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EF36408" w14:textId="77777777" w:rsidR="00D35B85" w:rsidRDefault="00D35B85">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DB6B7E8" w14:textId="77777777" w:rsidR="00D35B85" w:rsidRDefault="00D35B85">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BB443E1" w14:textId="77777777" w:rsidR="00D35B85" w:rsidRDefault="00D35B85">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="497532C3" w14:textId="77777777" w:rsidR="00D35B85" w:rsidRDefault="00D35B85">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="582C5BDD" w14:textId="77777777" w:rsidR="00FE411E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Maintenance</w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="2F09CC1B" w14:textId="77777777" w:rsidR="00FE411E" w:rsidRDefault="00FE411E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="9"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25E7F12A" w14:textId="77777777" w:rsidR="00FE411E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="804"/>
           <w:tab w:val="left" w:pos="806"/>
         </w:tabs>
         <w:spacing w:before="56" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="624"/>
         <w:jc w:val="both"/>
@@ -4857,51 +4807,51 @@
       <w:r>
         <w:t>concernant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>les</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t>PO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B518A70" w14:textId="77777777" w:rsidR="00FE411E" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2238A6EF" w14:textId="7BE71070" w:rsidR="00FE411E" w:rsidRDefault="00000000" w:rsidP="008A3C35">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="803"/>
           <w:tab w:val="left" w:pos="806"/>
         </w:tabs>
         <w:spacing w:before="139" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="248" w:hanging="423"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Cette section présente les types de problèmes les plus courants dans les PO, pour lesquels les bureaux</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>nationaux</w:t>
@@ -5106,62 +5056,55 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>sont</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>les</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>suivants:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="7268D3CC" w14:textId="77777777" w:rsidR="00FE411E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1219"/>
         </w:tabs>
         <w:spacing w:before="22"/>
         <w:ind w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t>Les</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>commandes</w:t>
@@ -5453,450 +5396,270 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6EC30CD2" w14:textId="77777777" w:rsidR="00FE411E" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="804"/>
           <w:tab w:val="left" w:pos="806"/>
         </w:tabs>
         <w:spacing w:line="249" w:lineRule="auto"/>
         <w:ind w:right="485"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>En outre, il peut y avoir des problèmes en suspens concernant des bons de commande entièrement assortis, des bons de commande non assortis, des bons de commande annulés et des bons de commande établis comme n'étant pas assortis. Les procédures pour chaque catégorie sont décrites ci-dessous.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BCFD398" w14:textId="77777777" w:rsidR="00FE411E" w:rsidRDefault="00FE411E">
       <w:pPr>
         <w:spacing w:line="249" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:sectPr w:rsidR="00FE411E">
+        <w:sectPr w:rsidR="00FE411E" w:rsidSect="008A3C35">
+          <w:headerReference w:type="default" r:id="rId11"/>
+          <w:footerReference w:type="default" r:id="rId12"/>
           <w:pgSz w:w="11910" w:h="16840"/>
-          <w:pgMar w:top="1640" w:right="540" w:bottom="1020" w:left="1560" w:header="720" w:footer="825" w:gutter="0"/>
+          <w:pgMar w:top="1640" w:right="540" w:bottom="1020" w:left="1560" w:header="720" w:footer="1521" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7EF53912" w14:textId="77777777" w:rsidR="00FE411E" w:rsidRDefault="00FE411E">
-[...176 lines deleted...]
-    <w:p w14:paraId="4C54E361" w14:textId="77777777" w:rsidR="00FE411E" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4C54E361" w14:textId="72566D9F" w:rsidR="00FE411E" w:rsidRDefault="00D35B85">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="57"/>
         <w:ind w:left="196"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="-2"/>
-[...12 lines deleted...]
-        <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487588352" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="620F08AA" wp14:editId="75CC47CF">
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251655680" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="620F08AA" wp14:editId="437EC22E">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
-              <wp:posOffset>1337172</wp:posOffset>
+              <wp:posOffset>1333500</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>69633</wp:posOffset>
+              <wp:posOffset>276860</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="5591226" cy="3150393"/>
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:extent cx="5135880" cy="2766060"/>
+            <wp:effectExtent l="0" t="0" r="7620" b="0"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="20" name="Image 20" descr="Diagram  Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="20" name="Image 20" descr="Diagram  Description automatically generated"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5591226" cy="3150393"/>
+                      <a:ext cx="5135880" cy="2766060"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Schéma</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7CE09833" w14:textId="77777777" w:rsidR="00FE411E" w:rsidRDefault="00FE411E">
-[...8 lines deleted...]
-        </w:sectPr>
+    <w:p w14:paraId="25D95DAE" w14:textId="282EF373" w:rsidR="00D35B85" w:rsidRPr="00D35B85" w:rsidRDefault="00D35B85" w:rsidP="008A3C35">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4224"/>
+        </w:tabs>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F3BDF94" w14:textId="77777777" w:rsidR="00FE411E" w:rsidRDefault="00FE411E">
-[...12 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="4EBD5B8E" w14:textId="77777777" w:rsidR="00D35B85" w:rsidRPr="00D35B85" w:rsidRDefault="00D35B85" w:rsidP="008A3C35"/>
+    <w:p w14:paraId="0DF6783C" w14:textId="77777777" w:rsidR="00D35B85" w:rsidRPr="00D35B85" w:rsidRDefault="00D35B85" w:rsidP="008A3C35"/>
+    <w:p w14:paraId="208B8665" w14:textId="77777777" w:rsidR="00D35B85" w:rsidRPr="00D35B85" w:rsidRDefault="00D35B85" w:rsidP="008A3C35"/>
+    <w:p w14:paraId="22E38F76" w14:textId="77777777" w:rsidR="00D35B85" w:rsidRPr="00D35B85" w:rsidRDefault="00D35B85" w:rsidP="008A3C35"/>
+    <w:p w14:paraId="131DE6E5" w14:textId="77777777" w:rsidR="00D35B85" w:rsidRPr="00D35B85" w:rsidRDefault="00D35B85" w:rsidP="008A3C35"/>
+    <w:p w14:paraId="272B6400" w14:textId="09DA058A" w:rsidR="00D35B85" w:rsidRPr="00D35B85" w:rsidRDefault="00D35B85" w:rsidP="008A3C35">
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="38EBB92D" wp14:editId="462BB941">
-[...2 lines deleted...]
-            <wp:docPr id="21" name="Image 21" descr="Diagram  Description automatically generated"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0C1342A6" wp14:editId="772194B3">
+            <wp:extent cx="5783580" cy="3032760"/>
+            <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+            <wp:docPr id="1532002920" name="Image 21" descr="Diagram  Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="21" name="Image 21" descr="Diagram  Description automatically generated"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId14" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5984437" cy="3008566"/>
+                      <a:ext cx="5783580" cy="3032760"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="388115FE" w14:textId="77777777" w:rsidR="00D35B85" w:rsidRPr="00D35B85" w:rsidRDefault="00D35B85" w:rsidP="008A3C35"/>
+    <w:p w14:paraId="46FCFEC4" w14:textId="78B86A31" w:rsidR="00FE411E" w:rsidRDefault="00FE411E" w:rsidP="008A3C35">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00FE411E">
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="1640" w:right="540" w:bottom="1020" w:left="1560" w:header="720" w:footer="825" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5F2B057C" w14:textId="77777777" w:rsidR="004B7A41" w:rsidRDefault="004B7A41">
+    <w:p w14:paraId="5E1B9089" w14:textId="77777777" w:rsidR="00BE7EFF" w:rsidRDefault="00BE7EFF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5AAA07FE" w14:textId="77777777" w:rsidR="004B7A41" w:rsidRDefault="004B7A41">
+    <w:p w14:paraId="1B6453E5" w14:textId="77777777" w:rsidR="00BE7EFF" w:rsidRDefault="00BE7EFF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0449F88C" w14:textId="77777777" w:rsidR="00FE411E" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487470080" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="70D8CBA7" wp14:editId="4809C1F9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658752" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="70D8CBA7" wp14:editId="4809C1F9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>1069358</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10028996</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="678815" cy="165735"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="Textbox 1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="678815" cy="165735"/>
                       </a:xfrm>
@@ -6000,51 +5763,51 @@
                           <w:r>
                             <w:rPr>
                               <w:b/>
                               <w:spacing w:val="-10"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="70D8CBA7" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textbox 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:84.2pt;margin-top:789.7pt;width:53.45pt;height:13.05pt;z-index:-15846400;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCKwT/PlAEAABoDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bv1O2idquo6QpYgZBW&#10;gLTLB7iO3UTEHjPjNunfM3bTFsENcRmP7fGb99548zD6XhwtUgehlovZXAobDDRd2Nfy+8vHN2sp&#10;KOnQ6B6CreXJknzYvn61GWJl76CFvrEoGCRQNcRatinFSikyrfWaZhBt4EsH6HXiLe5Vg3pgdN+r&#10;u/l8pQbAJiIYS8Snj+dLuS34zlmTvjpHNom+lswtlYgl7nJU242u9qhj25mJhv4HFl53gZteoR51&#10;0uKA3V9QvjMIBC7NDHgFznXGFg2sZjH/Q81zq6MtWtgcileb6P/Bmi/H5/gNRRrfw8gDLCIoPoH5&#10;QeyNGiJVU032lCri6ix0dOjzyhIEP2RvT1c/7ZiE4cPV/Xq9WEph+GqxWt6/XWa/1e1xREqfLHiR&#10;k1oij6sQ0McnSufSS8nE5dw+E0njbuSSnO6gObGGgcdYS/p50Gil6D8H9inP/JLgJdldEkz9Byg/&#10;I0sJ8O6QwHWl8w136swDKNynz5In/Pu+VN2+9PYXAAAA//8DAFBLAwQUAAYACAAAACEA1Tr0guAA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhNIWkb4lQVglMlRBoOHJ3Y&#10;TazG6xC7bfr3bE9wm9GMZt/m68n17GTGYD1KeJwJYAYbry22Er6q94clsBAVatV7NBIuJsC6uL3J&#10;Vab9GUtz2sWW0QiGTEnoYhwyzkPTGafCzA8GKdv70alIdmy5HtWZxl3P50Kk3CmLdKFTg3ntTHPY&#10;HZ2EzTeWb/bno/4s96WtqpXAbXqQ8v5u2rwAi2aKf2W44hM6FMRU+yPqwHry6fKZqiSSxYoUVeaL&#10;5AlYfc1EkgAvcv7/i+IXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAisE/z5QBAAAaAwAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA1Tr0guAAAAAN&#10;AQAADwAAAAAAAAAAAAAAAADuAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAPsEAAAA&#10;AA==&#10;" filled="f" stroked="f">
+            <v:shape id="Textbox 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:84.2pt;margin-top:789.7pt;width:53.45pt;height:13.05pt;z-index:-251657728;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCKwT/PlAEAABoDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bv1O2idquo6QpYgZBW&#10;gLTLB7iO3UTEHjPjNunfM3bTFsENcRmP7fGb99548zD6XhwtUgehlovZXAobDDRd2Nfy+8vHN2sp&#10;KOnQ6B6CreXJknzYvn61GWJl76CFvrEoGCRQNcRatinFSikyrfWaZhBt4EsH6HXiLe5Vg3pgdN+r&#10;u/l8pQbAJiIYS8Snj+dLuS34zlmTvjpHNom+lswtlYgl7nJU242u9qhj25mJhv4HFl53gZteoR51&#10;0uKA3V9QvjMIBC7NDHgFznXGFg2sZjH/Q81zq6MtWtgcileb6P/Bmi/H5/gNRRrfw8gDLCIoPoH5&#10;QeyNGiJVU032lCri6ix0dOjzyhIEP2RvT1c/7ZiE4cPV/Xq9WEph+GqxWt6/XWa/1e1xREqfLHiR&#10;k1oij6sQ0McnSufSS8nE5dw+E0njbuSSnO6gObGGgcdYS/p50Gil6D8H9inP/JLgJdldEkz9Byg/&#10;I0sJ8O6QwHWl8w136swDKNynz5In/Pu+VN2+9PYXAAAA//8DAFBLAwQUAAYACAAAACEA1Tr0guAA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhNIWkb4lQVglMlRBoOHJ3Y&#10;TazG6xC7bfr3bE9wm9GMZt/m68n17GTGYD1KeJwJYAYbry22Er6q94clsBAVatV7NBIuJsC6uL3J&#10;Vab9GUtz2sWW0QiGTEnoYhwyzkPTGafCzA8GKdv70alIdmy5HtWZxl3P50Kk3CmLdKFTg3ntTHPY&#10;HZ2EzTeWb/bno/4s96WtqpXAbXqQ8v5u2rwAi2aKf2W44hM6FMRU+yPqwHry6fKZqiSSxYoUVeaL&#10;5AlYfc1EkgAvcv7/i+IXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAisE/z5QBAAAaAwAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA1Tr0guAAAAAN&#10;AQAADwAAAAAAAAAAAAAAAADuAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAPsEAAAA&#10;AA==&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="3F4454EA" w14:textId="77777777" w:rsidR="00FE411E" w:rsidRDefault="00000000">
                     <w:pPr>
                       <w:spacing w:line="245" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                       <w:rPr>
                         <w:b/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:t>Page</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-2"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
@@ -6117,51 +5880,51 @@
                       <w:t>5</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:spacing w:val="-10"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487470592" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3963547C" wp14:editId="32ACE985">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660800" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3963547C" wp14:editId="32ACE985">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>2965250</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10028996</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2211070" cy="165735"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="2" name="Textbox 2"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2211070" cy="165735"/>
                       </a:xfrm>
@@ -6220,51 +5983,51 @@
                             <w:rPr>
                               <w:spacing w:val="-4"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-2"/>
                             </w:rPr>
                             <w:t>01/02/2021</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="3963547C" id="Textbox 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:233.5pt;margin-top:789.7pt;width:174.1pt;height:13.05pt;z-index:-15845888;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDyk2FfmAEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsFuGyEQvVfKPyDuMbuOklQrr6M0UatK&#10;UVsp7QdgFryoC0MZ7F3/fQe8tqv2VuUCw8zweO8Nq4fJDWyvI1rwLa8XFWfaK+is37b8x/eP1+85&#10;wyR9JwfwuuUHjfxhffVuNYZGL6GHodOREYjHZgwt71MKjRCoeu0kLiBoT0UD0clEx7gVXZQjobtB&#10;LKvqTowQuxBBaUTKPh+LfF3wjdEqfTUGdWJDy4lbKmss6yavYr2SzTbK0Fs105D/wcJJ6+nRM9Sz&#10;TJLtov0HylkVAcGkhQInwBirdNFAaurqLzWvvQy6aCFzMJxtwreDVV/2r+FbZGn6ABMNsIjA8ALq&#10;J5I3YgzYzD3ZU2yQurPQyUSXd5LA6CJ5ezj7qafEFCWXy7qu7qmkqFbf3d7f3GbDxeV2iJg+aXAs&#10;By2PNK/CQO5fMB1bTy0zmeP7mUmaNhOzXSZNnTmzge5AWkYaZ8vx105Gzdnw2ZNfefanIJ6CzSmI&#10;aXiC8kOyJA+PuwTGFgIX3JkADaJImD9NnvSf59J1+drr3wAAAP//AwBQSwMEFAAGAAgAAAAhAJ6G&#10;HwXiAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1lbhRu1WTtmmcqkJwQkKk&#10;4cDRid3EarwOsduGv2c5wXFnRrNv8v3kenY1Y7AeJSzmApjBxmuLrYSP6uVxAyxEhVr1Ho2EbxNg&#10;X9zf5SrT/oaluR5jy6gEQ6YkdDEOGeeh6YxTYe4Hg+Sd/OhUpHNsuR7Vjcpdz5dCpNwpi/ShU4N5&#10;6kxzPl6chMMnls/2661+L0+lraqtwNf0LOXDbDrsgEUzxb8w/OITOhTEVPsL6sB6Cat0TVsiGcl6&#10;uwJGkc0iWQKrSUpFkgAvcv5/RfEDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA8pNhX5gB&#10;AAAiAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAnoYf&#10;BeIAAAANAQAADwAAAAAAAAAAAAAAAADyAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AAEFAAAAAA==&#10;" filled="f" stroked="f">
+            <v:shape w14:anchorId="3963547C" id="Textbox 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:233.5pt;margin-top:789.7pt;width:174.1pt;height:13.05pt;z-index:-251655680;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDyk2FfmAEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsFuGyEQvVfKPyDuMbuOklQrr6M0UatK&#10;UVsp7QdgFryoC0MZ7F3/fQe8tqv2VuUCw8zweO8Nq4fJDWyvI1rwLa8XFWfaK+is37b8x/eP1+85&#10;wyR9JwfwuuUHjfxhffVuNYZGL6GHodOREYjHZgwt71MKjRCoeu0kLiBoT0UD0clEx7gVXZQjobtB&#10;LKvqTowQuxBBaUTKPh+LfF3wjdEqfTUGdWJDy4lbKmss6yavYr2SzTbK0Fs105D/wcJJ6+nRM9Sz&#10;TJLtov0HylkVAcGkhQInwBirdNFAaurqLzWvvQy6aCFzMJxtwreDVV/2r+FbZGn6ABMNsIjA8ALq&#10;J5I3YgzYzD3ZU2yQurPQyUSXd5LA6CJ5ezj7qafEFCWXy7qu7qmkqFbf3d7f3GbDxeV2iJg+aXAs&#10;By2PNK/CQO5fMB1bTy0zmeP7mUmaNhOzXSZNnTmzge5AWkYaZ8vx105Gzdnw2ZNfefanIJ6CzSmI&#10;aXiC8kOyJA+PuwTGFgIX3JkADaJImD9NnvSf59J1+drr3wAAAP//AwBQSwMEFAAGAAgAAAAhAJ6G&#10;HwXiAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1lbhRu1WTtmmcqkJwQkKk&#10;4cDRid3EarwOsduGv2c5wXFnRrNv8v3kenY1Y7AeJSzmApjBxmuLrYSP6uVxAyxEhVr1Ho2EbxNg&#10;X9zf5SrT/oaluR5jy6gEQ6YkdDEOGeeh6YxTYe4Hg+Sd/OhUpHNsuR7Vjcpdz5dCpNwpi/ShU4N5&#10;6kxzPl6chMMnls/2661+L0+lraqtwNf0LOXDbDrsgEUzxb8w/OITOhTEVPsL6sB6Cat0TVsiGcl6&#10;uwJGkc0iWQKrSUpFkgAvcv5/RfEDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA8pNhX5gB&#10;AAAiAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAnoYf&#10;BeIAAAANAQAADwAAAAAAAAAAAAAAAADyAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AAEFAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="6473DB8F" w14:textId="77777777" w:rsidR="00FE411E" w:rsidRDefault="00000000">
                     <w:pPr>
                       <w:pStyle w:val="BodyText"/>
                       <w:spacing w:line="245" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                     </w:pPr>
                     <w:r>
                       <w:t>Date</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-4"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:t>d'entrée</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-4"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
@@ -6296,51 +6059,51 @@
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-2"/>
                       </w:rPr>
                       <w:t>01/02/2021</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487471104" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2E87704E" wp14:editId="1CEC23C6">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662848" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2E87704E" wp14:editId="1CEC23C6">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>6369921</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10028996</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="727710" cy="165735"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="3" name="Textbox 3"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="727710" cy="165735"/>
                       </a:xfrm>
@@ -6381,51 +6144,51 @@
                             <w:rPr>
                               <w:spacing w:val="-4"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-10"/>
                             </w:rPr>
                             <w:t>8</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="2E87704E" id="Textbox 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:501.55pt;margin-top:789.7pt;width:57.3pt;height:13.05pt;z-index:-15845376;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBMgC0NmAEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsFuEzEQvSP1HyzfGydBbdAqmwqoipAq&#10;QCp8gOO1sxa7HnfGyW7+nrGzSRDcEBd7PDN+fu+N1w9j34mDRfIQarmYzaWwwUDjw66WP74/3b6T&#10;gpIOje4g2FoeLcmHzc2b9RAru4QWusaiYJBA1RBr2aYUK6XItLbXNINoAxcdYK8TH3GnGtQDo/ed&#10;Ws7n92oAbCKCsUScfTwV5abgO2dN+uoc2SS6WjK3VFYs6zavarPW1Q51bL2ZaOh/YNFrH/jRC9Sj&#10;Tlrs0f8F1XuDQODSzECvwDlvbNHAahbzP9S8tDraooXNoXixif4frPlyeInfUKTxA4w8wCKC4jOY&#10;n8TeqCFSNfVkT6ki7s5CR4d93lmC4Ivs7fHipx2TMJxcLVerBVcMlxb3d6u3d9lvdb0ckdInC73I&#10;QS2Rx1UI6MMzpVPruWXicno+E0njdhS+qeUyg+bMFpojSxl4mrWk171GK0X3ObBdefTnAM/B9hxg&#10;6j5C+SBZUYD3+wTOFwJX3IkAz6FImP5MHvTv59J1/dmbXwAAAP//AwBQSwMEFAAGAAgAAAAhAK71&#10;QAfiAAAADwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoHSBJm8apKgQnJEQa&#10;DhydxE2sxusQu234e7ancpvRPs3O5JvZDuykJ28cSogWApjGxrUGOwlf1dvDEpgPCls1ONQSfrWH&#10;TXF7k6usdWcs9WkXOkYh6DMloQ9hzDj3Ta+t8gs3aqTb3k1WBbJTx9tJnSncDvxRiIRbZZA+9GrU&#10;L71uDrujlbD9xvLV/HzUn+W+NFW1EvieHKS8v5u3a2BBz+EKw6U+VYeCOtXuiK1nA3khniJiScXp&#10;6hnYhYmiNAVWk0pEHAMvcv5/R/EHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEATIAtDZgB&#10;AAAhAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEArvVA&#10;B+IAAAAPAQAADwAAAAAAAAAAAAAAAADyAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AAEFAAAAAA==&#10;" filled="f" stroked="f">
+            <v:shape w14:anchorId="2E87704E" id="Textbox 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:501.55pt;margin-top:789.7pt;width:57.3pt;height:13.05pt;z-index:-251653632;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBMgC0NmAEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsFuEzEQvSP1HyzfGydBbdAqmwqoipAq&#10;QCp8gOO1sxa7HnfGyW7+nrGzSRDcEBd7PDN+fu+N1w9j34mDRfIQarmYzaWwwUDjw66WP74/3b6T&#10;gpIOje4g2FoeLcmHzc2b9RAru4QWusaiYJBA1RBr2aYUK6XItLbXNINoAxcdYK8TH3GnGtQDo/ed&#10;Ws7n92oAbCKCsUScfTwV5abgO2dN+uoc2SS6WjK3VFYs6zavarPW1Q51bL2ZaOh/YNFrH/jRC9Sj&#10;Tlrs0f8F1XuDQODSzECvwDlvbNHAahbzP9S8tDraooXNoXixif4frPlyeInfUKTxA4w8wCKC4jOY&#10;n8TeqCFSNfVkT6ki7s5CR4d93lmC4Ivs7fHipx2TMJxcLVerBVcMlxb3d6u3d9lvdb0ckdInC73I&#10;QS2Rx1UI6MMzpVPruWXicno+E0njdhS+qeUyg+bMFpojSxl4mrWk171GK0X3ObBdefTnAM/B9hxg&#10;6j5C+SBZUYD3+wTOFwJX3IkAz6FImP5MHvTv59J1/dmbXwAAAP//AwBQSwMEFAAGAAgAAAAhAK71&#10;QAfiAAAADwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoHSBJm8apKgQnJEQa&#10;DhydxE2sxusQu234e7ancpvRPs3O5JvZDuykJ28cSogWApjGxrUGOwlf1dvDEpgPCls1ONQSfrWH&#10;TXF7k6usdWcs9WkXOkYh6DMloQ9hzDj3Ta+t8gs3aqTb3k1WBbJTx9tJnSncDvxRiIRbZZA+9GrU&#10;L71uDrujlbD9xvLV/HzUn+W+NFW1EvieHKS8v5u3a2BBz+EKw6U+VYeCOtXuiK1nA3khniJiScXp&#10;6hnYhYmiNAVWk0pEHAMvcv5/R/EHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEATIAtDZgB&#10;AAAhAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEArvVA&#10;B+IAAAAPAQAADwAAAAAAAAAAAAAAAADyAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AAEFAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="5F12F866" w14:textId="77777777" w:rsidR="00FE411E" w:rsidRDefault="00000000">
                     <w:pPr>
                       <w:pStyle w:val="BodyText"/>
                       <w:spacing w:line="245" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                     </w:pPr>
                     <w:r>
                       <w:t>Version</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-4"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:t>#</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-3"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
@@ -6437,67 +6200,67 @@
                       <w:rPr>
                         <w:spacing w:val="-4"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-10"/>
                       </w:rPr>
                       <w:t>8</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="37BC8B7C" w14:textId="77777777" w:rsidR="00FE411E" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487472128" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2932D9DB" wp14:editId="1EDC5D2F">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251653632" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2932D9DB" wp14:editId="1EDC5D2F">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>1069358</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10028996</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="678815" cy="165735"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="17" name="Textbox 17"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="678815" cy="165735"/>
                       </a:xfrm>
@@ -6601,51 +6364,51 @@
                           <w:r>
                             <w:rPr>
                               <w:b/>
                               <w:spacing w:val="-10"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="2932D9DB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textbox 17" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:84.2pt;margin-top:789.7pt;width:53.45pt;height:13.05pt;z-index:-15844352;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBMk7BgmAEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bvNO2u2q2ipitgBUJa&#10;AdLCB7iO3VjEHjPjNunfM3bTFsENcRmPx+Pn99548zj6XhwNkoPQyMVsLoUJGloX9o38/u3Dm7UU&#10;lFRoVQ/BNPJkSD5uX7/aDLE2d9BB3xoUDBKoHmIju5RiXVWkO+MVzSCawIcW0KvEW9xXLaqB0X1f&#10;3c3nq2oAbCOCNkRcfTofym3Bt9bo9MVaMkn0jWRuqUQscZdjtd2oeo8qdk5PNNQ/sPDKBX70CvWk&#10;khIHdH9BeacRCGyaafAVWOu0KRpYzWL+h5qXTkVTtLA5FK820f+D1Z+PL/ErijS+g5EHWERQfAb9&#10;g9ibaohUTz3ZU6qJu7PQ0aLPK0sQfJG9PV39NGMSmourh/V6sZRC89FitXy4X2a/q9vliJQ+GvAi&#10;J41EHlchoI7PlM6tl5aJy/n5TCSNu1G4tpH3GTRXdtCeWMrA02wk/TwoNFL0nwLblUd/SfCS7C4J&#10;pv49lA+SFQV4e0hgXSFww50I8ByKhOnP5EH/vi9dt5+9/QUAAP//AwBQSwMEFAAGAAgAAAAhANU6&#10;9ILgAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoTSFpG+JUFYJTJUQa&#10;Dhyd2E2sxusQu23692xPcJvRjGbf5uvJ9exkxmA9SnicCWAGG68tthK+qveHJbAQFWrVezQSLibA&#10;uri9yVWm/RlLc9rFltEIhkxJ6GIcMs5D0xmnwswPBinb+9GpSHZsuR7VmcZdz+dCpNwpi3ShU4N5&#10;7Uxz2B2dhM03lm/256P+LPelraqVwG16kPL+btq8AItmin9luOITOhTEVPsj6sB68unymaokksWK&#10;FFXmi+QJWH3NRJIAL3L+/4viFwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEyTsGCYAQAA&#10;IQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANU69ILg&#10;AAAADQEAAA8AAAAAAAAAAAAAAAAA8gMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD/&#10;BAAAAAA=&#10;" filled="f" stroked="f">
+            <v:shape id="Textbox 17" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:84.2pt;margin-top:789.7pt;width:53.45pt;height:13.05pt;z-index:-251662848;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBMk7BgmAEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bvNO2u2q2ipitgBUJa&#10;AdLCB7iO3VjEHjPjNunfM3bTFsENcRmPx+Pn99548zj6XhwNkoPQyMVsLoUJGloX9o38/u3Dm7UU&#10;lFRoVQ/BNPJkSD5uX7/aDLE2d9BB3xoUDBKoHmIju5RiXVWkO+MVzSCawIcW0KvEW9xXLaqB0X1f&#10;3c3nq2oAbCOCNkRcfTofym3Bt9bo9MVaMkn0jWRuqUQscZdjtd2oeo8qdk5PNNQ/sPDKBX70CvWk&#10;khIHdH9BeacRCGyaafAVWOu0KRpYzWL+h5qXTkVTtLA5FK820f+D1Z+PL/ErijS+g5EHWERQfAb9&#10;g9ibaohUTz3ZU6qJu7PQ0aLPK0sQfJG9PV39NGMSmourh/V6sZRC89FitXy4X2a/q9vliJQ+GvAi&#10;J41EHlchoI7PlM6tl5aJy/n5TCSNu1G4tpH3GTRXdtCeWMrA02wk/TwoNFL0nwLblUd/SfCS7C4J&#10;pv49lA+SFQV4e0hgXSFww50I8ByKhOnP5EH/vi9dt5+9/QUAAP//AwBQSwMEFAAGAAgAAAAhANU6&#10;9ILgAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoTSFpG+JUFYJTJUQa&#10;Dhyd2E2sxusQu23692xPcJvRjGbf5uvJ9exkxmA9SnicCWAGG68tthK+qveHJbAQFWrVezQSLibA&#10;uri9yVWm/RlLc9rFltEIhkxJ6GIcMs5D0xmnwswPBinb+9GpSHZsuR7VmcZdz+dCpNwpi3ShU4N5&#10;7Uxz2B2dhM03lm/256P+LPelraqVwG16kPL+btq8AItmin9luOITOhTEVPsj6sB68unymaokksWK&#10;FFXmi+QJWH3NRJIAL3L+/4viFwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEyTsGCYAQAA&#10;IQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANU69ILg&#10;AAAADQEAAA8AAAAAAAAAAAAAAAAA8gMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD/&#10;BAAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="53EE2CA4" w14:textId="77777777" w:rsidR="00FE411E" w:rsidRDefault="00000000">
                     <w:pPr>
                       <w:spacing w:line="245" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                       <w:rPr>
                         <w:b/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:t>Page</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-2"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
@@ -6718,51 +6481,51 @@
                       <w:t>5</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:spacing w:val="-10"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487472640" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="06EF9783" wp14:editId="30944259">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251655680" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="06EF9783" wp14:editId="30944259">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>2965250</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10028996</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2211070" cy="165735"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="18" name="Textbox 18"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2211070" cy="165735"/>
                       </a:xfrm>
@@ -6821,51 +6584,51 @@
                             <w:rPr>
                               <w:spacing w:val="-4"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-2"/>
                             </w:rPr>
                             <w:t>01/02/2021</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="06EF9783" id="Textbox 18" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:233.5pt;margin-top:789.7pt;width:174.1pt;height:13.05pt;z-index:-15843840;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDoLA8zmQEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsFuGyEQvVfKPyDuMbtOk1Qrr6M2UatK&#10;URsp7QdgFryoC0MZ7F3/fQe8tqv2VvUCw8zweO8Nq4fJDWyvI1rwLa8XFWfaK+is37b8+7eP1+84&#10;wyR9JwfwuuUHjfxhffVmNYZGL6GHodOREYjHZgwt71MKjRCoeu0kLiBoT0UD0clEx7gVXZQjobtB&#10;LKvqTowQuxBBaUTKPh2LfF3wjdEqfTUGdWJDy4lbKmss6yavYr2SzTbK0Fs105D/wMJJ6+nRM9ST&#10;TJLtov0LylkVAcGkhQInwBirdNFAaurqDzWvvQy6aCFzMJxtwv8Hq77sX8NLZGn6ABMNsIjA8Azq&#10;B5I3YgzYzD3ZU2yQurPQyUSXd5LA6CJ5ezj7qafEFCWXy7qu7qmkqFbf3d7f3GbDxeV2iJg+aXAs&#10;By2PNK/CQO6fMR1bTy0zmeP7mUmaNhOzXcvfZtCc2UB3IC0jjbPl+HMno+Zs+OzJrzz7UxBPweYU&#10;xDQ8QvkhWZKH97sExhYCF9yZAA2iSJg/TZ707+fSdfna618AAAD//wMAUEsDBBQABgAIAAAAIQCe&#10;hh8F4gAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtZW4UbtVk7ZpnKpCcEJC&#10;pOHA0YndxGq8DrHbhr9nOcFxZ0azb/L95Hp2NWOwHiUs5gKYwcZri62Ej+rlcQMsRIVa9R6NhG8T&#10;YF/c3+Uq0/6GpbkeY8uoBEOmJHQxDhnnoemMU2HuB4PknfzoVKRzbLke1Y3KXc+XQqTcKYv0oVOD&#10;eepMcz5enITDJ5bP9uutfi9Ppa2qrcDX9Czlw2w67IBFM8W/MPziEzoUxFT7C+rAegmrdE1bIhnJ&#10;ersCRpHNIlkCq0lKRZIAL3L+f0XxAwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOgsDzOZ&#10;AQAAIgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJ6G&#10;HwXiAAAADQEAAA8AAAAAAAAAAAAAAAAA8wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAACBQAAAAA=&#10;" filled="f" stroked="f">
+            <v:shape w14:anchorId="06EF9783" id="Textbox 18" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:233.5pt;margin-top:789.7pt;width:174.1pt;height:13.05pt;z-index:-251660800;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDoLA8zmQEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsFuGyEQvVfKPyDuMbtOk1Qrr6M2UatK&#10;URsp7QdgFryoC0MZ7F3/fQe8tqv2VvUCw8zweO8Nq4fJDWyvI1rwLa8XFWfaK+is37b8+7eP1+84&#10;wyR9JwfwuuUHjfxhffVmNYZGL6GHodOREYjHZgwt71MKjRCoeu0kLiBoT0UD0clEx7gVXZQjobtB&#10;LKvqTowQuxBBaUTKPh2LfF3wjdEqfTUGdWJDy4lbKmss6yavYr2SzTbK0Fs105D/wMJJ6+nRM9ST&#10;TJLtov0LylkVAcGkhQInwBirdNFAaurqDzWvvQy6aCFzMJxtwv8Hq77sX8NLZGn6ABMNsIjA8Azq&#10;B5I3YgzYzD3ZU2yQurPQyUSXd5LA6CJ5ezj7qafEFCWXy7qu7qmkqFbf3d7f3GbDxeV2iJg+aXAs&#10;By2PNK/CQO6fMR1bTy0zmeP7mUmaNhOzXcvfZtCc2UB3IC0jjbPl+HMno+Zs+OzJrzz7UxBPweYU&#10;xDQ8QvkhWZKH97sExhYCF9yZAA2iSJg/TZ707+fSdfna618AAAD//wMAUEsDBBQABgAIAAAAIQCe&#10;hh8F4gAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtZW4UbtVk7ZpnKpCcEJC&#10;pOHA0YndxGq8DrHbhr9nOcFxZ0azb/L95Hp2NWOwHiUs5gKYwcZri62Ej+rlcQMsRIVa9R6NhG8T&#10;YF/c3+Uq0/6GpbkeY8uoBEOmJHQxDhnnoemMU2HuB4PknfzoVKRzbLke1Y3KXc+XQqTcKYv0oVOD&#10;eepMcz5enITDJ5bP9uutfi9Ppa2qrcDX9Czlw2w67IBFM8W/MPziEzoUxFT7C+rAegmrdE1bIhnJ&#10;ersCRpHNIlkCq0lKRZIAL3L+f0XxAwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOgsDzOZ&#10;AQAAIgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJ6G&#10;HwXiAAAADQEAAA8AAAAAAAAAAAAAAAAA8wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAACBQAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="19B89902" w14:textId="77777777" w:rsidR="00FE411E" w:rsidRDefault="00000000">
                     <w:pPr>
                       <w:pStyle w:val="BodyText"/>
                       <w:spacing w:line="245" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                     </w:pPr>
                     <w:r>
                       <w:t>Date</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-4"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:t>d'entrée</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-4"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
@@ -6897,51 +6660,51 @@
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-2"/>
                       </w:rPr>
                       <w:t>01/02/2021</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487473152" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="42C22E4B" wp14:editId="2E76C48B">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251656704" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="42C22E4B" wp14:editId="2E76C48B">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>6369921</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10028996</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="727710" cy="165735"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="19" name="Textbox 19"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="727710" cy="165735"/>
                       </a:xfrm>
@@ -6982,51 +6745,51 @@
                             <w:rPr>
                               <w:spacing w:val="-4"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-10"/>
                             </w:rPr>
                             <w:t>8</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="42C22E4B" id="Textbox 19" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:501.55pt;margin-top:789.7pt;width:57.3pt;height:13.05pt;z-index:-15843328;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDYjxqClwEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsFuEzEQvSP1HyzfGydBbdAqmwqoipAq&#10;QCp8gOO1sxa7HnfGyW7+nrGzSRDcEBd7PDN+fu+N1w9j34mDRfIQarmYzaWwwUDjw66WP74/3b6T&#10;gpIOje4g2FoeLcmHzc2b9RAru4QWusaiYJBA1RBr2aYUK6XItLbXNINoAxcdYK8TH3GnGtQDo/ed&#10;Ws7n92oAbCKCsUScfTwV5abgO2dN+uoc2SS6WjK3VFYs6zavarPW1Q51bL2ZaOh/YNFrH/jRC9Sj&#10;Tlrs0f8F1XuDQODSzECvwDlvbNHAahbzP9S8tDraooXNoXixif4frPlyeInfUKTxA4w8wCKC4jOY&#10;n8TeqCFSNfVkT6ki7s5CR4d93lmC4Ivs7fHipx2TMJxcLVerBVcMlxb3d6u3d9lvdb0ckdInC73I&#10;QS2Rx1UI6MMzpVPruWXicno+E0njdhS+qWUBzZktNEeWMvA0a0mve41Wiu5zYLvy6M8BnoPtOcDU&#10;fYTyQbKiAO/3CZwvBK64EwGeQ5Ew/Zk86N/Ppev6sze/AAAA//8DAFBLAwQUAAYACAAAACEArvVA&#10;B+IAAAAPAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KgdIEmbxqkqBCckRBoO&#10;HJ3ETazG6xC7bfh7tqdym9E+zc7km9kO7KQnbxxKiBYCmMbGtQY7CV/V28MSmA8KWzU41BJ+tYdN&#10;cXuTq6x1Zyz1aRc6RiHoMyWhD2HMOPdNr63yCzdqpNveTVYFslPH20mdKdwO/FGIhFtlkD70atQv&#10;vW4Ou6OVsP3G8tX8fNSf5b40VbUS+J4cpLy/m7drYEHP4QrDpT5Vh4I61e6IrWcDeSGeImJJxenq&#10;GdiFiaI0BVaTSkQcAy9y/n9H8QcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDYjxqClwEA&#10;ACEDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCu9UAH&#10;4gAAAA8BAAAPAAAAAAAAAAAAAAAAAPEDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;AAUAAAAA&#10;" filled="f" stroked="f">
+            <v:shape w14:anchorId="42C22E4B" id="Textbox 19" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:501.55pt;margin-top:789.7pt;width:57.3pt;height:13.05pt;z-index:-251659776;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDYjxqClwEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsFuEzEQvSP1HyzfGydBbdAqmwqoipAq&#10;QCp8gOO1sxa7HnfGyW7+nrGzSRDcEBd7PDN+fu+N1w9j34mDRfIQarmYzaWwwUDjw66WP74/3b6T&#10;gpIOje4g2FoeLcmHzc2b9RAru4QWusaiYJBA1RBr2aYUK6XItLbXNINoAxcdYK8TH3GnGtQDo/ed&#10;Ws7n92oAbCKCsUScfTwV5abgO2dN+uoc2SS6WjK3VFYs6zavarPW1Q51bL2ZaOh/YNFrH/jRC9Sj&#10;Tlrs0f8F1XuDQODSzECvwDlvbNHAahbzP9S8tDraooXNoXixif4frPlyeInfUKTxA4w8wCKC4jOY&#10;n8TeqCFSNfVkT6ki7s5CR4d93lmC4Ivs7fHipx2TMJxcLVerBVcMlxb3d6u3d9lvdb0ckdInC73I&#10;QS2Rx1UI6MMzpVPruWXicno+E0njdhS+qWUBzZktNEeWMvA0a0mve41Wiu5zYLvy6M8BnoPtOcDU&#10;fYTyQbKiAO/3CZwvBK64EwGeQ5Ew/Zk86N/Ppev6sze/AAAA//8DAFBLAwQUAAYACAAAACEArvVA&#10;B+IAAAAPAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KgdIEmbxqkqBCckRBoO&#10;HJ3ETazG6xC7bfh7tqdym9E+zc7km9kO7KQnbxxKiBYCmMbGtQY7CV/V28MSmA8KWzU41BJ+tYdN&#10;cXuTq6x1Zyz1aRc6RiHoMyWhD2HMOPdNr63yCzdqpNveTVYFslPH20mdKdwO/FGIhFtlkD70atQv&#10;vW4Ou6OVsP3G8tX8fNSf5b40VbUS+J4cpLy/m7drYEHP4QrDpT5Vh4I61e6IrWcDeSGeImJJxenq&#10;GdiFiaI0BVaTSkQcAy9y/n9H8QcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDYjxqClwEA&#10;ACEDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCu9UAH&#10;4gAAAA8BAAAPAAAAAAAAAAAAAAAAAPEDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;AAUAAAAA&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="7E903F1C" w14:textId="77777777" w:rsidR="00FE411E" w:rsidRDefault="00000000">
                     <w:pPr>
                       <w:pStyle w:val="BodyText"/>
                       <w:spacing w:line="245" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                     </w:pPr>
                     <w:r>
                       <w:t>Version</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-4"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:t>#</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-3"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
@@ -7038,132 +6801,232 @@
                       <w:rPr>
                         <w:spacing w:val="-4"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-10"/>
                       </w:rPr>
                       <w:t>8</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5BE7BE91" w14:textId="77777777" w:rsidR="004B7A41" w:rsidRDefault="004B7A41">
+    <w:p w14:paraId="4C023014" w14:textId="77777777" w:rsidR="00BE7EFF" w:rsidRDefault="00BE7EFF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1CF373D5" w14:textId="77777777" w:rsidR="004B7A41" w:rsidRDefault="004B7A41">
+    <w:p w14:paraId="660AD8A6" w14:textId="77777777" w:rsidR="00BE7EFF" w:rsidRDefault="00BE7EFF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7AFEE443" w14:textId="77777777" w:rsidR="00FE411E" w:rsidRDefault="00000000">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7AA42FB2" w14:textId="77777777" w:rsidR="008A3C35" w:rsidRDefault="008A3C35">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="069E9F94" w14:textId="3F9E98A7" w:rsidR="008A3C35" w:rsidRDefault="008A3C35">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251654656" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2CA0DF8F" wp14:editId="33568F1F">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>5692140</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>101600</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="283210" cy="553085"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="2033603172" name="Picture 2033603172"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill rotWithShape="1">
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect r="4369" b="28533"/>
+                  <a:stretch/>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="283210" cy="553085"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                  <a:extLst>
+                    <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                    </a:ext>
+                  </a:extLst>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="37627238" w14:textId="492F88C4" w:rsidR="008A3C35" w:rsidRDefault="008A3C35">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7AFEE443" w14:textId="2FBAEDEE" w:rsidR="00FE411E" w:rsidRDefault="004B518A">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487471616" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2A2528B1" wp14:editId="6E96C5E5">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663872" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="31468EB1" wp14:editId="1E439EB0">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="page">
-            <wp:posOffset>6502402</wp:posOffset>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>5539740</wp:posOffset>
           </wp:positionH>
-          <wp:positionV relativeFrom="page">
-            <wp:posOffset>457200</wp:posOffset>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-152400</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="288186" cy="592607"/>
-          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:extent cx="283210" cy="553085"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="16" name="Image 16"/>
+          <wp:docPr id="585015705" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
-            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="16" name="Image 16"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="2033603172" name="Picture 2033603172"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
-                <pic:blipFill>
-[...3 lines deleted...]
-                  </a:stretch>
+                <pic:blipFill rotWithShape="1">
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect r="4369" b="28533"/>
+                  <a:stretch/>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="288186" cy="592607"/>
+                    <a:ext cx="283210" cy="553085"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                  <a:extLst>
+                    <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                    </a:ext>
+                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15C900B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EA6A9408"/>
     <w:lvl w:ilvl="0" w:tplc="9D3A6548">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="806" w:hanging="361"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="-2"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
@@ -7518,107 +7381,123 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8087" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1426532814">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="604074529">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="966542541">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:shapeLayoutLikeWW8/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FE411E"/>
+    <w:rsid w:val="00033E7F"/>
+    <w:rsid w:val="00064845"/>
+    <w:rsid w:val="002B767E"/>
     <w:rsid w:val="003E2004"/>
+    <w:rsid w:val="003E21B7"/>
+    <w:rsid w:val="004B518A"/>
     <w:rsid w:val="004B7A41"/>
+    <w:rsid w:val="00542F17"/>
+    <w:rsid w:val="00853A7A"/>
+    <w:rsid w:val="008A3C35"/>
+    <w:rsid w:val="00A97C51"/>
+    <w:rsid w:val="00BE7EFF"/>
+    <w:rsid w:val="00D35B85"/>
+    <w:rsid w:val="00E10907"/>
+    <w:rsid w:val="00FE134A"/>
     <w:rsid w:val="00FE411E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-NL"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="51B86D07"/>
   <w15:docId w15:val="{324CE837-2C5B-4C14-A8E8-9533E719BC83}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8058,63 +7937,136 @@
       <w:spacing w:before="42"/>
       <w:ind w:left="144"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="806" w:hanging="361"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D35B85"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:lang w:val="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D35B85"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D35B85"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:lang w:val="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D35B85"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D35B85"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:lang w:val="fr-FR"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:relyOnVML/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/taxonomy/term/296/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11336" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/administrative-services/voyage-de-service" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/page-de-politique/comites-de-surveillance-et-dexamen-des-approvisionnement" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -8358,63 +8310,78 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>6415</Characters>
+  <Pages>4</Pages>
+  <Words>1152</Words>
+  <Characters>6571</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>152</Lines>
-  <Paragraphs>62</Paragraphs>
+  <Lines>54</Lines>
+  <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7584</CharactersWithSpaces>
+  <CharactersWithSpaces>7708</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Helen Hall</dc:creator>
   <cp:keywords>, docId:68C3304DD1A5D1AE78CC2F1AFF37C641</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100DF4E5EB98AFACA49B955F57620F5DD44</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Created">
     <vt:filetime>2023-08-17T00:00:00Z</vt:filetime>