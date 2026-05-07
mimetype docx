--- v0 (2025-10-08)
+++ v1 (2026-05-07)
@@ -6,79 +6,52 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3D0A0317" w14:textId="6D34F6DC" w:rsidR="00A32E8A" w:rsidRDefault="00A32E8A">
-[...25 lines deleted...]
-    </w:p>
     <w:p w14:paraId="0C125ED6" w14:textId="77777777" w:rsidR="00A32E8A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Órdenes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -103,53 +76,53 @@
       </w:r>
       <w:r>
         <w:t>mantenimiento</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>y</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>cierre</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="00780E13">
+        <w:rPr>
+          <w:bCs w:val="0"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37CCED3E" w14:textId="77777777" w:rsidR="00A32E8A" w:rsidRDefault="00A32E8A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="11"/>
         <w:rPr>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4BB63186" w14:textId="77777777" w:rsidR="00A32E8A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="804"/>
           <w:tab w:val="left" w:pos="806"/>
@@ -581,52 +554,60 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>partir</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>Acuerdos/LTAs</w:t>
-      </w:r>
+        <w:t>Acuerdos/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>LTAs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="04E6B9DE" w14:textId="77777777" w:rsidR="00A32E8A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="819"/>
         </w:tabs>
         <w:ind w:left="819" w:hanging="358"/>
       </w:pPr>
       <w:r>
         <w:t>Contrato</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
@@ -2236,181 +2217,177 @@
       <w:r>
         <w:t>en</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>tres</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>niveles:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="647DF509" w14:textId="77777777" w:rsidR="00A32E8A" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4F2E3F6C" w14:textId="4E6EC0FA" w:rsidR="00A32E8A" w:rsidRDefault="00000000" w:rsidP="00780E13">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1525"/>
         </w:tabs>
         <w:spacing w:before="149"/>
         <w:ind w:left="1525" w:hanging="358"/>
-      </w:pPr>
-[...108 lines deleted...]
-        <w:sectPr w:rsidR="00A32E8A">
+        <w:sectPr w:rsidR="00A32E8A" w:rsidSect="00780E13">
           <w:headerReference w:type="default" r:id="rId7"/>
           <w:footerReference w:type="default" r:id="rId8"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11910" w:h="16840"/>
-          <w:pgMar w:top="0" w:right="540" w:bottom="1020" w:left="1560" w:header="0" w:footer="825" w:gutter="0"/>
+          <w:pgMar w:top="1654" w:right="540" w:bottom="1020" w:left="1560" w:header="0" w:footer="825" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
+      <w:r>
+        <w:t>nivel</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Los</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>gestores</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>aprueban</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>pedidos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>compra</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de hasta</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>10.000</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>USD,</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="3C43F451" w14:textId="77777777" w:rsidR="00A32E8A" w:rsidRDefault="00A32E8A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="9"/>
         <w:rPr>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1600985A" w14:textId="77777777" w:rsidR="00A32E8A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1524"/>
         </w:tabs>
         <w:spacing w:before="56"/>
         <w:ind w:left="1524" w:hanging="358"/>
       </w:pPr>
       <w:r>
         <w:t>el</w:t>
@@ -2570,79 +2547,95 @@
       <w:r>
         <w:t>no</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>tienen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>límite.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76632646" w14:textId="77777777" w:rsidR="00A32E8A" w:rsidRDefault="00000000">
+    <w:p w14:paraId="76632646" w14:textId="09EE1C5A" w:rsidR="00A32E8A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="804"/>
           <w:tab w:val="left" w:pos="806"/>
         </w:tabs>
         <w:spacing w:before="173" w:line="264" w:lineRule="auto"/>
         <w:ind w:right="649"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>La adjudicación de determinados contratos está sujeta a la revisión y recomendación del Comité de Contratos y Adquisiciones (CAP) y del Comité Consultivo de Adquisiciones (ACP) al Jefe de Oficina</w:t>
+        <w:t xml:space="preserve">La adjudicación de determinados contratos está sujeta a la revisión y recomendación del Comité de Contratos y Adquisiciones (CAP) y del Comité Consultivo de Adquisiciones (ACP) al </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> de Oficina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">o al Director de Adquisiciones (CPO). Para más información, consulte el POPP sobre los </w:t>
+        <w:t xml:space="preserve">o al </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Director</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> de Adquisiciones (CPO). Para más información, consulte el POPP sobre los </w:t>
       </w:r>
       <w:hyperlink r:id="rId9">
-        <w:r>
+        <w:r w:rsidR="00A32E8A">
           <w:rPr>
             <w:color w:val="0562C1"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
           <w:t>Comités de Supervisión y Revisión</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0562C1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>de las Adquisiciones.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54C039CC" w14:textId="77777777" w:rsidR="00A32E8A" w:rsidRDefault="00A32E8A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="3"/>
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
       </w:pPr>
@@ -2811,53 +2804,55 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>como</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>el</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>Jefe</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>de Oficina,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>el</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -2874,97 +2869,112 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Adjunto,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>el</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>Director</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>Nacional,</w:t>
+        <w:t>Nacional</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>el</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>Director</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Nacional</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>Adjunto y el Director de Operaciones, pueden necesitar tener ambos perfiles si deben actuar como Gestores de Proyecto en algunas transacciones y como Gestores Aprobadores en otras. Cuando</w:t>
+        <w:t xml:space="preserve">Adjunto y el </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Director</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> de Operaciones, pueden necesitar tener ambos perfiles si deben actuar como Gestores de Proyecto en algunas transacciones y como Gestores Aprobadores en otras. Cuando</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>esto</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>sea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -3517,87 +3527,97 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>que</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>la</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>microcompra</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>se procesa en Quantum y se genera un pedido sin contacto.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C9A1340" w14:textId="77777777" w:rsidR="00A32E8A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1526"/>
         </w:tabs>
         <w:spacing w:before="0" w:line="261" w:lineRule="auto"/>
         <w:ind w:left="1526" w:right="654" w:hanging="360"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">El módulo de gestión de contratos individuales -IC- debe utilizarse junto con E-Req y </w:t>
+        <w:t>El módulo de gestión de contratos individuales -IC- debe utilizarse junto con E-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Req</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> y </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>PO.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DE16C19" w14:textId="77777777" w:rsidR="00A32E8A" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1DE16C19" w14:textId="520BED82" w:rsidR="00A32E8A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1524"/>
           <w:tab w:val="left" w:pos="1526"/>
         </w:tabs>
         <w:spacing w:before="4" w:line="266" w:lineRule="auto"/>
         <w:ind w:left="1526" w:right="653" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t>Para</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>las</w:t>
       </w:r>
@@ -3688,58 +3708,61 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>un</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>PO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">(véase </w:t>
       </w:r>
       <w:hyperlink r:id="rId10">
-        <w:r>
+        <w:r w:rsidR="00FB3AB4">
           <w:rPr>
             <w:color w:val="0562C1"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
-          <w:t>POPP Viajes de servicio).</w:t>
+          <w:t>POPP Viajes de servicio</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00FB3AB4" w:rsidRPr="00FB3AB4">
+        <w:t>).</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="6BFCB97F" w14:textId="77777777" w:rsidR="00A32E8A" w:rsidRDefault="00A32E8A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="9"/>
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="596522BD" w14:textId="77777777" w:rsidR="00A32E8A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="804"/>
           <w:tab w:val="left" w:pos="806"/>
         </w:tabs>
         <w:spacing w:before="56" w:line="266" w:lineRule="auto"/>
         <w:ind w:right="656"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -5493,51 +5516,51 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1219"/>
         </w:tabs>
         <w:spacing w:before="7" w:line="252" w:lineRule="auto"/>
         <w:ind w:right="201"/>
       </w:pPr>
       <w:r>
         <w:t>Pedidos con campos de gráfico no válidos, por ejemplo, código de cuenta incorrecto, códigos de fondos incorrectos, etc.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="046BD352" w14:textId="77777777" w:rsidR="00A32E8A" w:rsidRDefault="00A32E8A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="9"/>
         <w:rPr>
           <w:sz w:val="25"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3796B0EE" w14:textId="77777777" w:rsidR="00A32E8A" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4707305F" w14:textId="2EA37689" w:rsidR="00FB3AB4" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="805"/>
           <w:tab w:val="left" w:pos="807"/>
         </w:tabs>
         <w:spacing w:before="1" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="807" w:right="485"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Además, puede haber</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>problemas pendientes con</w:t>
@@ -5617,409 +5640,487 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>"no</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>coincidentes".</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>A continuación se describen los procedimientos para cada categoría.</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>continuación</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> se describen los procedimientos para cada categoría.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B0E6085" w14:textId="77777777" w:rsidR="00A32E8A" w:rsidRDefault="00A32E8A" w:rsidP="00362A1A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="805"/>
+          <w:tab w:val="left" w:pos="807"/>
+        </w:tabs>
+        <w:spacing w:before="1" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="807" w:right="485" w:firstLine="0"/>
+        <w:jc w:val="center"/>
         <w:sectPr w:rsidR="00A32E8A">
           <w:pgSz w:w="11910" w:h="16840"/>
           <w:pgMar w:top="1640" w:right="540" w:bottom="1020" w:left="1560" w:header="720" w:footer="825" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6199A1C9" w14:textId="77777777" w:rsidR="00A32E8A" w:rsidRDefault="00A32E8A">
-[...102 lines deleted...]
-    </w:p>
     <w:p w14:paraId="0F5744D5" w14:textId="77777777" w:rsidR="00A32E8A" w:rsidRDefault="00A32E8A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="21F864C4" w14:textId="77777777" w:rsidR="00A32E8A" w:rsidRDefault="00A32E8A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="7"/>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="513E6E52" w14:textId="77777777" w:rsidR="00A32E8A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="57"/>
         <w:ind w:left="196"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>Diagram</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Diagr</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB3AB4">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>am</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00780E13">
+        <w:rPr>
+          <w:b/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="631B25B1" w14:textId="77777777" w:rsidR="00A32E8A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="11"/>
         <w:rPr>
           <w:sz w:val="6"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487588352" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="62FD31D6" wp14:editId="266DB73C">
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487588352" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="62FD31D6" wp14:editId="4C0AF032">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
-              <wp:posOffset>1337172</wp:posOffset>
+              <wp:posOffset>1333500</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>69293</wp:posOffset>
+              <wp:posOffset>68580</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="5592838" cy="3150393"/>
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:extent cx="5297805" cy="2984500"/>
+            <wp:effectExtent l="0" t="0" r="0" b="6350"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="21" name="Image 21" descr="Diagram  Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="21" name="Image 21" descr="Diagram  Description automatically generated"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5592838" cy="3150393"/>
+                      <a:ext cx="5297805" cy="2984500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2381D257" w14:textId="77777777" w:rsidR="00A32E8A" w:rsidRDefault="00A32E8A">
+    <w:p w14:paraId="76B5EB4B" w14:textId="77777777" w:rsidR="00A32E8A" w:rsidRDefault="00A32E8A">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="6"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00A32E8A">
-[...20 lines deleted...]
-      <w:r>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A13C47A" w14:textId="77777777" w:rsidR="00FB3AB4" w:rsidRDefault="00FB3AB4" w:rsidP="00FB3AB4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6288"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1435F76D" w14:textId="77777777" w:rsidR="00FB3AB4" w:rsidRDefault="00FB3AB4" w:rsidP="00FB3AB4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6288"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DB2FBA0" w14:textId="77777777" w:rsidR="00FB3AB4" w:rsidRDefault="00FB3AB4" w:rsidP="00FB3AB4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6288"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BAF541A" w14:textId="77777777" w:rsidR="00FB3AB4" w:rsidRDefault="00FB3AB4" w:rsidP="00FB3AB4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6288"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68E880FD" w14:textId="77777777" w:rsidR="00FB3AB4" w:rsidRDefault="00FB3AB4" w:rsidP="00FB3AB4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6288"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E6CE04A" w14:textId="77777777" w:rsidR="00FB3AB4" w:rsidRDefault="00FB3AB4" w:rsidP="00FB3AB4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6288"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60E7C96E" w14:textId="77777777" w:rsidR="00FB3AB4" w:rsidRDefault="00FB3AB4" w:rsidP="00FB3AB4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6288"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1100E0F5" w14:textId="77777777" w:rsidR="00FB3AB4" w:rsidRDefault="00FB3AB4" w:rsidP="00FB3AB4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6288"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74A200C8" w14:textId="77777777" w:rsidR="00FB3AB4" w:rsidRDefault="00FB3AB4" w:rsidP="00FB3AB4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6288"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="390CB33D" w14:textId="77777777" w:rsidR="00FB3AB4" w:rsidRDefault="00FB3AB4" w:rsidP="00FB3AB4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6288"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="424C0B1B" w14:textId="77777777" w:rsidR="00FB3AB4" w:rsidRDefault="00FB3AB4" w:rsidP="00FB3AB4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6288"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34432C24" w14:textId="77777777" w:rsidR="00FB3AB4" w:rsidRDefault="00FB3AB4" w:rsidP="00FB3AB4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6288"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C0797E9" w14:textId="77777777" w:rsidR="00FB3AB4" w:rsidRDefault="00FB3AB4" w:rsidP="00FB3AB4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6288"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B8C3DE3" w14:textId="77777777" w:rsidR="00FB3AB4" w:rsidRDefault="00FB3AB4" w:rsidP="00780E13">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6288"/>
+        </w:tabs>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5A1B4021" wp14:editId="627808D4">
-[...2 lines deleted...]
-            <wp:docPr id="22" name="Image 22" descr="Diagram  Description automatically generated"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3F5B7B2F" wp14:editId="33919FAE">
+            <wp:extent cx="5535930" cy="2783087"/>
+            <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+            <wp:docPr id="890637234" name="Image 22" descr="Diagram  Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="22" name="Image 22" descr="Diagram  Description automatically generated"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId14" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5984437" cy="3008566"/>
+                      <a:ext cx="5543375" cy="2786830"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A32E8A">
+    <w:p w14:paraId="6504C8D8" w14:textId="77777777" w:rsidR="00362A1A" w:rsidRPr="00362A1A" w:rsidRDefault="00362A1A" w:rsidP="00362A1A">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="306BF464" w14:textId="5007253C" w:rsidR="00A32E8A" w:rsidRDefault="00A32E8A" w:rsidP="00780E13">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22EAACE5" w14:textId="77777777" w:rsidR="00362A1A" w:rsidRDefault="00362A1A" w:rsidP="00362A1A">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75942BD7" w14:textId="5062D91B" w:rsidR="00362A1A" w:rsidRPr="00362A1A" w:rsidRDefault="00362A1A" w:rsidP="00362A1A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1488"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00362A1A" w:rsidRPr="00362A1A">
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="1640" w:right="540" w:bottom="1020" w:left="1560" w:header="720" w:footer="825" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="14AFC830" w14:textId="77777777" w:rsidR="00F623E6" w:rsidRDefault="00F623E6">
+    <w:p w14:paraId="715CE9C0" w14:textId="77777777" w:rsidR="00B7128B" w:rsidRDefault="00B7128B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="23FBC704" w14:textId="77777777" w:rsidR="00F623E6" w:rsidRDefault="00F623E6">
+    <w:p w14:paraId="193726AC" w14:textId="77777777" w:rsidR="00B7128B" w:rsidRDefault="00B7128B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="77684E74" w14:textId="77777777" w:rsidR="00A32E8A" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487471616" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="26286927" wp14:editId="7756CF83">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251655680" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="26286927" wp14:editId="7756CF83">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>1069358</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10028996</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="782320" cy="165735"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="Textbox 1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="782320" cy="165735"/>
                       </a:xfrm>
@@ -6123,51 +6224,51 @@
                           <w:r>
                             <w:rPr>
                               <w:b/>
                               <w:spacing w:val="-12"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="26286927" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textbox 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:84.2pt;margin-top:789.7pt;width:61.6pt;height:13.05pt;z-index:-15844864;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAq00qIlAEAABoDAAAOAAAAZHJzL2Uyb0RvYy54bWysUttuGyEQfa+Uf0C819iOctHK66ht1CpS&#10;1FZK+wGYBe+qC0NmsHf99xnw2q7at6ovMDDDmXPOsHoYfS/2FqmDUMvFbC6FDQaaLmxr+fPH5/f3&#10;UlDSodE9BFvLgyX5sL56txpiZZfQQt9YFAwSqBpiLduUYqUUmdZ6TTOINnDSAXqd+Ihb1aAeGN33&#10;ajmf36oBsIkIxhLx7eMxKdcF3zlr0jfnyCbR15K5pbJiWTd5VeuVrraoY9uZiYb+BxZed4GbnqEe&#10;ddJih91fUL4zCAQuzQx4Bc51xhYNrGYx/0PNS6ujLVrYHIpnm+j/wZqv+5f4HUUaP8LIAywiKD6D&#10;+UXsjRoiVVNN9pQq4uosdHTo884SBD9kbw9nP+2YhOHLu/vl9ZIzhlOL25u765vst7o8jkjpiwUv&#10;clBL5HEVAnr/TOlYeiqZuBzbZyJp3IxcksMNNAfWMPAYa0mvO41Wiv4psE955qcAT8HmFGDqP0H5&#10;GVlKgA+7BK4rnS+4U2ceQOE+fZY84d/PperypddvAAAA//8DAFBLAwQUAAYACAAAACEAbjlxFuAA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjdioQmxKkqBCckRBoOHJ3Y&#10;TazG6xC7bfh7tid6m9GMZt8Wm9kN7GSmYD1KWC4EMIOt1xY7CV/128MaWIgKtRo8Ggm/JsCmvL0p&#10;VK79GStz2sWO0QiGXEnoYxxzzkPbG6fCwo8GKdv7yalIduq4ntSZxt3AV0Kk3CmLdKFXo3npTXvY&#10;HZ2E7TdWr/bno/ms9pWt60zge3qQ8v5u3j4Di2aO/2W44BM6lMTU+CPqwAby6fqRqiSSp4wUVVbZ&#10;MgXWXDKRJMDLgl9/Uf4BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAKtNKiJQBAAAaAwAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAbjlxFuAAAAAN&#10;AQAADwAAAAAAAAAAAAAAAADuAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAPsEAAAA&#10;AA==&#10;" filled="f" stroked="f">
+            <v:shape id="Textbox 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:84.2pt;margin-top:789.7pt;width:61.6pt;height:13.05pt;z-index:-251660800;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAq00qIlAEAABoDAAAOAAAAZHJzL2Uyb0RvYy54bWysUttuGyEQfa+Uf0C819iOctHK66ht1CpS&#10;1FZK+wGYBe+qC0NmsHf99xnw2q7at6ovMDDDmXPOsHoYfS/2FqmDUMvFbC6FDQaaLmxr+fPH5/f3&#10;UlDSodE9BFvLgyX5sL56txpiZZfQQt9YFAwSqBpiLduUYqUUmdZ6TTOINnDSAXqd+Ihb1aAeGN33&#10;ajmf36oBsIkIxhLx7eMxKdcF3zlr0jfnyCbR15K5pbJiWTd5VeuVrraoY9uZiYb+BxZed4GbnqEe&#10;ddJih91fUL4zCAQuzQx4Bc51xhYNrGYx/0PNS6ujLVrYHIpnm+j/wZqv+5f4HUUaP8LIAywiKD6D&#10;+UXsjRoiVVNN9pQq4uosdHTo884SBD9kbw9nP+2YhOHLu/vl9ZIzhlOL25u765vst7o8jkjpiwUv&#10;clBL5HEVAnr/TOlYeiqZuBzbZyJp3IxcksMNNAfWMPAYa0mvO41Wiv4psE955qcAT8HmFGDqP0H5&#10;GVlKgA+7BK4rnS+4U2ceQOE+fZY84d/PperypddvAAAA//8DAFBLAwQUAAYACAAAACEAbjlxFuAA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjdioQmxKkqBCckRBoOHJ3Y&#10;TazG6xC7bfh7tid6m9GMZt8Wm9kN7GSmYD1KWC4EMIOt1xY7CV/128MaWIgKtRo8Ggm/JsCmvL0p&#10;VK79GStz2sWO0QiGXEnoYxxzzkPbG6fCwo8GKdv7yalIduq4ntSZxt3AV0Kk3CmLdKFXo3npTXvY&#10;HZ2E7TdWr/bno/ms9pWt60zge3qQ8v5u3j4Di2aO/2W44BM6lMTU+CPqwAby6fqRqiSSp4wUVVbZ&#10;MgXWXDKRJMDLgl9/Uf4BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAKtNKiJQBAAAaAwAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAbjlxFuAAAAAN&#10;AQAADwAAAAAAAAAAAAAAAADuAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAPsEAAAA&#10;AA==&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="4E8BA701" w14:textId="77777777" w:rsidR="00A32E8A" w:rsidRDefault="00000000">
                     <w:pPr>
                       <w:spacing w:line="245" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                       <w:rPr>
                         <w:b/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:t>Página</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-2"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
@@ -6240,51 +6341,51 @@
                       <w:t>5</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:spacing w:val="-12"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487472128" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5863C654" wp14:editId="06BC7A88">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659776" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5863C654" wp14:editId="06BC7A88">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>2952912</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10028996</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2238375" cy="165735"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="2" name="Textbox 2"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2238375" cy="165735"/>
                       </a:xfrm>
@@ -6343,51 +6444,51 @@
                             <w:rPr>
                               <w:spacing w:val="-5"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-2"/>
                             </w:rPr>
                             <w:t>01/02/2021</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="5863C654" id="Textbox 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:232.5pt;margin-top:789.7pt;width:176.25pt;height:13.05pt;z-index:-15844352;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAqJGgamQEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUtuO0zAQfUfiHyy/0/Si7q6ipitgBUJa&#10;AdLCB7iO3VjEHjPjNunfM3bTFsEb4sUee8bH55yZzePoe3E0SA5CIxezuRQmaGhd2Dfy+7cPbx6k&#10;oKRCq3oIppEnQ/Jx+/rVZoi1WUIHfWtQMEigeoiN7FKKdVWR7oxXNINoAictoFeJj7ivWlQDo/u+&#10;Ws7nd9UA2EYEbYj49umclNuCb63R6Yu1ZJLoG8ncUlmxrLu8VtuNqveoYuf0REP9AwuvXOBPr1BP&#10;KilxQPcXlHcagcCmmQZfgbVOm6KB1Szmf6h56VQ0RQubQ/FqE/0/WP35+BK/okjjOxi5gUUExWfQ&#10;P4i9qYZI9VSTPaWauDoLHS36vLMEwQ/Z29PVTzMmoflyuVw9rO7XUmjOLe7W96t1Nry6vY5I6aMB&#10;L3LQSOR+FQbq+EzpXHopmcic/89M0rgbhWszaa7MNztoT6xl4HY2kn4eFBop+k+B/cq9vwR4CXaX&#10;AFP/HsqEZEkB3h4SWFcI3HAnAtyIImEamtzp38+l6jba218AAAD//wMAUEsDBBQABgAIAAAAIQBU&#10;EXlK4gAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo3ZRnbYhTlUhOCEh&#10;0nDg6CRuYjVeh9htw9+znMpxZ0azb7Ld5Hp2MWOwHhUsFwKYwdo3FlsFn+XrwwZYiBob3Xs0Cn5M&#10;gF0+u8t02vgrFuZyiC2jEgypVtDFOKSch7ozToeFHwySd/Sj05HOseXNqK9U7nr+KETCnbZIHzo9&#10;mOfO1KfD2SnYf2HxYr/fq4/iWNiy3Ap8S05K3c+n/ROwaKZ4C8MfPqFDTkyVP2MTWK9glUjaEsmQ&#10;6+0KGEU2y7UEVpGUCCmB5xn/vyL/BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACokaBqZ&#10;AQAAIgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFQR&#10;eUriAAAADQEAAA8AAAAAAAAAAAAAAAAA8wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAACBQAAAAA=&#10;" filled="f" stroked="f">
+            <v:shape w14:anchorId="5863C654" id="Textbox 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:232.5pt;margin-top:789.7pt;width:176.25pt;height:13.05pt;z-index:-251656704;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAqJGgamQEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUtuO0zAQfUfiHyy/0/Si7q6ipitgBUJa&#10;AdLCB7iO3VjEHjPjNunfM3bTFsEb4sUee8bH55yZzePoe3E0SA5CIxezuRQmaGhd2Dfy+7cPbx6k&#10;oKRCq3oIppEnQ/Jx+/rVZoi1WUIHfWtQMEigeoiN7FKKdVWR7oxXNINoAictoFeJj7ivWlQDo/u+&#10;Ws7nd9UA2EYEbYj49umclNuCb63R6Yu1ZJLoG8ncUlmxrLu8VtuNqveoYuf0REP9AwuvXOBPr1BP&#10;KilxQPcXlHcagcCmmQZfgbVOm6KB1Szmf6h56VQ0RQubQ/FqE/0/WP35+BK/okjjOxi5gUUExWfQ&#10;P4i9qYZI9VSTPaWauDoLHS36vLMEwQ/Z29PVTzMmoflyuVw9rO7XUmjOLe7W96t1Nry6vY5I6aMB&#10;L3LQSOR+FQbq+EzpXHopmcic/89M0rgbhWszaa7MNztoT6xl4HY2kn4eFBop+k+B/cq9vwR4CXaX&#10;AFP/HsqEZEkB3h4SWFcI3HAnAtyIImEamtzp38+l6jba218AAAD//wMAUEsDBBQABgAIAAAAIQBU&#10;EXlK4gAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo3ZRnbYhTlUhOCEh&#10;0nDg6CRuYjVeh9htw9+znMpxZ0azb7Ld5Hp2MWOwHhUsFwKYwdo3FlsFn+XrwwZYiBob3Xs0Cn5M&#10;gF0+u8t02vgrFuZyiC2jEgypVtDFOKSch7ozToeFHwySd/Sj05HOseXNqK9U7nr+KETCnbZIHzo9&#10;mOfO1KfD2SnYf2HxYr/fq4/iWNiy3Ap8S05K3c+n/ROwaKZ4C8MfPqFDTkyVP2MTWK9glUjaEsmQ&#10;6+0KGEU2y7UEVpGUCCmB5xn/vyL/BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACokaBqZ&#10;AQAAIgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFQR&#10;eUriAAAADQEAAA8AAAAAAAAAAAAAAAAA8wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAACBQAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="3CE9AE1D" w14:textId="77777777" w:rsidR="00A32E8A" w:rsidRDefault="00000000">
                     <w:pPr>
                       <w:pStyle w:val="BodyText"/>
                       <w:spacing w:line="245" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                     </w:pPr>
                     <w:r>
                       <w:t>Fecha</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-4"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:t>de</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-4"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
@@ -6419,51 +6520,51 @@
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-2"/>
                       </w:rPr>
                       <w:t>01/02/2021</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487472640" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="07B56A1C" wp14:editId="55B45836">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663872" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="07B56A1C" wp14:editId="55B45836">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>6403151</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10028996</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="697230" cy="165735"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="3" name="Textbox 3"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="697230" cy="165735"/>
                       </a:xfrm>
@@ -6495,98 +6596,98 @@
                             <w:rPr>
                               <w:spacing w:val="-4"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-10"/>
                             </w:rPr>
                             <w:t>8</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="07B56A1C" id="Textbox 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:504.2pt;margin-top:789.7pt;width:54.9pt;height:13.05pt;z-index:-15843840;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDNSWSVmAEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bvNG1X24Wo6QpYgZBW&#10;gLTsB7iO3VjEHjPjNunfM3bTFrE3xMUez4yf33vj9f3oe3EwSA5CIxezuRQmaGhd2DXy+cenN2+l&#10;oKRCq3oIppFHQ/J+8/rVeoi1WUIHfWtQMEigeoiN7FKKdVWR7oxXNINoAhctoFeJj7irWlQDo/u+&#10;Ws7nq2oAbCOCNkScfTgV5abgW2t0+mYtmST6RjK3VFYs6zav1Wat6h2q2Dk90VD/wMIrF/jRC9SD&#10;Skrs0b2A8k4jENg00+ArsNZpUzSwmsX8LzVPnYqmaGFzKF5sov8Hq78enuJ3FGn8ACMPsIig+Aj6&#10;J7E31RCpnnqyp1QTd2eho0Wfd5Yg+CJ7e7z4acYkNCdX7+6WN1zRXFqsbu9ubrPf1fVyREqfDXiR&#10;g0Yij6sQUIdHSqfWc8vE5fR8JpLG7Shc28hlBs2ZLbRHljLwNBtJv/YKjRT9l8B25dGfAzwH23OA&#10;qf8I5YNkRQHe7xNYVwhccScCPIciYfozedB/nkvX9WdvfgMAAP//AwBQSwMEFAAGAAgAAAAhAKKW&#10;WsziAAAADwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrK3GjdioS0hCnqhCckBBp&#10;OHB0EjexGq9D7Lbh79me6G1GO5p9k29nO7CznrxxKCFaCWAaG9ca7CR8VW8PKTAfFLZqcKgl/GoP&#10;22Jxl6usdRcs9XkfOkYl6DMloQ9hzDj3Ta+t8is3aqTbwU1WBbJTx9tJXajcDnwtRMKtMkgfejXq&#10;l143x/3JSth9Y/lqfj7qz/JQmqraCHxPjlLeL+fdM7Cg5/Afhis+oUNBTLU7YevZQF6I9JGypOKn&#10;DalrJorSNbCaVCLiGHiR89sdxR8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAzUlklZgB&#10;AAAhAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAopZa&#10;zOIAAAAPAQAADwAAAAAAAAAAAAAAAADyAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AAEFAAAAAA==&#10;" filled="f" stroked="f">
+            <v:shape w14:anchorId="07B56A1C" id="Textbox 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:504.2pt;margin-top:789.7pt;width:54.9pt;height:13.05pt;z-index:-251652608;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDNSWSVmAEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bvNG1X24Wo6QpYgZBW&#10;gLTsB7iO3VjEHjPjNunfM3bTFrE3xMUez4yf33vj9f3oe3EwSA5CIxezuRQmaGhd2DXy+cenN2+l&#10;oKRCq3oIppFHQ/J+8/rVeoi1WUIHfWtQMEigeoiN7FKKdVWR7oxXNINoAhctoFeJj7irWlQDo/u+&#10;Ws7nq2oAbCOCNkScfTgV5abgW2t0+mYtmST6RjK3VFYs6zav1Wat6h2q2Dk90VD/wMIrF/jRC9SD&#10;Skrs0b2A8k4jENg00+ArsNZpUzSwmsX8LzVPnYqmaGFzKF5sov8Hq78enuJ3FGn8ACMPsIig+Aj6&#10;J7E31RCpnnqyp1QTd2eho0Wfd5Yg+CJ7e7z4acYkNCdX7+6WN1zRXFqsbu9ubrPf1fVyREqfDXiR&#10;g0Yij6sQUIdHSqfWc8vE5fR8JpLG7Shc28hlBs2ZLbRHljLwNBtJv/YKjRT9l8B25dGfAzwH23OA&#10;qf8I5YNkRQHe7xNYVwhccScCPIciYfozedB/nkvX9WdvfgMAAP//AwBQSwMEFAAGAAgAAAAhAKKW&#10;WsziAAAADwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrK3GjdioS0hCnqhCckBBp&#10;OHB0EjexGq9D7Lbh79me6G1GO5p9k29nO7CznrxxKCFaCWAaG9ca7CR8VW8PKTAfFLZqcKgl/GoP&#10;22Jxl6usdRcs9XkfOkYl6DMloQ9hzDj3Ta+t8is3aqTbwU1WBbJTx9tJXajcDnwtRMKtMkgfejXq&#10;l143x/3JSth9Y/lqfj7qz/JQmqraCHxPjlLeL+fdM7Cg5/Afhis+oUNBTLU7YevZQF6I9JGypOKn&#10;DalrJorSNbCaVCLiGHiR89sdxR8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAzUlklZgB&#10;AAAhAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAopZa&#10;zOIAAAAPAQAADwAAAAAAAAAAAAAAAADyAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AAEFAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="27A7C8B5" w14:textId="77777777" w:rsidR="00A32E8A" w:rsidRDefault="00000000">
                     <w:pPr>
                       <w:pStyle w:val="BodyText"/>
                       <w:spacing w:line="245" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                     </w:pPr>
                     <w:r>
                       <w:t>Versión</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-5"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:t>#:</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-4"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-10"/>
                       </w:rPr>
                       <w:t>8</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="61ABBBBC" w14:textId="77777777" w:rsidR="00A32E8A" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487473664" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="02166814" wp14:editId="30A38036">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>1069358</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10028996</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="782320" cy="165735"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -7125,189 +7226,232 @@
                       <w:rPr>
                         <w:spacing w:val="-4"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-10"/>
                       </w:rPr>
                       <w:t>8</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="74F6EE27" w14:textId="77777777" w:rsidR="00F623E6" w:rsidRDefault="00F623E6">
+    <w:p w14:paraId="1AB80A29" w14:textId="77777777" w:rsidR="00B7128B" w:rsidRDefault="00B7128B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="72C2A272" w14:textId="77777777" w:rsidR="00F623E6" w:rsidRDefault="00F623E6">
+    <w:p w14:paraId="101FCB01" w14:textId="77777777" w:rsidR="00B7128B" w:rsidRDefault="00B7128B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="20A1CF40" w14:textId="5C28A259" w:rsidR="009211F5" w:rsidRDefault="009211F5" w:rsidP="009211F5">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="20A1CF40" w14:textId="6DE7DC80" w:rsidR="009211F5" w:rsidRDefault="00FB3AB4" w:rsidP="009211F5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1DE914E3" wp14:editId="3907C4DE">
-[...2 lines deleted...]
-          <wp:docPr id="1680829169" name="Picture 1" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251651584" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="03779F8C" wp14:editId="64F7A353">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>5951220</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>281940</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="283210" cy="553085"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="2033603172" name="Picture 2033603172"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1680829169" name="Picture 1" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
-                <pic:blipFill>
+                <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:stretch>
-[...1 lines deleted...]
-                  </a:stretch>
+                  <a:srcRect r="4369" b="28533"/>
+                  <a:stretch/>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="787863" cy="1200057"/>
+                    <a:ext cx="283210" cy="553085"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                  <a:extLst>
+                    <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                    </a:ext>
+                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+        </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6BA3BFB7" w14:textId="77777777" w:rsidR="00A32E8A" w:rsidRDefault="00000000">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6132B09A" w14:textId="77777777" w:rsidR="00362A1A" w:rsidRDefault="00362A1A">
+    <w:pPr>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="6BA3BFB7" w14:textId="4814CE14" w:rsidR="00A32E8A" w:rsidRDefault="00362A1A">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487473152" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="02A8F79F" wp14:editId="273046BC">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487476736" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="38A845D7" wp14:editId="7C0ADEDD">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="page">
-            <wp:posOffset>6502402</wp:posOffset>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>5532120</wp:posOffset>
           </wp:positionH>
-          <wp:positionV relativeFrom="page">
-            <wp:posOffset>457200</wp:posOffset>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-38100</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="288186" cy="592607"/>
-          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:extent cx="283210" cy="553085"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="17" name="Image 17"/>
+          <wp:docPr id="419679606" name="Picture 419679606"/>
           <wp:cNvGraphicFramePr>
-            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="17" name="Image 17"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
-                <pic:blipFill>
-[...3 lines deleted...]
-                  </a:stretch>
+                <pic:blipFill rotWithShape="1">
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect r="4369" b="28533"/>
+                  <a:stretch/>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="288186" cy="592607"/>
+                    <a:ext cx="283210" cy="553085"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                  <a:extLst>
+                    <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                    </a:ext>
+                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1FA65A8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4EACAD98"/>
     <w:lvl w:ilvl="0" w:tplc="0E040198">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1219" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="893AEC42">
@@ -7662,109 +7806,120 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7442" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="132213756">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1213738103">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1589775609">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:shapeLayoutLikeWW8/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A32E8A"/>
+    <w:rsid w:val="00362A1A"/>
+    <w:rsid w:val="00402C1D"/>
+    <w:rsid w:val="00780E13"/>
+    <w:rsid w:val="00853A7A"/>
+    <w:rsid w:val="00866B0B"/>
+    <w:rsid w:val="008F0209"/>
     <w:rsid w:val="009211F5"/>
     <w:rsid w:val="00A32E8A"/>
+    <w:rsid w:val="00B7128B"/>
+    <w:rsid w:val="00C539F4"/>
+    <w:rsid w:val="00ED1F6A"/>
     <w:rsid w:val="00F623E6"/>
+    <w:rsid w:val="00FB3AB4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-NL"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="50208D23"/>
   <w15:docId w15:val="{324CE837-2C5B-4C14-A8E8-9533E719BC83}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8255,67 +8410,86 @@
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009211F5"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009211F5"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:lang w:val="es-ES"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FB3AB4"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:lang w:val="es-ES"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:relyOnVML/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/taxonomy/term/296/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11336" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/administrative-services/viajes-de-servicio" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/pagina-de-politica/comites-de-supervision-y-examen-de-las-adquisiciones" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -8559,63 +8733,63 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>6091</Characters>
+  <Pages>4</Pages>
+  <Words>1091</Words>
+  <Characters>6222</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>148</Lines>
-  <Paragraphs>61</Paragraphs>
+  <Lines>51</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7161</CharactersWithSpaces>
+  <CharactersWithSpaces>7299</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Helen Hall</dc:creator>
   <cp:keywords>, docId:6A2A6F3348F788E7BB550D977FF5E8BA</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100DF4E5EB98AFACA49B955F57620F5DD44</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Created">
     <vt:filetime>2023-08-17T00:00:00Z</vt:filetime>