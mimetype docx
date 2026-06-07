--- v0 (2025-10-03)
+++ v1 (2026-06-07)
@@ -1,60 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="25AB5EBF" w14:textId="36BCE946" w:rsidR="005E40BC" w:rsidRDefault="005E40BC" w:rsidP="005E40BC">
       <w:pPr>
         <w:spacing w:after="44" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="43" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Purchase Orders (</w:t>
       </w:r>
       <w:r w:rsidR="00CC62EA">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Obligations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
@@ -176,79 +176,66 @@
     <w:p w14:paraId="13429D29" w14:textId="77777777" w:rsidR="00B236BB" w:rsidRDefault="00B236BB" w:rsidP="00B236BB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="451"/>
       </w:pPr>
       <w:r>
         <w:t>Funds reservation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D93FBF7" w14:textId="77777777" w:rsidR="00B236BB" w:rsidRDefault="00B236BB" w:rsidP="00B236BB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="451"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Includes obligation of funds, </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> and distributions.</w:t>
+        <w:t>Includes obligation of funds, schedules and distributions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31363D46" w14:textId="77777777" w:rsidR="00B236BB" w:rsidRDefault="00B236BB" w:rsidP="00B236BB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="451"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Quantity and amount </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Quantity and amount based</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="08D97ABA" w14:textId="77777777" w:rsidR="00B236BB" w:rsidRDefault="00B236BB" w:rsidP="00B236BB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="451"/>
       </w:pPr>
       <w:r>
         <w:t>The PO lines may be associated to or created from Agreements/LTAs</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A45F250" w14:textId="77777777" w:rsidR="00B236BB" w:rsidRDefault="00B236BB" w:rsidP="00B236BB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="451"/>
       </w:pPr>
@@ -273,263 +260,220 @@
     <w:p w14:paraId="6F7275F1" w14:textId="77777777" w:rsidR="00B236BB" w:rsidRDefault="00B236BB" w:rsidP="00B236BB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="451"/>
       </w:pPr>
       <w:r>
         <w:t>No additional PO is needed for a Contract Order.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="152388BA" w14:textId="77777777" w:rsidR="00B236BB" w:rsidRDefault="00B236BB" w:rsidP="00B236BB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="451"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Quantity and amount </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Quantity and amount based</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="0F4109E3" w14:textId="77777777" w:rsidR="00B236BB" w:rsidRDefault="00B236BB" w:rsidP="00B236BB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="451"/>
       </w:pPr>
       <w:r>
         <w:t>Includes start and end date for contract in addition to the defined deliverables on the schedules.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D24F36D" w14:textId="77777777" w:rsidR="00B236BB" w:rsidRDefault="00B236BB" w:rsidP="00B236BB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="451"/>
       </w:pPr>
       <w:r>
         <w:t>Contract Work Order</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D9B6BA6" w14:textId="5A6A40F1" w:rsidR="00B236BB" w:rsidRDefault="00B236BB" w:rsidP="00B236BB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:right="451"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">It is </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Contract Order but tailored for civil works and service only contracts </w:t>
+        <w:t xml:space="preserve">It is similar to Contract Order but tailored for civil works and service only contracts </w:t>
       </w:r>
       <w:r w:rsidR="57011C4A">
         <w:t>e.g.,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> for Individual Contractors</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E7D8AFB" w14:textId="77777777" w:rsidR="00B236BB" w:rsidRPr="00460B4E" w:rsidRDefault="00B236BB" w:rsidP="00B236BB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:right="451"/>
       </w:pPr>
       <w:r>
         <w:t>No Incoterms or shipping information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6149AA8E" w14:textId="77777777" w:rsidR="00B236BB" w:rsidRPr="00D52E27" w:rsidRDefault="00B236BB" w:rsidP="00B236BB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:right="451"/>
       </w:pPr>
       <w:r w:rsidRPr="00D52E27">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Suited for delivery-based services / civil </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Suited for delivery-based services / civil works</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="6220EEAA" w14:textId="77777777" w:rsidR="00B236BB" w:rsidRPr="00D52E27" w:rsidRDefault="00B236BB" w:rsidP="00B236BB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:right="451"/>
       </w:pPr>
       <w:r w:rsidRPr="00D52E27">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>PO / Funds reservation into the same document</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CF3BD41" w14:textId="686CD111" w:rsidR="00B236BB" w:rsidRDefault="00B236BB" w:rsidP="00F378A9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55E4C516" w14:textId="0EE7B17A" w:rsidR="005E40BC" w:rsidRPr="00F378A9" w:rsidRDefault="00B236BB" w:rsidP="00F378A9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="429"/>
       </w:pPr>
       <w:r w:rsidRPr="1F2DA84A">
         <w:rPr>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">All POs must be supported by legally binding </w:t>
       </w:r>
       <w:r w:rsidR="77018448">
         <w:t>obligations and</w:t>
       </w:r>
       <w:r w:rsidRPr="1F2DA84A">
         <w:rPr>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t xml:space="preserve"> contracts, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> with third parties, within the relevant period, for goods and services required by UNDP. All supporting documents should be available for review by internal and external auditors.</w:t>
+        <w:t xml:space="preserve"> contracts, entered into with third parties, within the relevant period, for goods and services required by UNDP. All supporting documents should be available for review by internal and external auditors.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25C044C1" w14:textId="2E47BB94" w:rsidR="005E40BC" w:rsidRDefault="005E40BC" w:rsidP="005E40BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="43" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C1A5550" w14:textId="6E6E0780" w:rsidR="005E40BC" w:rsidRDefault="005E40BC" w:rsidP="00F378A9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="451" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Purchase orders should reflect budget periods in which the goods and services are expected to be received. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7947B68D" w14:textId="77777777" w:rsidR="005E40BC" w:rsidRDefault="005E40BC" w:rsidP="005E40BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="43" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F332CEB" w14:textId="77777777" w:rsidR="005E40BC" w:rsidRDefault="005E40BC" w:rsidP="00F378A9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="451" w:hanging="360"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The ICF requires that staff members who approve POs cannot create </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">  To ensure adequate segregation of duties and good internal control, POs must be created by Buyers and approved by Approving Managers.    </w:t>
+        <w:t xml:space="preserve">The ICF requires that staff members who approve POs cannot create POs.  To ensure adequate segregation of duties and good internal control, POs must be created by Buyers and approved by Approving Managers.    </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="794F0A36" w14:textId="77777777" w:rsidR="005E40BC" w:rsidRDefault="005E40BC" w:rsidP="005E40BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="43" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6847A776" w14:textId="77777777" w:rsidR="005E40BC" w:rsidRDefault="005E40BC" w:rsidP="00F378A9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
         <w:ind w:right="446" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Approving Managers are defined at three levels: </w:t>
       </w:r>
     </w:p>
@@ -589,240 +533,184 @@
       <w:r>
         <w:t xml:space="preserve">Senior managers are without limit.    </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20910426" w14:textId="271E2317" w:rsidR="005E40BC" w:rsidRDefault="005E40BC" w:rsidP="00F378A9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="451" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Awarding of certain contracts is subject to the review and recommendation of Contracts and Procurement Committee (CAP) and Advisory Committee on Procurement (ACP) to the Head of Office or the Chief Procurement Officer (CPO). For additional guidance please refer to POPP on</w:t>
       </w:r>
       <w:r w:rsidR="0052352E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="001555C0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Procurement Oversight and Procurement Re</w:t>
-[...11 lines deleted...]
-          <w:t>iew Committees</w:t>
+          <w:t>Procurement Oversight and Procurement Review Committees</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00C05E7D">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00BD3079">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E777BF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7658DB13" w14:textId="77777777" w:rsidR="005E40BC" w:rsidRDefault="005E40BC" w:rsidP="005E40BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="43" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49D96DB9" w14:textId="77777777" w:rsidR="005E40BC" w:rsidRDefault="005E40BC" w:rsidP="00F378A9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="451" w:hanging="360"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Approving Managers, as the second authority, must be independent of the Project Manager, the first authority.  However, certain staff members, such as the Head of Office, Deputy Resident Representative, Country Director, Deputy Country Director, and Operations Manager, may need to have both profiles if they must act as Project Manager on some transactions and as Approving Managers on other transactions. Where this is necessary, staff members with both “Project Manager” and “Approving Manager” profiles must not approve both a requisition and the associated purchase </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> this violates the requirement to segregate the First Authority from the Second Authority. Also, they must not act as the Second Authority for transactions charged to their own projects, as this presents a conflict of interest.     </w:t>
+        <w:t xml:space="preserve">Approving Managers, as the second authority, must be independent of the Project Manager, the first authority.  However, certain staff members, such as the Head of Office, Deputy Resident Representative, Country Director, Deputy Country Director, and Operations Manager, may need to have both profiles if they must act as Project Manager on some transactions and as Approving Managers on other transactions. Where this is necessary, staff members with both “Project Manager” and “Approving Manager” profiles must not approve both a requisition and the associated purchase order, because this violates the requirement to segregate the First Authority from the Second Authority. Also, they must not act as the Second Authority for transactions charged to their own projects, as this presents a conflict of interest.     </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="552EFE9D" w14:textId="0DF734BE" w:rsidR="005E40BC" w:rsidRDefault="005E40BC" w:rsidP="00617205">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="43" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06EAAF1F" w14:textId="77777777" w:rsidR="005E40BC" w:rsidRDefault="005E40BC" w:rsidP="00F378A9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="451" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t>A Purchase Order (PO) is required for:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="744CE2D1" w14:textId="77777777" w:rsidR="005E40BC" w:rsidRDefault="005E40BC" w:rsidP="005E40BC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="451"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">All purchases of assets valued above </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">All purchases of assets valued above US $5,000 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44A672B9" w14:textId="0E22BAFB" w:rsidR="005E40BC" w:rsidRDefault="005E40BC" w:rsidP="005E40BC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="451"/>
       </w:pPr>
       <w:r>
         <w:t>All purchase of goods, services and small works</w:t>
       </w:r>
       <w:r w:rsidR="00F32A6E">
-        <w:t xml:space="preserve"> where micro purchasing is processed in Quantum and a touchless PO is </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> where micro purchasing is processed in Quantum and a touchless PO is generated</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="408BF45B" w14:textId="77777777" w:rsidR="005E40BC" w:rsidRDefault="005E40BC" w:rsidP="005E40BC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="451"/>
       </w:pPr>
       <w:r>
-        <w:t>Individual Contracts -IC- Contract Management Module must be used together with E-</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="542A1608" w14:textId="4C9CDCF1" w:rsidR="005E40BC" w:rsidRDefault="005E40BC" w:rsidP="005E40BC">
+        <w:t>Individual Contracts -IC- Contract Management Module must be used together with E-Req and PO.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="542A1608" w14:textId="1446DE55" w:rsidR="005E40BC" w:rsidRDefault="005E40BC" w:rsidP="005E40BC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="451"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For duty travel related transactions a PO is not applicable (see </w:t>
       </w:r>
       <w:hyperlink r:id="rId12">
-        <w:r w:rsidRPr="3B33D9DE">
+        <w:r w:rsidR="00F321FB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>POPP Du</w:t>
-[...17 lines deleted...]
-          <w:t xml:space="preserve">   </w:t>
+          <w:t>POPP Duty Travel</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00F321FB" w:rsidRPr="00F321FB">
+        <w:t>).</w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D9C1BFA" w14:textId="77777777" w:rsidR="005E40BC" w:rsidRDefault="005E40BC" w:rsidP="005E40BC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18EA3551" w14:textId="58C2A46B" w:rsidR="005E40BC" w:rsidRDefault="005E40BC" w:rsidP="00F378A9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="451" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Approving Manager who approves </w:t>
       </w:r>
       <w:r w:rsidR="00F378A9">
@@ -908,59 +796,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="476E080D" w14:textId="77777777" w:rsidR="005E40BC" w:rsidRDefault="005E40BC" w:rsidP="005E40BC">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6337BC5A" w14:textId="24BD8D22" w:rsidR="005E40BC" w:rsidRDefault="005E40BC" w:rsidP="00F378A9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="429" w:hanging="360"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A PO must be approved with no exceptions </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> be correctly recorded in </w:t>
+        <w:t xml:space="preserve">A PO must be approved with no exceptions in order to be correctly recorded in </w:t>
       </w:r>
       <w:r w:rsidR="00460B4E">
         <w:t xml:space="preserve">Quantum. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C41BC88" w14:textId="77777777" w:rsidR="005E40BC" w:rsidRDefault="005E40BC" w:rsidP="005E40BC">
       <w:pPr>
         <w:spacing w:after="163" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30EAA691" w14:textId="16DC11F1" w:rsidR="005E40BC" w:rsidRPr="00A85872" w:rsidRDefault="005E40BC" w:rsidP="00A85872">
       <w:pPr>
         <w:spacing w:after="119" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
@@ -1008,95 +888,94 @@
         <w:t xml:space="preserve">ry </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Control and Projects. The regular maintenance process includes POs prepared on behalf of other agencies. Regular maintenance will also help unilateral closure of </w:t>
       </w:r>
       <w:r w:rsidR="00CC62EA">
         <w:t>obligation</w:t>
       </w:r>
       <w:r w:rsidR="002450DF">
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> by the Accounts section at the year-end, avoid incorrect reporting to the donor, and enable UNDP to use resources efficiently.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4239767A" w14:textId="77777777" w:rsidR="005E40BC" w:rsidRDefault="005E40BC" w:rsidP="00F378A9">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="429" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="60C13086" w14:textId="77777777" w:rsidR="00F321FB" w:rsidRDefault="00F321FB" w:rsidP="00F378A9">
+      <w:pPr>
+        <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="429" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="31830A93" w14:textId="77777777" w:rsidR="005E40BC" w:rsidRDefault="005E40BC" w:rsidP="00F378A9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="429" w:hanging="360"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The PO regular maintenance exercise should ensure that: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B398498" w14:textId="30373863" w:rsidR="005E40BC" w:rsidRDefault="005E40BC" w:rsidP="00F378A9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="250" w:lineRule="auto"/>
         <w:ind w:left="1123" w:right="429" w:hanging="360"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">All POs with </w:t>
       </w:r>
       <w:r w:rsidR="00975CA8">
         <w:t>budget</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> date on or before the monthly accounting period are either fully processed by the period end, or, if they are no longer </w:t>
       </w:r>
       <w:r w:rsidR="00F378A9">
         <w:t>required, cancelled</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> or </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">   </w:t>
+        <w:t xml:space="preserve"> or closed;   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38A070DE" w14:textId="517AEC87" w:rsidR="005E40BC" w:rsidRDefault="005E40BC" w:rsidP="00F378A9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="250" w:lineRule="auto"/>
         <w:ind w:left="1123" w:right="429" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">All fully processed POs with </w:t>
       </w:r>
       <w:r w:rsidR="00975CA8">
         <w:t>budget</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> date on or before the monthly accounting period represent legal obligations of UNDP, i.e.   UNDP will receive goods or services and intends to pay for them.  Note that according to UNDP FRRs, regulation 20.01, </w:t>
       </w:r>
       <w:r w:rsidR="0018553B">
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00A85872">
         <w:rPr>
@@ -1285,153 +1164,114 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C258B1B" w14:textId="77777777" w:rsidR="005E40BC" w:rsidRPr="00A85872" w:rsidRDefault="005E40BC" w:rsidP="00A85872">
       <w:pPr>
         <w:spacing w:after="119" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A85872">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Common errors made concerning </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Common errors made concerning POs </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A4B8FDD" w14:textId="77777777" w:rsidR="005E40BC" w:rsidRDefault="005E40BC" w:rsidP="00A85872">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0" w:hanging="421"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This section sets out common types of problem in POs where Country Offices and HQ units need to take regular maintenance action. Specifically, issues with POs that are not fully processed are: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FDADC83" w14:textId="3EE0BEAA" w:rsidR="005E40BC" w:rsidRDefault="005E40BC" w:rsidP="005E40BC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="0" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">POs that are </w:t>
       </w:r>
       <w:r w:rsidR="00C01364">
         <w:t xml:space="preserve">not </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">   </w:t>
+      <w:r>
+        <w:t xml:space="preserve">approved;   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="458B2052" w14:textId="47EE017A" w:rsidR="005E40BC" w:rsidRDefault="00B236BB" w:rsidP="00F02504">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="0" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t>POs that</w:t>
       </w:r>
       <w:r w:rsidR="005E40BC">
-        <w:t xml:space="preserve"> do not have valid budget </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">   </w:t>
+        <w:t xml:space="preserve"> do not have valid budget status;   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E2416DE" w14:textId="45E8A470" w:rsidR="005E40BC" w:rsidRDefault="005E40BC" w:rsidP="00F02504">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="0" w:hanging="360"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">POs with a change order that are not fully </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">    </w:t>
+        <w:t xml:space="preserve">POs with a change order that are not fully processed;    </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="298E2AE0" w14:textId="6257FB1D" w:rsidR="005E40BC" w:rsidRDefault="005E40BC" w:rsidP="005E40BC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="0" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">POs with invalid Chart Fields, </w:t>
       </w:r>
       <w:r w:rsidR="5FE84264">
         <w:t>e.g.,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> incorrect account code, incorrect fund codes etc. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E0FA040" w14:textId="77777777" w:rsidR="005E40BC" w:rsidRDefault="005E40BC" w:rsidP="005E40BC">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
@@ -1624,51 +1464,51 @@
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="7916B592" w14:textId="4043EE33" w:rsidR="00460B4E" w:rsidRDefault="00460B4E" w:rsidP="005E40BC">
       <w:pPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="96" w:right="0" w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0915EA8E" w14:textId="734AC2E3" w:rsidR="00460B4E" w:rsidRDefault="00460B4E" w:rsidP="005E40BC">
       <w:pPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="96" w:right="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="16236977" wp14:editId="212AEECC">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="16236977" wp14:editId="3718A829">
             <wp:extent cx="6033135" cy="3034481"/>
             <wp:effectExtent l="0" t="0" r="5715" b="0"/>
             <wp:docPr id="1731982814" name="Picture 1731982814" descr="Diagram&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1731982814" name="Picture 1731982814" descr="Diagram&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId14" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
@@ -1716,193 +1556,192 @@
           <w:b/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AEB31CA" w14:textId="77777777" w:rsidR="005E40BC" w:rsidRDefault="005E40BC" w:rsidP="005E40BC"/>
     <w:p w14:paraId="593CC613" w14:textId="77777777" w:rsidR="00D67436" w:rsidRPr="005E40BC" w:rsidRDefault="00D67436" w:rsidP="005E40BC"/>
     <w:sectPr w:rsidR="00D67436" w:rsidRPr="005E40BC">
       <w:headerReference w:type="default" r:id="rId15"/>
       <w:footerReference w:type="even" r:id="rId16"/>
       <w:footerReference w:type="default" r:id="rId17"/>
       <w:footerReference w:type="first" r:id="rId18"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1176" w:right="746" w:bottom="1813" w:left="1659" w:header="720" w:footer="779" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6D0D8086" w14:textId="77777777" w:rsidR="00940F07" w:rsidRDefault="00940F07">
+    <w:p w14:paraId="5EDB4A5F" w14:textId="77777777" w:rsidR="00C55878" w:rsidRDefault="00C55878">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="757E1CD8" w14:textId="77777777" w:rsidR="00940F07" w:rsidRDefault="00940F07">
+    <w:p w14:paraId="107175F2" w14:textId="77777777" w:rsidR="00C55878" w:rsidRDefault="00C55878">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="73E9E9F4" w14:textId="77777777" w:rsidR="00940F07" w:rsidRDefault="00940F07">
+    <w:p w14:paraId="3A022F1C" w14:textId="77777777" w:rsidR="00C55878" w:rsidRDefault="00C55878">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="593CC61D" w14:textId="77777777" w:rsidR="00D05B03" w:rsidRDefault="006E365E">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="454" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">    </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="593CC61E" w14:textId="77777777" w:rsidR="00D05B03" w:rsidRDefault="006E365E">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="43" w:right="0" w:firstLine="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">    </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="593CC61F" w14:textId="69552EEC" w:rsidR="00D05B03" w:rsidRDefault="006E365E">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="43" w:right="0" w:firstLine="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
@@ -1955,153 +1794,152 @@
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="00C46B0B">
       <w:t>Effective Date:</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Effective Date"/>
         <w:tag w:val="UNDP_POPP_EFFECTIVEDATE"/>
         <w:id w:val="1250462006"/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_EFFECTIVEDATE[1]" w:storeItemID="{E6F1CB19-D5E3-4656-A584-9026257F48D0}"/>
         <w:date w:fullDate="2021-02-01T07:00:00Z">
           <w:dateFormat w:val="dd/MM/yyyy"/>
           <w:lid w:val="en-US"/>
           <w:storeMappedDataAs w:val="dateTime"/>
           <w:calendar w:val="gregorian"/>
         </w:date>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00E9481F">
           <w:rPr>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>01/02/2021</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="00C46B0B">
       <w:t>Version #:</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="0070712A">
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>8</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="593CC621" w14:textId="77777777" w:rsidR="00D05B03" w:rsidRDefault="006E365E">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="454" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">    </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="593CC622" w14:textId="77777777" w:rsidR="00D05B03" w:rsidRDefault="006E365E">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="43" w:right="0" w:firstLine="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">    </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3137F50D" w14:textId="77777777" w:rsidR="00940F07" w:rsidRDefault="00940F07">
+    <w:p w14:paraId="445FF954" w14:textId="77777777" w:rsidR="00C55878" w:rsidRDefault="00C55878">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="60111C34" w14:textId="77777777" w:rsidR="00940F07" w:rsidRDefault="00940F07">
+    <w:p w14:paraId="09199D67" w14:textId="77777777" w:rsidR="00C55878" w:rsidRDefault="00C55878">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="759CC1C8" w14:textId="77777777" w:rsidR="00940F07" w:rsidRDefault="00940F07">
+    <w:p w14:paraId="50707945" w14:textId="77777777" w:rsidR="00C55878" w:rsidRDefault="00C55878">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="593CC61B" w14:textId="77777777" w:rsidR="00D05B03" w:rsidRDefault="006E365E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-US" w:eastAsia="en-US"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="593CC623" wp14:editId="19A1F5C9">
           <wp:extent cx="290354" cy="593710"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="24" name="Picture 24"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="logo-undp-300.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
@@ -2128,51 +1966,51 @@
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="593CC61C" w14:textId="77777777" w:rsidR="00D05B03" w:rsidRDefault="00D05B03">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06D41499"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="46D85390"/>
     <w:lvl w:ilvl="0" w:tplc="5358E308">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
@@ -3621,123 +3459,125 @@
   <w:num w:numId="3" w16cid:durableId="912273198">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="858392151">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1813668524">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1103233759">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="886725843">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1075862707">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="640698371">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006E365E"/>
     <w:rsid w:val="00013254"/>
     <w:rsid w:val="00016D12"/>
     <w:rsid w:val="000270FE"/>
     <w:rsid w:val="00043BF8"/>
     <w:rsid w:val="00045D01"/>
     <w:rsid w:val="00047804"/>
     <w:rsid w:val="000533A7"/>
     <w:rsid w:val="000560AB"/>
     <w:rsid w:val="00081B29"/>
     <w:rsid w:val="000A6F05"/>
     <w:rsid w:val="000B40AC"/>
     <w:rsid w:val="000B7B6B"/>
+    <w:rsid w:val="000C1474"/>
     <w:rsid w:val="000C6393"/>
     <w:rsid w:val="000D76FF"/>
     <w:rsid w:val="001555C0"/>
     <w:rsid w:val="00160A11"/>
     <w:rsid w:val="00166CF1"/>
     <w:rsid w:val="001756BC"/>
     <w:rsid w:val="0018553B"/>
     <w:rsid w:val="00193E4E"/>
     <w:rsid w:val="001A14CA"/>
     <w:rsid w:val="001B21A0"/>
     <w:rsid w:val="001B3D9A"/>
     <w:rsid w:val="00200D7F"/>
     <w:rsid w:val="002023D7"/>
     <w:rsid w:val="00221C70"/>
+    <w:rsid w:val="002323F9"/>
     <w:rsid w:val="00234F37"/>
     <w:rsid w:val="002429A9"/>
     <w:rsid w:val="002450DF"/>
     <w:rsid w:val="002537A6"/>
     <w:rsid w:val="00277725"/>
     <w:rsid w:val="00296694"/>
     <w:rsid w:val="002A7092"/>
     <w:rsid w:val="002B4B24"/>
     <w:rsid w:val="002D257B"/>
     <w:rsid w:val="002F11B2"/>
     <w:rsid w:val="00306529"/>
     <w:rsid w:val="00342C13"/>
     <w:rsid w:val="0034601A"/>
     <w:rsid w:val="00366F78"/>
     <w:rsid w:val="00373A70"/>
     <w:rsid w:val="00391C6E"/>
     <w:rsid w:val="00393B29"/>
     <w:rsid w:val="00396727"/>
     <w:rsid w:val="003C25FA"/>
+    <w:rsid w:val="003D2909"/>
     <w:rsid w:val="003E3D23"/>
     <w:rsid w:val="00402196"/>
     <w:rsid w:val="004041DA"/>
     <w:rsid w:val="004075B4"/>
     <w:rsid w:val="004553A0"/>
     <w:rsid w:val="00460B4E"/>
     <w:rsid w:val="004B2920"/>
     <w:rsid w:val="004B37EC"/>
     <w:rsid w:val="004D20B6"/>
     <w:rsid w:val="004E4D6B"/>
     <w:rsid w:val="004F10D8"/>
     <w:rsid w:val="004F5F20"/>
     <w:rsid w:val="0052352E"/>
     <w:rsid w:val="005263A4"/>
     <w:rsid w:val="00547BA5"/>
     <w:rsid w:val="00555893"/>
     <w:rsid w:val="00560BD1"/>
     <w:rsid w:val="00580969"/>
     <w:rsid w:val="005A0139"/>
     <w:rsid w:val="005B18A5"/>
     <w:rsid w:val="005E40BC"/>
     <w:rsid w:val="006064D0"/>
     <w:rsid w:val="00613031"/>
     <w:rsid w:val="00617205"/>
     <w:rsid w:val="00620D78"/>
@@ -3765,107 +3605,114 @@
     <w:rsid w:val="0081688A"/>
     <w:rsid w:val="0083450E"/>
     <w:rsid w:val="00836421"/>
     <w:rsid w:val="008427EA"/>
     <w:rsid w:val="00855000"/>
     <w:rsid w:val="008764BE"/>
     <w:rsid w:val="00884147"/>
     <w:rsid w:val="008C6314"/>
     <w:rsid w:val="008D50C9"/>
     <w:rsid w:val="008F30D5"/>
     <w:rsid w:val="00932F87"/>
     <w:rsid w:val="00933F7C"/>
     <w:rsid w:val="00940F07"/>
     <w:rsid w:val="0097019E"/>
     <w:rsid w:val="00975CA8"/>
     <w:rsid w:val="009760F5"/>
     <w:rsid w:val="0098687F"/>
     <w:rsid w:val="009952E4"/>
     <w:rsid w:val="009B0130"/>
     <w:rsid w:val="009B5BA1"/>
     <w:rsid w:val="009F0C73"/>
     <w:rsid w:val="009F17A1"/>
     <w:rsid w:val="00A52836"/>
     <w:rsid w:val="00A65382"/>
     <w:rsid w:val="00A70C41"/>
+    <w:rsid w:val="00A83ECA"/>
     <w:rsid w:val="00A85872"/>
     <w:rsid w:val="00AC3CB2"/>
     <w:rsid w:val="00AC5F1B"/>
+    <w:rsid w:val="00AE3D40"/>
     <w:rsid w:val="00B02D93"/>
     <w:rsid w:val="00B075FA"/>
     <w:rsid w:val="00B14528"/>
     <w:rsid w:val="00B236BB"/>
     <w:rsid w:val="00B42261"/>
     <w:rsid w:val="00B52185"/>
     <w:rsid w:val="00B62280"/>
     <w:rsid w:val="00B7186D"/>
+    <w:rsid w:val="00B7482C"/>
     <w:rsid w:val="00B81598"/>
     <w:rsid w:val="00B83B87"/>
     <w:rsid w:val="00B84FC9"/>
     <w:rsid w:val="00BA33F4"/>
+    <w:rsid w:val="00BB5950"/>
     <w:rsid w:val="00BD3079"/>
     <w:rsid w:val="00BD7256"/>
     <w:rsid w:val="00BE2427"/>
     <w:rsid w:val="00BE6440"/>
     <w:rsid w:val="00BF37B2"/>
     <w:rsid w:val="00C004D9"/>
     <w:rsid w:val="00C01364"/>
     <w:rsid w:val="00C05E7D"/>
     <w:rsid w:val="00C36C3E"/>
+    <w:rsid w:val="00C55878"/>
     <w:rsid w:val="00C70C46"/>
     <w:rsid w:val="00C71CC2"/>
     <w:rsid w:val="00C755CB"/>
     <w:rsid w:val="00C758A1"/>
     <w:rsid w:val="00C809CE"/>
     <w:rsid w:val="00C83293"/>
     <w:rsid w:val="00C84849"/>
     <w:rsid w:val="00CC62EA"/>
     <w:rsid w:val="00D05B03"/>
     <w:rsid w:val="00D072B5"/>
     <w:rsid w:val="00D14C1F"/>
     <w:rsid w:val="00D17900"/>
     <w:rsid w:val="00D40671"/>
     <w:rsid w:val="00D46A01"/>
     <w:rsid w:val="00D52E27"/>
     <w:rsid w:val="00D65178"/>
     <w:rsid w:val="00D67436"/>
     <w:rsid w:val="00DD5910"/>
     <w:rsid w:val="00DD7E44"/>
     <w:rsid w:val="00DE1A78"/>
     <w:rsid w:val="00DF445F"/>
     <w:rsid w:val="00E25D87"/>
     <w:rsid w:val="00E446C9"/>
     <w:rsid w:val="00E46391"/>
     <w:rsid w:val="00E6260C"/>
     <w:rsid w:val="00E777BF"/>
     <w:rsid w:val="00E86AAB"/>
+    <w:rsid w:val="00E93D9B"/>
     <w:rsid w:val="00E9481F"/>
     <w:rsid w:val="00EC5864"/>
     <w:rsid w:val="00EE7AB7"/>
     <w:rsid w:val="00EF07F8"/>
     <w:rsid w:val="00EF777B"/>
     <w:rsid w:val="00F02504"/>
+    <w:rsid w:val="00F321FB"/>
     <w:rsid w:val="00F32A6E"/>
     <w:rsid w:val="00F33B56"/>
     <w:rsid w:val="00F343BF"/>
     <w:rsid w:val="00F378A9"/>
     <w:rsid w:val="00F57090"/>
     <w:rsid w:val="00F64F60"/>
     <w:rsid w:val="00F67685"/>
     <w:rsid w:val="00F92E14"/>
     <w:rsid w:val="00F93A7A"/>
     <w:rsid w:val="00FA3418"/>
     <w:rsid w:val="00FB0A0E"/>
     <w:rsid w:val="00FB3BFB"/>
     <w:rsid w:val="00FC5071"/>
     <w:rsid w:val="00FC63BB"/>
     <w:rsid w:val="00FC7E89"/>
     <w:rsid w:val="00FD7C4D"/>
     <w:rsid w:val="00FF64A7"/>
     <w:rsid w:val="127BB18E"/>
     <w:rsid w:val="1F2DA84A"/>
     <w:rsid w:val="3B33D9DE"/>
     <w:rsid w:val="4823D21E"/>
     <w:rsid w:val="4F7FE031"/>
     <w:rsid w:val="57011C4A"/>
     <w:rsid w:val="5E9B7C8F"/>
     <w:rsid w:val="5FE84264"/>
@@ -3881,51 +3728,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="593CC5AE"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{DEDD2882-3127-4025-88D9-546C0D4DEF82}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4596,51 +4443,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
     <w:name w:val="Table Grid1"/>
     <w:rsid w:val="00D40671"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="653294617">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="448668682">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -4754,55 +4601,55 @@
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1511723863">
           <w:marLeft w:val="1440"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/taxonomy/term/296/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11336" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -5023,111 +4870,67 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item3.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item4.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...42 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DF4E5EB98AFACA49B955F57620F5DD44" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f641fd110c26d10dae0c840d7d184c8b">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1bac64ba-0994-44c4-ac1f-cfbdbbcd60dd" xmlns:ns3="c26dc373-2944-4fff-a656-1635ba5514b5" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="98cef65082c0746ea3598a02e57c1aec" ns2:_="" ns3:_="">
     <xsd:import namespace="1bac64ba-0994-44c4-ac1f-cfbdbbcd60dd"/>
     <xsd:import namespace="c26dc373-2944-4fff-a656-1635ba5514b5"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -5300,130 +5103,167 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="c26dc373-2944-4fff-a656-1635ba5514b5">
+      <UserInfo>
+        <DisplayName>Adenike Akoh</DisplayName>
+        <AccountId>3105</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Seow Cheng LOW</DisplayName>
+        <AccountId>5822</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Mohammed Fahim Aziz Omar</DisplayName>
+        <AccountId>875</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Odette Anthoo</DisplayName>
+        <AccountId>3322</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Roland Koxhaj</DisplayName>
+        <AccountId>695</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Alka Aneja</DisplayName>
+        <AccountId>7862</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Sheau Weid Ang</DisplayName>
+        <AccountId>44</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E6F1CB19-D5E3-4656-A584-9026257F48D0}">
-[...15 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3158DE31-959D-4CC8-B038-298807B47CAE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="1bac64ba-0994-44c4-ac1f-cfbdbbcd60dd"/>
     <ds:schemaRef ds:uri="c26dc373-2944-4fff-a656-1635ba5514b5"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E6F1CB19-D5E3-4656-A584-9026257F48D0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="c26dc373-2944-4fff-a656-1635ba5514b5"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{76EBE73F-4241-4343-80B2-36EDF930C199}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8FF16DD5-EB01-40F4-BADE-F5DFE6C6C90B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8FF16DD5-EB01-40F4-BADE-F5DFE6C6C90B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{76EBE73F-4241-4343-80B2-36EDF930C199}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>943</Words>
-  <Characters>5380</Characters>
+  <Words>939</Words>
+  <Characters>5358</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>44</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6311</CharactersWithSpaces>
+  <CharactersWithSpaces>6285</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="24" baseType="variant">
       <vt:variant>
         <vt:i4>1376273</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://popp-test.acquia.undp.org/taxonomy/term/296/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>8257650</vt:i4>
       </vt:variant>
       <vt:variant>