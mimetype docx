--- v0 (2025-10-19)
+++ v1 (2026-05-22)
@@ -1,66 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="47CAD5A3" w14:textId="77777777" w:rsidR="00DF0B5E" w:rsidRDefault="00924E41">
       <w:pPr>
         <w:spacing w:after="147" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Raising E-requisitions  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47CAD5A4" w14:textId="77777777" w:rsidR="00DF0B5E" w:rsidRDefault="00924E41">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:right="-12" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t>E-requisition is used to request procurement of goods or services, defining the specifications and covering other details such as what is needed, when it is needed, and where it is needed.   From the e-requisition, a buyer will source the necessary goods or services, evaluate the offers of relevant suppliers, and conclude the process by placing a Purchase</w:t>
@@ -138,156 +134,146 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="47CAD5A9" w14:textId="77777777" w:rsidR="00DF0B5E" w:rsidRDefault="00924E41" w:rsidP="008E5BAA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:right="-12"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">E-requisitions do not affect the General Ledger and are not included in delivery or other expense amounts and report  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47CAD5AA" w14:textId="77777777" w:rsidR="00DF0B5E" w:rsidRDefault="00924E41">
       <w:pPr>
         <w:spacing w:after="43" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47CAD5AB" w14:textId="55F36373" w:rsidR="00DF0B5E" w:rsidRDefault="00924E41" w:rsidP="005F2F64">
+    <w:p w14:paraId="47CAD5AB" w14:textId="202E887C" w:rsidR="00DF0B5E" w:rsidRDefault="00924E41" w:rsidP="005F2F64">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="163"/>
         <w:ind w:right="-12" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">According to the ICF, all procurement activities should produce an e-requisition. Therefore, all project e-requisitions must be entered in </w:t>
       </w:r>
       <w:r w:rsidR="00ED65A1">
         <w:t>Quantum</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and be approved by the Project Managers who are responsible for running the project on a day-to-day basis within the requirements laid down by the Project Board. E-requisitions are not required below </w:t>
       </w:r>
       <w:r w:rsidR="005F2F64">
         <w:t>USD 5</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="005F2F64">
         <w:t>0</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">00 where a PO is also not required.  </w:t>
       </w:r>
       <w:r w:rsidR="005F2F64" w:rsidRPr="005F2F64">
         <w:t xml:space="preserve">For travel related transactions see </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="005F2F64" w:rsidRPr="005F2F64">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>POPP Duty Travel</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0086697A">
-[...4 lines deleted...]
-      </w:r>
       <w:r w:rsidR="005F2F64">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="005F2F64" w:rsidRPr="005F2F64">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47CAD5AC" w14:textId="77777777" w:rsidR="00DF0B5E" w:rsidRDefault="00924E41">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00DF0B5E">
-      <w:headerReference w:type="even" r:id="rId11"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId16"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="844" w:bottom="1440" w:left="1702" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="75F3E4E5" w14:textId="77777777" w:rsidR="00270D04" w:rsidRDefault="00270D04" w:rsidP="00080B59">
+    <w:p w14:paraId="259A8361" w14:textId="77777777" w:rsidR="005D504B" w:rsidRDefault="005D504B" w:rsidP="00080B59">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4A385906" w14:textId="77777777" w:rsidR="00270D04" w:rsidRDefault="00270D04" w:rsidP="00080B59">
+    <w:p w14:paraId="57AEC61D" w14:textId="77777777" w:rsidR="005D504B" w:rsidRDefault="005D504B" w:rsidP="00080B59">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -319,64 +305,55 @@
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="0A24048A" w14:textId="77777777" w:rsidR="009458AE" w:rsidRDefault="009458AE">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47CAD5B3" w14:textId="038BC984" w:rsidR="00080B59" w:rsidRDefault="00080B59" w:rsidP="0094399B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-    </w:pPr>
-[...8 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+      <w:ind w:left="0" w:firstLine="0"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="005B3F4E">
       <w:rPr>
         <w:b/>
@@ -412,132 +389,109 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="005B3F4E">
       <w:rPr>
         <w:b/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="00080B59">
       <w:t>Effective Date:</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="009458AE" w:rsidRPr="009458AE">
-      <w:t>25/09/2018</w:t>
-[...2 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve">25/09/2018 </w:t>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="00080B59">
       <w:t>Version #:</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="-287592421"/>
         <w:placeholder>
           <w:docPart w:val="FBB6630526BB43E386CDFE0751A39A95"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{5F6D4DC0-BA50-44B5-A299-E0B9ADF9A773}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
         <w:r w:rsidR="00A97F97">
           <w:t>6</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7F54A40A" w14:textId="77777777" w:rsidR="00270D04" w:rsidRDefault="00270D04" w:rsidP="00080B59">
+    <w:p w14:paraId="25791302" w14:textId="77777777" w:rsidR="005D504B" w:rsidRDefault="005D504B" w:rsidP="00080B59">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6766BAD6" w14:textId="77777777" w:rsidR="00270D04" w:rsidRDefault="00270D04" w:rsidP="00080B59">
+    <w:p w14:paraId="5E6AC7EF" w14:textId="77777777" w:rsidR="005D504B" w:rsidRDefault="005D504B" w:rsidP="00080B59">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...9 lines deleted...]
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="47CAD5B1" w14:textId="77777777" w:rsidR="00080B59" w:rsidRDefault="00080B59" w:rsidP="00080B59">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-US" w:eastAsia="en-US"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="47CAD5B4" wp14:editId="60EF200B">
           <wp:extent cx="303355" cy="645714"/>
           <wp:effectExtent l="0" t="0" r="1905" b="2540"/>
           <wp:docPr id="24" name="Picture 24"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="logo-undp-300.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
@@ -562,62 +516,52 @@
                   </a:prstGeom>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="47CAD5B2" w14:textId="77777777" w:rsidR="00080B59" w:rsidRDefault="00080B59">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52264263"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="31E21EF0"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -909,135 +853,144 @@
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="31"/>
         <w:szCs w:val="31"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="superscript"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2001078072">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1674256998">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DF0B5E"/>
     <w:rsid w:val="000445D3"/>
     <w:rsid w:val="00080B59"/>
     <w:rsid w:val="00180320"/>
     <w:rsid w:val="00270D04"/>
     <w:rsid w:val="00333F02"/>
     <w:rsid w:val="003A2F5F"/>
+    <w:rsid w:val="00444D7A"/>
     <w:rsid w:val="005B3F4E"/>
+    <w:rsid w:val="005D504B"/>
     <w:rsid w:val="005F2F64"/>
     <w:rsid w:val="006B0120"/>
+    <w:rsid w:val="00751135"/>
+    <w:rsid w:val="007E481D"/>
     <w:rsid w:val="007F3611"/>
     <w:rsid w:val="0086697A"/>
+    <w:rsid w:val="008850AE"/>
     <w:rsid w:val="00893654"/>
     <w:rsid w:val="00895480"/>
     <w:rsid w:val="008E5BAA"/>
     <w:rsid w:val="00924E41"/>
+    <w:rsid w:val="0094399B"/>
     <w:rsid w:val="009458AE"/>
     <w:rsid w:val="00961F5D"/>
     <w:rsid w:val="00A02B1A"/>
     <w:rsid w:val="00A97F97"/>
     <w:rsid w:val="00BD70D8"/>
     <w:rsid w:val="00CA372E"/>
     <w:rsid w:val="00CC4BF0"/>
     <w:rsid w:val="00CE390A"/>
     <w:rsid w:val="00DE4E00"/>
     <w:rsid w:val="00DF0B5E"/>
+    <w:rsid w:val="00ED0729"/>
     <w:rsid w:val="00ED65A1"/>
     <w:rsid w:val="00F377B6"/>
     <w:rsid w:val="00FB3E60"/>
+    <w:rsid w:val="00FF2AA0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="47CAD5A3"/>
   <w15:docId w15:val="{CDADDB1C-27AB-4962-BB2D-4E72478C9DBD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1556,107 +1509,119 @@
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00ED65A1"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="008E5BAA"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FF2AA0"/>
+    <w:rPr>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/administrative-services/duty-travel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
-[...2 lines deleted...]
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/administrative-services/duty-travel" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="FBB6630526BB43E386CDFE0751A39A95"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{566EC1AE-C426-4681-8DE8-D4FEC1373D8E}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00D23A4B" w:rsidRDefault="005A3E27">
           <w:r w:rsidRPr="00501F33">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>[POPPRefItemVersion]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -1691,120 +1656,122 @@
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
-    <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian Light">
-    <w:altName w:val="等线 Light"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005A3E27"/>
     <w:rsid w:val="00005DC2"/>
     <w:rsid w:val="000C1246"/>
     <w:rsid w:val="002E3C60"/>
     <w:rsid w:val="005A3E27"/>
+    <w:rsid w:val="007E481D"/>
     <w:rsid w:val="009C29F3"/>
     <w:rsid w:val="00AC78AB"/>
     <w:rsid w:val="00BD70D8"/>
+    <w:rsid w:val="00CD3480"/>
     <w:rsid w:val="00D23A4B"/>
     <w:rsid w:val="00DE4E00"/>
+    <w:rsid w:val="00ED0729"/>
+    <w:rsid w:val="00F07970"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2199,51 +2166,51 @@
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="005A3E27"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -2802,78 +2769,78 @@
     <ds:schemaRef ds:uri="35356d1e-337a-4d8c-b0f3-7f433ffffc0d"/>
     <ds:schemaRef ds:uri="a179d3b8-ba67-4841-9486-9f5d86938b32"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5F6D4DC0-BA50-44B5-A299-E0B9ADF9A773}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="a179d3b8-ba67-4841-9486-9f5d86938b32"/>
     <ds:schemaRef ds:uri="35356d1e-337a-4d8c-b0f3-7f433ffffc0d"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>218</Words>
-  <Characters>1244</Characters>
+  <Words>217</Words>
+  <Characters>1243</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>10</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1460</CharactersWithSpaces>
+  <CharactersWithSpaces>1458</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>admin</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010057278D25BD4F084582B6E80CA0DE9F54</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">