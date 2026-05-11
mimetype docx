--- v0 (2025-10-06)
+++ v1 (2026-05-11)
@@ -12,51 +12,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="283EDEB1" w14:textId="77777777" w:rsidR="00BD534D" w:rsidRPr="00F26E2F" w:rsidRDefault="00BD534D" w:rsidP="00125A97">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F26E2F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -216,51 +216,51 @@
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Where the trust fund Terms of Reference (TOR) specifies a completion date, the trust fund manager ensures that all activities are completed on or before this date.</w:t>
       </w:r>
       <w:r w:rsidR="0069566D" w:rsidRPr="0069566D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="283EDEB6" w14:textId="77777777" w:rsidR="0065688C" w:rsidRPr="00F26E2F" w:rsidRDefault="0065688C" w:rsidP="0065688C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="283EDEB7" w14:textId="7DE72CA5" w:rsidR="0065688C" w:rsidRPr="00F26E2F" w:rsidRDefault="00BD534D" w:rsidP="009179D8">
+    <w:p w14:paraId="283EDEB7" w14:textId="33BF10FA" w:rsidR="0065688C" w:rsidRPr="00F26E2F" w:rsidRDefault="00BD534D" w:rsidP="009179D8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F26E2F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>In order to confirm that all necessary closing steps are completed and that all revenue and expenses have been fully recorded in</w:t>
@@ -626,177 +626,128 @@
       <w:r w:rsidR="00BD534D" w:rsidRPr="00F26E2F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> should be notified and requested to close any associated contracts created in the Contracts Module</w:t>
       </w:r>
       <w:r w:rsidR="00C62DD5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00BD534D" w:rsidRPr="00F26E2F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The trust fund manager forwards the completed trust fund completion check list to their respective Bureaus who should review, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve"> The trust fund manager forwards the completed trust fund completion check list to their respective Bureaus who should review, authorize and submit to Financial Performance Management and Reporting (FPMR) in OFM with the relevant su</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F26E2F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>pporting documents and analysis (</w:t>
+      </w:r>
       <w:r w:rsidR="00BD534D" w:rsidRPr="00F26E2F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>authorize</w:t>
-[...38 lines deleted...]
-        <w:t>) to refund or transfer of the remaining trust fund resource balance and (ii) financial closure of the trust fund in</w:t>
+        <w:t>i) to refund or transfer of the remaining trust fund resource balance and (ii) financial closure of the trust fund in</w:t>
       </w:r>
       <w:r w:rsidR="00BE0D77">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Quantum</w:t>
       </w:r>
       <w:r w:rsidR="00BD534D" w:rsidRPr="00F26E2F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="283EDEC0" w14:textId="77777777" w:rsidR="00F5522D" w:rsidRPr="00F26E2F" w:rsidRDefault="00F5522D" w:rsidP="00F5522D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="283EDEC1" w14:textId="77777777" w:rsidR="00A53E45" w:rsidRPr="00F26E2F" w:rsidRDefault="00BD534D" w:rsidP="2D112AE8">
+    <w:p w14:paraId="283EDEC1" w14:textId="1468A1D6" w:rsidR="00A53E45" w:rsidRPr="00F26E2F" w:rsidRDefault="00BD534D" w:rsidP="2D112AE8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2D112AE8">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>The contribution agreement with the donor and the trust fund TOR will dictate whether unexpended balances are refunded or transferred. Refer to sections (</w:t>
-[...17 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>The contribution agreement with the donor and the trust fund TOR will dictate whether unexpended balances are refunded or transferred. Refer to sections (i)</w:t>
       </w:r>
       <w:r w:rsidRPr="2D112AE8">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId11">
         <w:r w:rsidR="00A53E45" w:rsidRPr="2D112AE8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>Refund to Donors</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="2D112AE8">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:lang w:val="en-GB"/>
@@ -891,132 +842,131 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BD534D" w:rsidRPr="00F26E2F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>by making the fund codes inactive, after obtaining sign-off from the trust fund manager and after the fund balances have been refunded or transferred out of the trust fund.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B36872" w:rsidRPr="00F26E2F">
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4B2A5824" w14:textId="77777777" w:rsidR="00075277" w:rsidRDefault="00075277" w:rsidP="00F259BB">
+    <w:p w14:paraId="6898C740" w14:textId="77777777" w:rsidR="00C469C1" w:rsidRDefault="00C469C1" w:rsidP="00F259BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1855035A" w14:textId="77777777" w:rsidR="00075277" w:rsidRDefault="00075277" w:rsidP="00F259BB">
+    <w:p w14:paraId="2C0A6273" w14:textId="77777777" w:rsidR="00C469C1" w:rsidRDefault="00C469C1" w:rsidP="00F259BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="283EDEC9" w14:textId="2A8E7E85" w:rsidR="00F259BB" w:rsidRDefault="00F26E2F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
@@ -1055,121 +1005,109 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="00F26E2F">
       <w:t>Effective Date:</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00E42DE2">
-      <w:t>0</w:t>
-[...11 lines deleted...]
-      <w:t>23</w:t>
+      <w:t>01/01/2023</w:t>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="00F26E2F">
       <w:t>Version #:</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="-1890021562"/>
         <w:placeholder>
           <w:docPart w:val="783C816632024CE19F6614D097B54743"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='e560140e-7b2f-4392-90df-e7567e3021a3' xmlns:ns4='8264c5cc-ec60-4b56-8111-ce635d3d139a' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns4:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{E41FB9E2-8E54-4E2C-A404-1902C79ABE44}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
         <w:r w:rsidR="00E42DE2">
           <w:t>6</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5CB10C3B" w14:textId="77777777" w:rsidR="00075277" w:rsidRDefault="00075277" w:rsidP="00F259BB">
+    <w:p w14:paraId="618B7017" w14:textId="77777777" w:rsidR="00C469C1" w:rsidRDefault="00C469C1" w:rsidP="00F259BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1D72ED34" w14:textId="77777777" w:rsidR="00075277" w:rsidRDefault="00075277" w:rsidP="00F259BB">
+    <w:p w14:paraId="7441D286" w14:textId="77777777" w:rsidR="00C469C1" w:rsidRDefault="00C469C1" w:rsidP="00F259BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="32143966" w14:textId="4634AE89" w:rsidR="00001CC8" w:rsidRDefault="00DD2E67" w:rsidP="00001CC8">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6E1893EF" wp14:editId="027D810B">
           <wp:extent cx="527056" cy="802800"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1" name="Picture 1" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="Picture 1" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
@@ -1187,51 +1125,51 @@
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="527056" cy="802800"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="7D7461FB" w14:textId="77777777" w:rsidR="00001CC8" w:rsidRDefault="00001CC8">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="001B43CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2BD61750"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -1557,161 +1495,166 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="93979329">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1495336779">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1865707847">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="2114158566">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BD534D"/>
     <w:rsid w:val="00001CC8"/>
     <w:rsid w:val="000272AE"/>
     <w:rsid w:val="00033567"/>
     <w:rsid w:val="00075277"/>
     <w:rsid w:val="00083293"/>
     <w:rsid w:val="000B3647"/>
     <w:rsid w:val="000C0FCF"/>
+    <w:rsid w:val="000F55BE"/>
     <w:rsid w:val="00125A97"/>
     <w:rsid w:val="0015697F"/>
     <w:rsid w:val="001C32C9"/>
     <w:rsid w:val="0026052A"/>
     <w:rsid w:val="002764C6"/>
     <w:rsid w:val="002A7335"/>
     <w:rsid w:val="002B4570"/>
     <w:rsid w:val="00417300"/>
     <w:rsid w:val="004344B7"/>
     <w:rsid w:val="004B0B27"/>
+    <w:rsid w:val="004B3C59"/>
     <w:rsid w:val="00533BD5"/>
+    <w:rsid w:val="00534B38"/>
     <w:rsid w:val="006271F3"/>
     <w:rsid w:val="0065688C"/>
     <w:rsid w:val="0069566D"/>
     <w:rsid w:val="00791FBA"/>
     <w:rsid w:val="008D2EA0"/>
     <w:rsid w:val="009179D8"/>
     <w:rsid w:val="00974D39"/>
     <w:rsid w:val="009E1735"/>
+    <w:rsid w:val="009F19F5"/>
     <w:rsid w:val="00A15C03"/>
     <w:rsid w:val="00A53E45"/>
     <w:rsid w:val="00AB5F09"/>
     <w:rsid w:val="00AD2E60"/>
     <w:rsid w:val="00AD6BA3"/>
     <w:rsid w:val="00AE5077"/>
     <w:rsid w:val="00B36872"/>
     <w:rsid w:val="00BC6467"/>
     <w:rsid w:val="00BD534D"/>
     <w:rsid w:val="00BE0D77"/>
+    <w:rsid w:val="00C469C1"/>
     <w:rsid w:val="00C518AF"/>
     <w:rsid w:val="00C52C38"/>
     <w:rsid w:val="00C62DD5"/>
     <w:rsid w:val="00C97B4C"/>
+    <w:rsid w:val="00CF46B7"/>
     <w:rsid w:val="00CF7177"/>
     <w:rsid w:val="00D039D5"/>
     <w:rsid w:val="00D473CF"/>
     <w:rsid w:val="00DD2E67"/>
     <w:rsid w:val="00DE217E"/>
     <w:rsid w:val="00E42DE2"/>
     <w:rsid w:val="00EB553A"/>
     <w:rsid w:val="00F1200E"/>
     <w:rsid w:val="00F259BB"/>
     <w:rsid w:val="00F26E2F"/>
     <w:rsid w:val="00F463A9"/>
     <w:rsid w:val="00F5522D"/>
     <w:rsid w:val="00FC7C27"/>
     <w:rsid w:val="2D112AE8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="283EDEB1"/>
   <w15:docId w15:val="{9D8D3E10-11ED-47BF-802C-5F17898D6A31}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2274,203 +2217,218 @@
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CF7177"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0069566D"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/SitePages/POPPSubject.aspx?SBJID=128&amp;Menu=BusinessUnit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/SitePages/POPPSubject.aspx?SBJID=127&amp;Menu=BusinessUnit" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/UNDP_POPP_DOCUMENT_LIBRARY/Public/FRM_Financial%20Closure%20of%20Development%20Projects%20and%20Trust%20Funds_Trust%20Fund%20Completion%20Check%20List.pdf?Web=1" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/transfers-where-unexpected-balances-are-not-refunded" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/refunds-donors" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/trust-fund-completion-check-list" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="783C816632024CE19F6614D097B54743"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{FAFE65F1-9A04-4602-8042-F04F3FA46E0E}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="004B4C07" w:rsidRDefault="000B3647">
           <w:r w:rsidRPr="00EC38FF">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>[POPPRefItemVersion]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004F4580"/>
     <w:rsid w:val="000B3647"/>
     <w:rsid w:val="0018695B"/>
     <w:rsid w:val="00364DE5"/>
+    <w:rsid w:val="004528AB"/>
     <w:rsid w:val="004B4C07"/>
     <w:rsid w:val="004F4580"/>
+    <w:rsid w:val="00534B38"/>
+    <w:rsid w:val="005E574D"/>
     <w:rsid w:val="006E73A0"/>
+    <w:rsid w:val="009F19F5"/>
     <w:rsid w:val="00D20530"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="673B9254"/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2865,51 +2823,51 @@
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="000B3647"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -3404,87 +3362,79 @@
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C28D6E16-E406-47D2-A082-A9BF8684E65D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="1bac64ba-0994-44c4-ac1f-cfbdbbcd60dd"/>
     <ds:schemaRef ds:uri="c26dc373-2944-4fff-a656-1635ba5514b5"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E41FB9E2-8E54-4E2C-A404-1902C79ABE44}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...5 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5979AFF9-CECF-447E-ACA8-6FB5A36F0ADB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>408</Words>
-  <Characters>2330</Characters>
+  <Words>387</Words>
+  <Characters>2210</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>19</Lines>
+  <Lines>18</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2733</CharactersWithSpaces>
+  <CharactersWithSpaces>2592</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Rahel Haileslassie</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100DF4E5EB98AFACA49B955F57620F5DD44</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>98ff7d83-7df6-4e87-a1e8-c13e64101a43</vt:lpwstr>
   </property>