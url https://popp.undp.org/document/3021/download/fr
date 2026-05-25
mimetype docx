--- v0 (2025-10-08)
+++ v1 (2026-05-25)
@@ -1,2693 +1,4388 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...11 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4F1FFE5D" w14:textId="77777777" w:rsidR="008B6094" w:rsidRPr="00C8025C" w:rsidRDefault="008B6094" w:rsidP="008B6094">
+    <w:p w14:paraId="639C0155" w14:textId="77777777" w:rsidR="003C0AC0" w:rsidRPr="003C0AC0" w:rsidRDefault="003C0AC0" w:rsidP="003C0AC0">
       <w:pPr>
         <w:spacing w:after="263" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Rapport combiné des dépenses</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="196E19AB" w14:textId="6369F5B4" w:rsidR="008B6094" w:rsidRDefault="008B6094" w:rsidP="008B6094">
+    <w:p w14:paraId="72EC0014" w14:textId="77777777" w:rsidR="003C0AC0" w:rsidRPr="003C0AC0" w:rsidRDefault="003C0AC0" w:rsidP="003C0AC0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="190" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Sur la base des dépenses enregistrées dans Atlas par les partenaires et agents d’exécution des projets, les agences des Nations Unies et le PNUD émet un rapport combiné des dépenses (« CDR ») à la fin </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk481674077"/>
-      <w:r w:rsidRPr="000E4D27">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de chaque</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="000E4D27">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> trimestre, et à la fin de l’année, relatif aux projets mis en œuvre au niveau national et aux projets mis en œuvre directement (dès la clôture financière de la période d’établissement de rapports). </w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_Hlk481674127"/>
-      <w:r w:rsidRPr="000E4D27">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Les rapports reflètent les dépenses cumulées, c’est- à-dire que le 2</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E4D27">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E4D27">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> trimestre CDR couvre les dépenses engagées de janvier à juin, le 3</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E4D27">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">e </w:t>
       </w:r>
-      <w:r w:rsidRPr="000E4D27">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>trimestre CDR couvre les dépenses cumulées de janvier à septembre et le 4</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E4D27">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E4D27">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> trimestre CDR couvre les dépenses cumulées de janvier à décembre. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidRPr="000E4D27">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Le rapport combiné des dépenses est un rapport officiel obligatoire, qui reflète les d</w:t>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="_Hlk40189120"/>
-      <w:r w:rsidRPr="000E4D27">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>é</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
-      <w:r w:rsidRPr="000E4D27">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>penses du projet. Lorsqu’un CDR est généré, le bureau du PNUD doit vérifier que toutes les informations financières sont complètes et correctes, et que les informations financières sont conformes au plan de travail annuel (PTA) approuvé et au budget de projet inscrit dans Atlas. Tout ajustement nécessaire doit être effectué dans Atlas, le cas échéant, avant l’envoi du CDR.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7303DE6B" w14:textId="77777777" w:rsidR="00F36D89" w:rsidRPr="000E4D27" w:rsidRDefault="00F36D89" w:rsidP="00F36D89">
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="62CBF62D" w14:textId="77777777" w:rsidR="003C0AC0" w:rsidRPr="003C0AC0" w:rsidRDefault="003C0AC0" w:rsidP="003C0AC0">
+      <w:pPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="705" w:right="190"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45B00060" w14:textId="383F15F8" w:rsidR="003C0AC0" w:rsidRPr="003C0AC0" w:rsidRDefault="003C0AC0" w:rsidP="003C0AC0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="136"/>
-[...9 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="136" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="203" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Le CDR est généré par le “Atlas </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000E4D27">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Award</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000E4D27">
-[...149 lines deleted...]
-    <w:p w14:paraId="5BFE3129" w14:textId="1423715F" w:rsidR="008B6094" w:rsidRPr="000E4D27" w:rsidRDefault="008B6094" w:rsidP="008B6094">
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>” (mais peut également être généré par la  »Atlas Output ») et est divisé en trois sections :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C0B4F86" w14:textId="673A8A55" w:rsidR="003C0AC0" w:rsidRPr="003C0AC0" w:rsidRDefault="003C0AC0" w:rsidP="003C0AC0">
+      <w:pPr>
+        <w:spacing w:after="136" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="705"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a) Dépenses par code de fonds : Montre les dépenses regroupées par production et par code de fonds, ventilées dans les comptes du grand livre général respectifs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28F689B1" w14:textId="77777777" w:rsidR="003C0AC0" w:rsidRPr="003C0AC0" w:rsidRDefault="003C0AC0" w:rsidP="003C0AC0">
+      <w:pPr>
+        <w:spacing w:after="136" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="705"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="150D261E" w14:textId="4BD9C468" w:rsidR="003C0AC0" w:rsidRPr="003C0AC0" w:rsidRDefault="003C0AC0" w:rsidP="003C0AC0">
+      <w:pPr>
+        <w:spacing w:after="136" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="705"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>b) Dépenses par activité : Indique les dépenses regroupées par production, activité et code de fonds, ventilées dans les comptes généraux respectifs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="347C0612" w14:textId="77777777" w:rsidR="003C0AC0" w:rsidRPr="003C0AC0" w:rsidRDefault="003C0AC0" w:rsidP="003C0AC0">
+      <w:pPr>
+        <w:spacing w:after="136" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="705"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1501AAB9" w14:textId="1CCBFAFD" w:rsidR="003C0AC0" w:rsidRPr="003C0AC0" w:rsidRDefault="003C0AC0" w:rsidP="003C0AC0">
+      <w:pPr>
+        <w:spacing w:after="136" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="705"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">c) Utilisation </w:t>
+      </w:r>
+      <w:r w:rsidR="00D96BAD" w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>des fonds</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : Déclare les avances non remboursées du DIM avec le partenaire de mise en œuvre, les immobilisations non amorties, les actifs incorporels non amortis, les paiements anticipés, l'inventaire et les engagements en cours pris par le PNUD en tant qu'appui direct au projet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BFF27F0" w14:textId="77777777" w:rsidR="003C0AC0" w:rsidRPr="003C0AC0" w:rsidRDefault="003C0AC0" w:rsidP="003C0AC0">
+      <w:pPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="705" w:right="190"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06AC0CE4" w14:textId="77777777" w:rsidR="003C0AC0" w:rsidRPr="003C0AC0" w:rsidRDefault="003C0AC0" w:rsidP="003C0AC0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="190" w:hanging="360"/>
-        <w:rPr>
-[...55 lines deleted...]
-        <w:t>b) L’Agence des Nations Unies : Ce chiffre reflète les dépenses déclarées par les agences des Nations Unies par le biais des « </w:t>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les dépenses indiquées dans le CDR reflètent les montants totaux enregistrés dans le grand livre général de l’Atlas, regroupés dans les colonnes suivantes :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11772D1F" w14:textId="3D56F449" w:rsidR="003C0AC0" w:rsidRPr="00CA5B86" w:rsidRDefault="003C0AC0" w:rsidP="00CA5B86">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="190"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA5B86">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Gouvernement : Il s’agit des dépenses enregistrées sur les avances NEX liquidées</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="240AAAC5" w14:textId="77777777" w:rsidR="003C0AC0" w:rsidRPr="003C0AC0" w:rsidRDefault="003C0AC0" w:rsidP="003C0AC0">
+      <w:pPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="705" w:right="190"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48461D5C" w14:textId="4BE676E6" w:rsidR="003C0AC0" w:rsidRPr="00CA5B86" w:rsidRDefault="003C0AC0" w:rsidP="00CA5B86">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="190"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA5B86">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>L’Agence des Nations Unies : Ce chiffre reflète les dépenses déclarées par les agences des Nations Unies par le biais des « </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000E4D27">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00CA5B86">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>PDRs</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000E4D27">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00CA5B86">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> »</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C1E4F03" w14:textId="77777777" w:rsidR="008B6094" w:rsidRPr="000E4D27" w:rsidRDefault="008B6094" w:rsidP="008B6094">
-[...42 lines deleted...]
-    <w:p w14:paraId="0C2F4074" w14:textId="545CFC19" w:rsidR="008B6094" w:rsidRPr="000E4D27" w:rsidRDefault="008B6094" w:rsidP="008B6094">
+    <w:p w14:paraId="44E12B70" w14:textId="77777777" w:rsidR="003C0AC0" w:rsidRPr="003C0AC0" w:rsidRDefault="003C0AC0" w:rsidP="003C0AC0">
+      <w:pPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="705" w:right="190"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D4C3970" w14:textId="636C4259" w:rsidR="003C0AC0" w:rsidRPr="00CA5B86" w:rsidRDefault="003C0AC0" w:rsidP="00CA5B86">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="190"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA5B86">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le PNUD : Il s’agit de toutes les autres dépenses, c’est- à-dire les dépenses engagées par le PNUD pour l’exécution directe, les paiements directs et les remboursements. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="404437AF" w14:textId="77777777" w:rsidR="003C0AC0" w:rsidRPr="003C0AC0" w:rsidRDefault="003C0AC0" w:rsidP="003C0AC0">
+      <w:pPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="705" w:right="190"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1418FEAE" w14:textId="02AE0C92" w:rsidR="003C0AC0" w:rsidRPr="003C0AC0" w:rsidRDefault="003C0AC0" w:rsidP="003C0AC0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="190" w:hanging="360"/>
-        <w:rPr>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Dès la communication de la clôture financière de chaque trimestre par l'OFM, les CDR seront automatiquement générés et livrés à la plate-forme </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidRPr="006534B5">
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="003C0AC0">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>CDR Bridge</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="000E4D27">
-[...15 lines deleted...]
-        <w:r w:rsidRPr="006534B5">
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pour que les bureaux du PNUD y aient accès.  Les CDR peuvent également être générés à partir d'Atlas (sous le menu Rapports de l'ONU) dans le même format que ceux disponibles dans le </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="003C0AC0">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>CDR Bridge</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="000E4D27">
-[...7 lines deleted...]
-        <w:r w:rsidRPr="006534B5">
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Les bureaux sont tenus </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">d'utiliser le </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="003C0AC0">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>CDR Bridge</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="000E4D27">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> pour certifier les CDR. La plate-forme suit automatiquement l'acceptation et le rejet des </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000E4D27">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>CDRs</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000E4D27">
-[...98 lines deleted...]
-        <w:r w:rsidRPr="006534B5">
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> trimestriels. Les bureaux peuvent également utiliser la plate-forme CDR Bridge pour imprimer les pour examen et certification manuelle, mais les bureaux sont vivement encouragés à certifier les CDR par voie électronique sur la plate-forme. Les bureaux doivent s’assurer que l’adresse du courrier électronique enregistré dans la plate-forme est celle du fonctionnaire désigné dûment autorisé à certifier les CDR.  Une vidéo de formation enregistrée sur l'utilisation de la plate-forme </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="003C0AC0">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>CDR Bridge</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="000E4D27">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> est disponible sur la plate-forme. Les bureaux peuvent également </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidRPr="000E4D27">
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="003C0AC0">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>se référer au guide de navigation de CDR Bridge</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="000E4D27">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en anglais)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BC86774" w14:textId="77777777" w:rsidR="008B6094" w:rsidRPr="000E4D27" w:rsidRDefault="008B6094" w:rsidP="008B6094">
-[...7 lines deleted...]
-    <w:p w14:paraId="2235814B" w14:textId="62E9BCA6" w:rsidR="008B6094" w:rsidRPr="00A55AD9" w:rsidRDefault="008B6094" w:rsidP="008B6094">
+    <w:p w14:paraId="1DEF2557" w14:textId="77777777" w:rsidR="003C0AC0" w:rsidRPr="003C0AC0" w:rsidRDefault="003C0AC0" w:rsidP="003C0AC0">
+      <w:pPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="705" w:right="190"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A78430F" w14:textId="77777777" w:rsidR="003C0AC0" w:rsidRPr="003C0AC0" w:rsidRDefault="003C0AC0" w:rsidP="003C0AC0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="190" w:hanging="360"/>
-        <w:rPr>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Les dépenses par code de fonds et par activité et les rapports d'utilisation des fonds font partie du dossier du CDR qui doit être certifié. Avant que le rapport ne soit certifié, un fonctionnaire du PNUD doit confirmer électroniquement dans la plate-forme </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidRPr="00A55AD9">
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="003C0AC0">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>CDR Bridge</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="000E4D27">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> que les informations financières du rapport sont complètes et exactes et qu'elles sont conformes au plan de travail et au budget du projet. Le CDR est ensuite envoyé par courrier électronique ou imprimé et envoyé manuellement au fonctionnaire autorisé du PNUD (personnel du programme) pour certifier et confirmer la validité des dépenses déclarées.  Le CDR Bridge va ensuite générer automatiquement une lettre de couverture qui accompagne la demande de certification du CDR.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BF71CDA" w14:textId="77777777" w:rsidR="00A55AD9" w:rsidRPr="000E4D27" w:rsidRDefault="00A55AD9" w:rsidP="00A55AD9">
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="72B18916" w14:textId="77777777" w:rsidR="003C0AC0" w:rsidRPr="003C0AC0" w:rsidRDefault="003C0AC0" w:rsidP="003C0AC0">
+      <w:pPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="190"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FE50DE6" w14:textId="15B4FA84" w:rsidR="003C0AC0" w:rsidRPr="003C0AC0" w:rsidRDefault="003C0AC0" w:rsidP="003C0AC0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="203" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Les </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000E4D27">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>CDRs</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000E4D27">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> pour les Q1, Q2, Q3 et Q4 seront disponibles dans le </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
-        <w:r w:rsidRPr="00A55AD9">
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="003C0AC0">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>CDR Bridge</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="000E4D27">
-[...41 lines deleted...]
-        <w:t xml:space="preserve">ne s’appliquera pas aux </w:t>
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mais la certification du Q1 CDR n'est pas obligatoire. Seules les versions Q2, Q3 et Q4 doivent être certifiées. La lettre de couverture générée par le CDR Bridge exige que le CDR soit certifié dans un délai de 15 jour ouvrable. Si aucune réponse n'est reçue dans les 15 jours, la plate-forme enverra une demande de suivi indiquant que le rapport de livraison combiné sera considéré comme   avoir été accepté si une réponse n'est pas reçue dans les 15 jours à compter de la date de la deuxième demande. La fonctionnalité d’acceptation automatique ne s’appliquera pas aux </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000E4D27">
-[...9 lines deleted...]
-        <w:t>s</w:t>
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>CDRs</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000E4D27">
-[...39 lines deleted...]
-    <w:p w14:paraId="1E26E7F2" w14:textId="430C4411" w:rsidR="008B6094" w:rsidRPr="000E4D27" w:rsidRDefault="008B6094" w:rsidP="008B6094">
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du quatrième trimestre qui doivent être certifiés par les partenaires.   La plate-forme suivra, via un code de couleur, l'état des demandes de certification du CDR, y compris lorsqu'aucune réponse n'a été reçue et que le CDR a été considéré comme automatiquement accepté.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3153029A" w14:textId="77777777" w:rsidR="003C0AC0" w:rsidRPr="003C0AC0" w:rsidRDefault="003C0AC0" w:rsidP="003C0AC0">
+      <w:pPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="705" w:right="203"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5897A3D0" w14:textId="77777777" w:rsidR="003C0AC0" w:rsidRPr="003C0AC0" w:rsidRDefault="003C0AC0" w:rsidP="003C0AC0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="190" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">À la fin de l’année, OAI exige que les cabinets d’audit qui réalisent des audits financiers HACT ou des audits NIM incluent une copie des </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000E4D27">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>CDRs</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000E4D27">
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Si les partenaires ne certifient pas ou rejettent les </w:t>
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> signés dans leurs rapports d’audits. Si les partenaires ne certifient pas ou rejettent les </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="005617AA" w:rsidRPr="000E4D27">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>CDRs</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="005617AA" w:rsidRPr="000E4D27">
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> automatique des </w:t>
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dans les 30 jours ouvrables, la fonctionnalité d’acceptation automatique des </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00361A70" w:rsidRPr="000E4D27">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>CDRs</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00361A70" w:rsidRPr="000E4D27">
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> sera désactivée pour les </w:t>
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par la plate-forme sera désactivée pour les </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000E4D27">
-[...9 lines deleted...]
-        <w:t>s</w:t>
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>CDRs</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000E4D27">
-[...45 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du quatrième trimestre afin de s’assurer que les </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007A053F" w:rsidRPr="000E4D27">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>CDRs</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007A053F" w:rsidRPr="000E4D27">
-[...38 lines deleted...]
-    <w:p w14:paraId="032F33C2" w14:textId="3D58D24F" w:rsidR="008B6094" w:rsidRPr="000E4D27" w:rsidRDefault="008B6094" w:rsidP="008B6094">
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du quatrième trimestre soient certifiés par le fonctionnaire désigné du partenaire de mise en œuvre. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C74428C" w14:textId="77777777" w:rsidR="003C0AC0" w:rsidRPr="003C0AC0" w:rsidRDefault="003C0AC0" w:rsidP="003C0AC0">
+      <w:pPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="190" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2329C27D" w14:textId="76CD7B82" w:rsidR="003C0AC0" w:rsidRPr="003C0AC0" w:rsidRDefault="003C0AC0" w:rsidP="003C0AC0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="274"/>
+        <w:spacing w:after="274" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="190" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Un rapport combiné des dépenses – exécutif résume les dépenses du projet conformément aux </w:t>
       </w:r>
-      <w:r w:rsidRPr="000E4D27">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>sept</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E4D27">
-[...25 lines deleted...]
-        <w:r w:rsidRPr="00A55AD9">
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> catégories de dépenses du grand livre des États financiers du PNUD. Le présent rapport est uniquement un rapport de gestion et ne doit pas être signé ni faire partie du dossier de rapport combiné des dépenses envoyé aux partenaires d’exécution. Une requête au titre d’un rapport Atlas (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="003C0AC0">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve">Atlas: </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="00A55AD9">
+        <w:r w:rsidRPr="003C0AC0">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>reporting</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidRPr="00A55AD9">
+        <w:r w:rsidRPr="003C0AC0">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t xml:space="preserve"> Tools&gt;</w:t>
-[...15 lines deleted...]
-          <w:t xml:space="preserve"> Viewer&gt; UN CDR IPSAS</w:t>
+          <w:t xml:space="preserve"> Tools&gt;Query Viewer&gt; UN CDR IPSAS</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="000E4D27">
-[...17 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) fournit aux utilisateurs une version </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Excel du rapport, qui offre la possibilité de catégoriser les dépenses par donateur pour un projet donné. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1416EFC8" w14:textId="77777777" w:rsidR="003C0AC0" w:rsidRPr="003C0AC0" w:rsidRDefault="003C0AC0" w:rsidP="003C0AC0">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="302" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
           <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Dépenses engagées par les partenaires d’exécution</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FF6597A" w14:textId="77777777" w:rsidR="008B6094" w:rsidRPr="000E4D27" w:rsidRDefault="008B6094" w:rsidP="008B6094">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4EF9923D" w14:textId="77777777" w:rsidR="003C0AC0" w:rsidRPr="003C0AC0" w:rsidRDefault="003C0AC0" w:rsidP="003C0AC0">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="272"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:after="272" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="190" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Si le projet utilise la modalité de remise directe d’espèces, le formulaire d’autorisation de financement et d’ordonnancement des dépenses (FACE), les dépenses relatives au rapport et les avances demandées doivent être soumises par les partenaires d’exécution au PNUD au moins une fois par trimestre, et signées par le fonctionnaire habilité du partenaire d’exécution (voir POPP : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
-        <w:r w:rsidRPr="000E4D27">
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="003C0AC0">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Remise directe d’espèces</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="000E4D27">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>). Le formulaire FACE comprend des informations sur le statut des remises d’espèces, une liste des dépenses depuis le formulaire précédent et une demande de nouvelle avance. Le bureau du PNUD enregistre les dépenses dans Atlas tout au long de l’année à chaque fois que les rapports FACE sont reçus et vérifiés, et les dépenses sont corrigées si nécessaire. Les dépenses du partenaire d’exécution sont enregistrées dans la colonne des dépenses gouvernementales dans le rapport combiné des dépenses. Le/la chargé(e) de programme ou le collaborateur financier doit contrôler les soldes non réglés au titre des avances afin de contrôler le montant des fonds restants au partenaire d’exécution et la mise en œuvre en temps voulu des activités prévues.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78D3566A" w14:textId="77777777" w:rsidR="008B6094" w:rsidRPr="000E4D27" w:rsidRDefault="008B6094" w:rsidP="008B6094">
+    <w:p w14:paraId="576C0C0B" w14:textId="77777777" w:rsidR="003C0AC0" w:rsidRPr="003C0AC0" w:rsidRDefault="003C0AC0" w:rsidP="003C0AC0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="252" w:lineRule="auto"/>
-        <w:ind w:right="190"/>
+        <w:spacing w:after="34" w:line="252" w:lineRule="auto"/>
+        <w:ind w:right="190" w:hanging="370"/>
         <w:contextualSpacing/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="203864"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Si les ajustements des dépenses enregistrées déclarées dans le rapport combiné des dépenses sont acceptés par le partenaire d’exécution, lesdits ajustements sont, dans la mesure du possible, enregistrés dans la période à laquelle le rapport combiné fait référence. Les ajustements peuvent être enregistrés dans la période suivante si le livre est clos, mais les bureaux doivent assurer une publication en temps voulu et un examen approfondi des rapports combinés sur l’exécution des projets et des formulaires FACE pour réduire du mieux possible l’enregistrement d’ajustements dans les périodes suivantes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EA70A15" w14:textId="77777777" w:rsidR="008B6094" w:rsidRPr="000E4D27" w:rsidRDefault="008B6094" w:rsidP="008B6094">
-[...20 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="6716F2B0" w14:textId="77777777" w:rsidR="003C0AC0" w:rsidRPr="003C0AC0" w:rsidRDefault="003C0AC0" w:rsidP="003C0AC0">
+      <w:pPr>
+        <w:spacing w:after="272" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="705" w:right="190"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76692AF7" w14:textId="77777777" w:rsidR="003C0AC0" w:rsidRPr="003C0AC0" w:rsidRDefault="003C0AC0" w:rsidP="003C0AC0">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="302" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
           <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Dépenses engagées par le PNUD </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68EF8EA9" w14:textId="1388F299" w:rsidR="008B6094" w:rsidRDefault="008B6094" w:rsidP="008B6094">
+    <w:p w14:paraId="3BA24E8D" w14:textId="77777777" w:rsidR="003C0AC0" w:rsidRPr="003C0AC0" w:rsidRDefault="003C0AC0" w:rsidP="003C0AC0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="190" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Les dépenses du PNUD peuvent être classées en tant que paiements directs ou services d’appui du PNUD pour la mise en œuvre nationale. Cette distinction, même si elle est importante à des fins d’audit, n’apparait pas dans le rapport combiné des dépenses, et ne peut être offerte que par le bureau du PNUD en tant que plan d’accompagnement. Une brève description de chaque catégorie est fournie ci-dessous.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07CF9F84" w14:textId="77777777" w:rsidR="00A55AD9" w:rsidRPr="000E4D27" w:rsidRDefault="00A55AD9" w:rsidP="00A55AD9">
-[...7 lines deleted...]
-    <w:p w14:paraId="4940DBCF" w14:textId="43274CD1" w:rsidR="008B6094" w:rsidRDefault="008B6094" w:rsidP="008B6094">
+    <w:p w14:paraId="5CAC44C6" w14:textId="77777777" w:rsidR="003C0AC0" w:rsidRPr="003C0AC0" w:rsidRDefault="003C0AC0" w:rsidP="003C0AC0">
+      <w:pPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="705" w:right="190"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57D739B1" w14:textId="77777777" w:rsidR="003C0AC0" w:rsidRPr="003C0AC0" w:rsidRDefault="003C0AC0" w:rsidP="003C0AC0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="190" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Paiement direct :</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E4D27">
-[...13 lines deleted...]
-        <w:r w:rsidRPr="000E4D27">
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> C’est dans ce contexte que le partenaire d’exécution est pleinement responsable de l’activité d’achat, mais a demandé au PNUD de payer le fournisseur ou le consultant en son nom. Le partenaire d’exécution est responsable des dépenses et garde toute la documentation. Le PNUD effectue des paiements sur la base des demandes dûment autorisées et une vérification par rapport au plan de travail annuel (PTA) et au budget disponible. Le partenaire d’exécution reçoit une copie de l’avis de paiement connexe comme preuve que le paiement a été effectué (voir </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16">
+        <w:r w:rsidRPr="003C0AC0">
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>POPP</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="000E4D27">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
-      <w:hyperlink r:id="rId23">
-        <w:r w:rsidRPr="000E4D27">
+      <w:hyperlink r:id="rId17">
+        <w:r w:rsidRPr="003C0AC0">
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidRPr="000E4D27">
+        <w:r w:rsidRPr="003C0AC0">
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single"/>
+            <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Paiements directs</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId24">
-        <w:r w:rsidRPr="000E4D27">
+      <w:hyperlink r:id="rId18">
+        <w:r w:rsidRPr="003C0AC0">
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="000E4D27">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55BABACD" w14:textId="77777777" w:rsidR="00A55AD9" w:rsidRPr="000E4D27" w:rsidRDefault="00A55AD9" w:rsidP="00A55AD9">
-[...7 lines deleted...]
-    <w:p w14:paraId="583D7C0C" w14:textId="649D8AAE" w:rsidR="008B6094" w:rsidRDefault="008B6094" w:rsidP="008B6094">
+    <w:p w14:paraId="76CD2C5D" w14:textId="77777777" w:rsidR="003C0AC0" w:rsidRPr="003C0AC0" w:rsidRDefault="003C0AC0" w:rsidP="003C0AC0">
+      <w:pPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="190"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="382BEFA9" w14:textId="440820D7" w:rsidR="003C0AC0" w:rsidRPr="003C0AC0" w:rsidRDefault="003C0AC0" w:rsidP="003C0AC0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="190" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Services d’appui du PNUD à la mise en œuvre nationale :</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E4D27">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> C’est dans ce contexte que le partenaire d’exécution et le PNUD sont convenus que le PNUD fournira des services d’appui au projet (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
-        <w:r w:rsidRPr="000E4D27">
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="003C0AC0">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Lettre type d’accord entre le PNUD et le Gouvernement pour la fourniture de services d’appui</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId26">
-        <w:r w:rsidRPr="000E4D27">
+      <w:hyperlink r:id="rId20">
+        <w:r w:rsidRPr="003C0AC0">
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="000E4D27">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>. Le PNUD agit en qualité de partie responsable pour les services d’appui, qui doivent être décrits dans un document de projet ou dans une annexe du document de projet. Le PNUD est pleinement responsable et rend compte de ces dépenses, et, par conséquent, garde toute la documentation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ADE0F5A" w14:textId="77777777" w:rsidR="00A55AD9" w:rsidRPr="000E4D27" w:rsidRDefault="00A55AD9" w:rsidP="00A55AD9">
-[...7 lines deleted...]
-    <w:p w14:paraId="49CCCF1F" w14:textId="77777777" w:rsidR="008B6094" w:rsidRPr="000E4D27" w:rsidRDefault="008B6094" w:rsidP="008B6094">
+    <w:p w14:paraId="0895F440" w14:textId="77777777" w:rsidR="003C0AC0" w:rsidRPr="003C0AC0" w:rsidRDefault="003C0AC0" w:rsidP="003C0AC0">
+      <w:pPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="190"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BC7E428" w14:textId="06E0A044" w:rsidR="003C0AC0" w:rsidRPr="003C0AC0" w:rsidRDefault="003C0AC0" w:rsidP="003C0AC0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="272"/>
+        <w:spacing w:after="272" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="190" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Dans ces circonstances, le PNUD entreprend l’achat ou l’engagement ainsi que le décaissement. Il conduit la transaction de la demande d’achat par le décaissement sans transferts de fonds au partenaire d’exécution pour ces activités précises. Le représentant résident du PNUD est chargé de la fourniture des services requis, et de leur qualité et de la ponctualité. Le partenaire d’exécution a toutefois un plein contrôle programmatique, et ainsi la pleine responsabilité et le plein contrôle sur les activités de projet (Voir POPP : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
-        <w:r w:rsidRPr="000E4D27">
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidRPr="003C0AC0">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Services d’appui du PNUD à la mise en œuvre nationale</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="000E4D27">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5132AE47" w14:textId="77777777" w:rsidR="008B6094" w:rsidRPr="000E4D27" w:rsidRDefault="008B6094" w:rsidP="008B6094">
-[...10 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="3E88D97A" w14:textId="77777777" w:rsidR="003C0AC0" w:rsidRPr="003C0AC0" w:rsidRDefault="003C0AC0" w:rsidP="003C0AC0">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="302" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
           <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Dépenses engagées par les agences des Nations Unies </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2054C7B7" w14:textId="04179EA6" w:rsidR="008B6094" w:rsidRDefault="008B6094" w:rsidP="008B6094">
+    <w:p w14:paraId="230BFC68" w14:textId="77777777" w:rsidR="003C0AC0" w:rsidRPr="003C0AC0" w:rsidRDefault="003C0AC0" w:rsidP="003C0AC0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="190" w:hanging="360"/>
-        <w:jc w:val="left"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Une agence des Nations Unies responsable de l’exécution des activités de programme axé sur les résultats rend compte de ses dépenses au PNUD et au partenaire d’exécution par le biais de rapports sur l’exécution des dépenses. Le PNUD entre les dépenses dans Atlas, où elles sont enregistrées au titre des dépenses des agences des Nations Unies dans le Rapport combiné des dépenses (voir POPP : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
-        <w:r w:rsidRPr="000E4D27">
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidRPr="003C0AC0">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Mise en œuvre par l’agence</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="000E4D27">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">).  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="192DEFAB" w14:textId="77777777" w:rsidR="00A55AD9" w:rsidRPr="000E4D27" w:rsidRDefault="00A55AD9" w:rsidP="00A55AD9">
-[...8 lines deleted...]
-    <w:p w14:paraId="6F7E7CDD" w14:textId="77777777" w:rsidR="008B6094" w:rsidRPr="000E4D27" w:rsidRDefault="008B6094" w:rsidP="008B6094">
+    <w:p w14:paraId="1DDEE884" w14:textId="77777777" w:rsidR="003C0AC0" w:rsidRPr="003C0AC0" w:rsidRDefault="003C0AC0" w:rsidP="003C0AC0">
+      <w:pPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="705" w:right="190"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="682A0598" w14:textId="74444FAF" w:rsidR="003C0AC0" w:rsidRPr="003C0AC0" w:rsidRDefault="003C0AC0" w:rsidP="00CA5B86">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="283" w:line="239" w:lineRule="auto"/>
         <w:ind w:right="190" w:hanging="360"/>
-        <w:jc w:val="left"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Le Rapport combiné des dépenses reflète également </w:t>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="_Hlk529263985"/>
-      <w:r w:rsidRPr="000E4D27">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>les gains ou pertes de change réalisés</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
-      <w:r w:rsidRPr="000E4D27">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> par rapport aux différentes dates inscrites sur les bordereaux et paiements, et les gains ou pertes non réalisée, ou une réévaluation des soldes des avances.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62890BC4" w14:textId="77777777" w:rsidR="008B6094" w:rsidRPr="000E4D27" w:rsidRDefault="008B6094" w:rsidP="008B6094">
-[...10 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="2F257A00" w14:textId="77777777" w:rsidR="003C0AC0" w:rsidRPr="003C0AC0" w:rsidRDefault="003C0AC0" w:rsidP="003C0AC0">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="300" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Clôture du rapport combiné des dépenses</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E95442E" w14:textId="77777777" w:rsidR="008B6094" w:rsidRPr="000E4D27" w:rsidRDefault="008B6094" w:rsidP="008B6094">
-[...21 lines deleted...]
-    <w:p w14:paraId="7F657AB7" w14:textId="125030CA" w:rsidR="008B6094" w:rsidRDefault="008B6094" w:rsidP="008B6094">
+    <w:p w14:paraId="4BC62D6A" w14:textId="77777777" w:rsidR="003C0AC0" w:rsidRPr="003C0AC0" w:rsidRDefault="003C0AC0" w:rsidP="003C0AC0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="190" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Le Rapport combiné des dépenses constitue le rapport officiel des dépenses du projet et doit comprendre tous les fonds avancés et les dépenses valides pour la période d’établissement des rapports. Avant de publier le rapport final, toutes les avances et les dépenses doivent être soigneusement examinées, et les ajustements finaux (rejets ou corrections) effectués si nécessaire. Les ajustements significatifs doivent être examinés et éclaircis par l’équipe dirigeante.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="296C7BAB" w14:textId="77777777" w:rsidR="00A55AD9" w:rsidRPr="000E4D27" w:rsidRDefault="00A55AD9" w:rsidP="00A55AD9">
-[...7 lines deleted...]
-    <w:p w14:paraId="7321AECC" w14:textId="41D11122" w:rsidR="008B6094" w:rsidRDefault="008B6094" w:rsidP="008B6094">
+    <w:p w14:paraId="0CC90611" w14:textId="77777777" w:rsidR="003C0AC0" w:rsidRPr="003C0AC0" w:rsidRDefault="003C0AC0" w:rsidP="003C0AC0">
+      <w:pPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="705" w:right="190"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16FA6364" w14:textId="77777777" w:rsidR="003C0AC0" w:rsidRPr="003C0AC0" w:rsidRDefault="003C0AC0" w:rsidP="003C0AC0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="190" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le PNUD est chargé d’accepter les demandes d’avances de fonds appropriées, les dépenses déclarées ou les paiements directs conformes aux programmes de travail annuels et au Règlement financier et règles de gestion financière du PNUD, et de rejeter les demandes abusives. Si les informations rendues disponibles remettent en cause le caractère approprié des dépenses enregistrés ou des paiements directs déjà effectués, ceux-ci doivent également être </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Le PNUD est chargé d’accepter les demandes d’avances de fonds appropriées, les dépenses déclarées ou les paiements directs conformes aux programmes de travail annuels et au Règlement financier et règles de gestion financière du PNUD, et de rejeter les demandes abusives. Si les informations rendues disponibles remettent en cause le caractère approprié des dépenses enregistrés ou des paiements directs déjà effectués, ceux-ci doivent également être rejetés par le PNUD à tout moment de la distribution et de la signature du rapport combiné final sur l’exécution des projets.</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="6E3BACBC" w14:textId="77777777" w:rsidR="008B6094" w:rsidRPr="000E4D27" w:rsidRDefault="008B6094" w:rsidP="008B6094">
+        <w:t>rejetés par le PNUD à tout moment de la distribution et de la signature du rapport combiné final sur l’exécution des projets.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EC3A30F" w14:textId="77777777" w:rsidR="003C0AC0" w:rsidRPr="003C0AC0" w:rsidRDefault="003C0AC0" w:rsidP="003C0AC0">
+      <w:pPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="190"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="525344F9" w14:textId="77777777" w:rsidR="003C0AC0" w:rsidRPr="003C0AC0" w:rsidRDefault="003C0AC0" w:rsidP="003C0AC0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="318"/>
+        <w:spacing w:after="318" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="190" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Le rejet des dépenses déclarées ou, exceptionnellement, des paiements directs déjà effectués, a lieu lorsque ceux-ci ne sont pas conformes aux Règlement financier et règles de gestion financière du PNUD ou sont autrement considérés comme abusifs. Des paiements abusifs peuvent se produire lorsque :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="025EA668" w14:textId="77777777" w:rsidR="008B6094" w:rsidRPr="000E4D27" w:rsidRDefault="008B6094" w:rsidP="008B6094">
-      <w:pPr>
+    <w:p w14:paraId="5F89EC15" w14:textId="77777777" w:rsidR="003C0AC0" w:rsidRPr="00CA5B86" w:rsidRDefault="003C0AC0" w:rsidP="00CA5B86">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="190" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="190"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA5B86">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Le paiement n’est pas conforme au plan de travail annuel (PTA) ou au budget de projet, ou ne se trouve pas dans la limite des plafonds de financement disponibles</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04228BDF" w14:textId="77777777" w:rsidR="008B6094" w:rsidRPr="000E4D27" w:rsidRDefault="008B6094" w:rsidP="008B6094">
-      <w:pPr>
+    <w:p w14:paraId="4932C37C" w14:textId="77777777" w:rsidR="003C0AC0" w:rsidRPr="00CA5B86" w:rsidRDefault="003C0AC0" w:rsidP="00CA5B86">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="9"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:after="9" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="190"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA5B86">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Des incohérences existent quant à l’approbation du partenaire d’exécution</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C5CA44F" w14:textId="77777777" w:rsidR="008B6094" w:rsidRPr="000E4D27" w:rsidRDefault="008B6094" w:rsidP="008B6094">
-      <w:pPr>
+    <w:p w14:paraId="3B824E6E" w14:textId="77777777" w:rsidR="003C0AC0" w:rsidRPr="00CA5B86" w:rsidRDefault="003C0AC0" w:rsidP="00CA5B86">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="9"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:after="9" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="190"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA5B86">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Les fonds sont attribués au mauvais destinataire</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4918414F" w14:textId="77777777" w:rsidR="008B6094" w:rsidRPr="000E4D27" w:rsidRDefault="008B6094" w:rsidP="008B6094">
-      <w:pPr>
+    <w:p w14:paraId="11079866" w14:textId="77777777" w:rsidR="003C0AC0" w:rsidRPr="00CA5B86" w:rsidRDefault="003C0AC0" w:rsidP="00CA5B86">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="190" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="190"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA5B86">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Le bon destinataire reçoit le mauvais montant de fonds (notamment trop-perçu ou sous-paiements) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="428E3D5B" w14:textId="77777777" w:rsidR="008B6094" w:rsidRPr="000E4D27" w:rsidRDefault="008B6094" w:rsidP="008B6094">
-      <w:pPr>
+    <w:p w14:paraId="6B6E2AA3" w14:textId="77777777" w:rsidR="003C0AC0" w:rsidRPr="00CA5B86" w:rsidRDefault="003C0AC0" w:rsidP="00CA5B86">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="190" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="190"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA5B86">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Des informations ou de la documentation supplémentaire sont rendues disponibles qui remettraient en cause, pour le PNUD, le caractère approprié du paiement : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65D494BD" w14:textId="77777777" w:rsidR="008B6094" w:rsidRPr="000E4D27" w:rsidRDefault="008B6094" w:rsidP="008B6094">
-      <w:pPr>
+    <w:p w14:paraId="7C66A825" w14:textId="77777777" w:rsidR="003C0AC0" w:rsidRPr="00CA5B86" w:rsidRDefault="003C0AC0" w:rsidP="00CA5B86">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="62" w:firstLine="0"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="62"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA5B86">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Irrégularités dans la procédure d’approvisionnement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275AF7D8" w14:textId="77777777" w:rsidR="008B6094" w:rsidRPr="000E4D27" w:rsidRDefault="008B6094" w:rsidP="008B6094">
-      <w:pPr>
+    <w:p w14:paraId="094D9A3E" w14:textId="77777777" w:rsidR="003C0AC0" w:rsidRPr="00CA5B86" w:rsidRDefault="003C0AC0" w:rsidP="00CA5B86">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="62" w:firstLine="0"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="62"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA5B86">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Le destinataire utilise les fonds d’une mauvaise manière</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67E2E37F" w14:textId="77777777" w:rsidR="008B6094" w:rsidRPr="000E4D27" w:rsidRDefault="008B6094" w:rsidP="008B6094">
-      <w:pPr>
+    <w:p w14:paraId="0122E750" w14:textId="77777777" w:rsidR="003C0AC0" w:rsidRPr="00CA5B86" w:rsidRDefault="003C0AC0" w:rsidP="00CA5B86">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="309" w:line="259" w:lineRule="auto"/>
-        <w:ind w:right="204" w:firstLine="0"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:right="204"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA5B86">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Les fonds ne sont pas utilisés dans le but d’atteindre les produits prévus de projet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="063E6AAA" w14:textId="393997ED" w:rsidR="008B6094" w:rsidRDefault="008B6094" w:rsidP="008B6094">
+    <w:p w14:paraId="331090AD" w14:textId="77777777" w:rsidR="003C0AC0" w:rsidRPr="003C0AC0" w:rsidRDefault="003C0AC0" w:rsidP="003C0AC0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="190" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Le PNUD identifie les paiements abusifs au moyen de l’examen et de l’approbation du formulaire FACE soumis par le partenaire d’exécution (voir POPP : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
-        <w:r w:rsidRPr="000E4D27">
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidRPr="003C0AC0">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Transferts directs de fonds et remboursements</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="000E4D27">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>), examen des audits des projets mis en œuvre au niveau national par les organisations non gouvernementales, et contrôle continu du projet).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71863231" w14:textId="77777777" w:rsidR="00A55AD9" w:rsidRPr="000E4D27" w:rsidRDefault="00A55AD9" w:rsidP="00A55AD9">
-[...7 lines deleted...]
-    <w:p w14:paraId="238EA1F9" w14:textId="77777777" w:rsidR="008B6094" w:rsidRPr="000E4D27" w:rsidRDefault="008B6094" w:rsidP="008B6094">
+    <w:p w14:paraId="1D8B018F" w14:textId="77777777" w:rsidR="003C0AC0" w:rsidRPr="003C0AC0" w:rsidRDefault="003C0AC0" w:rsidP="003C0AC0">
+      <w:pPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="705" w:right="190"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78C79F94" w14:textId="77777777" w:rsidR="003C0AC0" w:rsidRPr="003C0AC0" w:rsidRDefault="003C0AC0" w:rsidP="003C0AC0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="316"/>
+        <w:spacing w:after="316" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="190" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Les paiements abusifs peuvent être le résultat d’un manque de documentation, de vérification, ou d’erreurs administratives, et n’indiquent pas nécessairement une fraude ou autres pratiques abusives. Si ces questions administratives sont réglées ultérieurement, les paiements rejetés peuvent être acceptés plus tard. Il convient de s’efforcer du mieux possible de régler les questions contentieuses avant la finalisation du Rapport combiné des dépenses. Si les questions ne peuvent pas être réglées, le/la chargé(e) de programme doit : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31E8995C" w14:textId="77777777" w:rsidR="008B6094" w:rsidRPr="000E4D27" w:rsidRDefault="008B6094" w:rsidP="008B6094">
-      <w:pPr>
+    <w:p w14:paraId="1D41E40C" w14:textId="77777777" w:rsidR="003C0AC0" w:rsidRPr="00CA5B86" w:rsidRDefault="003C0AC0" w:rsidP="00CA5B86">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:after="9"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:after="9" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="190"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA5B86">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Assurer la liaison avec le partenaire d’exécution pour régler les questions contentieuses pour la prochaine période d’établissement de rapports ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43503856" w14:textId="77777777" w:rsidR="008B6094" w:rsidRPr="000E4D27" w:rsidRDefault="008B6094" w:rsidP="008B6094">
-      <w:pPr>
+    <w:p w14:paraId="03D65231" w14:textId="7BB1D58C" w:rsidR="003C0AC0" w:rsidRPr="00CA5B86" w:rsidRDefault="003C0AC0" w:rsidP="00CA5B86">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:after="9"/>
-[...9 lines deleted...]
-        <w:tab/>
+        <w:spacing w:after="9" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="190"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA5B86">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Travailler avec le partenaire d’exécution pour renforcer les capacités et faire face aux futurs problèmes ; et </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="778E13E1" w14:textId="77777777" w:rsidR="008B6094" w:rsidRPr="000E4D27" w:rsidRDefault="008B6094" w:rsidP="008B6094">
-      <w:pPr>
+    <w:p w14:paraId="501BCD42" w14:textId="77777777" w:rsidR="003C0AC0" w:rsidRPr="00CA5B86" w:rsidRDefault="003C0AC0" w:rsidP="00CA5B86">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:after="316"/>
-[...9 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:spacing w:after="316" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="190"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA5B86">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Assurer que les objets rejetés ne sont pas soumis à nouveau dans le cadre des rapports futurs et qu’ils sont absorbés par le partenaire d’exécution. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="209D9A5F" w14:textId="7606691A" w:rsidR="008B6094" w:rsidRDefault="008B6094" w:rsidP="008B6094">
+    <w:p w14:paraId="559E444D" w14:textId="77777777" w:rsidR="003C0AC0" w:rsidRPr="003C0AC0" w:rsidRDefault="003C0AC0" w:rsidP="003C0AC0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="190" w:hanging="360"/>
-        <w:rPr>
-[...18 lines deleted...]
-    <w:p w14:paraId="5937FD43" w14:textId="6F43A609" w:rsidR="008B6094" w:rsidRDefault="008B6094" w:rsidP="008B6094">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lorsque le partenaire d’exécution ne peut pas absorber les dépenses rejetées par le PNUD, ou lorsque les avances non réglées ne sont pas signalées, le PNUD doit exercer une diligence raisonnable et s’efforcer par tous les moyens d’assurer qu’il n’en assume pas la responsabilité financière. Si le cas ne peut pas être réglé et que le montant faisant l’objet d’un contentieux est </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">considéré comme irrécouvrable, le bureau doit pleinement documenter toute l’action, notamment la description, les causes et la responsabilité du personnel ou d’autres personnes, puis obtenir l’approbation des hauts fonctionnaires et contacter l’équipe d’appui aux clients d’OFM pour une meilleure orientation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33AF2A52" w14:textId="77777777" w:rsidR="003C0AC0" w:rsidRPr="003C0AC0" w:rsidRDefault="003C0AC0" w:rsidP="003C0AC0">
+      <w:pPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="705" w:right="190"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61F7584A" w14:textId="77777777" w:rsidR="003C0AC0" w:rsidRPr="003C0AC0" w:rsidRDefault="003C0AC0" w:rsidP="003C0AC0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="190" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Lorsque les dépenses sont rejetées, le Bureau de l’audit et des enquêtes doit mener un examen approfondi. Si une décision de remettre à zéro le solde est prise, une enquête doit être envisagée. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1145A394" w14:textId="77777777" w:rsidR="00A55AD9" w:rsidRPr="000E4D27" w:rsidRDefault="00A55AD9" w:rsidP="00A55AD9">
-[...7 lines deleted...]
-    <w:p w14:paraId="53FBC982" w14:textId="77777777" w:rsidR="008B6094" w:rsidRPr="000E4D27" w:rsidRDefault="008B6094" w:rsidP="008B6094">
+    <w:p w14:paraId="6902FA2E" w14:textId="77777777" w:rsidR="003C0AC0" w:rsidRPr="003C0AC0" w:rsidRDefault="003C0AC0" w:rsidP="003C0AC0">
+      <w:pPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="190"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="324494BF" w14:textId="77777777" w:rsidR="003C0AC0" w:rsidRPr="003C0AC0" w:rsidRDefault="003C0AC0" w:rsidP="003C0AC0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="274"/>
+        <w:spacing w:after="274" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="190" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Les dépenses du Rapport combiné des dépenses sont considérées comme définitives. Le rééquilibrage du budget restant lors de l’année ou des années suivantes du projet sera effectué sur la base de ces informations. Si un ajustement doit être effectué dans la comptabilité du projet après que le Rapport combiné des dépenses a été distribué, ledit ajustement doit être enregistré l’année suivante.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D6E55B7" w14:textId="77777777" w:rsidR="008B6094" w:rsidRPr="000E4D27" w:rsidRDefault="008B6094" w:rsidP="008B6094">
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="0C0B3BA8" w14:textId="77777777" w:rsidR="003C0AC0" w:rsidRPr="003C0AC0" w:rsidRDefault="003C0AC0" w:rsidP="003C0AC0">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="300" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Autres informations relatives au Rapport combiné des dépenses</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CDB575A" w14:textId="77777777" w:rsidR="008B6094" w:rsidRPr="000E4D27" w:rsidRDefault="008B6094" w:rsidP="008B6094">
+    <w:p w14:paraId="25FC4E76" w14:textId="77777777" w:rsidR="003C0AC0" w:rsidRPr="003C0AC0" w:rsidRDefault="003C0AC0" w:rsidP="003C0AC0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="190" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Dans le cadre de l’adoption par le PNUD du principe d’une comptabilité d’exercice pour les dépenses depuis le premier janvier 2012, le rapport combiné des dépenses ne comprend plus de colonne dédiée aux charges. Une page d’utilisation des fonds reflète toutefois certaines informations financières utiles au suivi et au contrôle des activités de projet. Elle comprend les avances non réglées, les actifs non amortis, les acomptes, l’inventaire et les engagements non réglés effectués par le PNUD en soutien direct au projet. Il ne comprend aucune information relative aux actifs, aux inventaires ou aux engagements des partenaires d’exécution.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55B2D390" w14:textId="77777777" w:rsidR="008B6094" w:rsidRPr="000E4D27" w:rsidRDefault="008B6094" w:rsidP="008B6094">
-[...17 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="5B5AC1B5" w14:textId="77777777" w:rsidR="003C0AC0" w:rsidRPr="003C0AC0" w:rsidRDefault="003C0AC0" w:rsidP="003C0AC0">
+      <w:pPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="705" w:right="190"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43C6297A" w14:textId="77777777" w:rsidR="003C0AC0" w:rsidRPr="003C0AC0" w:rsidRDefault="003C0AC0" w:rsidP="003C0AC0">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="300" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Audits de projet</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E4D27">
-[...2 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FD7E22D" w14:textId="296A8DA2" w:rsidR="008B6094" w:rsidRPr="000E4D27" w:rsidRDefault="008B6094" w:rsidP="008B6094">
+    <w:p w14:paraId="2431F64D" w14:textId="77777777" w:rsidR="003C0AC0" w:rsidRPr="003C0AC0" w:rsidRDefault="003C0AC0" w:rsidP="003C0AC0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="190" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>A partir du 1</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E4D27">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>er</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E4D27">
-[...19 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> janvier 2015, les projets du PNUD sont soumis au cadre révisé de l’HACT (2014) avec les évaluations et les activités d’assurance requises (contrôles ponctuels, vérifications des résultats des programmes et audits programmés). Les bureaux qui sont entièrement conformes aux principes de HACT doivent avoir effectué toutes les évaluations et les activités d’assurance requises conformément aux lignes directrices du PNUD en matière de HACT (POPP). Tous les autres bureaux doivent effectuer des audits financiers pour les projets mis en œuvre au niveau national ou par des CSO/NGO, conformément aux critères de sélection spécifiés dans la lettre d’appel d’audit annuel du bureau de l’OAI.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BC2BEAB" w14:textId="77777777" w:rsidR="003C0AC0" w:rsidRPr="003C0AC0" w:rsidRDefault="003C0AC0" w:rsidP="003C0AC0">
+      <w:pPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="190" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69195FAA" w14:textId="77777777" w:rsidR="003C0AC0" w:rsidRPr="003C0AC0" w:rsidRDefault="003C0AC0" w:rsidP="003C0AC0">
+      <w:pPr>
+        <w:spacing w:after="324" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="190"/>
-        <w:rPr>
-[...14 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Se référer à : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71BBA242" w14:textId="7E238EC3" w:rsidR="008B6094" w:rsidRPr="000E4D27" w:rsidRDefault="008B6094" w:rsidP="008B6094">
-[...21 lines deleted...]
-        <w:r w:rsidR="0009719A">
+    <w:p w14:paraId="0D77E9C8" w14:textId="528E05F6" w:rsidR="003C0AC0" w:rsidRPr="00CA5B86" w:rsidRDefault="003C0AC0" w:rsidP="00CA5B86">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="204"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidRPr="00CA5B86">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>L'approche harmonisée de remise d'espèces (HACT)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="000E4D27">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00CA5B86">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>, et</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="464CB0D7" w14:textId="7DD96A74" w:rsidR="008B6094" w:rsidRDefault="008B6094" w:rsidP="008B6094">
-[...13 lines deleted...]
-        <w:r w:rsidR="00D27D81">
+    <w:p w14:paraId="4C505C25" w14:textId="420B7BBD" w:rsidR="003C0AC0" w:rsidRPr="00CA5B86" w:rsidRDefault="003C0AC0" w:rsidP="00CA5B86">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="3210"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidRPr="00CA5B86">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>La lettre d’appel d’audit</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00D27D81">
+      <w:r w:rsidR="0029494F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en anglais)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA5B86">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EE12850" w14:textId="77777777" w:rsidR="00A55AD9" w:rsidRPr="000E4D27" w:rsidRDefault="00A55AD9" w:rsidP="00A55AD9">
-[...7 lines deleted...]
-    <w:p w14:paraId="0729137B" w14:textId="77777777" w:rsidR="008B6094" w:rsidRPr="000E4D27" w:rsidRDefault="008B6094" w:rsidP="008B6094">
+    <w:p w14:paraId="41EBE403" w14:textId="77777777" w:rsidR="003C0AC0" w:rsidRPr="003C0AC0" w:rsidRDefault="003C0AC0" w:rsidP="00CA5B86">
+      <w:pPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="3210"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11972880" w14:textId="77777777" w:rsidR="003C0AC0" w:rsidRPr="003C0AC0" w:rsidRDefault="003C0AC0" w:rsidP="003C0AC0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="274"/>
+        <w:spacing w:after="274" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="190" w:hanging="360"/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Puisque le Rapport combiné des dépenses constitue le rapport officiel des dépenses de projet, il sert d’état financier officiel qui doit être certifié par les commissaires aux comptes. Les états financiers de projet, s’ils sont certifiés, doivent correspondre aux dépenses apparaissant dans le Rapport combiné des dépenses. Outre le rapport, les commissaires aux comptes certifient l’état sur la situation de la trésorerie et l’état des actifs et équipements. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79B6A4C5" w14:textId="6EDC1F9C" w:rsidR="008B6094" w:rsidRPr="00E740C0" w:rsidRDefault="008B6094" w:rsidP="008B6094"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000E4D27">
+    <w:p w14:paraId="6EF96F11" w14:textId="77777777" w:rsidR="003C0AC0" w:rsidRPr="003C0AC0" w:rsidRDefault="003C0AC0" w:rsidP="003C0AC0">
+      <w:pPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="203" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7226E4B2" w14:textId="77777777" w:rsidR="003C0AC0" w:rsidRPr="003C0AC0" w:rsidRDefault="003C0AC0" w:rsidP="003C0AC0">
+      <w:pPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="203" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Organigramme </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D845E06" w14:textId="66C881D9" w:rsidR="008B6094" w:rsidRDefault="00884665" w:rsidP="008B6094">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="592074E0" w14:textId="77777777" w:rsidR="003C0AC0" w:rsidRPr="003C0AC0" w:rsidRDefault="003C0AC0" w:rsidP="003C0AC0">
+      <w:pPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="203" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="352A4749" wp14:editId="435AF40F">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3FA7EE3A" wp14:editId="286AED21">
             <wp:extent cx="5943600" cy="3343275"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="2" name="Picture 2" descr="A close up of text on a white background&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="UNDP CDR Business Process Revised_FR.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId32">
+                    <a:blip r:embed="rId26">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5943600" cy="3343275"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5794447C" w14:textId="6E142D00" w:rsidR="008B6094" w:rsidRDefault="008B6094" w:rsidP="00122F81">
-[...7 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="4D30AB16" w14:textId="77777777" w:rsidR="003C0AC0" w:rsidRPr="003C0AC0" w:rsidRDefault="003C0AC0" w:rsidP="003C0AC0">
+      <w:pPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="203"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F20528B" w14:textId="77777777" w:rsidR="003C0AC0" w:rsidRPr="003C0AC0" w:rsidRDefault="003C0AC0" w:rsidP="003C0AC0">
+      <w:pPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="203" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="760B7962" w14:textId="4D96D9B3" w:rsidR="003C0AC0" w:rsidRPr="003C0AC0" w:rsidRDefault="003C0AC0" w:rsidP="003C0AC0">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="212121"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="fr-FR"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Avertissement :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> Ce document a été traduit de l'anglais vers le français. En cas de divergence entre cette traduction et le document anglais original, le document anglais original prévaudra.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54A0B5CE" w14:textId="77777777" w:rsidR="00122F81" w:rsidRPr="00BC5C14" w:rsidRDefault="00122F81" w:rsidP="00122F81">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="313C8B1B" w14:textId="77777777" w:rsidR="003C0AC0" w:rsidRPr="003C0AC0" w:rsidRDefault="003C0AC0" w:rsidP="003C0AC0">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="212121"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
           <w:lang w:val="fr-FR"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42858A8D" w14:textId="66784E12" w:rsidR="008B6094" w:rsidRDefault="00122F81" w:rsidP="00A55AD9">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="7AB150DD" w14:textId="77777777" w:rsidR="003C0AC0" w:rsidRPr="003C0AC0" w:rsidRDefault="003C0AC0" w:rsidP="003C0AC0">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:jc w:val="both"/>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Disclaimer:</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="003C0AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> This document was translated from English into French. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BA3A69E" w14:textId="77777777" w:rsidR="008B6094" w:rsidRPr="00D27D81" w:rsidRDefault="008B6094" w:rsidP="008B6094">
-[...8 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId34"/>
+    <w:p w14:paraId="7F78281D" w14:textId="77777777" w:rsidR="003C0AC0" w:rsidRPr="003C0AC0" w:rsidRDefault="003C0AC0" w:rsidP="003C0AC0">
+      <w:pPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="203" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1221E3A9" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00CA5B86">
+      <w:headerReference w:type="default" r:id="rId27"/>
+      <w:footerReference w:type="default" r:id="rId28"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1986" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="22C657D1" w14:textId="77777777" w:rsidR="00A2282D" w:rsidRDefault="00A2282D" w:rsidP="008B6094">
+    <w:p w14:paraId="3D715EE9" w14:textId="77777777" w:rsidR="000E22AD" w:rsidRDefault="000E22AD" w:rsidP="003C0AC0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2BDB1268" w14:textId="77777777" w:rsidR="00A2282D" w:rsidRDefault="00A2282D" w:rsidP="008B6094">
+    <w:p w14:paraId="26507955" w14:textId="77777777" w:rsidR="000E22AD" w:rsidRDefault="000E22AD" w:rsidP="003C0AC0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-    <w:panose1 w:val="020B0604020202020204"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-[...7 lines deleted...]
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="743C6F38" w14:textId="38A0E4C4" w:rsidR="008B6094" w:rsidRPr="008B6094" w:rsidRDefault="008B6094" w:rsidP="008B6094">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="46AD2618" w14:textId="2AD44E29" w:rsidR="003C0AC0" w:rsidRPr="003C0AC0" w:rsidRDefault="003C0AC0" w:rsidP="00CA5B86">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:r w:rsidRPr="008B6094">
+    <w:r w:rsidRPr="00CA5B86">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t>Page </w:t>
     </w:r>
-    <w:r w:rsidRPr="008B6094">
-      <w:rPr>
+    <w:r w:rsidRPr="00CA5B86">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="008B6094">
-      <w:rPr>
+    <w:r w:rsidRPr="00CA5B86">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="008B6094">
-      <w:rPr>
+    <w:r w:rsidRPr="00CA5B86">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00B3549D">
-      <w:rPr>
+    <w:r w:rsidRPr="00CA5B86">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidRPr="008B6094">
-      <w:rPr>
+    <w:r w:rsidRPr="00CA5B86">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="008B6094">
+    <w:r w:rsidRPr="00CA5B86">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> de </w:t>
     </w:r>
-    <w:fldSimple w:instr=" NUMPAGES  \* Arabic  \* MERGEFORMAT ">
-[...8 lines deleted...]
-      <w:t> pages</w:t>
+    <w:r w:rsidRPr="00CA5B86">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00CA5B86">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00CA5B86">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="00CA5B86">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>7</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00CA5B86">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="00CA5B86">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> pages                 </w:t>
     </w:r>
     <w:r>
-      <w:t xml:space="preserve">                        </w:t>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">         </w:t>
     </w:r>
-    <w:r w:rsidRPr="008B6094">
-      <w:t xml:space="preserve">Date effective : </w:t>
+    <w:r w:rsidRPr="00CA5B86">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">  </w:t>
+    </w:r>
+    <w:r w:rsidR="00F2319E" w:rsidRPr="00F2319E">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Date </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidR="00F2319E" w:rsidRPr="00F2319E">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>d'entrée</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidR="00F2319E" w:rsidRPr="00F2319E">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidR="00F2319E" w:rsidRPr="00F2319E">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>en</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidR="00F2319E" w:rsidRPr="00F2319E">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidR="00F2319E" w:rsidRPr="00F2319E">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>vigueur</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidR="00F2319E">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00CA5B86">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:alias w:val="Date effective"/>
         <w:tag w:val="UNDP_POPP_EFFECTIVEDATE"/>
         <w:id w:val="490909093"/>
-        <w:showingPlcHdr/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_EFFECTIVEDATE[1]" w:storeItemID="{7EB0775D-37D8-4BD6-8FEA-E77234B96615}"/>
-        <w:date w:fullDate="2017-02-01T00:00:00Z">
+        <w:date w:fullDate="2020-07-05T00:00:00Z">
           <w:dateFormat w:val="dd/MM/yyyy"/>
           <w:lid w:val="en-US"/>
           <w:storeMappedDataAs w:val="dateTime"/>
           <w:calendar w:val="gregorian"/>
         </w:date>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="00E740C0">
-          <w:t xml:space="preserve">     </w:t>
+        <w:r w:rsidRPr="00CA5B86">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>05/07/2020</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
-    <w:r>
-[...3 lines deleted...]
-      <w:t xml:space="preserve">rsion # : </w:t>
+    <w:r w:rsidRPr="00CA5B86">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">                                  Version # : </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:alias w:val="Version politiques et procédures régissant les programmes et opé"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="-342712186"/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{7EB0775D-37D8-4BD6-8FEA-E77234B96615}"/>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="00BC5C14">
-          <w:t>3</w:t>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>11</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
-  </w:p>
-[...4 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="75A5D5DA" w14:textId="77777777" w:rsidR="00A2282D" w:rsidRDefault="00A2282D" w:rsidP="008B6094">
+    <w:p w14:paraId="03ED288C" w14:textId="77777777" w:rsidR="000E22AD" w:rsidRDefault="000E22AD" w:rsidP="003C0AC0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="773D5CD2" w14:textId="77777777" w:rsidR="00A2282D" w:rsidRDefault="00A2282D" w:rsidP="008B6094">
+    <w:p w14:paraId="7936FACD" w14:textId="77777777" w:rsidR="000E22AD" w:rsidRDefault="000E22AD" w:rsidP="003C0AC0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="08220646" w14:textId="3AF60C94" w:rsidR="008B6094" w:rsidRDefault="008B6094" w:rsidP="008B6094">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2917DE76" w14:textId="52715A05" w:rsidR="003C0AC0" w:rsidRDefault="003C0AC0" w:rsidP="008B6094">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5309C24B" wp14:editId="1C9FD689">
-[...2 lines deleted...]
-          <wp:docPr id="1" name="Picture 1"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B1D0FC8" wp14:editId="1F41D118">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:posOffset>5791200</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-60960</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="283210" cy="553085"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="2076607807" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPr id="2037365787" name="Picture 2037365787"/>
                   <pic:cNvPicPr>
-                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    <a:picLocks noChangeAspect="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
-                <pic:blipFill>
+                <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect/>
-[...2 lines deleted...]
-                  </a:stretch>
+                  <a:srcRect r="4369" b="28533"/>
+                  <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="347345" cy="908685"/>
+                    <a:ext cx="283210" cy="553085"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                  <a:extLst>
+                    <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                    </a:ext>
+                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+        </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="006559F9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="015A3C80"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="07DA6C09"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EA9E4604"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1065" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1785" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2505" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3225" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3945" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4665" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5385" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6105" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6825" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39040CA7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="34F28B70"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1065" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1785" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2505" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3225" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3945" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4665" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5385" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6105" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6825" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="47AD72EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5704C158"/>
     <w:lvl w:ilvl="0" w:tplc="CA825A32">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -2855,51 +4550,137 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08FE3314">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="547E2611"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="287EF28E"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1425" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2145" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2865" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3585" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4305" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5025" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5745" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6465" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7185" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62AE73E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EAAA1418"/>
     <w:lvl w:ilvl="0" w:tplc="3F24C722">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -3067,51 +4848,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0CF4694E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B11316B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5552A154"/>
     <w:lvl w:ilvl="0" w:tplc="90B6FC7A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -3279,180 +5060,368 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D1B46E9A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6C4B3A16"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="337EF442"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7AAC73AE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="33D014C2"/>
+    <w:lvl w:ilvl="0" w:tplc="A54E2650">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1065" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1785" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2505" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3225" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3945" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4665" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5385" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6105" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6825" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="903874268">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="246118132">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1846242026">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="663633609">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="643118001">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1616718041">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="7" w16cid:durableId="1560634474">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="247230323">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="792094212">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="008B6094"/>
-[...45 lines deleted...]
-    <w:rsid w:val="00FF0E2A"/>
+    <w:rsidRoot w:val="003C0AC0"/>
+    <w:rsid w:val="000E22AD"/>
+    <w:rsid w:val="002360BF"/>
+    <w:rsid w:val="0029230B"/>
+    <w:rsid w:val="0029494F"/>
+    <w:rsid w:val="003C0AC0"/>
+    <w:rsid w:val="00455D38"/>
+    <w:rsid w:val="00A422B7"/>
+    <w:rsid w:val="00B542BE"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00CA5B86"/>
+    <w:rsid w:val="00D96BAD"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00F2319E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="248B9EEC"/>
+  <w14:docId w14:val="4CF11D9E"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{5A516816-7D27-4871-A967-68B964B91BC4}"/>
+  <w15:docId w15:val="{73D05E3E-DB67-417E-94DB-E6447628F4D9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3786,362 +5755,730 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="008B6094"/>
-[...9 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
-    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="008B6094"/>
+    <w:rsid w:val="003C0AC0"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:after="300"/>
-      <w:ind w:left="10" w:hanging="10"/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-      <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003C0AC0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003C0AC0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003C0AC0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003C0AC0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003C0AC0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003C0AC0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003C0AC0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003C0AC0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="008B6094"/>
+    <w:rsid w:val="003C0AC0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-      <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003C0AC0"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003C0AC0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003C0AC0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003C0AC0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003C0AC0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003C0AC0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003C0AC0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003C0AC0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="003C0AC0"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="003C0AC0"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="003C0AC0"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="003C0AC0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="003C0AC0"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="003C0AC0"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="008B6094"/>
+    <w:rsid w:val="003C0AC0"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="008B6094"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="003C0AC0"/>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-    <w:name w:val="Balloon Text"/>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
-[...3 lines deleted...]
-    <w:rsid w:val="008B6094"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="003C0AC0"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-    <w:name w:val="Balloon Text Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="BalloonText"/>
-[...2 lines deleted...]
-    <w:rsid w:val="008B6094"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="003C0AC0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...3 lines deleted...]
-      <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="003C0AC0"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008B6094"/>
+    <w:rsid w:val="003C0AC0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="730" w:right="203" w:hanging="370"/>
+      <w:jc w:val="both"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="008B6094"/>
+    <w:rsid w:val="003C0AC0"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008B6094"/>
+    <w:rsid w:val="003C0AC0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="730" w:right="203" w:hanging="370"/>
+      <w:jc w:val="both"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="008B6094"/>
+    <w:rsid w:val="003C0AC0"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-[...1 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="008B6094"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00122F81"/>
+    <w:rsid w:val="003C0AC0"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
-    <w:rPr>
-[...25 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...14 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bridge.undp.org/login" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bridge.undp.org/login" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/documents/ppm/Standard_Letter_of_Agreement_between_UNDP_and_the_Government_for_the_Provision_of_Support_Services.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/10651" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2866" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4796" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bridge.undp.org/login" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://partneragencies.b2clogin.com/partneragencies.onmicrosoft.com/B2C_1A_signup_signin_saml_v2/samlp/sso/login?SAMLRequest=fVLBbpwwFLz3K5DvBtugFKyFaJPVqiu1KcqSHnpBxpiNJbCpn9m2f19gEyVtlVz8JL%2FnmfHM21z%2FGvrgrBxoa3JEQ4ICZaRttTnl6KHa4xRdFx82IIaejXw7%2BUdzr35MCnywmw9thF9fPno%2FAo%2BiUThvlBOnGUUrCBsme3vSJpR2%2BK9pzaCls2A7v%2FZv2G1NtzXok5nGtWhTL9T1mUVLHSMAG62AKNhbJ9WqKEed6EGh4LDL0XH75XOdZl2SyDjGDWFXOMlojNNYEiyahrTJVRanbTqPQykA9Fm9AABM6mDAC%2BNzxAgjmBJM0opmPM54QsMk%2B%2FgdBaWz3krb32hzsWpyhlsBGrgRgwLuJV%2BEcBYS3lyGgH%2BqqhKXX48VCr49W84Wy%2BcQDPCLye9jjU%2FEqLhkwlfF7jXC%2BwDzh5VbMkPFW5n9G8vD3a4s6f64iV5TFs9LcTdzHHal7bX8HWz73v68dUr4F1PnoAbh35ZFQ7re6BZ36yifDIxK6k6rFkXFE%2B%2Ff61f8AQ%3D%3D" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/10651" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/direct-payments.aspx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bridge.undp.org/login" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/10661" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/10406" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bridge.undp.org/login" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://logon.undp.org/adfs/ls/?wa=wsignin1.0&amp;wtrealm=urn%3aundpadfs%3aadfsprod&amp;wctx=https%3a%2f%2fintranet.undp.org%2funit%2fofrm%2fhact%2f_layouts%2f15%2fAuthenticate.aspx%3fSource%3d%252Funit%252Fofrm%252Fhact%252FOAI%2520Letters%252FForms%252F" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bridge.undp.org/login" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/direct-payments.aspx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4791" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/10891" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bridge.undp.org/login" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bridge.undp.org/login" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/direct-payments.aspx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/document/lettre-daccord-entre-le-pnud-et-un-gouvernement-ou-une-organisation-intergouvernementale" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bridge.undp.org/login" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bridge.undp.org/login" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/10661" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/OAI-Portal" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/direct-payments.aspx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/documents/ppm/Standard_Letter_of_Agreement_between_UNDP_and_the_Government_for_the_Provision_of_Support_Services.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2866" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/10891" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/10651" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/10651" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bridge.undp.org/login" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/document/lettre-daccord-entre-le-pnud-et-un-partenaire-de-realisation-pour-la-fourniture-de" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bridge.undp.org/login" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.powerbi.com/groups/me/reports/8dd99456-d49f-4e61-80f5-cfb4c266412d/ReportSectioncd340947cfc1722ffb59?ctid=b3e5db5e-2944-4837-99f5-7488ace54319&amp;experience=power-bi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/10406" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -4149,54 +6486,54 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -4349,699 +6686,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-[...591 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>3067</Words>
-  <Characters>17484</Characters>
+  <Words>2927</Words>
+  <Characters>16689</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>145</Lines>
-  <Paragraphs>41</Paragraphs>
+  <Lines>139</Lines>
+  <Paragraphs>39</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20510</CharactersWithSpaces>
+  <CharactersWithSpaces>19577</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Josephine Opar</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...30 lines deleted...]
-</file>