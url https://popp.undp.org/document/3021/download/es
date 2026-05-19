--- v0 (2025-10-17)
+++ v1 (2026-05-19)
@@ -1,3133 +1,3694 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="pptx" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="723F60BB" w14:textId="77777777" w:rsidR="005C713F" w:rsidRPr="0045799A" w:rsidRDefault="005C713F" w:rsidP="005C713F">
+    <w:p w14:paraId="0B55275C" w14:textId="77777777" w:rsidR="009B4A24" w:rsidRPr="009B4A24" w:rsidRDefault="009B4A24" w:rsidP="009B4A24">
       <w:pPr>
         <w:spacing w:after="263" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="es-ES_tradnl"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="es-ES_tradnl"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Informe de Gastos Trimestrales  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="046ECDA3" w14:textId="77777777" w:rsidR="005C713F" w:rsidRPr="0045799A" w:rsidRDefault="005C713F" w:rsidP="005C713F">
+    <w:p w14:paraId="5CD39B3C" w14:textId="77777777" w:rsidR="009B4A24" w:rsidRPr="009B4A24" w:rsidRDefault="009B4A24" w:rsidP="009B4A24">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="190" w:hanging="360"/>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Con base en los gastos registrados en Atlas de los asociados y agentes en la ejecución, agencias de la ONU y la implementación directa del PNUD, el PNUD emite un </w:t>
       </w:r>
-      <w:r w:rsidRPr="00830C20">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="009B4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="es-ES_tradnl"/>
-[...60 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Informe de Gastos Trimestrales (CDR, Combined Delivery Report, por sus siglas en inglés)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> al final de cada trimestre y a fin de año para los proyectos ejecutados nacionalmente y los proyectos ejecutados directamente (al cierre financiero del período sobre el que se informa). Los informes reflejan los gastos acumulados, es decir, el CDR del segundo trimestre cubre los gastos incurridos de enero a junio, el CDR del tercer trimestre cubre los gastos incurridos de enero a septiembre y el CDR del cuarto trimestre cubre los gastos incurridos de enero a diciembre. El Informe de Gastos Trimestrales es un informe oficial obligatorio que refleja los gastos del proyecto. Cuando se genera un CDR, la oficina del PNUD debe verificar que toda la información financiera esté completa y sea correcta y precisa, y que la información sea coherente con el plan de trabajo aprobado y el presupuesto del proyecto de Atlas. Antes de enviarse el CDR, debe hacerse cualquier ajuste necesario que se requiera.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29D3A8AE" w14:textId="77777777" w:rsidR="005C713F" w:rsidRPr="0045799A" w:rsidRDefault="005C713F" w:rsidP="005C713F">
-[...8 lines deleted...]
-    <w:p w14:paraId="37FAD31C" w14:textId="77777777" w:rsidR="005C713F" w:rsidRPr="007F1C4C" w:rsidRDefault="005C713F" w:rsidP="005C713F">
+    <w:p w14:paraId="3CF72A15" w14:textId="77777777" w:rsidR="009B4A24" w:rsidRPr="009B4A24" w:rsidRDefault="009B4A24" w:rsidP="009B4A24">
+      <w:pPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="705" w:right="190"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="711646EF" w14:textId="77777777" w:rsidR="009B4A24" w:rsidRPr="009B4A24" w:rsidRDefault="009B4A24" w:rsidP="009B4A24">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="190"/>
-[...73 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="190" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>El CDR es generado en Atlas para cada Award (pero también puede generarse por resultado –[output en inglés]) y se divide en las siguientes tres secciones:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EAC40D2" w14:textId="77777777" w:rsidR="009B4A24" w:rsidRPr="009B4A24" w:rsidRDefault="009B4A24" w:rsidP="009B4A24">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="4"/>
         </w:numPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="190"/>
-        <w:rPr>
-[...28 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Gastos por código de fondo: muestra los gastos agrupados por resultado (output) y código de fondo desglosado en las respectivas cuentas del libro mayor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="313FBE30" w14:textId="5798A247" w:rsidR="009B4A24" w:rsidRPr="009B4A24" w:rsidRDefault="009B4A24" w:rsidP="009B4A24">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="4"/>
         </w:numPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="190"/>
-        <w:rPr>
-[...28 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Gastos por actividad: muestra los gastos agrupados por resultado (output), actividad y código de fondo desglosados en las respectivas cuentas del libro mayor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="757001B0" w14:textId="77777777" w:rsidR="009B4A24" w:rsidRPr="009B4A24" w:rsidRDefault="009B4A24" w:rsidP="009B4A24">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="4"/>
         </w:numPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="190"/>
-        <w:rPr>
-[...53 lines deleted...]
-    <w:p w14:paraId="3B87F96C" w14:textId="77777777" w:rsidR="005C713F" w:rsidRPr="00375D9E" w:rsidRDefault="005C713F" w:rsidP="005C713F">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Utilización del fondo: informa sobre los avances pendientes de Implementación Nacional (NIM, National Implementation, por sus siglas en inglés) con el asociado en la ejecución, activos fijos no amortizados, activos intangibles no amortizados, pagos anticipados, inventario y compromisos pendientes realizados por el PNUD como apoyo directo al proyecto. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64FDBD5D" w14:textId="77777777" w:rsidR="009B4A24" w:rsidRPr="009B4A24" w:rsidRDefault="009B4A24" w:rsidP="009B4A24">
+      <w:pPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="190"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75567F82" w14:textId="77777777" w:rsidR="009B4A24" w:rsidRPr="009B4A24" w:rsidRDefault="009B4A24" w:rsidP="009B4A24">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="190"/>
-[...8 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="190" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Los gastos informados en el CDR reflejan los gastos registrados en el libro mayor general de Atlas agrupados en las siguientes columnas:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A78809E" w14:textId="77777777" w:rsidR="005C713F" w:rsidRPr="00830C20" w:rsidRDefault="005C713F" w:rsidP="005C713F">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="12669F8E" w14:textId="77777777" w:rsidR="009B4A24" w:rsidRPr="009B4A24" w:rsidRDefault="009B4A24" w:rsidP="009B4A24">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="5"/>
         </w:numPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="190"/>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Gobierno: Esto representa gastos registrados frente a anticipos liquidados de NEX</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BEB2C2E" w14:textId="77777777" w:rsidR="005C713F" w:rsidRPr="00830C20" w:rsidRDefault="005C713F" w:rsidP="005C713F">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0603D1D9" w14:textId="77777777" w:rsidR="009B4A24" w:rsidRPr="009B4A24" w:rsidRDefault="009B4A24" w:rsidP="009B4A24">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="5"/>
         </w:numPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="190"/>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Agencia de la ONU: Esto refleja los gastos reportados por las agencias de la ONU a través de PDR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="780AA112" w14:textId="77777777" w:rsidR="005C713F" w:rsidRPr="00830C20" w:rsidRDefault="005C713F" w:rsidP="005C713F">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5B961B57" w14:textId="77777777" w:rsidR="009B4A24" w:rsidRPr="009B4A24" w:rsidRDefault="009B4A24" w:rsidP="009B4A24">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="5"/>
         </w:numPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="190"/>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>PNUD: Esto representa todos los demás gastos, es decir, gastos incurridos por el PNUD en la implementación directa, pagos directos y reembolsos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AD230DD" w14:textId="77777777" w:rsidR="005C713F" w:rsidRPr="00375D9E" w:rsidRDefault="005C713F" w:rsidP="005C713F">
-[...8 lines deleted...]
-    <w:p w14:paraId="7CA97BE7" w14:textId="71792337" w:rsidR="005C713F" w:rsidRPr="0045799A" w:rsidRDefault="005C713F" w:rsidP="005C713F">
+    <w:p w14:paraId="28A3CA93" w14:textId="77777777" w:rsidR="009B4A24" w:rsidRPr="009B4A24" w:rsidRDefault="009B4A24" w:rsidP="009B4A24">
+      <w:pPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="190"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E9F2772" w14:textId="15966592" w:rsidR="009B4A24" w:rsidRPr="009B4A24" w:rsidRDefault="009B4A24" w:rsidP="009B4A24">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="190" w:hanging="360"/>
-        <w:rPr>
-[...8 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Tras la comunicación del cierre financiero de cada trimestre por parte de OFM, los CDR se generarán automáticamente y se entregarán a la plataforma </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidRPr="00436CDC">
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="009B4A24">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...1 lines deleted...]
-            <w:lang w:val="es-ES_tradnl"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>CDR Bridge</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00D84897">
-[...3 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+      <w:r w:rsidRPr="009B4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> para que las oficinas del PNUD y los asociados en la ejecución tengan acceso a ellos para certificar los informes. Los CDR también se pueden generar desde Atlas (en el menú de Informes de la ONU) en el mismo formato que los disponibles en CDR Bridge. Se requiere que las oficinas usen la plataforma </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidR="00436CDC" w:rsidRPr="00436CDC">
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="009B4A24">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...1 lines deleted...]
-            <w:lang w:val="es-ES_tradnl"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>CDR Bridge</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00D84897">
-[...8 lines deleted...]
-        <w:r w:rsidR="00436CDC" w:rsidRPr="00436CDC">
+      <w:r w:rsidRPr="009B4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que permite a las oficinas entregar CDR electrónicamente por correo electrónico a los asociados en la ejecución para realizar un seguimiento automático de la entrega, aceptación y rechazo de los CDR enviados. Las oficinas también pueden usar la plataforma </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="009B4A24">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...1 lines deleted...]
-            <w:lang w:val="es-ES_tradnl"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>CDR Bridge</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00D84897">
-[...19 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+      <w:r w:rsidRPr="009B4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para imprimir CDR, entregarlos manualmente a los asociados en la ejecución y rastrear la aceptación o el rechazo del informe por parte del asociado en la ejecución. Se recomienda encarecidamente a las oficinas que utilicen la entrega electrónica de CDR por correo electrónico, lo que requiere que las oficinas del PNUD obtengan las direcciones de correo electrónico del oficial certificador del asociado en la ejecución. Las oficinas deben asegurarse de que el correo electrónico registrado del asociado ingresado en la plataforma sea el del funcionario designado que esté autorizado para certificar los CDR. En la plataforma está disponible un video de capacitación grabado sobre cómo utilizar la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">plataforma </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidR="00436CDC" w:rsidRPr="00436CDC">
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="009B4A24">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...1 lines deleted...]
-            <w:lang w:val="es-ES_tradnl"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>CDR Bridge</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00830C20">
-[...40 lines deleted...]
-        <w:r w:rsidRPr="00436CDC">
+      <w:r w:rsidRPr="009B4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, que incluye cómo registrar asociados en la ejecución. Las oficinas también pueden consultar la </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="009B4A24">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...1 lines deleted...]
-            <w:lang w:val="es-ES_tradnl"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Guía de navegación del puente CDR</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00B5232B">
-[...3 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en inglés</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D034329" w14:textId="77777777" w:rsidR="005C713F" w:rsidRPr="0045799A" w:rsidRDefault="005C713F" w:rsidP="005C713F">
-[...8 lines deleted...]
-    <w:p w14:paraId="51342148" w14:textId="3E67A746" w:rsidR="005C713F" w:rsidRPr="0045799A" w:rsidRDefault="005C713F" w:rsidP="005C713F">
+    <w:p w14:paraId="2AB9032D" w14:textId="77777777" w:rsidR="009B4A24" w:rsidRPr="009B4A24" w:rsidRDefault="009B4A24" w:rsidP="009B4A24">
+      <w:pPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="705" w:right="190"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16BBA91F" w14:textId="7298E4BB" w:rsidR="009B4A24" w:rsidRPr="009B4A24" w:rsidRDefault="009B4A24" w:rsidP="009B4A24">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="190" w:hanging="360"/>
-        <w:rPr>
-[...26 lines deleted...]
-        <w:r w:rsidR="00436CDC" w:rsidRPr="00436CDC">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El gasto por código de fondo y actividad y los informes de utilización del fondo forman parte del paquete CDR que debe certificarse. Antes de enviar el informe, un funcionario del PNUD debe confirmar electrónicamente en la plataforma </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="009B4A24">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...1 lines deleted...]
-            <w:lang w:val="es-ES_tradnl"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>CDR Bridge</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="001C2BAD">
-[...16 lines deleted...]
-    <w:p w14:paraId="55F21E05" w14:textId="088A9E58" w:rsidR="005C713F" w:rsidRPr="00830C20" w:rsidRDefault="005C713F" w:rsidP="005C713F">
+      <w:r w:rsidRPr="009B4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que la información financiera en el informe está completa y precisa y es coherente con el plan de trabajo y el presupuesto del proyecto. El CDR puede enviarse electrónicamente por correo electrónico o imprimirse y enviarse manualmente al funcionario autorizado del asociado en la ejecución para certificar y confirmar la validez de los gastos informados. El CDR Bridge generará automáticamente una carta de presentación de solicitud de certificación para acompañar el CDR enviado al asociado en la ejecución.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3853C096" w14:textId="77777777" w:rsidR="009B4A24" w:rsidRPr="009B4A24" w:rsidRDefault="009B4A24" w:rsidP="009B4A24">
+      <w:pPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="705" w:right="190"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0010086C" w14:textId="77777777" w:rsidR="009B4A24" w:rsidRPr="009B4A24" w:rsidRDefault="009B4A24" w:rsidP="009B4A24">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="190" w:hanging="360"/>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Los CDR para Q1, Q2, Q3 y Q4 estarán disponibles en la plataforma </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
-        <w:r w:rsidR="00436CDC" w:rsidRPr="00436CDC">
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="009B4A24">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...1 lines deleted...]
-            <w:lang w:val="es-ES_tradnl"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>CDR Bridge</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="001C2BAD">
-[...39 lines deleted...]
-    <w:p w14:paraId="10400AE3" w14:textId="77777777" w:rsidR="005C713F" w:rsidRPr="00830C20" w:rsidRDefault="005C713F" w:rsidP="005C713F">
+      <w:r w:rsidRPr="009B4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, pero la certificación de Q1 CDR no es obligatoria. Solo el Q2, Q3 y Q4 necesitan ser certificados por el asociado en la ejecución. La carta de presentación generada por la plataforma solicita al asociado en la ejecución que certifique el CDR dentro de los 15 días calendario. Si no se recibe una respuesta dentro de 15 días hábiles, la plataforma enviará una solicitud de seguimiento que indique que el Informe de Gastos Trimestrales se considerará aceptado si no se recibe una respuesta dentro de 15 días laborales desde la fecha de la segunda solicitud. Esta función de aceptación automática no se aplicará a los CDR Q4 que deben ser certificados por los asociados. La plataformaregistra, a través de un esquema codificado por colores, el estado de las solicitudes de certificación de CDR, incluso cuando no se ha recibido respuesta y el CDR se considera aceptado automáticamente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="021FC71E" w14:textId="77777777" w:rsidR="009B4A24" w:rsidRPr="009B4A24" w:rsidRDefault="009B4A24" w:rsidP="009B4A24">
+      <w:pPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="705" w:right="190"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18268000" w14:textId="77777777" w:rsidR="009B4A24" w:rsidRPr="009B4A24" w:rsidRDefault="009B4A24" w:rsidP="009B4A24">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="274"/>
+        <w:spacing w:after="274" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="190" w:hanging="360"/>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>A fin del año, la Oficina de Auditoría e Investigaciones (OAI) exige que las empresas auditoras que llevan a cabo auditorías financieras de programas del Método Armonizado de Transferencias en Efectivo (HACT) o auditorías de la Modalidad de Implementación Directa (DIM) incluyan una copia del CDR certificado. La aceptación automática de los CDR por parte de la plataforma si los asociados no certifican o rechazan los CDR dentro de los 30 días hábiles se desactivará para los CDR Q4 para garantizar que los CDR Q4 estén firmados por el funcionario autorizado del asociado en la ejecución.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03EE718C" w14:textId="187D6AC9" w:rsidR="005C713F" w:rsidRPr="0045799A" w:rsidRDefault="005C713F" w:rsidP="005C713F">
+    <w:p w14:paraId="180946AE" w14:textId="77777777" w:rsidR="009B4A24" w:rsidRPr="009B4A24" w:rsidRDefault="009B4A24" w:rsidP="009B4A24">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="274"/>
+        <w:spacing w:after="274" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="190" w:hanging="360"/>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Un Informe de Gastos Trimestrales ejecutivo resume los gastos de los proyectos de acuerdo con siete categorías generales de gastos del libro mayor de los Estados Financieros del PNUD. Este informe es solo un informe de gestión y no es parte del paquete de Informe de Gastos Trimestrales enviado a los asociados en la ejecución.  Una consulta Atlas (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
-        <w:r w:rsidRPr="00436CDC">
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="009B4A24">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...1 lines deleted...]
-            <w:lang w:val="es-ES_tradnl"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t xml:space="preserve">Atlas: </w:t>
-[...53 lines deleted...]
-          <w:t>&gt;UN_CDR_IPSAS</w:t>
+          <w:t>Atlas: Reporting Tools&gt;Query Viewer&gt;UN_CDR_IPSAS</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00F1393C">
-[...2 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+      <w:r w:rsidRPr="009B4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>) proporciona una versión en Excel del informe que ofrece la opción de clasificar los gastos por donante para un proyecto en particular.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D86BB7C" w14:textId="77777777" w:rsidR="005C713F" w:rsidRPr="0045799A" w:rsidRDefault="005C713F" w:rsidP="005C713F">
-[...11 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="36E937DA" w14:textId="77777777" w:rsidR="009B4A24" w:rsidRPr="009B4A24" w:rsidRDefault="009B4A24" w:rsidP="009B4A24">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="302" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
           <w:i/>
-          <w:lang w:val="es-ES_tradnl"/>
-[...22 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gastos incurridos por asociados en la ejecución  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C108826" w14:textId="77777777" w:rsidR="009B4A24" w:rsidRDefault="009B4A24" w:rsidP="009B4A24">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="272"/>
-[...42 lines deleted...]
-        <w:r w:rsidRPr="00807481">
+        <w:spacing w:after="272" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="190" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si el proyecto usa la modalidad de anticipo en efectivo, el formulario de Autorización de Financiación y Certificado de Gastos (FACE), que informa los gastos y solicita los anticipos, debe ser presentado por los asociados en la ejecución al PNUD al menos trimestralmente y debe estar firmado por el funcionario autorizado del asociado en la ejecución (véanse las Políticas y Procedimientos de Operaciones y Programas [POPP]: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="009B4A24">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0070C0"/>
-            <w:lang w:val="es-ES_tradnl"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Transferencias Directas de Efectivo</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0045799A">
-[...23 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+      <w:r w:rsidRPr="009B4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). El formulario FACE incluye información sobre: el estado de anticipos, una lista de gastos desde el FACE anterior y una solicitud de un nuevo anticipo. La oficina del PNUD ingresa los gastos en Atlas a lo largo del año a medida que se reciben y verifican los formularios FACE y los gastos se corrigen según sea necesario. Los gastos del asociado en la ejecución se registran en la columna de gastos del Gobierno en el Informe de Gastos Trimestrales. El oficial de programa o el asociado de finanzas deben controlar los saldos de anticipos pendientes con el fin de supervisar el monto </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">asociado de finanzas deben controlar los saldos de anticipos pendientes con el fin de supervisar el monto de fondos que queda en manos del </w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="1CA2F52E" w14:textId="77777777" w:rsidR="005C713F" w:rsidRPr="0045799A" w:rsidRDefault="005C713F" w:rsidP="005C713F">
+        <w:t xml:space="preserve">de fondos que queda en manos del asociado en la ejecución y la ejecución oportuna de las actividades planificadas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C25F08D" w14:textId="77777777" w:rsidR="009B4A24" w:rsidRPr="009B4A24" w:rsidRDefault="009B4A24" w:rsidP="00AA66C5">
+      <w:pPr>
+        <w:spacing w:after="272" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="190"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1143D4ED" w14:textId="77777777" w:rsidR="009B4A24" w:rsidRPr="009B4A24" w:rsidRDefault="009B4A24" w:rsidP="009B4A24">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="252" w:lineRule="auto"/>
-        <w:ind w:right="190"/>
+        <w:spacing w:after="34" w:line="252" w:lineRule="auto"/>
+        <w:ind w:right="190" w:hanging="370"/>
         <w:contextualSpacing/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="203864"/>
-          <w:lang w:val="es-ES_tradnl"/>
-[...47 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Si se acuerdan ajustes a los gastos registrados que se declararon en el Informe de Gastos Trimestrales con el Asociado en la ejecución, en la medida de lo posible, los ajustes deben registrarse en el período del Informe de Gastos Trimestrales relacionado. Los ajustes se pueden registrar en el período posterior si el libro mayor está cerrado, pero las oficinas deben asegurar una emisión oportuna y una revisión exhaustiva de los CDR y los formularios FACE para minimizar el registro de ajustes en el período posterior.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="724C47A2" w14:textId="77777777" w:rsidR="009B4A24" w:rsidRPr="009B4A24" w:rsidRDefault="009B4A24" w:rsidP="009B4A24">
+      <w:pPr>
+        <w:spacing w:after="272" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="705" w:right="190"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73651340" w14:textId="77777777" w:rsidR="009B4A24" w:rsidRPr="009B4A24" w:rsidRDefault="009B4A24" w:rsidP="009B4A24">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="302" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
           <w:i/>
-          <w:lang w:val="es-ES_tradnl"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Gastos incurridos por el PNUD </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FEB116F" w14:textId="77777777" w:rsidR="005C713F" w:rsidRPr="0045799A" w:rsidRDefault="005C713F" w:rsidP="005C713F">
+    <w:p w14:paraId="07A072C4" w14:textId="77777777" w:rsidR="009B4A24" w:rsidRPr="009B4A24" w:rsidRDefault="009B4A24" w:rsidP="009B4A24">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="190" w:hanging="360"/>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Los gastos del PNUD pueden clasificarse como pagos directos o como servicios de apoyo del PNUD para la implementación nacional. Esta distinción, si bien es muy importante a efectos de auditoría, no es evidente en el Informe de Gastos Trimestrales y solo puede ser provista por la oficina del PNUD como calendario complementario. A continuación, se proporciona una breve descripción de cada categoría. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2808B3F4" w14:textId="77777777" w:rsidR="005C713F" w:rsidRPr="0045799A" w:rsidRDefault="005C713F" w:rsidP="005C713F">
-[...8 lines deleted...]
-    <w:p w14:paraId="70EC6F61" w14:textId="0F076103" w:rsidR="005C713F" w:rsidRDefault="005C713F" w:rsidP="005C713F">
+    <w:p w14:paraId="315F8E10" w14:textId="77777777" w:rsidR="009B4A24" w:rsidRPr="009B4A24" w:rsidRDefault="009B4A24" w:rsidP="009B4A24">
+      <w:pPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="705" w:right="190"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39D9D2E1" w14:textId="77777777" w:rsidR="009B4A24" w:rsidRPr="009B4A24" w:rsidRDefault="009B4A24" w:rsidP="009B4A24">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="190" w:hanging="360"/>
-        <w:rPr>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="es-ES_tradnl"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Pago directo:</w:t>
       </w:r>
-      <w:r w:rsidRPr="0045799A">
-[...49 lines deleted...]
-        <w:r w:rsidRPr="00807481">
+      <w:r w:rsidRPr="009B4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aquí el asociado en la ejecución es plenamente responsable de la actividad de adquisición, pero ha solicitado al PNUD que pague al proveedor o consultor en su nombre. El asociado en la ejecución rinde cuentas por el gasto y mantiene toda la documentación de respaldo. El PNUD efectúa pagos en función de las solicitudes autorizadas adecuadamente y de la verificación con el plan de trabajo anual y el presupuesto disponible. El asociado en la ejecución recibe una copia del comprobante de pago relacionado como prueba de que el pago se realizó (véase POPP: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="009B4A24">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0070C0"/>
-            <w:lang w:val="es-ES_tradnl"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Pagos Directos</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0045799A">
-[...2 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+      <w:r w:rsidRPr="009B4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3979D0FA" w14:textId="77777777" w:rsidR="005C713F" w:rsidRPr="0045799A" w:rsidRDefault="005C713F" w:rsidP="005C713F">
-[...8 lines deleted...]
-    <w:p w14:paraId="1152E0AA" w14:textId="5D21DCF1" w:rsidR="005C713F" w:rsidRPr="0045799A" w:rsidRDefault="005C713F" w:rsidP="005C713F">
+    <w:p w14:paraId="747BDE1F" w14:textId="77777777" w:rsidR="009B4A24" w:rsidRPr="009B4A24" w:rsidRDefault="009B4A24" w:rsidP="009B4A24">
+      <w:pPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="190"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F054A0A" w14:textId="77777777" w:rsidR="009B4A24" w:rsidRPr="009B4A24" w:rsidRDefault="009B4A24" w:rsidP="009B4A24">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="190" w:hanging="360"/>
-        <w:rPr>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="es-ES_tradnl"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Servicios de apoyo del PNUD para la implementación nacional:</w:t>
       </w:r>
-      <w:r w:rsidRPr="0045799A">
-[...21 lines deleted...]
-        <w:r w:rsidRPr="00436CDC">
+      <w:r w:rsidRPr="009B4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aquí el asociado en la ejecución y el PNUD han acordado que el PNUD prestará servicios de apoyo al proyecto (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="009B4A24">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...1 lines deleted...]
-            <w:lang w:val="es-ES_tradnl"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Carta de Acuerdo Estándar entre el PNUD y el Gobierno para la Provisión de Servicios de Apoyo</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00436CDC">
-[...3 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+      <w:r w:rsidRPr="009B4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00807481">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="009B4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
-          <w:lang w:val="es-ES_tradnl"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0045799A">
-[...2 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+      <w:r w:rsidRPr="009B4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">El PNUD actúa como parte responsable de los servicios de apoyo, que deben describirse en el documento del proyecto o en un anexo del documento del proyecto. El PNUD tiene plena responsabilidad y debe rendir cuentas por estos gastos y, en consecuencia, mantiene toda la documentación de respaldo. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33818511" w14:textId="77777777" w:rsidR="005C713F" w:rsidRPr="0045799A" w:rsidRDefault="005C713F" w:rsidP="005C713F">
-[...8 lines deleted...]
-    <w:p w14:paraId="0ADAB692" w14:textId="571CD53C" w:rsidR="005C713F" w:rsidRPr="0045799A" w:rsidRDefault="005C713F" w:rsidP="005C713F">
+    <w:p w14:paraId="18F6485D" w14:textId="77777777" w:rsidR="009B4A24" w:rsidRPr="009B4A24" w:rsidRDefault="009B4A24" w:rsidP="009B4A24">
+      <w:pPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="705" w:right="190"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B42CC63" w14:textId="77777777" w:rsidR="009B4A24" w:rsidRPr="009B4A24" w:rsidRDefault="009B4A24" w:rsidP="009B4A24">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="272"/>
+        <w:spacing w:after="272" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="190" w:hanging="360"/>
-        <w:rPr>
-[...40 lines deleted...]
-        <w:r w:rsidRPr="008A31DB">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En estas circunstancias, el PNUD se encarga de la acción de adquisiciones/compromisos, así como del desembolso. Lleva a cabo la transacción desde el pedido hasta el desembolso, sin ninguna transferencia de efectivo al asociado en la ejecución por estas actividades específicas. El Representante Residente del PNUD rinde cuentas por la provisión de los servicios necesarios y su calidad y oportunidad. Sin embargo, el asociado en la ejecución tiene pleno control programático y, por lo tanto, plena rendición de cuentas por las actividades del proyecto y control sobre estas. Véase POPP: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="009B4A24">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...1 lines deleted...]
-            <w:lang w:val="es-ES_tradnl"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Servicios de Apoyo del PNUD a la Modalidad de Implementación Nacional (NIM)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0045799A">
-[...2 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+      <w:r w:rsidRPr="009B4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="039AA6E8" w14:textId="77777777" w:rsidR="005C713F" w:rsidRPr="0045799A" w:rsidRDefault="005C713F" w:rsidP="005C713F">
-[...11 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="0CA7B913" w14:textId="77777777" w:rsidR="009B4A24" w:rsidRPr="009B4A24" w:rsidRDefault="009B4A24" w:rsidP="009B4A24">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="302" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
           <w:i/>
-          <w:lang w:val="es-ES_tradnl"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Gastos incurridos por organismos de la ONU </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F01B7AB" w14:textId="4D08CD1B" w:rsidR="005C713F" w:rsidRPr="0045799A" w:rsidRDefault="005C713F" w:rsidP="005C713F">
+    <w:p w14:paraId="1973CFD8" w14:textId="77777777" w:rsidR="009B4A24" w:rsidRPr="009B4A24" w:rsidRDefault="009B4A24" w:rsidP="009B4A24">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="190" w:hanging="360"/>
-        <w:jc w:val="left"/>
-[...27 lines deleted...]
-        <w:r w:rsidRPr="00807481">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un organismo de la ONU responsable de la entrega de resultados específicos de un programa declara sus gastos al PNUD a través de informes sobre la ejecución de un proyecto y al asociado en la ejecución. El PNUD ingresa los gastos en Atlas cuando son registrados en los gastos de los organismos de la ONU en el Informe de Gastos Trimestrales (véase POPP: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="009B4A24">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0070C0"/>
-            <w:lang w:val="es-ES_tradnl"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Ejecución por parte de Organismos</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0045799A">
-[...2 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+      <w:r w:rsidRPr="009B4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FF00D76" w14:textId="77777777" w:rsidR="005C713F" w:rsidRPr="0045799A" w:rsidRDefault="005C713F" w:rsidP="005C713F">
-[...9 lines deleted...]
-    <w:p w14:paraId="174148C1" w14:textId="77777777" w:rsidR="005C713F" w:rsidRPr="0045799A" w:rsidRDefault="005C713F" w:rsidP="005C713F">
+    <w:p w14:paraId="0AF93EF4" w14:textId="77777777" w:rsidR="009B4A24" w:rsidRPr="009B4A24" w:rsidRDefault="009B4A24" w:rsidP="009B4A24">
+      <w:pPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="190"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16F0D3EF" w14:textId="77777777" w:rsidR="009B4A24" w:rsidRPr="009B4A24" w:rsidRDefault="009B4A24" w:rsidP="009B4A24">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="283" w:line="239" w:lineRule="auto"/>
         <w:ind w:right="190" w:hanging="360"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El Informe de Gastos Trimestrales también refleja una ganancia/pérdida realizada en el cambio debido a fechas diferentes en el comprobante y el pago, y la ganancia/perdida no realizada o una revaluación de saldos de anticipos. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E85941A" w14:textId="6E8BC77A" w:rsidR="009B4A24" w:rsidRPr="009B4A24" w:rsidRDefault="009B4A24" w:rsidP="00AA66C5">
+      <w:pPr>
+        <w:spacing w:after="139" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">El Informe de Gastos Trimestrales también refleja una ganancia/pérdida realizada en el cambio debido a fechas diferentes en el comprobante y el pago, y la ganancia/perdida no realizada o una revaluación de saldos de anticipos. </w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...12 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+      <w:r w:rsidRPr="009B4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Cierre del Informe de Gastos Trimestrales</w:t>
       </w:r>
-      <w:r w:rsidRPr="0045799A">
-[...3 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+      <w:r w:rsidRPr="009B4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FFD5F33" w14:textId="77777777" w:rsidR="005C713F" w:rsidRPr="0045799A" w:rsidRDefault="005C713F" w:rsidP="005C713F">
+    <w:p w14:paraId="158FA8C0" w14:textId="77777777" w:rsidR="009B4A24" w:rsidRPr="009B4A24" w:rsidRDefault="009B4A24" w:rsidP="009B4A24">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="190" w:hanging="360"/>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">El Informe de Gastos Trimestrales constituye el informe oficial de los gastos de los proyectos y debe contener todos los fondos anticipados y los gastos válidos para el período sobre el que se informa. Antes de emitirse un informe final, se deben revisar cuidadosamente todos los anticipos y los gastos y se deben realizar los ajustes finales (rechazos o correcciones) según sea necesario. Los ajustes significativos deben ser revisados y aprobados por el personal directivo superior del PNUD. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5639DB27" w14:textId="77777777" w:rsidR="005C713F" w:rsidRPr="0045799A" w:rsidRDefault="005C713F" w:rsidP="005C713F">
-[...8 lines deleted...]
-    <w:p w14:paraId="049946C8" w14:textId="77777777" w:rsidR="005C713F" w:rsidRDefault="005C713F" w:rsidP="005C713F">
+    <w:p w14:paraId="4349989A" w14:textId="77777777" w:rsidR="009B4A24" w:rsidRPr="009B4A24" w:rsidRDefault="009B4A24" w:rsidP="009B4A24">
+      <w:pPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="705" w:right="190"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79703764" w14:textId="77777777" w:rsidR="009B4A24" w:rsidRPr="009B4A24" w:rsidRDefault="009B4A24" w:rsidP="009B4A24">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="190" w:hanging="360"/>
-        <w:rPr>
-[...21 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>El PNUD tiene la responsabilidad de aceptar las solicitudes de anticipo en efectivo, los gastos declarados o los pagos directos adecuados, de acuerdo con los planes de trabajo anuales y el Reglamento Financiero y Reglamentación Financiera del PNUD, y de rechazar las solicitudes inadecuadas. Si se dispone de información que pone en duda la idoneidad de los gastos registrados o los pagos directos ya efectuados, estos gastos o pagos también deben ser rechazados por el PNUD en cualquier momento hasta la emisión y la certificación</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B4A24" w:rsidDel="008A4DBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0045799A">
-[...2 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+      <w:r w:rsidRPr="009B4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">del Informe de Gastos Trimestrales final.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="073D1172" w14:textId="77777777" w:rsidR="005C713F" w:rsidRPr="0045799A" w:rsidRDefault="005C713F" w:rsidP="005C713F">
-[...8 lines deleted...]
-    <w:p w14:paraId="4CD2EB06" w14:textId="77777777" w:rsidR="005C713F" w:rsidRPr="0045799A" w:rsidRDefault="005C713F" w:rsidP="005C713F">
+    <w:p w14:paraId="6109E34C" w14:textId="77777777" w:rsidR="009B4A24" w:rsidRPr="009B4A24" w:rsidRDefault="009B4A24" w:rsidP="009B4A24">
+      <w:pPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="190"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5361D112" w14:textId="77777777" w:rsidR="009B4A24" w:rsidRPr="009B4A24" w:rsidRDefault="009B4A24" w:rsidP="009B4A24">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="318"/>
+        <w:spacing w:after="318" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="190" w:hanging="360"/>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">El rechazo de gastos declarados o, excepcionalmente, de pagos directos ya efectuados, debe ocurrir cuando no son coherentes con el Reglamento Financiero y Reglamentación Financiera del PNUD o son de algún otro modo considerados indebidos. Casos en que pueden ocurrir pagos indebidos: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="528F3040" w14:textId="77777777" w:rsidR="005C713F" w:rsidRPr="0045799A" w:rsidRDefault="005C713F" w:rsidP="005C713F">
-      <w:pPr>
+    <w:p w14:paraId="6A9E800B" w14:textId="77777777" w:rsidR="009B4A24" w:rsidRPr="00AA66C5" w:rsidRDefault="009B4A24" w:rsidP="00AA66C5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="190" w:hanging="360"/>
-[...8 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="190"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA66C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">El pago no es coherente con el plan de trabajo anual o el presupuesto del proyecto, o no se encuentra dentro de los límites de financiación disponibles </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A3AF6BE" w14:textId="77777777" w:rsidR="005C713F" w:rsidRPr="0045799A" w:rsidRDefault="005C713F" w:rsidP="005C713F">
-      <w:pPr>
+    <w:p w14:paraId="5DA32466" w14:textId="77777777" w:rsidR="009B4A24" w:rsidRPr="00AA66C5" w:rsidRDefault="009B4A24" w:rsidP="00AA66C5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="9"/>
-[...29 lines deleted...]
-      <w:pPr>
+        <w:spacing w:after="9" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="190"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA66C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Existen inconsistencias con respecto a la aprobación del asociado en la ejecución  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56B8474D" w14:textId="77777777" w:rsidR="009B4A24" w:rsidRPr="00AA66C5" w:rsidRDefault="009B4A24" w:rsidP="00AA66C5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="9"/>
-[...9 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+        <w:spacing w:after="9" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="190"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA66C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Los fondos se dirigen al destinatario incorrecto  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06E3CD56" w14:textId="77777777" w:rsidR="005C713F" w:rsidRPr="0045799A" w:rsidRDefault="005C713F" w:rsidP="005C713F">
-      <w:pPr>
+    <w:p w14:paraId="7694448A" w14:textId="77777777" w:rsidR="009B4A24" w:rsidRPr="00AA66C5" w:rsidRDefault="009B4A24" w:rsidP="00AA66C5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="190" w:hanging="360"/>
-[...8 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="190"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA66C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">El destinatario correcto recibe el monto de fondos incorrecto (incluidos pagos excesivos e insuficientes) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C4923A5" w14:textId="77777777" w:rsidR="005C713F" w:rsidRPr="0045799A" w:rsidRDefault="005C713F" w:rsidP="005C713F">
-      <w:pPr>
+    <w:p w14:paraId="31164DBB" w14:textId="77777777" w:rsidR="009B4A24" w:rsidRPr="00AA66C5" w:rsidRDefault="009B4A24" w:rsidP="00AA66C5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="190" w:hanging="360"/>
-[...8 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="190"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA66C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Se pone a disposición información o documentación adicional que llevaría al PNUD a cuestionar la idoneidad del pago: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CE9751D" w14:textId="77777777" w:rsidR="005C713F" w:rsidRPr="0045799A" w:rsidRDefault="005C713F" w:rsidP="005C713F">
-      <w:pPr>
+    <w:p w14:paraId="4CC38B50" w14:textId="77777777" w:rsidR="009B4A24" w:rsidRPr="00AA66C5" w:rsidRDefault="009B4A24" w:rsidP="00AA66C5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="3826" w:firstLine="0"/>
-[...14 lines deleted...]
-      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5490"/>
+        </w:tabs>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1100"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA66C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Irregularidades en el proceso de adquisición </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FB0D27B" w14:textId="037082BE" w:rsidR="009B4A24" w:rsidRPr="00AA66C5" w:rsidRDefault="009B4A24" w:rsidP="00AA66C5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5490"/>
+        </w:tabs>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1100"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA66C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El destinatario utiliza los fondos de manera indebida </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D878076" w14:textId="77777777" w:rsidR="009B4A24" w:rsidRPr="00AA66C5" w:rsidRDefault="009B4A24" w:rsidP="00AA66C5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5490"/>
+        </w:tabs>
         <w:spacing w:after="309" w:line="259" w:lineRule="auto"/>
-        <w:ind w:right="3826" w:firstLine="0"/>
-[...8 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+        <w:ind w:right="1100"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA66C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Los fondos no están dirigidos al logro de los resultados esperados del proyecto </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09D5A022" w14:textId="67644CC3" w:rsidR="005C713F" w:rsidRPr="0045799A" w:rsidRDefault="005C713F" w:rsidP="005C713F">
+    <w:p w14:paraId="52582F85" w14:textId="77777777" w:rsidR="009B4A24" w:rsidRPr="009B4A24" w:rsidRDefault="009B4A24" w:rsidP="009B4A24">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="190" w:hanging="360"/>
-        <w:rPr>
-[...26 lines deleted...]
-        <w:r w:rsidRPr="00D968D3">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El PNUD identifica pagos indebidos mediante la revisión y aprobación de los formularios FACE presentados por el asociado en la ejecución (véase POPP: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidRPr="009B4A24">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...1 lines deleted...]
-            <w:lang w:val="es-ES_tradnl"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Transferencias Directas de Efectivo y Reembolsos</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0045799A">
-[...2 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+      <w:r w:rsidRPr="009B4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">), la investigación de auditorías de los proyectos implementados nacionalmente por organizaciones no gubernamentales y la supervisión de proyectos en curso.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="636CF411" w14:textId="77777777" w:rsidR="005C713F" w:rsidRPr="0045799A" w:rsidRDefault="005C713F" w:rsidP="005C713F">
-[...8 lines deleted...]
-    <w:p w14:paraId="65DC2776" w14:textId="77777777" w:rsidR="005C713F" w:rsidRPr="0045799A" w:rsidRDefault="005C713F" w:rsidP="005C713F">
+    <w:p w14:paraId="1C23D683" w14:textId="77777777" w:rsidR="009B4A24" w:rsidRPr="009B4A24" w:rsidRDefault="009B4A24" w:rsidP="009B4A24">
+      <w:pPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="705" w:right="190"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25E92739" w14:textId="77777777" w:rsidR="009B4A24" w:rsidRPr="009B4A24" w:rsidRDefault="009B4A24" w:rsidP="009B4A24">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="316"/>
+        <w:spacing w:after="316" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="190" w:hanging="360"/>
-        <w:rPr>
-[...21 lines deleted...]
-      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los pagos indebidos pueden ser resultado de la falta de documentación, verificación o de errores administrativos y no indican necesariamente fraude u otras prácticas indebidas. Si estas cuestiones administrativas son rectificadas posteriormente, los pagos rechazados pueden ser aceptados más adelante. Se deben realizar todos los esfuerzos para resolver las cuestiones contenciosas antes de finalizar el Informe de Gastos Trimestrales. Si las cuestiones no se pueden resolver, el oficial de programa debe hacer lo siguiente: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C92820E" w14:textId="77777777" w:rsidR="009B4A24" w:rsidRPr="00AA66C5" w:rsidRDefault="009B4A24" w:rsidP="00AA66C5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:after="9"/>
-[...30 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+        <w:spacing w:after="9" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="190"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA66C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cooperar con el asociado en la ejecución para resolver las cuestiones contenciosas para el siguiente período de presentación de informes; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA66C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Segoe UI Symbol" w:hAnsi="Calibri" w:cs="Segoe UI Symbol"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A11ED0C" w14:textId="77777777" w:rsidR="005C713F" w:rsidRPr="0045799A" w:rsidRDefault="005C713F" w:rsidP="005C713F">
-      <w:pPr>
+    <w:p w14:paraId="1B9456D0" w14:textId="77777777" w:rsidR="009B4A24" w:rsidRPr="00AA66C5" w:rsidRDefault="009B4A24" w:rsidP="00AA66C5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:after="9"/>
-[...29 lines deleted...]
-      <w:pPr>
+        <w:spacing w:after="9" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="190"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA66C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Trabajar con el asociado en la ejecución para desarrollar la capacidad para evitar problemas futuros; y </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24D329A1" w14:textId="77777777" w:rsidR="009B4A24" w:rsidRPr="00AA66C5" w:rsidRDefault="009B4A24" w:rsidP="00AA66C5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:after="316"/>
-[...28 lines deleted...]
-    <w:p w14:paraId="206AB7FB" w14:textId="77777777" w:rsidR="005C713F" w:rsidRDefault="005C713F" w:rsidP="005C713F">
+        <w:spacing w:after="316" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="190"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA66C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Asegurarse de que los elementos rechazados no se vuelvan a presentar como parte de un informe futuro y que sean absorbidos por el asociado en la ejecución. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53F0C494" w14:textId="77777777" w:rsidR="009B4A24" w:rsidRPr="009B4A24" w:rsidRDefault="009B4A24" w:rsidP="009B4A24">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="190" w:hanging="360"/>
-        <w:rPr>
-[...35 lines deleted...]
-    <w:p w14:paraId="3D623F57" w14:textId="77777777" w:rsidR="005C713F" w:rsidRPr="0045799A" w:rsidRDefault="005C713F" w:rsidP="005C713F">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cuando el asociado en la ejecución no puede absorber los gastos rechazados por el PNUD, o cuando no están contabilizados los anticipos pendientes, este último debe ejercer la diligencia debida y explorar todas las alternativas para garantizar que no asumirá responsabilidades financieras. Si el caso no se puede resolver favorablemente y el monto contencioso es considerado irrecuperable, la oficina debe documentar plenamente todas las medidas tomadas, incluidas la descripción, las causas y la responsabilidad del personal u otros, y luego obtener la aprobación de un gerente superior y ponerse en contacto con el Equipo de Asistencia al Cliente de la OGRF para obtener mayor orientación. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56B2395B" w14:textId="77777777" w:rsidR="009B4A24" w:rsidRPr="009B4A24" w:rsidRDefault="009B4A24" w:rsidP="009B4A24">
+      <w:pPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="190"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E4F3EDD" w14:textId="77777777" w:rsidR="009B4A24" w:rsidRPr="009B4A24" w:rsidRDefault="009B4A24" w:rsidP="009B4A24">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="190" w:hanging="360"/>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Cuando los gastos son rechazados, la Oficina de Auditoría e Investigaciones debe llevar a cabo una revisión exhaustiva. Si se toma la decisión de amortizar el saldo, se debe considerar una investigación. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D24B283" w14:textId="77777777" w:rsidR="005C713F" w:rsidRPr="0045799A" w:rsidRDefault="005C713F" w:rsidP="005C713F">
-[...8 lines deleted...]
-    <w:p w14:paraId="03E1377E" w14:textId="77777777" w:rsidR="005C713F" w:rsidRPr="0045799A" w:rsidRDefault="005C713F" w:rsidP="005C713F">
+    <w:p w14:paraId="112B5FDB" w14:textId="77777777" w:rsidR="009B4A24" w:rsidRPr="009B4A24" w:rsidRDefault="009B4A24" w:rsidP="009B4A24">
+      <w:pPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="705" w:right="190"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4809178B" w14:textId="77777777" w:rsidR="009B4A24" w:rsidRPr="009B4A24" w:rsidRDefault="009B4A24" w:rsidP="009B4A24">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="274"/>
+        <w:spacing w:after="274" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="190" w:hanging="360"/>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Los gastos en el Informe de Gastos Trimestrales de fin de año se consideran finales. La reprogramación del presupuesto restante al año o los años siguientes del proyecto se hará en base a esta información. Si se debe hacer cualquier ajuste en la contabilidad del proyecto después de que el Informe de Gastos Trimestrales se haya emitido, se debe registrar en el año siguiente.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="721A7F76" w14:textId="77777777" w:rsidR="005C713F" w:rsidRPr="0045799A" w:rsidRDefault="005C713F" w:rsidP="005C713F">
-[...11 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+    <w:p w14:paraId="1FD9182C" w14:textId="77777777" w:rsidR="009B4A24" w:rsidRPr="009B4A24" w:rsidRDefault="009B4A24" w:rsidP="009B4A24">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="300" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Más información sobre el Informe de Gastos Trimestrales </w:t>
       </w:r>
-      <w:r w:rsidRPr="0045799A">
-[...3 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+      <w:r w:rsidRPr="009B4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D98D5E3" w14:textId="77777777" w:rsidR="005C713F" w:rsidRPr="0045799A" w:rsidRDefault="005C713F" w:rsidP="005C713F">
+    <w:p w14:paraId="6681204E" w14:textId="77777777" w:rsidR="009B4A24" w:rsidRPr="009B4A24" w:rsidRDefault="009B4A24" w:rsidP="009B4A24">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="190" w:hanging="360"/>
-        <w:rPr>
-[...47 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Como parte de la adopción del PNUD de la contabilidad en valores devengados para los gastos el 1 de enero de 2012, el Informe de Gastos Trimestrales ya no muestra una columna para gravámenes. Sin embargo, una página de uso de fondos da a conocer cierta información financiera útil para supervisar y controlar las actividades del proyecto. Incluye anticipos pendientes, activos no depreciados, intangibles no amortizados, inventario, pagos anticipados y compromisos realizados por el PNUD como apoyo directo para el proyecto. No incluye información perteneciente a activos, inventarios o compromisos de los asociados en la ejecución.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02C145C1" w14:textId="77777777" w:rsidR="009B4A24" w:rsidRPr="009B4A24" w:rsidRDefault="009B4A24" w:rsidP="009B4A24">
+      <w:pPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="705" w:right="190"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B9DA26D" w14:textId="77777777" w:rsidR="009B4A24" w:rsidRPr="009B4A24" w:rsidRDefault="009B4A24" w:rsidP="009B4A24">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="300" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Auditorías de los proyectos</w:t>
       </w:r>
-      <w:r w:rsidRPr="0045799A">
-[...3 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+      <w:r w:rsidRPr="009B4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FE11405" w14:textId="77777777" w:rsidR="005C713F" w:rsidRPr="001C1433" w:rsidRDefault="005C713F" w:rsidP="005C713F">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="796D1AF8" w14:textId="77777777" w:rsidR="009B4A24" w:rsidRPr="009B4A24" w:rsidRDefault="009B4A24" w:rsidP="009B4A24">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="203" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>A partir del 1 de enero de 2015, los proyectos del PNUD estarán sujetos al marco HACT revisado (2014) con las evaluaciones y actividades de aseguramiento HACT requeridas (verificaciones al azar, verificaciones de los resultados programáticos y auditorías programadas). Las oficinas que son totalmente compatibles con HACT deben haber realizado todas las evaluaciones de HACT requeridas y las actividades de aseguramiento de acuerdo con las pautas HACT del PNUD (POPP). Todas las demás oficinas deben realizar auditorías financieras para los proyectos de implementación nacional o CSO / ONG de acuerdo con los criterios de selección especificados en la carta de auditoría anual de la OAI.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68C9DF60" w14:textId="77777777" w:rsidR="005C713F" w:rsidRPr="0045799A" w:rsidRDefault="005C713F" w:rsidP="005C713F">
-[...11 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+    <w:p w14:paraId="69B09819" w14:textId="77777777" w:rsidR="009B4A24" w:rsidRPr="009B4A24" w:rsidRDefault="009B4A24" w:rsidP="009B4A24">
+      <w:pPr>
+        <w:spacing w:after="324" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="190"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Consultar: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="238B64BB" w14:textId="4D0E3A31" w:rsidR="005C713F" w:rsidRPr="0045799A" w:rsidRDefault="005C713F" w:rsidP="005C713F">
-[...23 lines deleted...]
-        <w:r w:rsidRPr="006E3BB6">
+    <w:p w14:paraId="36C7E899" w14:textId="57828772" w:rsidR="009B4A24" w:rsidRPr="00AA66C5" w:rsidRDefault="009B4A24" w:rsidP="00AA66C5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="3210"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidRPr="00AA66C5">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...1 lines deleted...]
-            <w:lang w:val="es-ES_tradnl"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Método Armonizado de Transferencias en Efectivo (HACT)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...14 lines deleted...]
-    <w:p w14:paraId="35A42144" w14:textId="77777777" w:rsidR="005C713F" w:rsidRPr="00807481" w:rsidRDefault="005C713F" w:rsidP="005C713F">
+      <w:r w:rsidRPr="00AA66C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E33168A" w14:textId="34E786A5" w:rsidR="009B4A24" w:rsidRPr="00AA66C5" w:rsidRDefault="009B4A24" w:rsidP="00AA66C5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:ind w:right="3210" w:firstLine="0"/>
-[...20 lines deleted...]
-        <w:r w:rsidRPr="00807481">
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="3210"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidRPr="00AA66C5">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0070C0"/>
-            <w:lang w:val="es-ES_tradnl"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Las cartas de la OAI</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...9 lines deleted...]
-    <w:p w14:paraId="46C43657" w14:textId="77777777" w:rsidR="005C713F" w:rsidRPr="00AF6E64" w:rsidRDefault="005C713F" w:rsidP="005C713F">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en inglés</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78F4879E" w14:textId="77777777" w:rsidR="009B4A24" w:rsidRPr="009B4A24" w:rsidRDefault="009B4A24" w:rsidP="009B4A24">
+      <w:pPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="3210"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5803B048" w14:textId="77777777" w:rsidR="009B4A24" w:rsidRPr="009B4A24" w:rsidRDefault="009B4A24" w:rsidP="009B4A24">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="190" w:hanging="360"/>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Ya que el Informe de Gastos Trimestrales constituye el informe oficial de los gastos de los proyectos, funciona como el estado financiero oficial </w:t>
       </w:r>
-      <w:r w:rsidRPr="0045799A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="009B4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:lang w:val="es-ES_tradnl"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>que debe ser certificado por los auditores.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0045799A">
-[...14 lines deleted...]
-    <w:p w14:paraId="70658C88" w14:textId="77777777" w:rsidR="005C713F" w:rsidRPr="0045799A" w:rsidRDefault="005C713F" w:rsidP="005C713F">
+      <w:r w:rsidRPr="009B4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Los estados financieros de los proyectos, si están certificados, deben ser conciliados con los gastos que figuran en el Informe de Gastos Trimestrales. Además del informe, los auditores deben certificar el informe de situación de caja y el informe de activos y equipo. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C6845ED" w14:textId="31253C63" w:rsidR="009B4A24" w:rsidRPr="009B4A24" w:rsidRDefault="009B4A24" w:rsidP="009B4A24">
       <w:pPr>
         <w:spacing w:after="139" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...10 lines deleted...]
-        </w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="009B4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-US"/>
-[...26 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Flujograma </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="674F6019" w14:textId="77777777" w:rsidR="009B4A24" w:rsidRPr="009B4A24" w:rsidRDefault="00000000" w:rsidP="009B4A24">
+      <w:pPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="203" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-        </w:rPr>
-        <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="30491F36">
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="39B6BAB2">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="_x0000_s2050" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:-19.45pt;margin-top:0;width:495pt;height:277.5pt;z-index:251658240;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text">
-            <v:imagedata r:id="rId29" o:title=""/>
+          <v:shape id="_x0000_s2050" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:-19.45pt;margin-top:0;width:495pt;height:277.5pt;z-index:251659264;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text">
+            <v:imagedata r:id="rId23" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="PowerPoint.Show.12" ShapeID="_x0000_s2050" DrawAspect="Content" ObjectID="_1778926003" r:id="rId30"/>
+          <o:OLEObject Type="Embed" ProgID="PowerPoint.Show.12" ShapeID="_x0000_s2050" DrawAspect="Content" ObjectID="_1840057436" r:id="rId24"/>
         </w:object>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4663F094" w14:textId="77777777" w:rsidR="005C713F" w:rsidRPr="00436CDC" w:rsidRDefault="005C713F" w:rsidP="005C713F">
+    <w:p w14:paraId="6B269877" w14:textId="77777777" w:rsidR="009B4A24" w:rsidRPr="009B4A24" w:rsidRDefault="009B4A24" w:rsidP="009B4A24">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="-1" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="-1"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0311482B" w14:textId="77777777" w:rsidR="005C713F" w:rsidRPr="00436CDC" w:rsidRDefault="005C713F" w:rsidP="005C713F">
+    <w:p w14:paraId="42B3F0F6" w14:textId="77777777" w:rsidR="009B4A24" w:rsidRPr="009B4A24" w:rsidRDefault="009B4A24" w:rsidP="009B4A24">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="-1" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="-1"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="490A4A66" w14:textId="77777777" w:rsidR="005C713F" w:rsidRPr="00436CDC" w:rsidRDefault="005C713F" w:rsidP="005C713F">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C2FDE38" w14:textId="77777777" w:rsidR="009B4A24" w:rsidRPr="009B4A24" w:rsidRDefault="009B4A24" w:rsidP="009B4A24">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="-1" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="-1"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="2AD50E6A" w14:textId="77777777" w:rsidR="005C713F" w:rsidRPr="00436CDC" w:rsidRDefault="005C713F" w:rsidP="005C713F">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="236CBD72" w14:textId="77777777" w:rsidR="009B4A24" w:rsidRPr="009B4A24" w:rsidRDefault="009B4A24" w:rsidP="009B4A24">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="-1" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="-1"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="4A96BD71" w14:textId="77777777" w:rsidR="005C713F" w:rsidRPr="00436CDC" w:rsidRDefault="005C713F" w:rsidP="005C713F">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DAC939C" w14:textId="77777777" w:rsidR="009B4A24" w:rsidRPr="009B4A24" w:rsidRDefault="009B4A24" w:rsidP="009B4A24">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="-1" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="-1"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="13EE7617" w14:textId="77777777" w:rsidR="005C713F" w:rsidRPr="00436CDC" w:rsidRDefault="005C713F" w:rsidP="005C713F">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00A78F4F" w14:textId="77777777" w:rsidR="009B4A24" w:rsidRPr="009B4A24" w:rsidRDefault="009B4A24" w:rsidP="009B4A24">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="-1" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="-1"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="3E350242" w14:textId="77777777" w:rsidR="005C713F" w:rsidRPr="00436CDC" w:rsidRDefault="005C713F" w:rsidP="005C713F">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37316FB0" w14:textId="77777777" w:rsidR="009B4A24" w:rsidRPr="009B4A24" w:rsidRDefault="009B4A24" w:rsidP="009B4A24">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="-1" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="-1"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="12A476C5" w14:textId="77777777" w:rsidR="005C713F" w:rsidRPr="00436CDC" w:rsidRDefault="005C713F" w:rsidP="005C713F">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E96904C" w14:textId="77777777" w:rsidR="009B4A24" w:rsidRPr="009B4A24" w:rsidRDefault="009B4A24" w:rsidP="009B4A24">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="-1" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="-1"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="4A6D2068" w14:textId="77777777" w:rsidR="005C713F" w:rsidRPr="00436CDC" w:rsidRDefault="005C713F" w:rsidP="005C713F">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="712AA559" w14:textId="77777777" w:rsidR="009B4A24" w:rsidRPr="009B4A24" w:rsidRDefault="009B4A24" w:rsidP="009B4A24">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="-1" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="-1"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="57812280" w14:textId="77777777" w:rsidR="005C713F" w:rsidRPr="00436CDC" w:rsidRDefault="005C713F" w:rsidP="005C713F">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C163D59" w14:textId="77777777" w:rsidR="009B4A24" w:rsidRPr="009B4A24" w:rsidRDefault="009B4A24" w:rsidP="009B4A24">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="-1" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="-1"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="101577D9" w14:textId="77777777" w:rsidR="005C713F" w:rsidRPr="00436CDC" w:rsidRDefault="005C713F" w:rsidP="005C713F">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C3C361B" w14:textId="77777777" w:rsidR="009B4A24" w:rsidRPr="009B4A24" w:rsidRDefault="009B4A24" w:rsidP="009B4A24">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="-1" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="-1"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="22A3702A" w14:textId="77777777" w:rsidR="005C713F" w:rsidRPr="00436CDC" w:rsidRDefault="005C713F" w:rsidP="005C713F">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CF47B2E" w14:textId="77777777" w:rsidR="009B4A24" w:rsidRPr="009B4A24" w:rsidRDefault="009B4A24" w:rsidP="009B4A24">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="-1" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="-1"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="7312B4CD" w14:textId="77777777" w:rsidR="005C713F" w:rsidRPr="00436CDC" w:rsidRDefault="005C713F" w:rsidP="005C713F">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A267798" w14:textId="77777777" w:rsidR="009B4A24" w:rsidRPr="009B4A24" w:rsidRDefault="009B4A24" w:rsidP="009B4A24">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="-1" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="-1"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="2FAF097F" w14:textId="77777777" w:rsidR="005C713F" w:rsidRPr="00436CDC" w:rsidRDefault="005C713F" w:rsidP="005C713F">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00C6BA92" w14:textId="77777777" w:rsidR="009B4A24" w:rsidRPr="009B4A24" w:rsidRDefault="009B4A24" w:rsidP="009B4A24">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="-1" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="-1"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="690C0BB3" w14:textId="77777777" w:rsidR="005C713F" w:rsidRPr="00436CDC" w:rsidRDefault="005C713F" w:rsidP="005C713F">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62F016EE" w14:textId="77777777" w:rsidR="009B4A24" w:rsidRPr="009B4A24" w:rsidRDefault="009B4A24" w:rsidP="009B4A24">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="-1" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="-1"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="0E29C592" w14:textId="77777777" w:rsidR="005C713F" w:rsidRPr="00436CDC" w:rsidRDefault="005C713F" w:rsidP="005C713F">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FAC8287" w14:textId="77777777" w:rsidR="009B4A24" w:rsidRPr="009B4A24" w:rsidRDefault="009B4A24" w:rsidP="009B4A24">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="-1" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="-1"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="738D28F5" w14:textId="77777777" w:rsidR="005C713F" w:rsidRPr="00436CDC" w:rsidRDefault="005C713F" w:rsidP="005C713F">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="081840B9" w14:textId="77777777" w:rsidR="009B4A24" w:rsidRPr="009B4A24" w:rsidRDefault="009B4A24" w:rsidP="009B4A24">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="-1" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="-1"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="096944AE" w14:textId="77777777" w:rsidR="005C713F" w:rsidRPr="00436CDC" w:rsidRDefault="005C713F" w:rsidP="005C713F">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2577BE38" w14:textId="77777777" w:rsidR="009B4A24" w:rsidRPr="009B4A24" w:rsidRDefault="009B4A24" w:rsidP="009B4A24">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="-1" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="-1"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="267C7C7D" w14:textId="77777777" w:rsidR="005C713F" w:rsidRPr="00436CDC" w:rsidRDefault="005C713F" w:rsidP="005C713F">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DC928FB" w14:textId="77777777" w:rsidR="009B4A24" w:rsidRPr="009B4A24" w:rsidRDefault="009B4A24" w:rsidP="009B4A24">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="-1" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="-1"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="10C08082" w14:textId="77777777" w:rsidR="005C713F" w:rsidRPr="00436CDC" w:rsidRDefault="005C713F" w:rsidP="005C713F">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29361FB1" w14:textId="77777777" w:rsidR="009B4A24" w:rsidRPr="009B4A24" w:rsidRDefault="009B4A24" w:rsidP="009B4A24">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="-1" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="-1"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="440EBE70" w14:textId="77777777" w:rsidR="005C713F" w:rsidRPr="00436CDC" w:rsidRDefault="005C713F" w:rsidP="005C713F">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C6AA28B" w14:textId="77777777" w:rsidR="009B4A24" w:rsidRPr="009B4A24" w:rsidRDefault="009B4A24" w:rsidP="009B4A24">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="-1" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="-1"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="04ACA5E8" w14:textId="77777777" w:rsidR="005C713F" w:rsidRPr="00436CDC" w:rsidRDefault="005C713F" w:rsidP="005C713F">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41EA6EC9" w14:textId="77777777" w:rsidR="009B4A24" w:rsidRPr="009B4A24" w:rsidRDefault="009B4A24" w:rsidP="009B4A24">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="-1" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="-1"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="6E65793D" w14:textId="77777777" w:rsidR="005C713F" w:rsidRPr="00436CDC" w:rsidRDefault="005C713F" w:rsidP="005C713F">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59A8E903" w14:textId="77777777" w:rsidR="009B4A24" w:rsidRPr="009B4A24" w:rsidRDefault="009B4A24" w:rsidP="009B4A24">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="-1" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="-1"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="45E90FB2" w14:textId="77777777" w:rsidR="005C713F" w:rsidRPr="001A39ED" w:rsidRDefault="005C713F" w:rsidP="005C713F">
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="400009AE" w14:textId="77777777" w:rsidR="009B4A24" w:rsidRPr="009B4A24" w:rsidRDefault="009B4A24" w:rsidP="00AA66C5">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="-1" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="-1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA66C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
-          <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="190C074B" w14:textId="77777777" w:rsidR="005C713F" w:rsidRPr="001A39ED" w:rsidRDefault="005C713F" w:rsidP="005C713F">
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Disclaimer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This document was translated from English into Spanish. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C804023" w14:textId="77777777" w:rsidR="009B4A24" w:rsidRPr="009B4A24" w:rsidRDefault="009B4A24" w:rsidP="00AA66C5">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="-1" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="-1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="7D8083BC" w14:textId="77777777" w:rsidR="005C713F" w:rsidRPr="001A39ED" w:rsidRDefault="005C713F" w:rsidP="005C713F">
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F295615" w14:textId="77777777" w:rsidR="009B4A24" w:rsidRPr="009B4A24" w:rsidRDefault="009B4A24" w:rsidP="00AA66C5">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="-1" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="-1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:lang w:val="es-ES_tradnl"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA66C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
-          <w:lang w:val="es-ES_tradnl"/>
-[...17 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId36"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Descargo de responsabilidad:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B4A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> esta es una traducción de un documento original en inglés. En caso de discrepancias entre esta traducción y el documento original en inglés, prevalecerá el documento original en inglés.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FD83587" w14:textId="77777777" w:rsidR="009B4A24" w:rsidRPr="009B4A24" w:rsidRDefault="009B4A24" w:rsidP="009B4A24">
+      <w:pPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="203" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DE754EE" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00AA66C5">
+      <w:headerReference w:type="default" r:id="rId25"/>
+      <w:footerReference w:type="default" r:id="rId26"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1173" w:right="644" w:bottom="1208" w:left="1702" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1709" w:right="644" w:bottom="1208" w:left="1702" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="684EB723" w14:textId="77777777" w:rsidR="000049D2" w:rsidRDefault="000049D2" w:rsidP="00FA5D66">
+    <w:p w14:paraId="173A2B90" w14:textId="77777777" w:rsidR="000D489B" w:rsidRDefault="000D489B" w:rsidP="009B4A24">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="31046885" w14:textId="77777777" w:rsidR="000049D2" w:rsidRDefault="000049D2" w:rsidP="00FA5D66">
+    <w:p w14:paraId="52F509A3" w14:textId="77777777" w:rsidR="000D489B" w:rsidRDefault="000D489B" w:rsidP="009B4A24">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...1 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="variable"/>
-[...5 lines deleted...]
-    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Mincho">
-[...23 lines deleted...]
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="771F134E" w14:textId="1C2D3C49" w:rsidR="00FA5D66" w:rsidRDefault="004A65EB">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0C58EDE1" w14:textId="5D797E23" w:rsidR="009B4A24" w:rsidRDefault="009B4A24">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Página </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00353CBD">
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:noProof/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> de </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00353CBD">
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:noProof/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r>
-      <w:t xml:space="preserve">Fecha de entrada en vigor: </w:t>
-[...2 lines deleted...]
-      <w:t>07/05/2020</w:t>
+      <w:t>Fecha de entrada en vigor: 07/05/2020</w:t>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r>
-      <w:t xml:space="preserve">Versión </w:t>
-[...7 lines deleted...]
-      <w:t xml:space="preserve">: </w:t>
+      <w:t xml:space="preserve">Versión #: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="-1948298725"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{325BFF65-46E2-4220-809E-E48C33378438}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="007C52E3">
+        <w:r>
           <w:t>11</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="42934A3C" w14:textId="77777777" w:rsidR="000049D2" w:rsidRDefault="000049D2" w:rsidP="00FA5D66">
+    <w:p w14:paraId="32BDF491" w14:textId="77777777" w:rsidR="000D489B" w:rsidRDefault="000D489B" w:rsidP="009B4A24">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6B399D62" w14:textId="77777777" w:rsidR="000049D2" w:rsidRDefault="000049D2" w:rsidP="00FA5D66">
+    <w:p w14:paraId="34CF2138" w14:textId="77777777" w:rsidR="000D489B" w:rsidRDefault="000D489B" w:rsidP="009B4A24">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="771F134D" w14:textId="595C0241" w:rsidR="00FA5D66" w:rsidRDefault="00F83A6C" w:rsidP="00F83A6C">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="21BAF974" w14:textId="75E140A2" w:rsidR="009B4A24" w:rsidRDefault="009B4A24" w:rsidP="00F83A6C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:ind w:left="9730" w:right="43"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1FF1233A" wp14:editId="00E13015">
-[...2 lines deleted...]
-          <wp:docPr id="288971844" name="Picture 24" descr="Icon&#10;&#10;Description automatically generated"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="78A79341" wp14:editId="3F694A9A">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:posOffset>5661660</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-30480</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="283210" cy="553085"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="839260589" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="288971844" name="Picture 24" descr="Icon&#10;&#10;Description automatically generated"/>
+                  <pic:cNvPr id="2037365787" name="Picture 2037365787"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect r="3554" b="17704"/>
+                  <a:srcRect r="4369" b="28533"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="293370" cy="578485"/>
+                    <a:ext cx="283210" cy="553085"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+        </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07241237"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F7B20A60"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -3171,2557 +3732,1025 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17B833FC"/>
+    <w:nsid w:val="0BC36A4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="ED08F6C8"/>
+    <w:tmpl w:val="236C598C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47AD72EC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5704C158"/>
+    <w:lvl w:ilvl="0" w:tplc="CA825A32">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="705"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="BDE8E77C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="154EAB92">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="9A120B78">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="784A474C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="9EA4738A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="F4921890">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="A654826C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08FE3314">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D221AB1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="07104108"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61484BC7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="ABD0B66A"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="62AE73E2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EAAA1418"/>
+    <w:lvl w:ilvl="0" w:tplc="3F24C722">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="705"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="DE82E47C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="1B08580C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="36A823CE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="D882A50C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="6C88225A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="3A0A128E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="4FDC2E48">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0CF4694E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6B11316B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F45CF690"/>
     <w:lvl w:ilvl="0" w:tplc="BECC5338">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="705"/>
+        <w:ind w:left="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="1B26FBEA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
-[...79 lines deleted...]
-        <w:ind w:left="705"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="3542A232">
-[...5 lines deleted...]
-        <w:ind w:left="1440"/>
+    <w:lvl w:ilvl="2" w:tplc="F728456A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="C4301B3A">
-[...5 lines deleted...]
-        <w:ind w:left="2160"/>
+    <w:lvl w:ilvl="3" w:tplc="71EE51E0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="E0084F8A">
-[...5 lines deleted...]
-        <w:ind w:left="2880"/>
+    <w:lvl w:ilvl="4" w:tplc="86608960">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="E9F880E8">
-[...5 lines deleted...]
-        <w:ind w:left="3600"/>
+    <w:lvl w:ilvl="5" w:tplc="D1D45352">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="A3C42630">
-[...5 lines deleted...]
-        <w:ind w:left="4320"/>
+    <w:lvl w:ilvl="6" w:tplc="006474EC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="5B683F5E">
-[...5 lines deleted...]
-        <w:ind w:left="5040"/>
+    <w:lvl w:ilvl="7" w:tplc="E6FC0C72">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="653040A4">
-[...5 lines deleted...]
-        <w:ind w:left="5760"/>
+    <w:lvl w:ilvl="8" w:tplc="D1B46E9A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="2B5CE71C">
-[...770 lines deleted...]
-    </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47AD72EC"/>
-[...1444 lines deleted...]
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C931FEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2C0C4156"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5763,1616 +4792,273 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D6226F6"/>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="780932D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="C55AAABA"/>
-[...224 lines deleted...]
-      <w:lvlText w:val="%2."/>
+    <w:tmpl w:val="427AA48C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...12 lines deleted...]
-      <w:lvlText w:val="%4."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%5."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...12 lines deleted...]
-      <w:lvlText w:val="%7."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%8."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...7 lines deleted...]
-      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1473912660">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1900483406">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="2" w16cid:durableId="988552733">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="675768563">
+  <w:num w:numId="3" w16cid:durableId="1694767273">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="2555922">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1416635049">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="496967397">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="995299200">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1162545670">
-[...65 lines deleted...]
-  <w:num w:numId="17" w16cid:durableId="1966110685">
+  <w:num w:numId="8" w16cid:durableId="1346058002">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="2555922">
-[...3 lines deleted...]
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="9" w16cid:durableId="329256763">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2051"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="009E48B3"/>
-[...223 lines deleted...]
-    <w:rsid w:val="00FF36E7"/>
+    <w:rsidRoot w:val="009B4A24"/>
+    <w:rsid w:val="000D489B"/>
+    <w:rsid w:val="0029230B"/>
+    <w:rsid w:val="009B4A24"/>
+    <w:rsid w:val="00AA66C5"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00D21DF0"/>
+    <w:rsid w:val="00D90B24"/>
+    <w:rsid w:val="00DA504D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2051"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="771F1310"/>
-  <w15:docId w15:val="{44D9B9DE-9F90-48DD-A4B7-5B2FD296F90B}"/>
+  <w14:docId w14:val="157F9A7D"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{697EA818-1748-470B-9F4E-9845B0445A81}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...884 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -7714,208 +5400,823 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="009B4A24"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009B4A24"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009B4A24"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009B4A24"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009B4A24"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009B4A24"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009B4A24"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009B4A24"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009B4A24"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="009B4A24"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009B4A24"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009B4A24"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009B4A24"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009B4A24"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009B4A24"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009B4A24"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009B4A24"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009B4A24"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="009B4A24"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="009B4A24"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="009B4A24"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="009B4A24"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="009B4A24"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="009B4A24"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="009B4A24"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="009B4A24"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="009B4A24"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="009B4A24"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="009B4A24"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009B4A24"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="730" w:right="203" w:hanging="370"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="009B4A24"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009B4A24"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="730" w:right="203" w:hanging="370"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="009B4A24"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00EC19CF"/>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="009B4A24"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bridge.undp.org/login" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bridge.undp.org/login" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/6806" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/pagina-de-politica/metodo-armonizado-para-las-transferencias-en-efectivo" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bridge.undp.org/login" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bridge.undp.org/login" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/4796" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/10661" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/10651" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2866" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_PowerPoint_Presentation.pptx"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/10651" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bridge.undp.org/login" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/10406" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bridge.undp.org/login" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://partneragencies.b2clogin.com/partneragencies.onmicrosoft.com/B2C_1A_signup_signin_saml_v2/samlp/sso/login?SAMLRequest=fVJNb%2BMgFLzvr7C4YwO1EwfFrtJG0Ubadq2N20MvFiEkRbLBy8PZ7r%2Bv7aTql9oLT%2BI9ZoaZN798aurgqBxoazJEQ4ICZaTdaXPI0F25wim6zH%2FMQTQ1a%2Fmi84%2Fmj%2FrbKfDBsj%2B0EX58%2Beh9CzyKWuG8UU4cehStINwyWduDNqG0zaemNY2WzoLd%2B7F%2Fxa4ruqhAH0zXjkWbaqCujiwaahsB2GgERMHKOqlGRRnaixoUCtbLDG0WN78qkaTpjk62mMXkAsdCEjybTKZ4OttOZzRJJgmJ%2B3EoBIA%2BqlcAgE6tDXhhfIYYYQRTgkla0hlnMSdxmKTTBxQUznorbX2lzcmqzhluBWjgRjQKuJd8EMJZSPj2NAT8Z1kWuPi9KVFw%2F2I5GyzvQzDATyZ%2Fj9WeiVF%2ByoSPit1bhO8B%2Bg8rN2SG8q8y%2BxjL3e2yKOhqM4%2FeUuYvS3Hbc6yXha21%2FB8s6tr%2Bu3ZK%2BFdT%2B6Aa4b%2BWRUM63ugd3o%2BjvDPQKqn3Wu1QlJ95369f%2Fgw%3D" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/OAI-Portal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -8022,704 +6323,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...584 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>3004</Words>
-  <Characters>17123</Characters>
+  <Words>3011</Words>
+  <Characters>17166</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>142</Lines>
+  <Lines>143</Lines>
   <Paragraphs>40</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...20 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20087</CharactersWithSpaces>
+  <CharactersWithSpaces>20137</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>admin</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...36 lines deleted...]
-</file>