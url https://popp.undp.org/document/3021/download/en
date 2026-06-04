--- v0 (2025-10-17)
+++ v1 (2026-06-04)
@@ -1,5564 +1,5004 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="pptx" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...21 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3EE02BA2" w14:textId="77777777" w:rsidR="000C08FA" w:rsidRPr="00121E2F" w:rsidRDefault="000C08FA" w:rsidP="000C08FA">
+    <w:p w14:paraId="0D93C3AE" w14:textId="77777777" w:rsidR="00FA73CF" w:rsidRPr="00FA73CF" w:rsidRDefault="00FA73CF" w:rsidP="00FA73CF">
       <w:pPr>
         <w:spacing w:after="263" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-          <w:lang w:val="en-GB"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Combined Delivery Report  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38F6A89D" w14:textId="77777777" w:rsidR="000C08FA" w:rsidRDefault="000C08FA" w:rsidP="000C08FA">
+    <w:p w14:paraId="78C6A63A" w14:textId="5339CF03" w:rsidR="00FA73CF" w:rsidRPr="00FA73CF" w:rsidRDefault="00FA73CF" w:rsidP="00FA73CF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="190" w:hanging="360"/>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk39490947"/>
-      <w:r w:rsidRPr="00121E2F">
-[...30 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Based on expenditures recorded in Atlas from project implementing partners and agents, UN Agencies and UNDP direct implementation, UNDP issues a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-GB"/>
-[...31 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Combined Delivery Report (“CDR”) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">at the end of each quarter and at the end of the year for nationally implemented projects and directly implemented projects (upon financial closure of the reporting </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">period). </w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_Hlk481674127"/>
-      <w:r w:rsidRPr="00121E2F">
-[...16 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The reports reflect cumulative expenditures i.e. 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>nd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> quarter CDR covers expenses incurred from January to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>June,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...52 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB" w:bidi="km-KH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00121E2F">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-GB" w:bidi="km-KH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>rd</w:t>
       </w:r>
-      <w:r w:rsidRPr="00121E2F">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB" w:bidi="km-KH"/>
-        </w:rPr>
-[...37 lines deleted...]
-          <w:color w:val="auto"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> quarter CDR covers cumulative expenditures from January to September, and the 4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-GB" w:bidi="km-KH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r w:rsidRPr="00121E2F">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB" w:bidi="km-KH"/>
-        </w:rPr>
-[...21 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> quarter CDR covers cumulative expenditures from January to December.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidRPr="00121E2F">
-[...130 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The Combined Delivery Report is a mandatory official report that reflects project expenditures. When a CDR is generated, the UNDP office should verify that all financial information is complete and accurate, and the information is consistent with the approved work plan and Atlas project budget. Any required adjustments should be made in Atlas where necessary before the CDR is dispatched.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="69AF62CE" w14:textId="77777777" w:rsidR="000C08FA" w:rsidRDefault="000C08FA" w:rsidP="000C08FA">
-[...8 lines deleted...]
-    <w:p w14:paraId="086E5587" w14:textId="77777777" w:rsidR="000C08FA" w:rsidRPr="00CE412C" w:rsidRDefault="000C08FA" w:rsidP="000C08FA">
+    <w:p w14:paraId="77E3EBDD" w14:textId="77777777" w:rsidR="00FA73CF" w:rsidRPr="00FA73CF" w:rsidRDefault="00FA73CF" w:rsidP="00FA73CF">
+      <w:pPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="705" w:right="190"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DDC7398" w14:textId="77777777" w:rsidR="00FA73CF" w:rsidRPr="00FA73CF" w:rsidRDefault="00FA73CF" w:rsidP="00FA73CF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="190" w:hanging="360"/>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk39492084"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>The CDR is generated by Atlas Award (but can also be generated by output) and is divided into the following three sections:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BD3C39C" w14:textId="77777777" w:rsidR="000C08FA" w:rsidRDefault="000C08FA" w:rsidP="000C08FA">
+    <w:p w14:paraId="0D4B873B" w14:textId="77777777" w:rsidR="00FA73CF" w:rsidRPr="00FA73CF" w:rsidRDefault="00FA73CF" w:rsidP="00FA73CF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="190" w:hanging="360"/>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Expenditure by Fund Code: Shows expenditure grouped by output and fund code broken down into the respective general ledger accounts.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5603E78D" w14:textId="77777777" w:rsidR="000C08FA" w:rsidRDefault="000C08FA" w:rsidP="000C08FA">
+    <w:p w14:paraId="258FA366" w14:textId="77777777" w:rsidR="00FA73CF" w:rsidRPr="00FA73CF" w:rsidRDefault="00FA73CF" w:rsidP="00FA73CF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="190" w:hanging="360"/>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Expenditure by Activity: Shows expenditure grouped by output, activity and fund code broken down into the respective general ledger accounts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ED6E8AE" w14:textId="77777777" w:rsidR="000C08FA" w:rsidRPr="00121E2F" w:rsidRDefault="000C08FA" w:rsidP="000C08FA">
+    <w:p w14:paraId="127C460A" w14:textId="77777777" w:rsidR="00FA73CF" w:rsidRPr="00FA73CF" w:rsidRDefault="00FA73CF" w:rsidP="00FA73CF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="190" w:hanging="360"/>
-        <w:rPr>
-[...80 lines deleted...]
-        <w:t>.</w:t>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Fund Utilization: Reports outstanding NIM advances with the implementing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> partner, undepreciated fixed assets, unamortized intangible assets, prepayments, inventory and outstanding commitments made by UNDP as direct support to the project.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="45A960F5" w14:textId="77777777" w:rsidR="000C08FA" w:rsidRPr="00121E2F" w:rsidRDefault="000C08FA" w:rsidP="000C08FA">
-[...8 lines deleted...]
-    <w:p w14:paraId="0DF979B0" w14:textId="77777777" w:rsidR="000C08FA" w:rsidRPr="003E5627" w:rsidRDefault="000C08FA" w:rsidP="000C08FA">
+    <w:p w14:paraId="4497BA22" w14:textId="77777777" w:rsidR="00FA73CF" w:rsidRPr="00FA73CF" w:rsidRDefault="00FA73CF" w:rsidP="00FA73CF">
+      <w:pPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="705" w:right="190"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BCC95A7" w14:textId="77777777" w:rsidR="00FA73CF" w:rsidRPr="00FA73CF" w:rsidRDefault="00FA73CF" w:rsidP="00FA73CF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="190" w:hanging="360"/>
-        <w:rPr>
-[...77 lines deleted...]
-    <w:p w14:paraId="36BE10E2" w14:textId="77777777" w:rsidR="000C08FA" w:rsidRDefault="000C08FA" w:rsidP="000C08FA">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The expenditures reported in the CDR reflect </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>expenses recorded in the Atlas general ledger   grouped into the following columns:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4295DF57" w14:textId="77777777" w:rsidR="00FA73CF" w:rsidRPr="00FA73CF" w:rsidRDefault="00FA73CF" w:rsidP="00FA73CF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="190" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> Government: This represents expenditures recorded against liquidated NEX advances</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="349A6D91" w14:textId="77777777" w:rsidR="000C08FA" w:rsidRDefault="000C08FA" w:rsidP="000C08FA">
+    <w:p w14:paraId="0AA5E4E0" w14:textId="77777777" w:rsidR="00FA73CF" w:rsidRPr="00FA73CF" w:rsidRDefault="00FA73CF" w:rsidP="00FA73CF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="190" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> UN Agency: This reflects expenditures reported by UN Agencies through PDRs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="236A27BF" w14:textId="77777777" w:rsidR="000C08FA" w:rsidRDefault="000C08FA" w:rsidP="000C08FA">
+    <w:p w14:paraId="194A17CE" w14:textId="77777777" w:rsidR="00FA73CF" w:rsidRPr="00FA73CF" w:rsidRDefault="00FA73CF" w:rsidP="00FA73CF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="190" w:hanging="360"/>
-        <w:rPr>
-[...26 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP: This represents all other expenditures i.e. expenditures incurred by UNDP on direct implementation, direct payments and reimbursements. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A7FF6AD" w14:textId="77777777" w:rsidR="00FA73CF" w:rsidRPr="00FA73CF" w:rsidRDefault="00FA73CF" w:rsidP="00FA73CF">
+      <w:pPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="190"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A273792" w14:textId="77777777" w:rsidR="00FA73CF" w:rsidRPr="00FA73CF" w:rsidRDefault="00FA73CF" w:rsidP="00FA73CF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="190" w:hanging="360"/>
-        <w:rPr>
-[...36 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Upon communication of the financial closure of each quarter by OFM, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>CDRs will be automatically generated and delivered to the</w:t>
       </w:r>
-      <w:r w:rsidRPr="003262E3">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidRPr="00D40D0B">
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00FA73CF">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>CDR Bridge</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> platform for access by UNDP offices and implementing partners who are required to certify the reports.</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003E5627">
-[...12 lines deleted...]
-        <w:r w:rsidRPr="00D40D0B">
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CDRs can also be generated from Atlas (under the UN Reports Menu) in the same format as those available in the CDR Bridge. Offices are required to use the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00FA73CF">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>CDR Bridge</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> platform which allows offices to deliver CDRs electronically via email to implementing partners and automatically tracks the delivery, acceptance and rejection of dispatched CDRS. Offices can also use the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidRPr="00D40D0B">
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00FA73CF">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>CDR Bridge</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> platform to print CDRs, deliver them manually to implementing partners and track the report’s acceptance or rejection by the implementing partner. Offices are strongly encouraged to use electronic delivery of CDRs via email which requires UNDP offices to obtain email addresses of the implementing partner’s certifying officer. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Offices should ensure that the registered email of the partner entered on the platform is that of the designated official who is authorized to certify </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>CDRs.</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">A recorded training video of how to use the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidRPr="00D40D0B">
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00FA73CF">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>CDR Bridge</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...18 lines deleted...]
-        <w:r w:rsidRPr="006F467C">
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> platform, including how to register implementing partners is available on the platform. Offices can also refer to the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00FA73CF">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>CDR Bridge Navigation Guide</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="006F467C">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30A71F91" w14:textId="77777777" w:rsidR="000C08FA" w:rsidRPr="006F467C" w:rsidRDefault="000C08FA" w:rsidP="000C08FA">
-[...10 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3D8BA505" w14:textId="77777777" w:rsidR="00FA73CF" w:rsidRPr="00FA73CF" w:rsidRDefault="00FA73CF" w:rsidP="00FA73CF">
+      <w:pPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="705" w:right="190"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31468782" w14:textId="77777777" w:rsidR="00FA73CF" w:rsidRPr="00FA73CF" w:rsidRDefault="00FA73CF" w:rsidP="00FA73CF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="190" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>The expenditure by fund code and activity and the fund utilization reports form</w:t>
-[...50 lines deleted...]
-        <w:r w:rsidRPr="00D40D0B">
+        <w:t xml:space="preserve">The expenditure by fund code and activity and the fund utilization reports form part of the CDR package that needs to be certified. Before the report is dispatched, a UNDP official must electronically confirm in the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00FA73CF">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>CDR Bridge</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> platform</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E5627" w:rsidDel="00457E9F">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00FA73CF" w:rsidDel="00457E9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...98 lines deleted...]
-    <w:p w14:paraId="3682EE3E" w14:textId="77777777" w:rsidR="000C08FA" w:rsidRPr="00121E2F" w:rsidRDefault="000C08FA" w:rsidP="000C08FA">
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that the financial information in the report is complete and accurate and is consistent with the project work plan and project budget. The CDR can be sent electronically via email or printed and sent manually to the authorized official of the implementing partner to certify and confirm the validity of the reported expenses.  The CDR Bridge will automatically generate a certification request cover letter to accompany the CDR sent to the implementing partner.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79C96622" w14:textId="77777777" w:rsidR="00FA73CF" w:rsidRPr="00FA73CF" w:rsidRDefault="00FA73CF" w:rsidP="00FA73CF">
+      <w:pPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="190"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E60135F" w14:textId="77777777" w:rsidR="00FA73CF" w:rsidRPr="00FA73CF" w:rsidRDefault="00FA73CF" w:rsidP="00FA73CF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="190" w:hanging="360"/>
-        <w:rPr>
-          <w:lang w:val="en-GB"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Hlk39495579"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">CDRs for Q1, Q2, Q3 and Q4 will be available in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidRPr="00D40D0B">
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00FA73CF">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>CDR Bridge</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...35 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> platform but certification of Q1 CDR is not mandatory. Only Q2, Q3 and Q4 need to be certified by the implementing partner. The cover letter generated by the platform requests implementing partner to certify the CDR within 15 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>calendar</w:t>
       </w:r>
-      <w:r w:rsidRPr="00121E2F">
-[...121 lines deleted...]
-        <w:t xml:space="preserve">.    </w:t>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> days. If no response is received within 15 business days, the platform will send a follow-up request indicating that the CDR will be deemed to have been accepted if a response is not received within 15 business days from the date of the second request. This auto-acceptance feature will not apply to Q4 CDRs which need to be certified by partners. The platform tracks, via a colour coded scheme, the status of CDR certification requests including where no response has been received and the CDR is deemed automatically accepted.    </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:p w14:paraId="57FAA227" w14:textId="77777777" w:rsidR="000C08FA" w:rsidRPr="00121E2F" w:rsidRDefault="000C08FA" w:rsidP="000C08FA">
-[...7 lines deleted...]
-    <w:p w14:paraId="452BA602" w14:textId="77777777" w:rsidR="000C08FA" w:rsidRPr="00121E2F" w:rsidRDefault="000C08FA" w:rsidP="000C08FA">
+    <w:p w14:paraId="06D40872" w14:textId="77777777" w:rsidR="00FA73CF" w:rsidRPr="00FA73CF" w:rsidRDefault="00FA73CF" w:rsidP="00FA73CF">
+      <w:pPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="190"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F54A43B" w14:textId="77777777" w:rsidR="00FA73CF" w:rsidRPr="00FA73CF" w:rsidRDefault="00FA73CF" w:rsidP="00FA73CF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="190" w:hanging="360"/>
-        <w:rPr>
-[...97 lines deleted...]
-    <w:p w14:paraId="44527C81" w14:textId="77777777" w:rsidR="000C08FA" w:rsidRPr="001F4A5F" w:rsidRDefault="000C08FA" w:rsidP="000C08FA">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>At year-end OAI requires audit firms who carry out HACT financial audits or DIM audits to include in their audit reports a copy of the certified CDR. The auto-acceptance of CDRs by the platform if partners do no certify or reject CDRs within 30 business days will be disabled for Q4 CDRs to ensure Q4 CDRs are signed by the authorized official of the implementing partner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D2D225B" w14:textId="77777777" w:rsidR="00FA73CF" w:rsidRPr="00FA73CF" w:rsidRDefault="00FA73CF" w:rsidP="00FA73CF">
+      <w:pPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="190"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="078BDC5F" w14:textId="6BC78BEA" w:rsidR="00FA73CF" w:rsidRPr="00FA73CF" w:rsidRDefault="00FA73CF" w:rsidP="00FA73CF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="275"/>
+        <w:spacing w:after="275" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="190" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">An executive Combined Delivery Report summarizes project expenses in line with the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00121E2F">
-        <w:rPr>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-GB"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>seven</w:t>
       </w:r>
-      <w:r w:rsidRPr="00121E2F">
-[...30 lines deleted...]
-        <w:r w:rsidRPr="009469B8">
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> general ledger expense categories of UNDP’s Financial Statements. This report is only a management report and is not part of the Combined Delivery Report package sent to implementing partners.   An Atlas query (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14">
+        <w:r w:rsidRPr="00FA73CF">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve">Atlas: Reporting </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId20">
-        <w:r w:rsidRPr="009469B8">
+      <w:hyperlink r:id="rId15">
+        <w:r w:rsidRPr="00FA73CF">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Tools&gt;Query Viewer&gt;UN_CDR_IPSAS</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId21">
-        <w:r w:rsidRPr="00121E2F">
+      <w:hyperlink r:id="rId16">
+        <w:r w:rsidRPr="00FA73CF">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00121E2F">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  provides an Excel version of the report that gives the option of categorizing expenses by donor for a particular project.    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B7F3E00" w14:textId="77777777" w:rsidR="000C08FA" w:rsidRPr="00121E2F" w:rsidRDefault="000C08FA" w:rsidP="000C08FA">
-[...17 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="1B91DDCA" w14:textId="77777777" w:rsidR="00FA73CF" w:rsidRPr="00FA73CF" w:rsidRDefault="00FA73CF" w:rsidP="00FA73CF">
+      <w:pPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="705" w:right="190"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45F6477A" w14:textId="77777777" w:rsidR="00FA73CF" w:rsidRPr="00FA73CF" w:rsidRDefault="00FA73CF" w:rsidP="00FA73CF">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="302" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
           <w:i/>
-          <w:lang w:val="en-GB"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Expenses incurred by implementing partners  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F76BB64" w14:textId="77777777" w:rsidR="000C08FA" w:rsidRPr="00121E2F" w:rsidRDefault="000C08FA" w:rsidP="000C08FA">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1420FCE6" w14:textId="77777777" w:rsidR="00FA73CF" w:rsidRPr="00FA73CF" w:rsidRDefault="00FA73CF" w:rsidP="00FA73CF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="272"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="272" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="190" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">If the project uses the cash advance modality, the Funding Authorization and Certificate of Expenses (FACE) form, reporting expenses and requesting advances must be submitted by implementing partners to UNDP at least quarterly, and signed by the authorized official of the implementing partner (see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22">
-        <w:r w:rsidRPr="00121E2F">
+      <w:hyperlink r:id="rId17">
+        <w:r w:rsidRPr="00FA73CF">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve">POPP: </w:t>
         </w:r>
-        <w:r w:rsidRPr="009469B8">
+        <w:r w:rsidRPr="00FA73CF">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Direct Cash Transfers</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId23">
-        <w:r w:rsidRPr="00121E2F">
+      <w:hyperlink r:id="rId18">
+        <w:r w:rsidRPr="00FA73CF">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00121E2F">
-[...6 lines deleted...]
-    <w:p w14:paraId="78FFCA09" w14:textId="77777777" w:rsidR="000C08FA" w:rsidRPr="00121E2F" w:rsidRDefault="000C08FA" w:rsidP="000C08FA">
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The FACE form includes information </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>on:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the status of advances, a list of expenses since the previous FACE and a request for a new advance. The UNDP office enters the expenses in Atlas throughout the year as the FACE reports are received and verified, and expenses are corrected as necessary. Implementing partner expenses are recorded in the government expenses column in the Combined Delivery Report. The programme officer or finance associate must control the outstanding advances balances </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> monitor the amount of funds remaining with the implementing partner and the timely implementation of the planned activities. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5092B468" w14:textId="77777777" w:rsidR="00FA73CF" w:rsidRPr="00FA73CF" w:rsidRDefault="00FA73CF" w:rsidP="00FA73CF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="252" w:lineRule="auto"/>
-        <w:ind w:right="190"/>
+        <w:spacing w:after="34" w:line="252" w:lineRule="auto"/>
+        <w:ind w:right="190" w:hanging="370"/>
         <w:contextualSpacing/>
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="203864"/>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If adjustments to the recorded expenses reported in the Combined Delivery Report are agreed with the Implementing Partner, to the extent possible, the adjustments should be recorded in the period the Combined Delivery Report relates to. Adjustments can be recorded in the subsequent period if </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>If adjustments to the recorded expenses reported in the Combined Delivery Report are agreed with the Implementing Partner, to the extent possible, the adjustments should be recorded in the period the Combined Delivery Report relates to. Adjustments can be recorded in the subsequent period if the ledger is closed but offices should ensure timely issuance and thorough review of CDRs and FACE forms to minimize recording of adjustments in subsequent periods.</w:t>
-[...5 lines deleted...]
-        <w:ind w:left="705" w:right="190" w:firstLine="0"/>
+        <w:t>the ledger is closed but offices should ensure timely issuance and thorough review of CDRs and FACE forms to minimize recording of adjustments in subsequent periods.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="271FE41B" w14:textId="77777777" w:rsidR="00FA73CF" w:rsidRPr="00FA73CF" w:rsidRDefault="00FA73CF" w:rsidP="00FA73CF">
+      <w:pPr>
+        <w:spacing w:after="34" w:line="252" w:lineRule="auto"/>
+        <w:ind w:left="705" w:right="190"/>
         <w:contextualSpacing/>
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="203864"/>
-          <w:lang w:val="en-GB"/>
-[...13 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D7EAFFC" w14:textId="77777777" w:rsidR="00FA73CF" w:rsidRPr="00FA73CF" w:rsidRDefault="00FA73CF" w:rsidP="00FA73CF">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="302" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
           <w:i/>
-          <w:lang w:val="en-GB"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Expenses incurred by UNDP </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6209EA7D" w14:textId="77777777" w:rsidR="000C08FA" w:rsidRPr="00121E2F" w:rsidRDefault="000C08FA" w:rsidP="000C08FA">
+    <w:p w14:paraId="503217A9" w14:textId="77777777" w:rsidR="00FA73CF" w:rsidRPr="00FA73CF" w:rsidRDefault="00FA73CF" w:rsidP="00FA73CF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="190" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">UNDP expenses may be classified as either direct payments or UNDP support services to national implementation. This distinction, while very important for audit purposes, is not apparent from the Combined Delivery Report, and can only be provided by the UNDP office as a supporting schedule. A brief description of each category is provided below. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3175ACAE" w14:textId="77777777" w:rsidR="000C08FA" w:rsidRPr="00121E2F" w:rsidRDefault="000C08FA" w:rsidP="000C08FA">
-[...7 lines deleted...]
-    <w:p w14:paraId="0A6E5EF0" w14:textId="77777777" w:rsidR="000C08FA" w:rsidRPr="00121E2F" w:rsidRDefault="000C08FA" w:rsidP="000C08FA">
+    <w:p w14:paraId="2CC28251" w14:textId="77777777" w:rsidR="00FA73CF" w:rsidRPr="00FA73CF" w:rsidRDefault="00FA73CF" w:rsidP="00FA73CF">
+      <w:pPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="705" w:right="190"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D0E21B0" w14:textId="77777777" w:rsidR="00FA73CF" w:rsidRPr="00FA73CF" w:rsidRDefault="00FA73CF" w:rsidP="00FA73CF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="190" w:hanging="360"/>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-GB"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Direct payment:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00121E2F">
-[...6 lines deleted...]
-        <w:r w:rsidRPr="00121E2F">
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This is where the implementing partner is fully responsible for the procurement </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>activity, but</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> has requested UNDP to pay the vendor or consultant on its behalf. The implementing partner is accountable for the expense and maintains all supporting documentation. UNDP makes payments </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>on the basis of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> properly authorized requests and verification against the annual work plan and available budget. The implementing partner receives a copy of the related payment voucher as evidence that the payment was made (see </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19">
+        <w:r w:rsidRPr="00FA73CF">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve">POPP: </w:t>
         </w:r>
-        <w:r w:rsidRPr="009469B8">
+        <w:r w:rsidRPr="00FA73CF">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Direct Payments</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId25">
-        <w:r w:rsidRPr="00121E2F">
+      <w:hyperlink r:id="rId20">
+        <w:r w:rsidRPr="00FA73CF">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00121E2F">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="473CDADA" w14:textId="77777777" w:rsidR="000C08FA" w:rsidRPr="00121E2F" w:rsidRDefault="000C08FA" w:rsidP="000C08FA">
-[...7 lines deleted...]
-    <w:p w14:paraId="04A4C9D8" w14:textId="77777777" w:rsidR="000C08FA" w:rsidRPr="009469B8" w:rsidRDefault="000C08FA" w:rsidP="000C08FA">
+    <w:p w14:paraId="622F229E" w14:textId="77777777" w:rsidR="00FA73CF" w:rsidRPr="00FA73CF" w:rsidRDefault="00FA73CF" w:rsidP="00FA73CF">
+      <w:pPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="190"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="455004C1" w14:textId="77777777" w:rsidR="00FA73CF" w:rsidRPr="00FA73CF" w:rsidRDefault="00FA73CF" w:rsidP="00FA73CF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="190" w:hanging="360"/>
-        <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-GB"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UNDP support services to national implementation:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00121E2F">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> This is where the implementing partner and UNDP have agreed that UNDP will provide support services to the project </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26">
-        <w:r w:rsidRPr="00121E2F">
+      <w:hyperlink r:id="rId21">
+        <w:r w:rsidRPr="00FA73CF">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>(</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009469B8">
-        <w:rPr>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="009469B8">
-        <w:rPr>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> HYPERLINK "https://popp.undp.org/node/4796" </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="009469B8">
-        <w:rPr>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009469B8">
-[...1 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Standard Letter </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40E0257B" w14:textId="77777777" w:rsidR="000C08FA" w:rsidRPr="00121E2F" w:rsidRDefault="000C08FA" w:rsidP="000C08FA">
-[...8 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+    <w:p w14:paraId="29D33589" w14:textId="77777777" w:rsidR="00FA73CF" w:rsidRPr="00FA73CF" w:rsidRDefault="00FA73CF" w:rsidP="00FA73CF">
+      <w:pPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="190"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>of Agreement between UNDP and the Government for the Provision of Support Services</w:t>
       </w:r>
-      <w:r w:rsidRPr="009469B8">
-        <w:rPr>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00121E2F">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">). UNDP acts as a responsible party for the support services, which must be described in the project document or in an annex to the project document. UNDP is fully responsible and accountable for these expenses and, accordingly, maintains all supporting documentation. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="720ABA7E" w14:textId="77777777" w:rsidR="000C08FA" w:rsidRPr="00121E2F" w:rsidRDefault="000C08FA" w:rsidP="000C08FA">
-[...7 lines deleted...]
-    <w:p w14:paraId="20A179AC" w14:textId="77777777" w:rsidR="000C08FA" w:rsidRPr="00121E2F" w:rsidRDefault="000C08FA" w:rsidP="000C08FA">
+    <w:p w14:paraId="26B97EF2" w14:textId="77777777" w:rsidR="00FA73CF" w:rsidRPr="00FA73CF" w:rsidRDefault="00FA73CF" w:rsidP="00FA73CF">
+      <w:pPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="190" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3547C9E7" w14:textId="77777777" w:rsidR="00FA73CF" w:rsidRPr="00FA73CF" w:rsidRDefault="00FA73CF" w:rsidP="00FA73CF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="272"/>
+        <w:spacing w:after="272" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="190" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Under these circumstances, UNDP undertakes the procurement/commitment action as well as disbursement. It conducts the transaction from requisition through disbursement with no cash transferred to the implementing partner for these specific activities. The UNDP Resident Representative is accountable for the provision of the services required, and their quality and timeliness. The implementing partner has full programmatic control, however, and therefore full accountability for and control over project activities (see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27">
-        <w:r w:rsidRPr="00121E2F">
+      <w:hyperlink r:id="rId22">
+        <w:r w:rsidRPr="00FA73CF">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve">POPP: </w:t>
         </w:r>
-        <w:r w:rsidRPr="009469B8">
+        <w:r w:rsidRPr="00FA73CF">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>UNDP Support Services to NIM</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00121E2F">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:hyperlink r:id="rId28">
-        <w:r w:rsidRPr="00121E2F">
+      <w:hyperlink r:id="rId23">
+        <w:r w:rsidRPr="00FA73CF">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00121E2F">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DC585BC" w14:textId="77777777" w:rsidR="000C08FA" w:rsidRPr="00121E2F" w:rsidRDefault="000C08FA" w:rsidP="000C08FA">
-[...9 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="1E198168" w14:textId="77777777" w:rsidR="00FA73CF" w:rsidRPr="00FA73CF" w:rsidRDefault="00FA73CF" w:rsidP="00FA73CF">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="302" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
           <w:i/>
-          <w:lang w:val="en-GB"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Expenses incurred by UN Agencies </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DA87DB9" w14:textId="77777777" w:rsidR="000C08FA" w:rsidRPr="00121E2F" w:rsidRDefault="000C08FA" w:rsidP="000C08FA">
+    <w:p w14:paraId="53862821" w14:textId="77777777" w:rsidR="00FA73CF" w:rsidRPr="00FA73CF" w:rsidRDefault="00FA73CF" w:rsidP="00FA73CF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="190" w:hanging="360"/>
-        <w:jc w:val="left"/>
-[...6 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">A UN agency accountable for the delivery of specific programme results reports its expenses to UNDP through project delivery reports and to the implementing partner. UNDP enters the expenses in Atlas where they are recorded under the UN agencies’ expenses in the Combined Delivery Report (see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29">
-        <w:r w:rsidRPr="00121E2F">
+      <w:hyperlink r:id="rId24">
+        <w:r w:rsidRPr="00FA73CF">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>POPP:</w:t>
         </w:r>
-        <w:r w:rsidRPr="009469B8">
+        <w:r w:rsidRPr="00B53E7D">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FA73CF">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t xml:space="preserve"> Agency Implementation</w:t>
+          <w:t>Agency Implementation</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00121E2F">
-[...27 lines deleted...]
-    <w:p w14:paraId="211F93CA" w14:textId="77777777" w:rsidR="000C08FA" w:rsidRPr="00121E2F" w:rsidRDefault="000C08FA" w:rsidP="000C08FA">
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CBE606A" w14:textId="77777777" w:rsidR="00FA73CF" w:rsidRPr="00FA73CF" w:rsidRDefault="00FA73CF" w:rsidP="00FA73CF">
+      <w:pPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="705" w:right="190"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38895FF6" w14:textId="437EE366" w:rsidR="00FA73CF" w:rsidRPr="00A21042" w:rsidRDefault="00FA73CF" w:rsidP="00B53E7D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="283" w:line="239" w:lineRule="auto"/>
         <w:ind w:right="190" w:hanging="360"/>
-        <w:jc w:val="left"/>
-[...6 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The Combined Delivery Report also reflects a realized gain/loss on exchange due to different dates on the voucher and payment, and unrealized gain/loss, or a revaluation of balances of advances. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5375737D" w14:textId="77777777" w:rsidR="000C08FA" w:rsidRPr="00121E2F" w:rsidRDefault="000C08FA" w:rsidP="000C08FA">
-[...10 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="093320CF" w14:textId="77777777" w:rsidR="00FA73CF" w:rsidRPr="00FA73CF" w:rsidRDefault="00FA73CF" w:rsidP="00FA73CF">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="300" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Combined Delivery Report closure</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BDC6AB5" w14:textId="77777777" w:rsidR="000C08FA" w:rsidRPr="00121E2F" w:rsidRDefault="000C08FA" w:rsidP="000C08FA">
-[...22 lines deleted...]
-    <w:p w14:paraId="31F69BF7" w14:textId="77777777" w:rsidR="000C08FA" w:rsidRPr="00121E2F" w:rsidRDefault="000C08FA" w:rsidP="000C08FA">
+    <w:p w14:paraId="097E60C5" w14:textId="77777777" w:rsidR="00FA73CF" w:rsidRPr="00FA73CF" w:rsidRDefault="00FA73CF" w:rsidP="00FA73CF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="190" w:hanging="360"/>
-        <w:rPr>
-[...18 lines deleted...]
-    <w:p w14:paraId="4ED57FFC" w14:textId="77777777" w:rsidR="000C08FA" w:rsidRPr="00121E2F" w:rsidRDefault="000C08FA" w:rsidP="000C08FA">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Combined Delivery Report constitutes the official report of project expenses and must contain all advanced funds and valid expenses for the reporting period. Prior to issuing a final report, all advances and expenses should be carefully reviewed and final adjustments (rejections or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">corrections) made as necessary. Significant adjustments should be reviewed and cleared by UNDP senior management. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5053288D" w14:textId="77777777" w:rsidR="00FA73CF" w:rsidRPr="00FA73CF" w:rsidRDefault="00FA73CF" w:rsidP="00FA73CF">
+      <w:pPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="705" w:right="190"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="214791E6" w14:textId="77777777" w:rsidR="00FA73CF" w:rsidRPr="00FA73CF" w:rsidRDefault="00FA73CF" w:rsidP="00FA73CF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="190" w:hanging="360"/>
-        <w:rPr>
-[...30 lines deleted...]
-    <w:p w14:paraId="44B4CD33" w14:textId="77777777" w:rsidR="000C08FA" w:rsidRPr="00121E2F" w:rsidRDefault="000C08FA" w:rsidP="000C08FA">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP has a responsibility to accept appropriate cash advance requests, reported expenses or direct payments consistent with the annual work plans and UNDP’s Financial Rules and Regulations, and to reject improper ones. If information becomes available that questions the appropriateness of expenses recorded or direct payments already made, these too should be rejected by UNDP at any point up to the issuance and certification of the Combined Delivery Report.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51B4F4E1" w14:textId="77777777" w:rsidR="00FA73CF" w:rsidRPr="00FA73CF" w:rsidRDefault="00FA73CF" w:rsidP="00FA73CF">
+      <w:pPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="190"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26232ACA" w14:textId="77777777" w:rsidR="00FA73CF" w:rsidRPr="00FA73CF" w:rsidRDefault="00FA73CF" w:rsidP="00FA73CF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="318"/>
+        <w:spacing w:after="318" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="190" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The rejection of reported expenses, or—exceptionally–—direct payments already made, should occur where they are not consistent with UNDP’s Financial Rules and Regulations or are otherwise considered improper. Improper payments may occur when: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6730E861" w14:textId="77777777" w:rsidR="000C08FA" w:rsidRPr="00121E2F" w:rsidRDefault="000C08FA" w:rsidP="000C08FA">
+    <w:p w14:paraId="2E2D5310" w14:textId="77777777" w:rsidR="00FA73CF" w:rsidRPr="00B53E7D" w:rsidRDefault="00FA73CF" w:rsidP="00B53E7D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="190"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B53E7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Payment is not consistent with the annual work plan or project budget, or is not within available funding ceilings; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BD851D3" w14:textId="77777777" w:rsidR="00FA73CF" w:rsidRPr="00B53E7D" w:rsidRDefault="00FA73CF" w:rsidP="00B53E7D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="9" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="190"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B53E7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inconsistencies exist with regards to the implementing partner approval;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54C7CA4B" w14:textId="77777777" w:rsidR="00FA73CF" w:rsidRPr="00B53E7D" w:rsidRDefault="00FA73CF" w:rsidP="00B53E7D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="9" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="190"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B53E7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Funds go to the wrong recipient;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FA87365" w14:textId="77777777" w:rsidR="00FA73CF" w:rsidRPr="00B53E7D" w:rsidRDefault="00FA73CF" w:rsidP="00B53E7D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="190"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B53E7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The right recipient receives the incorrect amount of funds (including overpayments and underpayments); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C5F9C7E" w14:textId="77777777" w:rsidR="00FA73CF" w:rsidRDefault="00FA73CF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="190"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B53E7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Additional information or documentation is made available that would lead to UNDP questioning the appropriateness of the payment: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C83D4BA" w14:textId="77777777" w:rsidR="00100EE0" w:rsidRPr="00B53E7D" w:rsidRDefault="00100EE0" w:rsidP="00B53E7D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1800" w:right="190"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B036D76" w14:textId="77777777" w:rsidR="00FA73CF" w:rsidRPr="00B53E7D" w:rsidRDefault="00FA73CF" w:rsidP="00B53E7D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B53E7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Irregularities in the procurement process; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D8AF99F" w14:textId="77777777" w:rsidR="00FA73CF" w:rsidRPr="00B53E7D" w:rsidRDefault="00FA73CF" w:rsidP="00B53E7D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B53E7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The recipient uses funds in an improper manner; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7797139D" w14:textId="77777777" w:rsidR="00FA73CF" w:rsidRPr="00B53E7D" w:rsidRDefault="00FA73CF" w:rsidP="00B53E7D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="309" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B53E7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Funds are not directed towards the attainment of expected project outputs. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79D8597B" w14:textId="77777777" w:rsidR="00FA73CF" w:rsidRPr="00FA73CF" w:rsidRDefault="00FA73CF" w:rsidP="00FA73CF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="190" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP identifies improper payments through both the review and approval of the FACE form submitted by the implementing partner (see POPP: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidRPr="00FA73CF">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Direct Cash Transfers and Reimbursements</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), scrutiny of audits of project nationally implemented by non-governmental organizations, and ongoing project monitoring.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BEDAFCD" w14:textId="77777777" w:rsidR="00FA73CF" w:rsidRPr="00FA73CF" w:rsidRDefault="00FA73CF" w:rsidP="00FA73CF">
+      <w:pPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="705" w:right="190"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="687E4FDE" w14:textId="77777777" w:rsidR="00FA73CF" w:rsidRPr="00FA73CF" w:rsidRDefault="00FA73CF" w:rsidP="00FA73CF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="316" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="190" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Improper payments may result from a lack of documentation, verification or administrative errors, and do not necessarily indicate fraud or other improper practices. If these administrative issues are subsequently rectified, rejected payments may be later accepted. All efforts should be made to resolve contentious issues prior to finalization of the Combined Delivery Report. If issues cannot be resolved, the programme officer should: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50CAF65A" w14:textId="77777777" w:rsidR="00FA73CF" w:rsidRPr="00B53E7D" w:rsidRDefault="00FA73CF" w:rsidP="00B53E7D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="9" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="190"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B53E7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Liaise with the implementing partner to resolve contentious issues for the next reporting period;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1559BA75" w14:textId="77777777" w:rsidR="00FA73CF" w:rsidRPr="00B53E7D" w:rsidRDefault="00FA73CF" w:rsidP="00B53E7D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="9" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="190"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B53E7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Work with the implementing partner to build capacity to avert future problems; and </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E52D33A" w14:textId="77777777" w:rsidR="00FA73CF" w:rsidRPr="00B53E7D" w:rsidRDefault="00FA73CF" w:rsidP="00B53E7D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="316" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="190"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B53E7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ensure rejected items are not re-submitted as part of future </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B53E7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>reporting, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B53E7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are absorbed by the implementing partner. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A7E1ECE" w14:textId="77777777" w:rsidR="00FA73CF" w:rsidRPr="00FA73CF" w:rsidRDefault="00FA73CF" w:rsidP="00FA73CF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="190" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where the implementing partner cannot absorb expenses rejected by UNDP, or where outstanding advances are unaccounted for, UNDP should exercise due diligence and pursue all avenues to ensure it does not assume financial liability. If the case cannot be favourably resolved and the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">contentious amount is deemed irrecoverable, the office should fully document all action, including description, causes and responsibility of staff or others, and then obtain senior manager approval and contact their OFM Client Support Team for further guidance. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13708A4C" w14:textId="77777777" w:rsidR="00FA73CF" w:rsidRPr="00FA73CF" w:rsidRDefault="00FA73CF" w:rsidP="00FA73CF">
+      <w:pPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="705" w:right="190"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F7647B2" w14:textId="77777777" w:rsidR="00FA73CF" w:rsidRPr="00FA73CF" w:rsidRDefault="00FA73CF" w:rsidP="00FA73CF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="190" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When expenses are rejected, the Office of Audit and Investigations should conduct a thorough review. If a decision to write-off the balance is taken, an investigation should be considered. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57A95972" w14:textId="77777777" w:rsidR="00FA73CF" w:rsidRPr="00FA73CF" w:rsidRDefault="00FA73CF" w:rsidP="00FA73CF">
+      <w:pPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="190"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16D945D4" w14:textId="77777777" w:rsidR="00FA73CF" w:rsidRPr="00FA73CF" w:rsidRDefault="00FA73CF" w:rsidP="00FA73CF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="274" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="190" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The expenses in the year-end Combined Delivery Report are considered final. Re-phasing of the remaining budget to the following year(s) of the project will be done based on this information. If any adjustment must be made in project accounting after the annual Combined Delivery Report has been issued, it must be recorded in the following year.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2858A092" w14:textId="77777777" w:rsidR="00FA73CF" w:rsidRPr="00FA73CF" w:rsidRDefault="00FA73CF" w:rsidP="00FA73CF">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="300" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Other Combined Delivery Report Information </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B14D09C" w14:textId="77777777" w:rsidR="00FA73CF" w:rsidRPr="00FA73CF" w:rsidRDefault="00FA73CF" w:rsidP="00FA73CF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="190" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As part of UNDP’s adoption of accrual accounting for expenses on 1 January 2012, the Combined Delivery Report no longer shows a column for encumbrances. A funds utilization page, however, discloses some financial information useful for monitoring and control of project activities. It includes outstanding advances, un-depreciated assets, unamortized intangibles, inventory, prepayments and commitments made by UNDP as direct support to the project. It does not include any information pertaining to the assets, inventories or commitments of implementing partners.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1893ED21" w14:textId="77777777" w:rsidR="00FA73CF" w:rsidRPr="00FA73CF" w:rsidRDefault="00FA73CF" w:rsidP="00FA73CF">
+      <w:pPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="705" w:right="190"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DFCD996" w14:textId="77777777" w:rsidR="00FA73CF" w:rsidRPr="00FA73CF" w:rsidRDefault="00FA73CF" w:rsidP="00FA73CF">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="300" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Project audits</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68343E16" w14:textId="77777777" w:rsidR="00FA73CF" w:rsidRPr="00FA73CF" w:rsidRDefault="00FA73CF" w:rsidP="00FA73CF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="274" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="190" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Starting 1 January 2015, UNDP projects are subject to the revised HACT Framework (2014) with requisite HACT assessments and assurance activities (spot checks, programmatic output verifications and scheduled audits). Offices that are fully HACT compliant should have performed all the required HACT assessments and assurance activities in accordance with UNDP HACT guidelines (POPP). All other offices should conduct financial audits for the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>nationally-implemented</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or CSO/NGO implemented projects in accordance with the selection criteria specified in the annual OAI audit call letter.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="373EAFBA" w14:textId="77777777" w:rsidR="00FA73CF" w:rsidRPr="00FA73CF" w:rsidRDefault="00FA73CF" w:rsidP="00FA73CF">
+      <w:pPr>
+        <w:spacing w:after="324" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="190"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Refer to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AE85553" w14:textId="77777777" w:rsidR="00FA73CF" w:rsidRPr="00FA73CF" w:rsidRDefault="00FA73CF" w:rsidP="00FA73CF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:ind w:left="1080" w:right="190" w:hanging="360"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="5A4FBCAF" w14:textId="77777777" w:rsidR="000C08FA" w:rsidRPr="00121E2F" w:rsidRDefault="000C08FA" w:rsidP="000C08FA">
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="3210"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId26">
+        <w:r w:rsidRPr="00FA73CF">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Harmonized Approach to Cash Transfers (HACT)</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FA73CF">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>,</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E1E3A6D" w14:textId="75E68B6E" w:rsidR="00FA73CF" w:rsidRPr="00FA73CF" w:rsidRDefault="00FA73CF" w:rsidP="00FA73CF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="9"/>
-[...125 lines deleted...]
-    <w:p w14:paraId="7DA81EF9" w14:textId="77777777" w:rsidR="000C08FA" w:rsidRPr="00121E2F" w:rsidRDefault="000C08FA" w:rsidP="000C08FA">
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="3210"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidRPr="00FA73CF">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>OAI Call Letters</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28B44961" w14:textId="77777777" w:rsidR="00FA73CF" w:rsidRPr="00FA73CF" w:rsidRDefault="00FA73CF" w:rsidP="00FA73CF">
+      <w:pPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="3210"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="276FE9A7" w14:textId="77777777" w:rsidR="00FA73CF" w:rsidRPr="00FA73CF" w:rsidRDefault="00FA73CF" w:rsidP="00FA73CF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="190" w:hanging="360"/>
-        <w:rPr>
-[...86 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Since the Combined Delivery Report constitutes the official report of project expenses, it serves as the official financial statement </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>that must be certified by the auditors.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Project financial statements, if certified must reconcile to expenses appearing in the Combined Delivery </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B63763A" w14:textId="77777777" w:rsidR="00FA73CF" w:rsidRPr="00FA73CF" w:rsidRDefault="00FA73CF" w:rsidP="00FA73CF">
+      <w:pPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="190"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Report. Besides the report, the auditors certify the statement of cash position and the statement of assets and equipment. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01BB3849" w14:textId="77777777" w:rsidR="00FA73CF" w:rsidRDefault="00FA73CF" w:rsidP="00FA73CF">
+      <w:pPr>
+        <w:spacing w:after="139" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56171B95" w14:textId="77777777" w:rsidR="004479BB" w:rsidRDefault="004479BB" w:rsidP="00FA73CF">
+      <w:pPr>
+        <w:spacing w:after="139" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BF1254E" w14:textId="77777777" w:rsidR="004479BB" w:rsidRPr="00FA73CF" w:rsidRDefault="004479BB" w:rsidP="00FA73CF">
+      <w:pPr>
+        <w:spacing w:after="139" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="066AF841" w14:textId="17F2F4AD" w:rsidR="00FA73CF" w:rsidRPr="00FA73CF" w:rsidRDefault="00FA73CF" w:rsidP="00FA73CF">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="235" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Work with the implementing partner to build capacity to avert future problems; and </w:t>
-[...196 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:t xml:space="preserve">Flowchart </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50C27DC7" w14:textId="5EA158BD" w:rsidR="00FA73CF" w:rsidRPr="00FA73CF" w:rsidRDefault="00000000" w:rsidP="00FA73CF">
+      <w:pPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="203" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...149 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
           <w:noProof/>
-        </w:rPr>
-        <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="6E112A25">
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="0035D5AC">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="_x0000_s1026" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:-52.1pt;margin-top:29.95pt;width:522.4pt;height:299.8pt;z-index:251659264;mso-position-horizontal-relative:text;mso-position-vertical-relative:text">
-            <v:imagedata r:id="rId33" o:title=""/>
+          <v:shape id="_x0000_s2050" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:.1pt;margin-top:13.95pt;width:488.8pt;height:280.5pt;z-index:251658240;mso-position-horizontal-relative:text;mso-position-vertical-relative:text">
+            <v:imagedata r:id="rId28" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="PowerPoint.Show.12" ShapeID="_x0000_s1026" DrawAspect="Content" ObjectID="_1726470975" r:id="rId34"/>
+          <o:OLEObject Type="Embed" ProgID="PowerPoint.Show.12" ShapeID="_x0000_s2050" DrawAspect="Content" ObjectID="_1840057340" r:id="rId29"/>
         </w:object>
       </w:r>
-      <w:r w:rsidR="000C08FA" w:rsidRPr="00121E2F">
-[...14 lines deleted...]
-    <w:p w14:paraId="057F7E0F" w14:textId="77777777" w:rsidR="000C08FA" w:rsidRPr="00121E2F" w:rsidRDefault="000C08FA" w:rsidP="000C08FA">
+    </w:p>
+    <w:p w14:paraId="5060138C" w14:textId="77777777" w:rsidR="00FA73CF" w:rsidRPr="00FA73CF" w:rsidRDefault="00FA73CF" w:rsidP="00FA73CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="-1" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="-1"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA73CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0713C8D0" w14:textId="77777777" w:rsidR="000C08FA" w:rsidRPr="00121E2F" w:rsidRDefault="000C08FA" w:rsidP="000C08FA">
-[...14 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId40"/>
+    <w:p w14:paraId="10DAD1BB" w14:textId="77777777" w:rsidR="00FA73CF" w:rsidRPr="00FA73CF" w:rsidRDefault="00FA73CF" w:rsidP="00FA73CF">
+      <w:pPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="203" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35ACADAE" w14:textId="77777777" w:rsidR="00FA73CF" w:rsidRPr="00FA73CF" w:rsidRDefault="00FA73CF" w:rsidP="00FA73CF">
+      <w:pPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="203" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C8FAF46" w14:textId="77777777" w:rsidR="00FA73CF" w:rsidRPr="00FA73CF" w:rsidRDefault="00FA73CF" w:rsidP="00FA73CF">
+      <w:pPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="203" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10A7ADEC" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00B53E7D">
+      <w:headerReference w:type="default" r:id="rId30"/>
+      <w:footerReference w:type="default" r:id="rId31"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1173" w:right="644" w:bottom="1208" w:left="1702" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="0" w:right="926" w:bottom="1208" w:left="1260" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7B373D32" w14:textId="77777777" w:rsidR="000467AD" w:rsidRDefault="000467AD" w:rsidP="00FA5D66">
+    <w:p w14:paraId="67073D1C" w14:textId="77777777" w:rsidR="00CE074D" w:rsidRDefault="00CE074D" w:rsidP="00FA73CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0297D648" w14:textId="77777777" w:rsidR="000467AD" w:rsidRDefault="000467AD" w:rsidP="00FA5D66">
+    <w:p w14:paraId="3AD7E212" w14:textId="77777777" w:rsidR="00CE074D" w:rsidRDefault="00CE074D" w:rsidP="00FA73CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="variable"/>
-[...5 lines deleted...]
-    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Mincho">
-[...8 lines deleted...]
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...8 lines deleted...]
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="771F134E" w14:textId="56FAA2BA" w:rsidR="00352C33" w:rsidRDefault="00352C33">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="50DA5085" w14:textId="77777777" w:rsidR="00FA73CF" w:rsidRDefault="00FA73CF">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="007E24F1">
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:noProof/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="007E24F1">
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:noProof/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="004A65EB">
       <w:t>Effective Date:</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Effective Date"/>
         <w:tag w:val="UNDP_POPP_EFFECTIVEDATE"/>
         <w:id w:val="-107203128"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_EFFECTIVEDATE[1]" w:storeItemID="{325BFF65-46E2-4220-809E-E48C33378438}"/>
         <w:date w:fullDate="2020-05-07T00:00:00Z">
           <w:dateFormat w:val="dd/MM/yyyy"/>
           <w:lid w:val="en-US"/>
           <w:storeMappedDataAs w:val="dateTime"/>
           <w:calendar w:val="gregorian"/>
         </w:date>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="00910321">
+        <w:r>
           <w:t>07/05/2020</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="004A65EB">
       <w:t>Version #:</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="-1948298725"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{325BFF65-46E2-4220-809E-E48C33378438}"/>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="00910321">
+        <w:r>
           <w:t>11</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3239948C" w14:textId="77777777" w:rsidR="000467AD" w:rsidRDefault="000467AD" w:rsidP="00FA5D66">
+    <w:p w14:paraId="38C1E833" w14:textId="77777777" w:rsidR="00CE074D" w:rsidRDefault="00CE074D" w:rsidP="00FA73CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="55BCA6BB" w14:textId="77777777" w:rsidR="000467AD" w:rsidRDefault="000467AD" w:rsidP="00FA5D66">
+    <w:p w14:paraId="49D3D7D5" w14:textId="77777777" w:rsidR="00CE074D" w:rsidRDefault="00CE074D" w:rsidP="00FA73CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="771F134C" w14:textId="77777777" w:rsidR="00352C33" w:rsidRDefault="00352C33" w:rsidP="00FA5D66">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="45CE044A" w14:textId="77777777" w:rsidR="00FA73CF" w:rsidRDefault="00FA73CF" w:rsidP="00FA5D66">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:ind w:left="9730" w:right="43"/>
     </w:pPr>
     <w:r w:rsidRPr="00FA5D66">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="333333"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="771F134F" wp14:editId="1E843E6F">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="023110C4" wp14:editId="2F5CEE38">
           <wp:extent cx="312023" cy="589376"/>
           <wp:effectExtent l="0" t="0" r="0" b="1270"/>
-          <wp:docPr id="1" name="Picture 1"/>
+          <wp:docPr id="496839994" name="Picture 496839994"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="logo-undp-300.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect l="1" r="-2389" b="16155"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="315903" cy="596704"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="771F134D" w14:textId="77777777" w:rsidR="00352C33" w:rsidRDefault="00352C33">
-[...9 lines deleted...]
-  <w:p w14:paraId="401ECEAC" w14:textId="77777777" w:rsidR="005D1839" w:rsidRDefault="005D1839">
+  <w:p w14:paraId="0B875A03" w14:textId="77777777" w:rsidR="00FA73CF" w:rsidRDefault="00FA73CF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18064DA0"/>
+    <w:nsid w:val="06937353"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="541C3DBE"/>
-[...1 lines deleted...]
-      <w:start w:val="22"/>
+    <w:tmpl w:val="A00433F6"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7560" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1C1A4FE9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BD5AB470"/>
+    <w:lvl w:ilvl="0" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7560" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47AD72EC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5704C158"/>
+    <w:lvl w:ilvl="0" w:tplc="CA825A32">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="705"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="BDE8E77C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="154EAB92">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="9A120B78">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="784A474C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="9EA4738A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="F4921890">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="A654826C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08FE3314">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5AEC5368"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="11961034"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2070" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2790" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3510" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4230" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4950" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5670" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6390" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7110" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7830" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="62AE73E2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EAAA1418"/>
+    <w:lvl w:ilvl="0" w:tplc="3F24C722">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="705"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="DE82E47C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="1B08580C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="36A823CE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="D882A50C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="6C88225A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="3A0A128E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="4FDC2E48">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0CF4694E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6B11316B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4710BDB0"/>
+    <w:lvl w:ilvl="0" w:tplc="BECC5338">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="3542A232">
+    <w:lvl w:ilvl="1" w:tplc="1B26FBEA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="C4301B3A">
+    <w:lvl w:ilvl="2" w:tplc="F728456A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="E0084F8A">
+    <w:lvl w:ilvl="3" w:tplc="71EE51E0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="E9F880E8">
+    <w:lvl w:ilvl="4" w:tplc="86608960">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="A3C42630">
+    <w:lvl w:ilvl="5" w:tplc="D1D45352">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="5B683F5E">
+    <w:lvl w:ilvl="6" w:tplc="006474EC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="653040A4">
+    <w:lvl w:ilvl="7" w:tplc="E6FC0C72">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="2B5CE71C">
+    <w:lvl w:ilvl="8" w:tplc="D1B46E9A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...959 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55601D52"/>
-[...1144 lines deleted...]
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F786D18"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EC12FE90"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5628,1300 +5068,160 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2104833296">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1744520130">
+  <w:num w:numId="2" w16cid:durableId="414015917">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1332412742">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1051467010">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="856456876">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="546377543">
-[...20 lines deleted...]
-  <w:num w:numId="10" w16cid:durableId="1073039792">
+  <w:num w:numId="6" w16cid:durableId="1916547638">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1646667461">
-[...33 lines deleted...]
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="7" w16cid:durableId="385298693">
+    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="18433"/>
+    <o:shapedefaults v:ext="edit" spidmax="2051"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="009E48B3"/>
-[...203 lines deleted...]
-    <w:rsid w:val="00FF3F29"/>
+    <w:rsidRoot w:val="00FA73CF"/>
+    <w:rsid w:val="00100EE0"/>
+    <w:rsid w:val="00222DC1"/>
+    <w:rsid w:val="0029230B"/>
+    <w:rsid w:val="003B1B04"/>
+    <w:rsid w:val="004479BB"/>
+    <w:rsid w:val="00700424"/>
+    <w:rsid w:val="00A21042"/>
+    <w:rsid w:val="00A422B7"/>
+    <w:rsid w:val="00B53E7D"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00C7449D"/>
+    <w:rsid w:val="00CE074D"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00FA73CF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="18433"/>
+    <o:shapedefaults v:ext="edit" spidmax="2051"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="771F1310"/>
-  <w15:docId w15:val="{44D9B9DE-9F90-48DD-A4B7-5B2FD296F90B}"/>
+  <w14:docId w14:val="1C8B8B99"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{6E576B1D-D58E-4517-8F62-B97781A63710}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-        <w:szCs w:val="22"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...906 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -7263,208 +5563,819 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA73CF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA73CF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA73CF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA73CF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA73CF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA73CF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA73CF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA73CF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA73CF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FA73CF"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FA73CF"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FA73CF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FA73CF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FA73CF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FA73CF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FA73CF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FA73CF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FA73CF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA73CF"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00FA73CF"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA73CF"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00FA73CF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA73CF"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00FA73CF"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA73CF"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA73CF"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA73CF"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00FA73CF"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA73CF"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FA73CF"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="730" w:right="203" w:hanging="370"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00FA73CF"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FA73CF"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="730" w:right="203" w:hanging="370"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00FA73CF"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00EC19CF"/>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00FA73CF"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bridge.undp.org/login" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/direct-cash-transfers-and-reimbursements.aspx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/10891" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/documents/ppm/Standard_Letter_of_Agreement_between_UNDP_and_the_Government_for_the_Provision_of_Support_Services.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bridge.undp.org/login" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bridge.undp.org/login" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/10651" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/10651" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://finance.partneragencies.org/psp/UNDPP1FS/EMPLOYEE/ERP/c/QUERY_MANAGER.QUERY_VIEWER.GBL?PORTALPARAM_PTCNAV=PT_QUERY_VIEWER_GBL&amp;EOPP.SCNode=ERP&amp;EOPP.SCPortal=EMPLOYEE&amp;EOPP.SCName=PT_REPORTING_TOOLS&amp;EOPP.SCLabel=Reporting%20Tools&amp;EOPP.SCPTfname=PT_REPORTING_TOOLS&amp;FolderPath=PORTAL_ROOT_OBJECT.PT_REPORTING_TOOLS.PT_QUERY.PT_QUERY_VIEWER_GBL&amp;IsFolder=false" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/direct-payments.aspx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_PowerPoint_Presentation.pptx"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2866" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/10406" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.powerbi.com/groups/me/reports/8dd99456-d49f-4e61-80f5-cfb4c266412d/ReportSectioncd340947cfc1722ffb59?ctid=b3e5db5e-2944-4837-99f5-7488ace54319&amp;experience=power-bi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/direct-agency-implementation.aspx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bridge.undp.org/login" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/10661" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bridge.undp.org/login" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://finance.partneragencies.org/psp/UNDPP1FS/EMPLOYEE/ERP/c/QUERY_MANAGER.QUERY_VIEWER.GBL?PORTALPARAM_PTCNAV=PT_QUERY_VIEWER_GBL&amp;EOPP.SCNode=ERP&amp;EOPP.SCPortal=EMPLOYEE&amp;EOPP.SCName=PT_REPORTING_TOOLS&amp;EOPP.SCLabel=Reporting%20Tools&amp;EOPP.SCPTfname=PT_REPORTING_TOOLS&amp;FolderPath=PORTAL_ROOT_OBJECT.PT_REPORTING_TOOLS.PT_QUERY.PT_QUERY_VIEWER_GBL&amp;IsFolder=false" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4791" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/OAI-Portal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bridge.undp.org/login" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -7571,668 +6482,74 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-[...575 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>2733</Words>
-  <Characters>15579</Characters>
+  <Words>2629</Words>
+  <Characters>14991</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>129</Lines>
-  <Paragraphs>36</Paragraphs>
+  <Lines>124</Lines>
+  <Paragraphs>35</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>18276</CharactersWithSpaces>
+  <CharactersWithSpaces>17585</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>admin</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...15 lines deleted...]
-</file>