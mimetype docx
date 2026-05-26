--- v0 (2025-10-25)
+++ v1 (2026-05-26)
@@ -1,21737 +1,27774 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2438C393" w14:textId="77777777" w:rsidR="000F1043" w:rsidRPr="00E373BB" w:rsidRDefault="000F1043">
+    <w:p w14:paraId="7DF447FB" w14:textId="77777777" w:rsidR="00F55258" w:rsidRPr="00F55258" w:rsidRDefault="00F55258" w:rsidP="00F55258">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:widowControl w:val="0"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...5 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="182" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Paiements</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>directs</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="30B3A9A2" w14:textId="77777777" w:rsidR="000F1043" w:rsidRPr="00E373BB" w:rsidRDefault="000F1043">
+    <w:p w14:paraId="1F7A7128" w14:textId="77777777" w:rsidR="00F55258" w:rsidRPr="00F55258" w:rsidRDefault="00F55258" w:rsidP="00F55258">
       <w:pPr>
-        <w:pStyle w:val="Title"/>
-[...30 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="828"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
-        <w:spacing w:before="160" w:line="259" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="160" w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="111" w:hanging="361"/>
-        <w:rPr>
-[...3 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E373BB">
-[...4 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Pour</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...19 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>les Partenaires</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(Partenaire</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>mise</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en œuvre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>[PI] ou</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>partie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>responsable</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>[PR]) qui</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>atteignent le</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-9"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>seuil</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-9"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>micro-évaluation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>HACT</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>du</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>PNUD,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-9"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>modalité</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>transfert</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>fonds</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>par</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-8"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>paiement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-9"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>direct est sélectionnée lorsqu'un bureau a effectué la micro-évaluation HACT de la capacité de gestion financière du Partenaire, y compris la comptabilité, la passation de marchés, l'établissement de rapports et les contrôles internes, et qu'il a déterminé que les principes ne sont pas en contradiction</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-8"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>avec</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-9"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ceux</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-7"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>du</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-8"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>PNUD.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="33"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Pour</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-9"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>les</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Partenaires</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dont</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>les</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>capacités</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>sont</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>inférieures</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>au</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-12"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>seuil de micro-évaluation du PNUD, le Bureau peut choisir la modalité de transfert de fonds par paiement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...24 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>direct</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>si</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>c'est</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>modalité</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>plus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>appropriée</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>compte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>tenu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...72 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>tous</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...53 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>les</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>facteurs de risque connus.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-8"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Se</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>référer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...15 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>au</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-8"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>paragraphe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>32</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-8"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-[...379 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...542 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidRPr="00E373BB">
+        <w:r w:rsidRPr="00F55258">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:cs="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
             <w:lang w:val="fr-CH"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>'</w:t>
-[...19 lines deleted...]
-          <w:t>.</w:t>
+          <w:t>'Approche harmonisée de transfert de fonds (HACT).</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6E9552DF" w14:textId="200E3ACC" w:rsidR="000F1043" w:rsidRPr="00E373BB" w:rsidRDefault="00162C1F">
+    <w:p w14:paraId="3753C082" w14:textId="21C2828C" w:rsidR="00F55258" w:rsidRPr="00F55258" w:rsidRDefault="00F55258" w:rsidP="00F55258">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="828"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
-        <w:spacing w:before="25" w:line="259" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="25" w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="114"/>
-        <w:rPr>
-[...3 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-        </w:rPr>
-[...53 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="661B8DDC" wp14:editId="6F414336">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>2988945</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>2739390</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="43180" cy="10160"/>
+                <wp:effectExtent l="0" t="635" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="331188759" name="Freeform: Shape 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="43180" cy="10160"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst>
+                            <a:gd name="T0" fmla="*/ 67 w 68"/>
+                            <a:gd name="T1" fmla="*/ 0 h 16"/>
+                            <a:gd name="T2" fmla="*/ 0 w 68"/>
+                            <a:gd name="T3" fmla="*/ 0 h 16"/>
+                            <a:gd name="T4" fmla="*/ 0 w 68"/>
+                            <a:gd name="T5" fmla="*/ 16 h 16"/>
+                            <a:gd name="T6" fmla="*/ 67 w 68"/>
+                            <a:gd name="T7" fmla="*/ 16 h 16"/>
+                            <a:gd name="T8" fmla="*/ 67 w 68"/>
+                            <a:gd name="T9" fmla="*/ 0 h 16"/>
+                          </a:gdLst>
+                          <a:ahLst/>
+                          <a:cxnLst>
+                            <a:cxn ang="0">
+                              <a:pos x="T0" y="T1"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T2" y="T3"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T4" y="T5"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T6" y="T7"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T8" y="T9"/>
+                            </a:cxn>
+                          </a:cxnLst>
+                          <a:rect l="0" t="0" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="68" h="16">
+                              <a:moveTo>
+                                <a:pt x="67" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="16"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="67" y="16"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="67" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="0562C1"/>
+                        </a:solidFill>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                              <a:solidFill>
+                                <a:srgbClr val="000000"/>
+                              </a:solidFill>
+                              <a:round/>
+                              <a:headEnd/>
+                              <a:tailEnd/>
+                            </a14:hiddenLine>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="4AD291FC" id="Freeform: Shape 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:235.35pt;margin-top:215.7pt;width:3.4pt;height:.8pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="68,16" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBfewm8yAIAABkHAAAOAAAAZHJzL2Uyb0RvYy54bWysVV1vmzAUfZ+0/2D5cdIKpAlpUUk1teo0&#10;qfuQmv0Ax5iAZnw92wnpfv2uDaQkS7Vo2gvY3OPje881xze3u0aSrTC2BpXT5CKmRCgORa3WOf2+&#10;fHh/RYl1TBVMghI5fRaW3i7evrlpdSYmUIEshCFIomzW6pxWzuksiiyvRMPsBWihMFiCaZjDqVlH&#10;hWEtsjcymsRxGrVgCm2AC2vx630XpIvAX5aCu69laYUjMqeYmwtPE54r/4wWNyxbG6armvdpsH/I&#10;omG1wk33VPfMMbIx9R9UTc0NWCjdBYcmgrKsuQg1YDVJfFTNU8W0CLWgOFbvZbL/j5Z/2T7pb8an&#10;bvUj8B8WFYlabbN9xE8sYsiq/QwF9pBtHIRid6Vp/Eosg+yCps97TcXOEY4fp5fJFQrPMZLESRoU&#10;j1g2LOUb6z4KCDRs+2hd15ACR0HOgijW4J5L5Cgbib15F5F0TlqSXvXN20OSESQmFUnSY8TkAHGK&#10;4/IAcYpjeoA4xTEbIZL0ZCLpCPJKNfMR5BUW/Lf+psn1CPKiCTZgPUjMqkF1vlO97DgizP/Bceiz&#10;Buv763uAbVwmXlakQJTv0Stg1NqDL88Co6gePDsLjOJ58PwsMGrkwddjcJd7X6tBjzh2B0MJusPK&#10;r2GZZs5LNAxJm1M8e6TCA50GeRrYiiWEuPM6pdg63HM46i9hqcawTs0BNcSGtw5UHaY7yJj1EBze&#10;Hajf7zzU8X5cghVdP32hobH7ir1Qox/UgqyLh1pKX6s169WdNGTLvLXO0sndcC4OYDKcEQV+WbeN&#10;/xIcxpuKN2qbraB4RoMx0Pkz3ic4qMD8oqRFb86p/blhRlAiPyk0v+tkOkVlXJhMZ/MJTsw4shpH&#10;mOJIlVNH8Uz74Z3rLoCNNvW6wp2S0EYFH9DYytpbUMivy6qfoP8Gbfq7whv8eB5QLzfa4jcAAAD/&#10;/wMAUEsDBBQABgAIAAAAIQBfKFOB4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbv&#10;SPyHyEhcEEvHCkGl6TRNcEAVB8a4e01oKxqn1Nla9uuXneDmj0evH+fLyXXiYAduPWmYzxIQlipv&#10;Wqo1bD9ebh9BcEAy2HmyGn4tw7K4vMgxM36kd3vYhFrEEOIMNTQh9JmUXDXWIc98bynuvvzgMMR2&#10;qKUZcIzhrpN3SfIgHbYULzTY23Vjq+/N3ml4+0zL48+6Vn15U26fx1dmXLHW11fT6glEsFP4g+Gs&#10;H9WhiE47vyfDotOQqkRFNBaLeQoiEqlS9yB258kiAVnk8v8PxQkAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQBfewm8yAIAABkHAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQBfKFOB4AAAAAsBAAAPAAAAAAAAAAAAAAAAACIFAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAALwYAAAAA&#10;" o:allowincell="f" path="m67,l,,,16r67,l67,xe" fillcolor="#0562c1" stroked="f">
+                <v:path arrowok="t" o:connecttype="custom" o:connectlocs="42545,0;0,0;0,10160;42545,10160;42545,0" o:connectangles="0,0,0,0,0"/>
+                <w10:wrap anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le paiement direct ne doit pas être confondu avec les paiements effectués dans le cadre du soutien du PNUD à la Misse en ouvre nationale. Dans les deux cas, les paiements sont effectués par le PNUD à partir d'un</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>compte</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>bancaire</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...42 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>du PNUD et le PNUD devrait récupérer le coût de la fourniture de ces services.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Dans</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>le</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>cas</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>d'un</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>paiement</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>direct</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>à</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>un</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>gouvernement</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...42 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Partenaire, le gouvernement (Partenaire) assume la responsabilité du processus contractuel, effectue le recrutement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ou</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>passation</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>marchés</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>et</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>signe</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>le</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>contrat</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>conformément</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>à</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ses</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>propres</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>règles</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>et règlements</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(dont</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>les</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-11"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>principes</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>doivent</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>être</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>conformes</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>à</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ceux</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>du</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>PNUD).</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>La</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>demande</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>paiement direct</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>doit</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-11"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>être</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>soumise</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>au</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-11"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>moyen</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-11"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>du</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-11"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>formulaire</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>FACE</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>approuvé,</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>demandant</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>au</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>PNUD</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-11"/>
-          <w:sz w:val="22"/>
-[...51 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d'effectuer le paiement directement au fournisseur au nom du Partenaire. Les coordonnées bancaires complètes du fournisseur, approuvées par le signataire autorisé du Partenaire, doivent être jointes au formulaire FACE. Les formulaires FACE doivent être accompagnés d'un devis détaillé (ICE) dûment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>rempli indiquant</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>les dépenses réelles pour</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>période</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>considérée, y</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">compris les prix et les quantités. Cliquez </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
+        <w:r w:rsidRPr="00F55258">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0562C1"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w:lang w:val="fr-CH"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>ici</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00132637">
-[...9 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA281F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(en anglais)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0562C1"/>
-          <w:sz w:val="22"/>
-[...33 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>pour le lien vers le modèle ICE (en anglais) du PNUD. Les formulaires FACE, y compris</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>le</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>formulaire</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ICE,</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>doivent</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>être</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>soumis</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>au</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>PNUD</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>au</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>plus</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>tard</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>jours</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>après</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>fin</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Les bureaux peuvent convenir d'une prolongation raisonnable de ce délai après consultation de l'OFM CFRA </w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">chaque trimestre, Les bureaux peuvent convenir d'une prolongation raisonnable de ce délai après consultation de l'OFM CFRA </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidR="000F1043" w:rsidRPr="00FB1DAA">
+        <w:r w:rsidRPr="00F55258">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="fr-CH"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>(</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-[...13 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>cfra.kl@undp.org), mais toute prolongation doit tenir compte de la nécessité d'enregistrer les dépenses avant la clôture trimestrielle des registres financiers à Quantum. Les bureaux doivent veiller à ce que les formulaires FACE soient signés par les fonctionnaires désignés comme indiqué dans le plan de travail annuel. Les dépenses déclarées dans le formulaire FACE doivent être enregistrées dans Quantum au cours de la période où elles ont été encourues par le Partenaire. Les bureaux doivent veiller à ce que les Partenaires communiquent leurs données en temps voulu afin que les dépenses puissent être déclarées en temps voulu et avec précision dans les comptes du PNUD. Le code du Partenaire (partie responsable</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Quantum) dans la</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ligne</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>distribution des comptes fournisseurs Quantum doit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>être le</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-12"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>code</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-12"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-12"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-12"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>partie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-8"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>responsable</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-12"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>du</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Partenaire</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-[...64 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-8"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>et</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-8"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>non</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>le</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-12"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>code</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-12"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>"001981"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-10"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(PNUD)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-9"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>puisqu'il</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-13"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>s'agit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-12"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d'un paiement pour le compte du Partenaire. Lorsqu'un Partenaire demande au PNUD de l'aider à mettre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>œuvre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>certaines</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...15 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>activités</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...105 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>du</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>projet,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>par</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>exemple</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>le</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>recrutement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>et</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l'aide</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>à</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-[...283 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...276 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>passation de marchés, le PNUD assume la responsabilité de la procédure de passation de marchés conformément à ses règles et règlements et la composante budgétaire de cette aide doit être enregistrée en utilisant le code de partie responsable du PNUD "001981".</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71992D6B" w14:textId="77777777" w:rsidR="000F1043" w:rsidRPr="00E373BB" w:rsidRDefault="000F1043">
+    <w:p w14:paraId="230CFED0" w14:textId="77777777" w:rsidR="00F55258" w:rsidRPr="00F55258" w:rsidRDefault="00F55258" w:rsidP="00F55258">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="823"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
-        <w:spacing w:before="89" w:line="249" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="89" w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="823" w:right="120"/>
-        <w:rPr>
-[...3 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E373BB">
-[...6 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Le</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>PNUD</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ne</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>doit</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>pas</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>être</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>considéré</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>comme</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>un</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>simple</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>"administrateur"</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>des</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>fonds</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>des</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>projets</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>mis en</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>œuvre</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>au</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>niveau</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>national.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Les</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>services</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>soutien</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>devraient</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>aider</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>le</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>gouvernement</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>à</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>atteindre des objectifs de développement clairs et à renforcer les capacités des institutions nationales.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C705E2E" w14:textId="7C3A4298" w:rsidR="000F1043" w:rsidRPr="00E373BB" w:rsidRDefault="004C2DEE">
+    <w:p w14:paraId="44984542" w14:textId="77777777" w:rsidR="00F55258" w:rsidRPr="00F55258" w:rsidRDefault="00F55258" w:rsidP="00F55258">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="823"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
-        <w:spacing w:before="7" w:line="249" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="7" w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="823" w:right="119"/>
-        <w:rPr>
-[...3 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C2DEE">
-[...60 lines deleted...]
-        <w:t>. Dans les cas où les coûts sont explicitement inéligibles en vertu des politiques des donateurs, une source de financement alternative doit être identifiée. Dans tous les cas, le financement de ces coûts doit être planifié avant que les coûts ne soient engagés.</w:t>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Les bureaux doivent veiller à ce que l'intégralité des coûts liés aux traitements des paiements ou de prestation des services d'appui soient recouvrés en les imputant directement au budget du projet. Ces coûts doivent être intégrés au budget initial du projet approuvé par le donateur ou le partenaire de mise en œuvre. Si ces coûts n'étaient pas inclus dans le budget du projet approuvé, les bureaux devraient entreprendre des négociations de modification du budget avec le donateur ou le partenaire de mise en œuvre. Dans les cas où les coûts sont explicitement inéligibles en vertu des politiques des donateurs, une source de financement alternative doit être identifiée. Dans tous les cas, le financement de ces coûts doit être planifié avant que les coûts ne soient engagés.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DD9CB60" w14:textId="77777777" w:rsidR="000F1043" w:rsidRPr="00E373BB" w:rsidRDefault="000F1043">
+    <w:p w14:paraId="20A5CAB2" w14:textId="77777777" w:rsidR="00F55258" w:rsidRPr="00F55258" w:rsidRDefault="00F55258" w:rsidP="00F55258">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="823"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
-        <w:spacing w:before="6" w:line="256" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="6" w:after="0" w:line="256" w:lineRule="auto"/>
         <w:ind w:left="823" w:right="120"/>
-        <w:rPr>
-[...3 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E373BB">
-[...4 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Pour</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>les</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>paiements</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>directs,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>les</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>dépenses</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>sont</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>reconnues</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>dans</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>période</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>au</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>cours</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...30 lines deleted...]
-        <w:t>, comme indiqué dans le formulaire FACE.</w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>laquelle elles ont été encourues par le Partenaire, comme indiqué dans le formulaire FACE.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="475BF259" w14:textId="7C4080A0" w:rsidR="000F1043" w:rsidRPr="00E373BB" w:rsidRDefault="000F1043">
+    <w:p w14:paraId="135DE0B7" w14:textId="6BC51E50" w:rsidR="00F55258" w:rsidRPr="00F55258" w:rsidRDefault="00F55258" w:rsidP="00F55258">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="824"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
-        <w:spacing w:before="33" w:line="259" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="33" w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="824" w:right="119"/>
-        <w:rPr>
-[...3 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E373BB">
-[...4 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>La</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>comptabilisation</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>des</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>dépenses</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>doit</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>être</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>conforme</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>aux</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>chapitres</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>du</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...24 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>POPP relatifs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>à</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidRPr="00E373BB">
+        <w:r w:rsidRPr="00F55258">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="006FC0"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w:lang w:val="fr-CH"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>gestion</w:t>
         </w:r>
-        <w:r w:rsidRPr="00E373BB">
+        <w:r w:rsidRPr="00F55258">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="006FC0"/>
             <w:spacing w:val="-11"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w:lang w:val="fr-CH"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidRPr="00E373BB">
+        <w:r w:rsidRPr="00F55258">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="006FC0"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w:lang w:val="fr-CH"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>des</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="006FC0"/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidRPr="00E373BB">
+        <w:r w:rsidRPr="00F55258">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="006FC0"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w:lang w:val="fr-CH"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>dépenses</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00EB426D">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="006FC0"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">tels que les </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidRPr="00E373BB">
+        <w:r w:rsidRPr="00F55258">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0562C1"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w:lang w:val="fr-CH"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>bons de commande/engagements</w:t>
         </w:r>
-        <w:r w:rsidRPr="00E373BB">
+        <w:r w:rsidRPr="00F55258">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="fr-CH"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>,</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00E373BB">
-[...4 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> les </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidRPr="00E373BB">
+        <w:r w:rsidRPr="00F55258">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0562C1"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w:lang w:val="fr-CH"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>comptes fournisseurs</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0562C1"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">et les </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidRPr="00E373BB">
+        <w:r w:rsidRPr="00F55258">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0562C1"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w:lang w:val="fr-CH"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>décaissements</w:t>
         </w:r>
-        <w:r w:rsidRPr="00E373BB">
+        <w:r w:rsidRPr="00F55258">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0562C1"/>
             <w:spacing w:val="-2"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w:lang w:val="fr-CH"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidRPr="00E373BB">
+        <w:r w:rsidRPr="00F55258">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0562C1"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w:lang w:val="fr-CH"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>de</w:t>
         </w:r>
-        <w:r w:rsidRPr="00E373BB">
+        <w:r w:rsidRPr="00F55258">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0562C1"/>
             <w:spacing w:val="-6"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w:lang w:val="fr-CH"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidRPr="00E373BB">
+        <w:r w:rsidRPr="00F55258">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0562C1"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w:lang w:val="fr-CH"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>fonds</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0562C1"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>dans</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>le</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>chapitre</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>du</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>POPP</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>relatif</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>à</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidRPr="00E373BB">
+        <w:r w:rsidRPr="00F55258">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="006FC0"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w:lang w:val="fr-CH"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>gestion</w:t>
         </w:r>
-        <w:r w:rsidRPr="00E373BB">
+        <w:r w:rsidRPr="00F55258">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="006FC0"/>
             <w:spacing w:val="-4"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w:lang w:val="fr-CH"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidRPr="00E373BB">
+        <w:r w:rsidRPr="00F55258">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="006FC0"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w:lang w:val="fr-CH"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>des</w:t>
         </w:r>
-        <w:r w:rsidRPr="00E373BB">
+        <w:r w:rsidRPr="00F55258">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="006FC0"/>
             <w:spacing w:val="-2"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w:lang w:val="fr-CH"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidRPr="00E373BB">
+        <w:r w:rsidRPr="00F55258">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="006FC0"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w:lang w:val="fr-CH"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>dépenses</w:t>
         </w:r>
-        <w:r w:rsidRPr="00E373BB">
+        <w:r w:rsidRPr="00F55258">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="fr-CH"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Voir</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>également le</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...13 lines deleted...]
-        <w:t> </w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidR="00132637" w:rsidRPr="00AB46F1">
+        <w:r w:rsidRPr="00F55258">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:cs="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
             <w:spacing w:val="-13"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
             <w:lang w:val="fr-CH"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Guide opérationnel du cadre de contrôle interne du PNUD</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="006FC0"/>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-11"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Transactions</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>à</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>demande</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...20 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d'un partenaire de mise en œuvre </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D6D1D52" w14:textId="77777777" w:rsidR="000F1043" w:rsidRPr="00E373BB" w:rsidRDefault="000F1043">
+    <w:p w14:paraId="13827BFD" w14:textId="77777777" w:rsidR="00F55258" w:rsidRPr="00F55258" w:rsidRDefault="00F55258" w:rsidP="00F55258">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:widowControl w:val="0"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="158" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="104"/>
-        <w:rPr>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-2"/>
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="Responsabilité"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-2"/>
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Responsabilité</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E0A9639" w14:textId="01EBD386" w:rsidR="000F1043" w:rsidRPr="00E373BB" w:rsidRDefault="000F1043">
+    <w:p w14:paraId="0FDB5289" w14:textId="23303C3C" w:rsidR="00F55258" w:rsidRPr="00F55258" w:rsidRDefault="00F55258" w:rsidP="00F55258">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="823"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
-        <w:spacing w:before="191" w:line="259" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="191" w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="823" w:right="119"/>
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E373BB">
-[...4 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Dans</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>le</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>cadre</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>modalité</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>paiement</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>direct,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>le</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Partenaire</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>est</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>seul</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>responsable</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...87 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’approvisionnement. Lors de l'évaluation des capacités du Partenaire et des activités d'assurance, les bureaux doivent veiller à ce qu’il y ait une assurance raisonnable que le Partenaire d’exécution conduit les opérations d’achat sur la base des normes qui sont compatibles avec celles du PNUD. Si ce</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...86 lines deleted...]
-        <w:t xml:space="preserve"> concerné doit être réexaminée conformément au </w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n'est pas le cas, la note de risque du Partenaire doit être ajustée pour refléter le risque révisé du Partenaire et la modalité de transfert de fonds appropriée, et la décision de continuer à travailler avec le Partenaire pour la tâche et/ou le projet concerné doit être réexaminée conformément au </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidRPr="00E373BB">
+        <w:r>
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0562C1"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w:lang w:val="fr-CH"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>POPP</w:t>
+          <w:t>POPP HACT</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00EB426D">
-[...57 lines deleted...]
-        <w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Les capacités techniques, managériales, administratives et financières du Partenaire doivent être réévaluées tout au long de la durée de vie du projet au cours des activités </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>d'assurance.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0731F4D5" w14:textId="77777777" w:rsidR="000F1043" w:rsidRPr="00E373BB" w:rsidRDefault="000F1043">
+    <w:p w14:paraId="6BF9F908" w14:textId="4C2D90ED" w:rsidR="00F55258" w:rsidRPr="00F55258" w:rsidRDefault="00F55258" w:rsidP="00F55258">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="823"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
-        <w:spacing w:before="20" w:line="259" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="20" w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="823" w:right="118"/>
-        <w:rPr>
-[...3 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E373BB">
-[...63 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Si le administrateur chargé du programme du PNUD estime qu'un niveau de contrôle plus élevé est nécessaire et souhaite contrôler les activités du projet sur une base transactionnelle, il/elle doit demander au Partenaire de fournir des documents justificatifs (c'est-à-dire des copies des factures, des bons de commande, des devis et des notes sur les marchandises reçues) lors de la déclaration</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>des</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>dépenses</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>via</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-11"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>les</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>formulaires</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>FACE,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>sinon</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>vérification</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>des</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>documents</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">justificatifs doit être effectuée lors des activités d'assurance (audits et vérifications ponctuelles) conformément à la procédure </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
-        <w:r w:rsidRPr="00E373BB">
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="00C95BAC">
           <w:rPr>
-            <w:color w:val="0562C1"/>
-[...3 lines deleted...]
-            <w:lang w:val="fr-CH"/>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Calibri"/>
           </w:rPr>
-          <w:t>HACT POPP</w:t>
-[...8 lines deleted...]
-          <w:t>.</w:t>
+          <w:t>POPP HACT</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00E373BB">
-[...24 lines deleted...]
-        <w:t xml:space="preserve"> et non avec le PNUD.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Néanmoins, il convient de veiller à ce qu'il n'y ait pas de confusion quant à la responsabilité et à l'obligation de rendre des comptes en matière de passation de marchés, c'est-à-dire avec le Partenaire et non avec le PNUD.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="228A46FA" w14:textId="47E8FFE6" w:rsidR="000F1043" w:rsidRDefault="003D1B5F">
+    <w:p w14:paraId="212DC23D" w14:textId="0E27D088" w:rsidR="00F55258" w:rsidRPr="00F55258" w:rsidRDefault="00F55258" w:rsidP="00C95BAC">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="824"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
-        <w:spacing w:before="21" w:line="259" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="21" w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="824" w:right="134" w:hanging="369"/>
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D1B5F">
-[...39 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les paiements directs pour les projets de mise en œuvre nationale sont effectués uniquement en monnaie locale.   Les demandes du partenaire visant à effectuer des paiements directs dans une monnaie autre que la monnaie locale à des fournisseurs internationaux dont l'obligation est libellée dans une monnaie autre que la monnaie locale doivent être examinées par le Bureau et approuvées par le Chef du Bureau conformément au Règlement financier et aux règles de gestion financière du PNUD (FRR) avant d'être réglées</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">   </w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DD1B61E" w14:textId="77777777" w:rsidR="003D1B5F" w:rsidRPr="00E373BB" w:rsidRDefault="003D1B5F" w:rsidP="003D1B5F">
+    <w:p w14:paraId="73815CB9" w14:textId="77777777" w:rsidR="00F55258" w:rsidRPr="00F55258" w:rsidRDefault="00F55258" w:rsidP="00F55258">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="824"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
-        <w:spacing w:before="21" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="21" w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="851" w:right="134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-        <w:tab/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En outre, lorsque la lettre d'accord (LOA), l'accord avec la partie responsable (RPA), l'accord de paiement basé sur les performances (PBPA) ou des contrats ou accords similaires, ainsi que le </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>document de projet ou le plan de travail annuel, ont clairement identifié les activités et les dépenses à effectuer dans une monnaie non locale, telles que le paiement de consultants ou de fournisseurs internationaux, l'approbation de la trésorerie du siège du PNUD n'est pas requise pour que le bureau traite les paiements directs dans une monnaie non locale.  Cette disposition est limitée à l'étendue de ces activités telles que spécifiées dans l'accord, les contrats ou les documents légalement contraignants correspondants, de sorte que les contrats signés par le partenaire soient conformes au principe du FRR du PNUD et aux règles de passation des marchés qui ont entraîné des obligations en monnaie non locale. Tous ces cas doivent être approuvés par le Chef du Bureau, et le Bureau doit conserver les documents pertinents à l'appui de cette justification. Le chef du bureau n'est pas autorisé à payer dans une devise autre que la devise locale lorsque les obligations sont en devise locale.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="614479CF" w14:textId="77777777" w:rsidR="00132637" w:rsidRDefault="003D1B5F" w:rsidP="00132637">
+    <w:p w14:paraId="44CF18BF" w14:textId="77777777" w:rsidR="00F55258" w:rsidRPr="00F55258" w:rsidRDefault="00F55258" w:rsidP="00F55258">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
-[...28 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="824"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
-        <w:spacing w:before="21" w:line="259" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="21" w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="134"/>
-        <w:rPr>
-[...3 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E373BB">
-[...4 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Le</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>PNUD a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>responsabilité</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>d'accepter</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>les</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>demandes</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>paiement</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>direct</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>appropriées,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>conformes au</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>plan</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>travail</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>annuel</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>et</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>au</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Règlement</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>financier</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>et</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>règles</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>gestion</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>financière</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>du</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>PNUD,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>et</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de rejeter les demandes qui ne répondent pas à ces exigences (demandes irrégulières). Si de nouvelles</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>informations</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>remettent</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>cause</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>validité</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>d'un</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-11"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>paiement</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>direct</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>déjà</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>effectué,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-11"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>le</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>PNUD doit</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>suspendre</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>toute</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>nouvelle</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>demande</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>paiement</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>direct</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>jusqu'à</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ce</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>que</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>le</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>problème</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>soit</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...30 lines deleted...]
-        <w:t>.</w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>résolu de manière satisfaisante avec le Partenaire.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="318945C9" w14:textId="77777777" w:rsidR="000F1043" w:rsidRPr="00E373BB" w:rsidRDefault="00693CCF">
+    <w:p w14:paraId="57F534D2" w14:textId="77777777" w:rsidR="00F55258" w:rsidRPr="00F55258" w:rsidRDefault="00F55258" w:rsidP="00F55258">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="823"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
-        <w:spacing w:before="24"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="24" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="823" w:hanging="359"/>
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...18 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Des</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>demandes</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ou</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>des</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>paiements</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>indus</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...13 lines deleted...]
-        <w:t>peuvent se produire lorsque:</w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> peuvent se produire lorsque:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A470D9A" w14:textId="77777777" w:rsidR="000F1043" w:rsidRPr="00E373BB" w:rsidRDefault="000F1043" w:rsidP="00C1498F">
+    <w:p w14:paraId="74F84988" w14:textId="77777777" w:rsidR="00F55258" w:rsidRPr="00F55258" w:rsidRDefault="00F55258" w:rsidP="00F55258">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
-        <w:spacing w:before="16" w:line="249" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="16" w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="1560" w:right="219" w:hanging="361"/>
-        <w:rPr>
-[...4 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Symbol"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E373BB">
-[...3 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Le</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>paiement</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>n'est</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>pas</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>conforme</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>au plan</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>travail</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>annuel</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ou</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>au budget</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>du projet,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ou</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> plafonds de financement disponibles ;</w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ne respecte pas la limite des plafonds de financement disponibles ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12E1C821" w14:textId="5489EECA" w:rsidR="000F1043" w:rsidRPr="00E373BB" w:rsidRDefault="00FA21B9" w:rsidP="00C1498F">
+    <w:p w14:paraId="7429E029" w14:textId="77777777" w:rsidR="00F55258" w:rsidRPr="00F55258" w:rsidRDefault="00F55258" w:rsidP="00F55258">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1559"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
-        <w:spacing w:before="1"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1559" w:hanging="359"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Symbol"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E373BB">
-[...16 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La documentation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>justificative</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...22 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>demandé est</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>manquante</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AC76523" w14:textId="77777777" w:rsidR="000F1043" w:rsidRPr="00E373BB" w:rsidRDefault="000F1043" w:rsidP="00C1498F">
+    <w:p w14:paraId="05898B8B" w14:textId="77777777" w:rsidR="00F55258" w:rsidRPr="00F55258" w:rsidRDefault="00F55258" w:rsidP="00F55258">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
-        <w:spacing w:before="12" w:line="249" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="12" w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="1560" w:right="877" w:hanging="361"/>
-        <w:rPr>
-[...4 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Symbol"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E373BB">
-[...3 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Il</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>existe</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>des</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>incohérences</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ce</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>qui concerne</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>l'approbation</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>du</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>fournisseur</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ou</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...43 lines deleted...]
-        <w:t>;</w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>du Partenaire d’exécution;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E7FF709" w14:textId="77777777" w:rsidR="000F1043" w:rsidRPr="00E373BB" w:rsidRDefault="000F1043" w:rsidP="00C1498F">
+    <w:p w14:paraId="08BB16B6" w14:textId="77777777" w:rsidR="00F55258" w:rsidRPr="00F55258" w:rsidRDefault="00F55258" w:rsidP="00F55258">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
-        <w:spacing w:before="2"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="2" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1560" w:hanging="360"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Symbol"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E373BB">
-[...3 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Il</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>des</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>irrégularités</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>dans</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>les</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>pratiques</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>passation</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>des</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>marchés</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E34EFE9" w14:textId="77777777" w:rsidR="000F1043" w:rsidRPr="00E373BB" w:rsidRDefault="000F1043" w:rsidP="00C1498F">
+    <w:p w14:paraId="0C62F4F9" w14:textId="77777777" w:rsidR="00F55258" w:rsidRPr="00F55258" w:rsidRDefault="00F55258" w:rsidP="00F55258">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
-        <w:spacing w:before="11"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="11" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1560" w:hanging="360"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Symbol"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E373BB">
-[...3 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Les</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>fonds</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>sont</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>transférés</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>au</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>mauvais</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>destinataire</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FE476BD" w14:textId="77777777" w:rsidR="000F1043" w:rsidRPr="00E373BB" w:rsidRDefault="000F1043" w:rsidP="00C1498F">
+    <w:p w14:paraId="4B5CB86B" w14:textId="77777777" w:rsidR="00F55258" w:rsidRPr="00F55258" w:rsidRDefault="00F55258" w:rsidP="00F55258">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
-        <w:spacing w:before="8" w:line="249" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="8" w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="1560" w:right="354" w:hanging="361"/>
-        <w:rPr>
-[...4 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Symbol"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E373BB">
-[...3 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Le</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>bon</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>bénéficiaire</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>reçoit</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>un</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>montant</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>incorrect</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>fonds,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>compris</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>des</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>paiements</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>qui n'ont pas été demandés ou correctement approuvés par le PNUD ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AAC1A3C" w14:textId="77777777" w:rsidR="000F1043" w:rsidRPr="00E373BB" w:rsidRDefault="000F1043" w:rsidP="00C1498F">
+    <w:p w14:paraId="3F1BB10B" w14:textId="77777777" w:rsidR="00F55258" w:rsidRPr="00F55258" w:rsidRDefault="00F55258" w:rsidP="00F55258">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
-        <w:spacing w:before="2" w:line="249" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="2" w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="1560" w:right="301" w:hanging="361"/>
-        <w:rPr>
-[...4 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Symbol"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E373BB">
-[...3 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Des documents supplémentaires sont mis à disposition qui conduiraient le PNUD à mettre</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>en doute</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>validité</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ou l'adéquation</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>du</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>paiement,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>y compris</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>cas</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>suspicion de fraude ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27774717" w14:textId="77777777" w:rsidR="000F1043" w:rsidRPr="00E373BB" w:rsidRDefault="000F1043" w:rsidP="00C1498F">
+    <w:p w14:paraId="2463DA79" w14:textId="77777777" w:rsidR="00F55258" w:rsidRPr="00F55258" w:rsidRDefault="00F55258" w:rsidP="00F55258">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
-        <w:spacing w:before="2" w:line="249" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="2" w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="1560" w:right="269" w:hanging="361"/>
-        <w:rPr>
-[...4 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Symbol"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E373BB">
-[...3 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Le</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Partenaire</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>n'utilise</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>pas</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>les</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>fonds</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>pour</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>atteindre</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>les</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>résultats escomptés</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>du</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>projet</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ou utilise les fonds de manière inappropriée, y compris par des paiements frauduleux.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25EF0849" w14:textId="77777777" w:rsidR="000F1043" w:rsidRPr="00E373BB" w:rsidRDefault="000F1043" w:rsidP="00FA21B9">
+    <w:p w14:paraId="25C127E1" w14:textId="77777777" w:rsidR="00F55258" w:rsidRPr="00F55258" w:rsidRDefault="00F55258" w:rsidP="00F55258">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="824"/>
           <w:tab w:val="left" w:pos="870"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
-        <w:spacing w:before="6" w:line="249" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="6" w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="824" w:right="115"/>
-        <w:rPr>
-[...3 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E373BB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-[...27 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Si le Bureau identifie des demandes ou des paiements irréguliers lors de l'examen et de l'approbation des formulaires FACE soumis par les Partenaires ou lors des activités de suivi et d'assurance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>des projets en</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>cours,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>les</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>paiements</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>directs ultérieurs doivent</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>être</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>suspendus</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> à la satisfaction du PNUD.</w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>jusqu'à ce que le problème soit résolu avec le Partenaire à la satisfaction du PNUD.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E1DA492" w14:textId="6DEF27E1" w:rsidR="000F1043" w:rsidRPr="00E373BB" w:rsidRDefault="000F1043" w:rsidP="00C1498F">
+    <w:p w14:paraId="7E23A6FF" w14:textId="77777777" w:rsidR="00F55258" w:rsidRPr="00F55258" w:rsidRDefault="00F55258" w:rsidP="00F55258">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="824"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
-        <w:spacing w:before="7" w:line="252" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="7" w:after="0" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="824" w:right="-10"/>
-        <w:rPr>
-[...3 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E373BB">
-[...4 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Lors de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>l'examen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>des formulaires FACE, le responsable</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>programme du</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>PNUD, le responsable financier et le responsable des approbations doivent être attentifs aux signes potentiels de fraude</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ou d'utilisation abusive</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>des fonds, conformément à</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">la </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
-        <w:r w:rsidRPr="00693CCF">
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="00F55258">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:cs="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
             <w:lang w:val="fr-CH"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>politique</w:t>
         </w:r>
-        <w:r w:rsidRPr="00693CCF">
+        <w:r w:rsidRPr="00F55258">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:cs="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
             <w:spacing w:val="-2"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
             <w:lang w:val="fr-CH"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00693CCF" w:rsidRPr="00693CCF">
+        <w:r w:rsidRPr="00F55258">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:cs="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
             <w:lang w:val="fr-CH"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>anti-</w:t>
-[...9 lines deleted...]
-          <w:t>fraude</w:t>
+          <w:t>anti-fraude</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00E373BB">
-[...4 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> (voir la liste des signaux d'alerte potentiels ci-dessous). Un examen secondaire et une enquête sur</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>les</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>transactions</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>présentant</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>des</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>signaux</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>d'alerte</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>fraude</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>potentielle</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>doivent</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>être</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>effectués et documentés. Une demande de paiement direct ne doit pas être traitée tant que les signaux d'alerte potentiels n'ont pas fait l'objet d'une enquête approfondie et que la validité de la transaction n'a pas été confirmée.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="323F5CE4" w14:textId="77777777" w:rsidR="000F1043" w:rsidRPr="00E373BB" w:rsidRDefault="000F1043" w:rsidP="00FA21B9">
+    <w:p w14:paraId="38CA70AF" w14:textId="77777777" w:rsidR="00F55258" w:rsidRPr="00F55258" w:rsidRDefault="00F55258" w:rsidP="00F55258">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="824"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
-        <w:spacing w:before="64" w:line="254" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="64" w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:left="824" w:right="130"/>
-        <w:rPr>
-[...3 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E373BB">
-[...4 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Les</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="40"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>signaux</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="40"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>d'alerte</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="40"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>potentiels</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="40"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>qui</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="40"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>nécessitent</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="40"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>un</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="40"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>examen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="40"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>secondaire</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="40"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>et</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="40"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>une</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="40"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>enquête</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="40"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>plus approfondie sont les suivants</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43DB673A" w14:textId="77777777" w:rsidR="000F1043" w:rsidRPr="00E373BB" w:rsidRDefault="000F1043" w:rsidP="002B395B">
+    <w:p w14:paraId="4951C0B7" w14:textId="77777777" w:rsidR="00F55258" w:rsidRPr="00F55258" w:rsidRDefault="00F55258" w:rsidP="00F55258">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
-        <w:spacing w:line="254" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:left="1560" w:right="-10" w:hanging="361"/>
-        <w:rPr>
-[...4 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Symbol"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E373BB">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Modifications de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>dernière</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>minute</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>des instructions de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>paiement avant</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>le traitement d'un paiement, y compris les demandes de "change-back" ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5313F216" w14:textId="77777777" w:rsidR="000F1043" w:rsidRPr="00E373BB" w:rsidRDefault="000F1043" w:rsidP="00FA21B9">
+    <w:p w14:paraId="605B0FD5" w14:textId="77777777" w:rsidR="00F55258" w:rsidRPr="00F55258" w:rsidRDefault="00F55258" w:rsidP="00F55258">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
-        <w:spacing w:line="252" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="1560" w:right="135" w:hanging="360"/>
-        <w:rPr>
-[...4 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Symbol"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E373BB">
-[...3 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Demande de modification des coordonnées bancaires à l'approche du traitement du prochain</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>paiement, alors que</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>les paiements précédents ont</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>été effectués sur</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>un</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>compte bancaire différent ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F3B23EA" w14:textId="77777777" w:rsidR="000F1043" w:rsidRPr="00E373BB" w:rsidRDefault="000F1043" w:rsidP="00FA21B9">
+    <w:p w14:paraId="207B590A" w14:textId="77777777" w:rsidR="00F55258" w:rsidRPr="00F55258" w:rsidRDefault="00F55258" w:rsidP="00F55258">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1559"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1559" w:hanging="359"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Symbol"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E373BB">
-[...3 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Lorsque</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>le</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>nom</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>du</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>compte bancaire</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>est</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>totalement</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>différent</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>du</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>nom</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>du</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>fournisseur</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ADD8D64" w14:textId="77777777" w:rsidR="000F1043" w:rsidRPr="00E373BB" w:rsidRDefault="000F1043" w:rsidP="00FA21B9">
+    <w:p w14:paraId="3713955F" w14:textId="77777777" w:rsidR="00F55258" w:rsidRPr="00F55258" w:rsidRDefault="00F55258" w:rsidP="00F55258">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
-        <w:spacing w:before="90" w:line="249" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="90" w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="1560" w:right="130" w:hanging="361"/>
-        <w:rPr>
-[...4 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Symbol"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E373BB">
-[...3 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Demandes émanant de personnes inconnues ou courriels visant à modifier les instructions de paiement et les coordonnées des fournisseurs, y compris le personnel ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="008616D0" w14:textId="77777777" w:rsidR="000F1043" w:rsidRPr="00E373BB" w:rsidRDefault="000F1043" w:rsidP="00FA21B9">
+    <w:p w14:paraId="055634F5" w14:textId="77777777" w:rsidR="00F55258" w:rsidRPr="00F55258" w:rsidRDefault="00F55258" w:rsidP="00F55258">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
-        <w:spacing w:before="5" w:line="249" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="5" w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="1560" w:right="137" w:hanging="361"/>
-        <w:rPr>
-[...4 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Symbol"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E373BB">
-[...3 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Les demandes de modification des instructions de paiement étaient censées avoir été envoyées par téléphone ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3325E91A" w14:textId="77777777" w:rsidR="000F1043" w:rsidRPr="00E373BB" w:rsidRDefault="000F1043" w:rsidP="00FA21B9">
+    <w:p w14:paraId="573A4D81" w14:textId="77777777" w:rsidR="00F55258" w:rsidRPr="00F55258" w:rsidRDefault="00F55258" w:rsidP="00F55258">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
-        <w:spacing w:before="6" w:line="252" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="6" w:after="0" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="1560" w:right="134" w:hanging="361"/>
-        <w:rPr>
-[...4 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Symbol"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E373BB">
-[...3 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Demandes émanant de courriers électroniques qui imitent fidèlement des adresses électroniques valables mais dont une ou plusieurs lettres sont manifestement manquantes ou modifiées ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="506C657C" w14:textId="77777777" w:rsidR="000F1043" w:rsidRPr="00E373BB" w:rsidRDefault="000F1043" w:rsidP="00FA21B9">
+    <w:p w14:paraId="72BC3809" w14:textId="77777777" w:rsidR="00F55258" w:rsidRPr="00F55258" w:rsidRDefault="00F55258" w:rsidP="00F55258">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
-        <w:spacing w:line="254" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:left="1560" w:right="134" w:hanging="361"/>
-        <w:rPr>
-[...4 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Symbol"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E373BB">
-[...3 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Les</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>demandes</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>marquées</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>comme</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>urgentes</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>et</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>confidentielles</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>qui</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>demandent</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>un</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>paiement accéléré sans raison valable ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="697E1F9F" w14:textId="77777777" w:rsidR="000F1043" w:rsidRPr="00E373BB" w:rsidRDefault="000F1043" w:rsidP="00FA21B9">
+    <w:p w14:paraId="39BE99DF" w14:textId="77777777" w:rsidR="00F55258" w:rsidRPr="00F55258" w:rsidRDefault="00F55258" w:rsidP="00F55258">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1559"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
-        <w:spacing w:line="275" w:lineRule="exact"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="275" w:lineRule="exact"/>
         <w:ind w:left="1559" w:hanging="359"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Symbol"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E373BB">
-[...3 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Demandes</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>d'envoi</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>paiements</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>à</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>des</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>juridictions</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>étrangères</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>sans</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>raisons</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>valables</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2690098E" w14:textId="77777777" w:rsidR="000F1043" w:rsidRPr="00E373BB" w:rsidRDefault="000F1043" w:rsidP="00FA21B9">
+    <w:p w14:paraId="6021C95D" w14:textId="77777777" w:rsidR="00F55258" w:rsidRPr="00F55258" w:rsidRDefault="00F55258" w:rsidP="00F55258">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
-        <w:spacing w:before="14" w:line="249" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="14" w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="1560" w:right="138" w:hanging="361"/>
-        <w:rPr>
-[...4 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Symbol"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E373BB">
-[...3 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Factures en double ou numéro de facture qui apparaît hors séquence avec des factures précédemment payées du même fournisseur ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ECB4A8C" w14:textId="77777777" w:rsidR="000F1043" w:rsidRPr="00E373BB" w:rsidRDefault="000F1043" w:rsidP="00FA21B9">
+    <w:p w14:paraId="0B36EE53" w14:textId="77777777" w:rsidR="00F55258" w:rsidRPr="00F55258" w:rsidRDefault="00F55258" w:rsidP="00F55258">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
-        <w:spacing w:before="6" w:line="249" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="6" w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="1560" w:right="137" w:hanging="361"/>
-        <w:rPr>
-[...4 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Symbol"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E373BB">
-[...3 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Factures</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>gonflées</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ou</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>dégonflées,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>c'est-à-dire</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>que</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>les</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>prix</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>semblent</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>anormalement</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>élevés ou bas ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57F7E561" w14:textId="77777777" w:rsidR="000F1043" w:rsidRPr="00E373BB" w:rsidRDefault="000F1043" w:rsidP="00FA21B9">
+    <w:p w14:paraId="55618B17" w14:textId="77777777" w:rsidR="00F55258" w:rsidRPr="00F55258" w:rsidRDefault="00F55258" w:rsidP="00F55258">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
-        <w:spacing w:before="1"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1560" w:hanging="360"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Symbol"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E373BB">
-[...3 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Factures</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>comportant</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>des</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>erreurs</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>arithmétiques</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ou</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>des</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>montants</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>pairs</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(arrondis)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C279247" w14:textId="77777777" w:rsidR="000F1043" w:rsidRPr="00E373BB" w:rsidRDefault="000F1043" w:rsidP="00FA21B9">
+    <w:p w14:paraId="1A21E041" w14:textId="77777777" w:rsidR="00F55258" w:rsidRPr="00F55258" w:rsidRDefault="00F55258" w:rsidP="00F55258">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1561"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
-        <w:spacing w:before="16" w:line="252" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="16" w:after="0" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="1561" w:right="132" w:hanging="361"/>
-        <w:rPr>
-[...4 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Symbol"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E373BB">
-[...3 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Les pièces justificatives semblent modifiées, copiées, falsifiées (par exemple, elles ne figurent pas sur l'en-tête d'une lettre officielle) et ne sont pas adaptées à la transaction concernée ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7523980A" w14:textId="77777777" w:rsidR="000F1043" w:rsidRPr="00E373BB" w:rsidRDefault="000F1043" w:rsidP="00FA21B9">
+    <w:p w14:paraId="20A4CA7F" w14:textId="77777777" w:rsidR="00F55258" w:rsidRPr="00F55258" w:rsidRDefault="00F55258" w:rsidP="00F55258">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
-        <w:spacing w:line="279" w:lineRule="exact"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="279" w:lineRule="exact"/>
         <w:ind w:left="1560" w:hanging="359"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Symbol"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E373BB">
-[...3 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Volume</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>élevé</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>et</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>inexpliqué</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>paiements</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>à</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>un</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>fournisseur</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>spécifique</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="718CA733" w14:textId="77777777" w:rsidR="000F1043" w:rsidRPr="00E373BB" w:rsidRDefault="000F1043" w:rsidP="00FA21B9">
+    <w:p w14:paraId="6CF93C68" w14:textId="77777777" w:rsidR="00F55258" w:rsidRPr="00F55258" w:rsidRDefault="00F55258" w:rsidP="00F55258">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
-        <w:spacing w:before="15"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="15" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1560" w:hanging="359"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Symbol"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E373BB">
-[...3 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Demandes</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>paiement</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>par</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>différents</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>fournisseurs</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>utilisant</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>le</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>même</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>compte</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>bancaire</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BF73B33" w14:textId="77777777" w:rsidR="000F1043" w:rsidRPr="00E373BB" w:rsidRDefault="000F1043" w:rsidP="00FA21B9">
+    <w:p w14:paraId="308F4C8E" w14:textId="77777777" w:rsidR="00F55258" w:rsidRPr="00F55258" w:rsidRDefault="00F55258" w:rsidP="00F55258">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1561"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
-        <w:spacing w:before="12" w:line="252" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="12" w:after="0" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="1561" w:right="133" w:hanging="361"/>
-        <w:rPr>
-[...4 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Symbol"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E373BB">
-[...3 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Les</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>détails</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>facture</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ne</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>correspondent</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>pas</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>aux</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>conditions</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>paiement,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>au</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>numéro</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de référence de la commande, au numéro de référence du bon de commande, au numéro de référence du bon de livraison, etc ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16A6EE1E" w14:textId="77777777" w:rsidR="000F1043" w:rsidRPr="00FA56C1" w:rsidRDefault="000F1043" w:rsidP="00FA21B9">
+    <w:p w14:paraId="0478B749" w14:textId="77777777" w:rsidR="00F55258" w:rsidRPr="00F55258" w:rsidRDefault="00F55258" w:rsidP="00F55258">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
-        <w:spacing w:before="2"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="2" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1560" w:hanging="359"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Symbol"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E373BB">
-[...3 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Factures</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>multiples</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>au</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>niveau</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>des</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>seuils</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>internes</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ou</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>juste</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>dessous</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A1500E2" w14:textId="77777777" w:rsidR="00FA56C1" w:rsidRPr="00E373BB" w:rsidRDefault="00FA56C1" w:rsidP="00FA56C1">
+    <w:p w14:paraId="261C1AE0" w14:textId="77777777" w:rsidR="00F55258" w:rsidRPr="00F55258" w:rsidRDefault="00F55258" w:rsidP="00F55258">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
-        <w:spacing w:before="2"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="2" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1560"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Symbol"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D09BF88" w14:textId="77777777" w:rsidR="000F1043" w:rsidRPr="00E373BB" w:rsidRDefault="000F1043" w:rsidP="00FA21B9">
+    <w:p w14:paraId="1F3FD56C" w14:textId="77777777" w:rsidR="00F55258" w:rsidRPr="00F55258" w:rsidRDefault="00F55258" w:rsidP="00F55258">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1561"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
-        <w:spacing w:before="12" w:line="249" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="12" w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="1561" w:right="133" w:hanging="361"/>
-        <w:rPr>
-[...4 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Symbol"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E373BB">
-[...5 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Factures insuffisamment détaillées, par exemple absence d'adresse ou de coordonnées du fournisseur ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A057496" w14:textId="77777777" w:rsidR="000F1043" w:rsidRPr="00E373BB" w:rsidRDefault="000F1043" w:rsidP="00FA21B9">
+    <w:p w14:paraId="6EEB661A" w14:textId="77777777" w:rsidR="00F55258" w:rsidRPr="00F55258" w:rsidRDefault="00F55258" w:rsidP="00F55258">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
-        <w:spacing w:before="6"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="6" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1560" w:hanging="360"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Symbol"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E373BB">
-[...3 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Les</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>factures</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>qui</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>dépassent</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>les</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>montants</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>des</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="2"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>bons</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>commande</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> approuvés</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E567076" w14:textId="77777777" w:rsidR="000F1043" w:rsidRPr="00E373BB" w:rsidRDefault="000F1043">
+    <w:p w14:paraId="57B8D36D" w14:textId="77777777" w:rsidR="00F55258" w:rsidRPr="00F55258" w:rsidRDefault="00F55258" w:rsidP="00F55258">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:widowControl w:val="0"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
-        <w:spacing w:before="79" w:line="254" w:lineRule="auto"/>
-[...2 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="79" w:after="0" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="824" w:right="139"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E373BB">
-[...1 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Les bureaux doivent être attentifs à ces signaux d'alerte potentiels lorsqu'ils effectuent des activités d'assurance visant à vérifier les pièces justificatives des dépenses déclarées.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35255422" w14:textId="77777777" w:rsidR="000F1043" w:rsidRPr="00E373BB" w:rsidRDefault="000F1043">
+    <w:p w14:paraId="6893F0A9" w14:textId="77777777" w:rsidR="00F55258" w:rsidRPr="00F55258" w:rsidRDefault="00F55258" w:rsidP="00F55258">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="824"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
-        <w:spacing w:before="63" w:line="254" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="63" w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:left="824" w:right="131"/>
-        <w:rPr>
-[...3 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E373BB">
-[...4 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Les paiements incorrects peuvent résulter d'un manque de documents justificatifs, d'une vérification ou d'erreurs administratives. Le responsable de programme du PNUD doit :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74195A17" w14:textId="77777777" w:rsidR="000F1043" w:rsidRPr="00E373BB" w:rsidRDefault="000F1043">
+    <w:p w14:paraId="0E846B19" w14:textId="77777777" w:rsidR="00F55258" w:rsidRPr="00F55258" w:rsidRDefault="00F55258" w:rsidP="00F55258">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1572"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
-        <w:spacing w:before="63" w:line="252" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="63" w:after="0" w:line="252" w:lineRule="auto"/>
         <w:ind w:right="137"/>
-        <w:rPr>
-[...4 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Symbol"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E373BB">
-[...3 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Demander</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>au</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Partenaire</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-11"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>une</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-11"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>explication</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>adéquate</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-11"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>à</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-11"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-11"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>satisfaction</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>du</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Bureau</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>et</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-11"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>convenir des</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-11"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>procédures</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-11"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>à</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-11"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>mettre</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-11"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>place,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>compris</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-11"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>des</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-11"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>mesures</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-11"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-11"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>renforcement</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-11"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>des</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>capacités, afin d'éviter tout problème à l'avenir ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BA217F9" w14:textId="77777777" w:rsidR="000F1043" w:rsidRPr="00E373BB" w:rsidRDefault="000F1043">
+    <w:p w14:paraId="090D608C" w14:textId="77777777" w:rsidR="00F55258" w:rsidRPr="00F55258" w:rsidRDefault="00F55258" w:rsidP="00F55258">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1572"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
-        <w:spacing w:before="71" w:line="249" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="71" w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="131"/>
-        <w:rPr>
-[...4 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Symbol"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E373BB">
-[...3 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Réaliser des activités d'assurance supplémentaires pour vérifier qu'il n'y a plus de paiements non valides ou non justifiés ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="647E696C" w14:textId="77777777" w:rsidR="000F1043" w:rsidRPr="00E373BB" w:rsidRDefault="000F1043">
+    <w:p w14:paraId="613D92C1" w14:textId="77777777" w:rsidR="00F55258" w:rsidRPr="00F55258" w:rsidRDefault="00F55258" w:rsidP="00F55258">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1571"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
-        <w:spacing w:before="73" w:line="252" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="73" w:after="0" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="1571" w:right="130" w:hanging="364"/>
-        <w:rPr>
-[...4 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Symbol"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E373BB">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Envisager</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>mettre</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>œuvre</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>d'autres</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>procédures,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>par</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>exemple</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>vérification</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>des</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>actifs, la demande de confirmation auprès de 3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>rd</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-[...3 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> parties susceptibles d'avoir pris part à la transaction, etc ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="609F3664" w14:textId="77777777" w:rsidR="000F1043" w:rsidRPr="00E373BB" w:rsidRDefault="000F1043">
+    <w:p w14:paraId="1233E349" w14:textId="77777777" w:rsidR="00F55258" w:rsidRPr="00F55258" w:rsidRDefault="00F55258" w:rsidP="00F55258">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1572"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
-        <w:spacing w:before="90" w:line="252" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="90" w:after="0" w:line="252" w:lineRule="auto"/>
         <w:ind w:right="138"/>
-        <w:rPr>
-[...4 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Symbol"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E373BB">
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> avec d'autres sources, par exemple, si les documents ont été détruits par un événement de force majeure tel que des inondations ou un tremblement de terre, examiner les sources d'information publiques pour collaborer à l'information.</w:t>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Corroborer les informations fournies par le Partenaire avec d'autres sources, par exemple, si les documents ont été détruits par un événement de force majeure tel que des inondations ou un tremblement de terre, examiner les sources d'information publiques pour collaborer à l'information.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56F67238" w14:textId="77777777" w:rsidR="000F1043" w:rsidRPr="00E373BB" w:rsidRDefault="000F1043">
+    <w:p w14:paraId="6BA333F2" w14:textId="77777777" w:rsidR="00F55258" w:rsidRPr="00F55258" w:rsidRDefault="00F55258" w:rsidP="00F55258">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1572"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
-        <w:spacing w:before="68" w:line="252" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="68" w:after="0" w:line="252" w:lineRule="auto"/>
         <w:ind w:right="130"/>
-        <w:rPr>
-[...4 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Symbol"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E373BB">
-[...3 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>En cas de suspicion de fraude, demandez des explications valables pour les instructions de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>paiement habituelles ; contactez les fournisseurs pour</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>vérifier</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>les pièces justificatives qui semblent suspectes ou modifiées ; demandez des pièces justificatives supplémentaires si nécessaire ; demandez des confirmations de paiement aux contacts valables des fournisseurs figurant dans le dossier ; soumettez le problème à votre responsable/superviseur</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>si</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>vous</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>n'obtenez</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>pas</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>d'explications</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ou</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>d'assurances</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>suffisantes. Ce</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>cas</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>fraude</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>présumée</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>doit</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>être</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>signalé</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>conformément</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>à</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        <w:r w:rsidRPr="00E373BB">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidRPr="00F55258">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="fr-CH"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>politique</w:t>
         </w:r>
-        <w:r w:rsidRPr="00E373BB">
+        <w:r w:rsidRPr="00F55258">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:spacing w:val="-5"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="fr-CH"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidRPr="00E373BB">
+        <w:r w:rsidRPr="00F55258">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="fr-CH"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>de</w:t>
         </w:r>
-        <w:r w:rsidRPr="00E373BB">
+        <w:r w:rsidRPr="00F55258">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:spacing w:val="-1"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="fr-CH"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidRPr="00E373BB">
+        <w:r w:rsidRPr="00F55258">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="fr-CH"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>lutte</w:t>
         </w:r>
-        <w:r w:rsidRPr="00E373BB">
+        <w:r w:rsidRPr="00F55258">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:spacing w:val="-1"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="fr-CH"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidRPr="00E373BB">
+        <w:r w:rsidRPr="00F55258">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="fr-CH"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>contre</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00E373BB">
-[...8 lines deleted...]
-        <w:r w:rsidRPr="00E373BB">
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidRPr="00F55258">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="fr-CH"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>la fraude.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4788AAA8" w14:textId="77777777" w:rsidR="000F1043" w:rsidRPr="00E373BB" w:rsidRDefault="000F1043">
+    <w:p w14:paraId="6F0CAF3E" w14:textId="77777777" w:rsidR="00F55258" w:rsidRPr="00F55258" w:rsidRDefault="00F55258" w:rsidP="00F55258">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:widowControl w:val="0"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
-        <w:spacing w:before="69" w:line="256" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="69" w:after="0" w:line="256" w:lineRule="auto"/>
         <w:ind w:left="852" w:right="131" w:hanging="21"/>
-        <w:rPr>
-          <w:lang w:val="fr-CH"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E373BB">
-[...1 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Si l'explication fournie et les procédures alternatives mises en œuvre fournissent une assurance adéquate à l'Office, ce dernier doit préparer une note au dossier détaillant les procédures alternatives</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-12"/>
-          <w:lang w:val="fr-CH"/>
-[...5 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>mises</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-10"/>
-          <w:lang w:val="fr-CH"/>
-[...5 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-12"/>
-          <w:lang w:val="fr-CH"/>
-[...5 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>œuvre</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-13"/>
-          <w:lang w:val="fr-CH"/>
-[...5 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>et</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-9"/>
-          <w:lang w:val="fr-CH"/>
-[...5 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>les</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-10"/>
-          <w:lang w:val="fr-CH"/>
-[...5 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>conclusions</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-13"/>
-          <w:lang w:val="fr-CH"/>
-[...5 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>auxquelles</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-9"/>
-          <w:lang w:val="fr-CH"/>
-[...5 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>elles</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-10"/>
-          <w:lang w:val="fr-CH"/>
-[...5 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ont</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-13"/>
-          <w:lang w:val="fr-CH"/>
-[...5 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>abouti.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="32"/>
-          <w:lang w:val="fr-CH"/>
-[...5 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>La</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-13"/>
-          <w:lang w:val="fr-CH"/>
-[...5 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>note</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-9"/>
-          <w:lang w:val="fr-CH"/>
-[...5 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>au</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-12"/>
-          <w:lang w:val="fr-CH"/>
-[...5 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>dossier</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-13"/>
-          <w:lang w:val="fr-CH"/>
-[...5 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>doit être signée par le chef de l'Office ou par la personne qu'il a désignée.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6107C07A" w14:textId="77777777" w:rsidR="000F1043" w:rsidRPr="00E373BB" w:rsidRDefault="000F1043">
+    <w:p w14:paraId="54ABBFC1" w14:textId="77777777" w:rsidR="00F55258" w:rsidRPr="00F55258" w:rsidRDefault="00F55258" w:rsidP="00F55258">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="824"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
-        <w:spacing w:before="70" w:line="249" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="70" w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="824" w:right="115"/>
-        <w:rPr>
-[...3 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E373BB">
-[...4 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Si les explications fournies et les procédures alternatives mises en œuvre ne permettent pas d'obtenir</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>une</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>assurance</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>suffisante,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-11"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>le</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Bureau</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>doit</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>rejeter</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>les</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>dépenses</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>et</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>demander</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>au</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...24 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Partenaire de rembourser les liquidités que le PNUD aurait pu débourser. Le Bureau doit s'assurer que les éléments rejetés ne sont</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...48 lines deleted...]
-        <w:t xml:space="preserve"> déclare des dépenses non valables qui ne peuvent être expliquées ou confirmées par d'autres procédures, le Bureau doit envisager de modifier la modalité de mise en œuvre pour passer au DIM ou l'appui du bureau de pays au NIM afin de gérer le risque.</w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>pas présentés à nouveau dans le cadre de rapports futurs et qu'ils sont absorbés par le Partenaire. Si les activités d'assurance indiquent systématiquement que le Partenaire déclare des dépenses non valables qui ne peuvent être expliquées ou confirmées par d'autres procédures, le Bureau doit envisager de modifier la modalité de mise en œuvre pour passer au DIM ou l'appui du bureau de pays au NIM afin de gérer le risque.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="016FF32C" w14:textId="77777777" w:rsidR="000F1043" w:rsidRPr="00E373BB" w:rsidRDefault="00162C1F" w:rsidP="00FA21B9">
+    <w:p w14:paraId="5BE82E0C" w14:textId="272A5EA4" w:rsidR="00F55258" w:rsidRPr="00F55258" w:rsidRDefault="00F55258" w:rsidP="00F55258">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="824"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
-        <w:spacing w:before="10" w:line="249" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="10" w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="824" w:right="80"/>
-        <w:rPr>
-[...3 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-        </w:rPr>
-[...45 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="4A1E0D62" wp14:editId="71A0214C">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>2287905</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>1573530</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="43180" cy="10160"/>
+                <wp:effectExtent l="1905" t="3175" r="2540" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="998096927" name="Freeform: Shape 1"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="43180" cy="10160"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst>
+                            <a:gd name="T0" fmla="*/ 68 w 68"/>
+                            <a:gd name="T1" fmla="*/ 0 h 16"/>
+                            <a:gd name="T2" fmla="*/ 0 w 68"/>
+                            <a:gd name="T3" fmla="*/ 0 h 16"/>
+                            <a:gd name="T4" fmla="*/ 0 w 68"/>
+                            <a:gd name="T5" fmla="*/ 16 h 16"/>
+                            <a:gd name="T6" fmla="*/ 68 w 68"/>
+                            <a:gd name="T7" fmla="*/ 16 h 16"/>
+                            <a:gd name="T8" fmla="*/ 68 w 68"/>
+                            <a:gd name="T9" fmla="*/ 0 h 16"/>
+                          </a:gdLst>
+                          <a:ahLst/>
+                          <a:cxnLst>
+                            <a:cxn ang="0">
+                              <a:pos x="T0" y="T1"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T2" y="T3"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T4" y="T5"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T6" y="T7"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T8" y="T9"/>
+                            </a:cxn>
+                          </a:cxnLst>
+                          <a:rect l="0" t="0" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="68" h="16">
+                              <a:moveTo>
+                                <a:pt x="68" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="16"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="68" y="16"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="68" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="0562C1"/>
+                        </a:solidFill>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                              <a:solidFill>
+                                <a:srgbClr val="000000"/>
+                              </a:solidFill>
+                              <a:round/>
+                              <a:headEnd/>
+                              <a:tailEnd/>
+                            </a14:hiddenLine>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="166F6DB0" id="Freeform: Shape 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:180.15pt;margin-top:123.9pt;width:3.4pt;height:.8pt;z-index:-251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="68,16" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBuwR+YxQIAABkHAAAOAAAAZHJzL2Uyb0RvYy54bWysVV1vmzAUfZ+0/2D5cdIKpAlpUUk1teo0&#10;qfuQmv0Ax5iAZmzPdkK6X797DaQkS7Vo2gvY3OPje881xze3u0aSrbCu1iqnyUVMiVBcF7Va5/T7&#10;8uH9FSXOM1UwqZXI6bNw9Hbx9s1NazIx0ZWWhbAESJTLWpPTynuTRZHjlWiYu9BGKAiW2jbMw9Su&#10;o8KyFtgbGU3iOI1abQtjNRfOwdf7LkgXgb8sBfdfy9IJT2ROITcfnjY8V/iMFjcsW1tmqpr3abB/&#10;yKJhtYJN91T3zDOysfUfVE3NrXa69BdcN5Euy5qLUANUk8RH1TxVzIhQC4jjzF4m9/9o+Zftk/lm&#10;MXVnHjX/4UCRqDUu20dw4gBDVu1nXUAP2cbrUOyutA2uhDLILmj6vNdU7Dzh8HF6mVyB8BwiSZyk&#10;QfGIZcNSvnH+o9CBhm0fne8aUsAoyFkQxRrYcwkcZSOhN+8ikl6RFh598/aQZASJSUWS9BgxOUCc&#10;4rg8QJzimB4gTnHMRogkPZlIOoK8Us18BHmFBf6tv2lyPYK8aAINWA8Ss2pQne9ULzuMCMM/OA59&#10;Ntphf7EH0MZlgrICBaCwR6+AQWsEX54FBlERPDsLDOIheH4WGDRC8PUY3OXe12rBI47dwVIC7rDC&#10;NSwzzKNEw5C0OYWzRyo40GmQp9FbsdQh7lEnjMKew1F/CUs1hnVqDqghNrxNoOow3UGGrIfg8O5A&#10;/X7noY7341I70fUTCw2N3VeMQo1+UKdlXTzUUmKtzq5Xd9KSLUNrnaWTu+FcHMBkOCNK47JuG/wS&#10;HAZNBY3aZStdPIPBWN35M9wnMKi0/UVJC96cU/dzw6ygRH5SYH7XyXQKyvgwmc7mE5jYcWQ1jjDF&#10;gSqnnsKZxuGd7y6AjbH1uoKdktBGpT+AsZU1WlDIr8uqn4D/Bm36uwINfjwPqJcbbfEbAAD//wMA&#10;UEsDBBQABgAIAAAAIQA7PyZ74QAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BToNAEIbvJr7D&#10;Zky8GLu0EFBkaZpGD4Z4sNb7lF2ByM4isy3o07s96XFmvvzz/cV6tr04mZE7RwqWiwiEodrpjhoF&#10;+7en2zsQ7JE09o6Mgm/DsC4vLwrMtZvo1Zx2vhEhhDhHBa33Qy4l162xyAs3GAq3Dzda9GEcG6lH&#10;nEK47eUqilJpsaPwocXBbFtTf+6OVsHLe1L9fG2bbKhuqv3j9MyMG1bq+mrePIDwZvZ/MJz1gzqU&#10;wengjqRZ9AriNIoDqmCVZKFDIOI0W4I4nDf3CciykP87lL8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAbsEfmMUCAAAZBwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAOz8me+EAAAALAQAADwAAAAAAAAAAAAAAAAAfBQAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAC0GAAAAAA==&#10;" o:allowincell="f" path="m68,l,,,16r68,l68,xe" fillcolor="#0562c1" stroked="f">
+                <v:path arrowok="t" o:connecttype="custom" o:connectlocs="43180,0;0,0;0,10160;43180,10160;43180,0" o:connectangles="0,0,0,0,0"/>
+                <w10:wrap anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Lorsque le Partenaire ne peut pas absorber les dépenses rejetées par le PNUD, le Bureau doit faire preuve de diligence et rechercher toutes les solutions pour s'assurer que la responsabilité financière</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>n'est</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>pas</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>assumée</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>par</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>le</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>PNUD.</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Si</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...24 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>le cas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ne</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>peut</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>être</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>résolue</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>favorablement</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>et</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>que le montant litigieux est jugé irrécouvrable, le Bureau doit documenter de manière exhaustive toutes les mesures prises pour recouvrer les fonds, y compris la description, les causes et les responsabilités,</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>et</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ces documents doivent être</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>signés par</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>le Chef</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de Bureau</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>et</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>approuvés par</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>le Bureau</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>régional</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(pour</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>les</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>bureaux</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>pays</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>et</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>les</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>centres régionaux)</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>qui</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>doit</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>évaluer</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">nécessité d'une radiation et veiller à ce qu'une demande de radiation soit soumise à l'OFM/FPMR/CFRA pour évaluation </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
-        <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidRPr="00F55258">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0562C1"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="fr-CH"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>(</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="000F1043" w:rsidRPr="00E373BB">
-[...33 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>cfra.kl@undp.org) conformément aux POPP relative à la passation par pertes et profit.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ED09336" w14:textId="77777777" w:rsidR="000F1043" w:rsidRPr="00E373BB" w:rsidRDefault="000F1043" w:rsidP="00FA21B9">
+    <w:p w14:paraId="753B6184" w14:textId="77777777" w:rsidR="00F55258" w:rsidRPr="00F55258" w:rsidRDefault="00F55258" w:rsidP="00F55258">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="823"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
-        <w:spacing w:before="6" w:line="249" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="6" w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="823" w:right="-10"/>
-        <w:jc w:val="left"/>
-[...4 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E373BB">
-[...4 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Après</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>examen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>et</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>approbation</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>du</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>formulaire</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>FACE,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>celui-ci</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>sera</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>traité</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-12"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>comme</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>une</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-13"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>facture</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>standard dans Quantum.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62AC493F" w14:textId="660A0A83" w:rsidR="000F1043" w:rsidRPr="00E373BB" w:rsidRDefault="0022735D">
+    <w:p w14:paraId="0218F905" w14:textId="77777777" w:rsidR="00F55258" w:rsidRPr="00F55258" w:rsidRDefault="00F55258" w:rsidP="00F55258">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="824"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
-        <w:spacing w:before="5" w:line="249" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="5" w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="824" w:right="119" w:hanging="361"/>
-        <w:rPr>
-[...3 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0022735D">
-[...24 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les bureaux du PNUD sont responsables du contrôle régulier de projet et des activités d’assurance, notamment des visites de contrôle périodiques et des « vérifications ponctuelles » des dépenses et des résultats atteints pour assurer une détection rapide de toute déviation par rapport au plan de travail et du budget du projet. Le contrôle permanent et les activités d’assurance doivent prendre en compte des considérations opérationnelles, financières et programmatiques. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53AE0F8A" w14:textId="59B49E2A" w:rsidR="00901105" w:rsidRPr="00E373BB" w:rsidRDefault="000F1043" w:rsidP="00AB46F1">
+    <w:p w14:paraId="1315F63B" w14:textId="77777777" w:rsidR="00F55258" w:rsidRPr="00F55258" w:rsidRDefault="00F55258" w:rsidP="00F55258">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
-        <w:spacing w:before="89" w:line="256" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="89" w:after="0" w:line="256" w:lineRule="auto"/>
         <w:ind w:right="122"/>
-        <w:rPr>
-          <w:lang w:val="fr-CH"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E373BB">
-[...2 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Les</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-4"/>
-          <w:lang w:val="fr-CH"/>
-[...6 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>activités</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-4"/>
-          <w:lang w:val="fr-CH"/>
-[...6 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>des</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-4"/>
-          <w:lang w:val="fr-CH"/>
-[...6 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Partenaires</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-4"/>
-          <w:lang w:val="fr-CH"/>
-[...6 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>font</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-4"/>
-          <w:lang w:val="fr-CH"/>
-[...6 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>l'objet</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-8"/>
-          <w:lang w:val="fr-CH"/>
-[...6 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>d'activités</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-4"/>
-          <w:lang w:val="fr-CH"/>
-[...6 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>d'assurance</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-8"/>
-          <w:lang w:val="fr-CH"/>
-[...6 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>HACT</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-5"/>
-          <w:lang w:val="fr-CH"/>
-[...6 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(vérifications</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-4"/>
-          <w:lang w:val="fr-CH"/>
-[...6 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ponctuelles</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-4"/>
-          <w:lang w:val="fr-CH"/>
-[...11 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">et </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>audits),</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="25"/>
-          <w:lang w:val="fr-CH"/>
-[...6 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>conformément</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="26"/>
-          <w:lang w:val="fr-CH"/>
-[...6 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>aux</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="25"/>
-          <w:lang w:val="fr-CH"/>
-[...6 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>lignes</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="26"/>
-          <w:lang w:val="fr-CH"/>
-[...6 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>directrices</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="26"/>
-          <w:lang w:val="fr-CH"/>
-[...6 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>HACT</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="25"/>
-          <w:lang w:val="fr-CH"/>
-[...6 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>du</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="28"/>
-          <w:lang w:val="fr-CH"/>
-[...6 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>PNUD.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="24"/>
-          <w:lang w:val="fr-CH"/>
-[...6 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>La</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="23"/>
-          <w:lang w:val="fr-CH"/>
-[...6 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>politique</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="23"/>
-          <w:lang w:val="fr-CH"/>
-[...6 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>du</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="28"/>
-          <w:lang w:val="fr-CH"/>
-[...6 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>PNUD</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="29"/>
-          <w:lang w:val="fr-CH"/>
-[...6 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>exige</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="23"/>
-          <w:lang w:val="fr-CH"/>
-[...19 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">que </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>chaque activité de programme soit auditée "au moins une fois au cours de sa durée de vie, conformément</w:t>
       </w:r>
-      <w:r w:rsidR="00901105" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-10"/>
-          <w:lang w:val="fr-CH"/>
-[...5 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>aux</w:t>
       </w:r>
-      <w:r w:rsidR="00901105" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
-          <w:lang w:val="fr-CH"/>
-[...5 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>lignes</w:t>
       </w:r>
-      <w:r w:rsidR="00901105" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-          <w:lang w:val="fr-CH"/>
-[...5 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>directrices</w:t>
       </w:r>
-      <w:r w:rsidR="00901105" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-          <w:lang w:val="fr-CH"/>
-[...5 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidR="00901105" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-10"/>
-          <w:lang w:val="fr-CH"/>
-[...5 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>l'OAI</w:t>
       </w:r>
-      <w:r w:rsidR="00901105" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
-          <w:lang w:val="fr-CH"/>
-[...5 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>et</w:t>
       </w:r>
-      <w:r w:rsidR="00901105" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-10"/>
-          <w:lang w:val="fr-CH"/>
-[...5 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>aux</w:t>
       </w:r>
-      <w:r w:rsidR="00901105" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
-          <w:lang w:val="fr-CH"/>
-[...5 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>exigences</w:t>
       </w:r>
-      <w:r w:rsidR="00901105" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-          <w:lang w:val="fr-CH"/>
-[...5 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidR="00901105" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-10"/>
-          <w:lang w:val="fr-CH"/>
-[...5 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r w:rsidR="00901105" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-10"/>
-          <w:lang w:val="fr-CH"/>
-[...5 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>lettre</w:t>
       </w:r>
-      <w:r w:rsidR="00901105" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-10"/>
-          <w:lang w:val="fr-CH"/>
-[...5 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>d'appel</w:t>
       </w:r>
-      <w:r w:rsidR="00901105" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-          <w:lang w:val="fr-CH"/>
-[...5 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>d'offres</w:t>
       </w:r>
-      <w:r w:rsidR="00901105" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-7"/>
-          <w:lang w:val="fr-CH"/>
-[...5 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidR="00901105" w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-10"/>
-          <w:lang w:val="fr-CH"/>
-[...5 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>l'OAI en matière d'audit annuel".</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5796FC78" w14:textId="77777777" w:rsidR="00901105" w:rsidRPr="00E373BB" w:rsidRDefault="00901105" w:rsidP="00901105">
+    <w:p w14:paraId="4C93FEDD" w14:textId="77777777" w:rsidR="00F55258" w:rsidRPr="00F55258" w:rsidRDefault="00F55258" w:rsidP="00F55258">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="823"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
-        <w:spacing w:before="38" w:line="256" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="38" w:after="0" w:line="256" w:lineRule="auto"/>
         <w:ind w:left="823" w:right="116"/>
-        <w:rPr>
-[...3 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E373BB">
-[...4 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Le chargé de programme du PNUD a l'obligation d'examiner les rapports d'audit de la mise en œuvre</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>nationale</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>et</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>les</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>rapports</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>des</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>activités</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>d'assurance</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>HACT</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>et</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>veiller</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>à</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ce</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>que</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>le</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> prenne des mesures correctives pour donner suite aux recommandations d'audit, en particulier dans les cas où les auditeurs émettent des opinions d'audit avec réserve.</w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Partenaire prenne des mesures correctives pour donner suite aux recommandations d'audit, en particulier dans les cas où les auditeurs émettent des opinions d'audit avec réserve.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5660718B" w14:textId="77777777" w:rsidR="00901105" w:rsidRPr="00E373BB" w:rsidRDefault="00901105" w:rsidP="00901105">
+    <w:p w14:paraId="64A5556D" w14:textId="77777777" w:rsidR="00F55258" w:rsidRPr="00F55258" w:rsidRDefault="00F55258" w:rsidP="00F55258">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:widowControl w:val="0"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
-        <w:spacing w:before="163"/>
-        <w:rPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="163" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="103"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-2"/>
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E373BB">
-[...1 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Exclusion</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-4"/>
-          <w:lang w:val="fr-CH"/>
-[...5 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-2"/>
-          <w:lang w:val="fr-CH"/>
-[...5 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>l'en-tête</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-2"/>
-          <w:lang w:val="fr-CH"/>
-[...5 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ou</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-1"/>
-          <w:lang w:val="fr-CH"/>
-[...5 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-2"/>
-          <w:lang w:val="fr-CH"/>
-[...5 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-4"/>
-          <w:lang w:val="fr-CH"/>
-[...5 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>référence</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-2"/>
-          <w:lang w:val="fr-CH"/>
-[...5 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>du</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-5"/>
-          <w:lang w:val="fr-CH"/>
-[...5 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>PNUD</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-2"/>
-          <w:lang w:val="fr-CH"/>
-[...5 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>dans</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-3"/>
-          <w:lang w:val="fr-CH"/>
-[...5 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>un</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-1"/>
-          <w:lang w:val="fr-CH"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-2"/>
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>contrat</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CF0B531" w14:textId="77777777" w:rsidR="00901105" w:rsidRDefault="00901105" w:rsidP="00901105">
+    <w:p w14:paraId="79B5391D" w14:textId="1E4105CB" w:rsidR="00F55258" w:rsidRPr="00F55258" w:rsidRDefault="00F55258" w:rsidP="00C95BAC">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="823"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
-        <w:spacing w:before="191" w:line="256" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="191" w:after="0" w:line="256" w:lineRule="auto"/>
         <w:ind w:left="823" w:right="-10"/>
-        <w:rPr>
-[...3 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E373BB">
-[...27 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Dans le cadre de la modalité de transfert de fonds par paiement direct, les Partenaires ne peuvent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>pas</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>utiliser</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>le</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>papier</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>à</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>en-tête</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>du PNUD</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>dans</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>les</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>processus</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>passation</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>marchés</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...48 lines deleted...]
-        <w:t xml:space="preserve"> ne peuvent pas faire référence au PNUD en tant que partie dans le contrat ou le bon de commande.</w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou de recrutement. Toute forme de cosignature des contrats par le PNUD et le Partenaire est interdite. Les Partenaires ne peuvent pas faire référence au PNUD en tant que partie dans le contrat ou le bon de commande.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67EE68C6" w14:textId="77777777" w:rsidR="00C1498F" w:rsidRDefault="00C1498F" w:rsidP="00C1498F">
+    <w:p w14:paraId="385D01AD" w14:textId="77777777" w:rsidR="00F55258" w:rsidRPr="00F55258" w:rsidRDefault="00F55258" w:rsidP="00F55258">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
-[...2 lines deleted...]
-        </w:tabs>
+        <w:widowControl w:val="0"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
-        <w:spacing w:before="191" w:line="256" w:lineRule="auto"/>
-[...107 lines deleted...]
-        <w:rPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="164" w:after="21" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="103"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="fr-CH"/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Rôles et</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E373BB">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
-          <w:lang w:val="fr-CH"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>responsabilités</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="148" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="4164"/>
         <w:gridCol w:w="2970"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00901105" w14:paraId="5B7F1D4B" w14:textId="77777777" w:rsidTr="00B2070B">
+      <w:tr w:rsidR="00F55258" w:rsidRPr="00F55258" w14:paraId="3E64BEFF" w14:textId="77777777" w:rsidTr="00F53E51">
         <w:trPr>
           <w:trHeight w:val="500"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="19C2365E" w14:textId="77777777" w:rsidR="00901105" w:rsidRPr="00873B70" w:rsidRDefault="00901105" w:rsidP="004E5229">
+          <w:p w14:paraId="6316124D" w14:textId="77777777" w:rsidR="00F55258" w:rsidRPr="00F55258" w:rsidRDefault="00F55258" w:rsidP="00F55258">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
-              <w:spacing w:before="46"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="46" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="110"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00873B70">
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Partie</w:t>
             </w:r>
-            <w:r w:rsidRPr="00873B70">
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-5"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00873B70">
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>responsable</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4164" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4AAC63A7" w14:textId="77777777" w:rsidR="00901105" w:rsidRPr="00873B70" w:rsidRDefault="00901105" w:rsidP="004E5229">
+          <w:p w14:paraId="60C9069C" w14:textId="77777777" w:rsidR="00F55258" w:rsidRPr="00F55258" w:rsidRDefault="00F55258" w:rsidP="00F55258">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
-              <w:spacing w:before="46"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="46" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="110"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00873B70">
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Responsabilités</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5277DDA6" w14:textId="77777777" w:rsidR="00901105" w:rsidRPr="00873B70" w:rsidRDefault="00901105" w:rsidP="004E5229">
+          <w:p w14:paraId="1B0F8B6E" w14:textId="77777777" w:rsidR="00F55258" w:rsidRPr="00F55258" w:rsidRDefault="00F55258" w:rsidP="00F55258">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
-              <w:spacing w:before="46"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="46" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="109"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00873B70">
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Remarques</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00901105" w14:paraId="6D153E22" w14:textId="77777777" w:rsidTr="00B2070B">
+      <w:tr w:rsidR="00F55258" w:rsidRPr="00F55258" w14:paraId="5BAD5A2E" w14:textId="77777777" w:rsidTr="00F53E51">
         <w:trPr>
           <w:trHeight w:val="5920"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3693A6FB" w14:textId="77777777" w:rsidR="00901105" w:rsidRDefault="00901105" w:rsidP="004E5229">
+          <w:p w14:paraId="3A0013C7" w14:textId="77777777" w:rsidR="00F55258" w:rsidRPr="00F55258" w:rsidRDefault="00F55258" w:rsidP="00F55258">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
-              <w:spacing w:before="46" w:line="261" w:lineRule="auto"/>
-              <w:ind w:right="600"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="46" w:after="0" w:line="261" w:lineRule="auto"/>
+              <w:ind w:left="110" w:right="600"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Projet</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-13"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Partenaire </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Directeur</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4164" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5979B1C4" w14:textId="77777777" w:rsidR="00901105" w:rsidRDefault="00901105" w:rsidP="004E5229">
+          <w:p w14:paraId="30039CA6" w14:textId="31BC0588" w:rsidR="00F55258" w:rsidRPr="00F55258" w:rsidRDefault="00F55258" w:rsidP="00F55258">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
-              <w:spacing w:before="46"/>
-              <w:ind w:right="109"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="46" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="110" w:right="109"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0562C1"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Article 27.01 du Règlement financier : "...pleine</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-7"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>responsabilité</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-7"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>et</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>obligation</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-5"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>de rendre compte de l'utilisation efficace des ressources du PNUD et de la réalisation</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-11"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>des</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-10"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>produits...".</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-11"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Voir section du POPP relative à la </w:t>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-              <w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r w:rsidRPr="00F55258">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:cs="Calibri"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:kern w:val="0"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="fr-CH"/>
+                  <w14:ligatures w14:val="none"/>
                 </w:rPr>
-                <w:t>œuvre</w:t>
+                <w:t>Gestion Financière et Modalités de mise en œuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
-                <w:color w:val="0562C1"/>
-[...15 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="159D609A" w14:textId="77777777" w:rsidR="00F55258" w:rsidRPr="00F55258" w:rsidRDefault="00F55258" w:rsidP="00F55258">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="168" w:after="0" w:line="242" w:lineRule="auto"/>
+              <w:ind w:left="110" w:right="148"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F55258">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Remplir</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-13"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>et</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-12"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>soumettre</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-10"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>des</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-10"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>formulaires FACE conformes au plan de travail annuel et les faire approuver par un fonctionnaire habilité.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65AF5EAF" w14:textId="77777777" w:rsidR="00901105" w:rsidRDefault="00901105" w:rsidP="004E5229">
+          <w:p w14:paraId="518FB4AF" w14:textId="77777777" w:rsidR="00F55258" w:rsidRPr="00F55258" w:rsidRDefault="00F55258" w:rsidP="00F55258">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
-              <w:spacing w:before="155" w:line="259" w:lineRule="auto"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="155" w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="110"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Veiller</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-7"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>à</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-8"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>ce</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-8"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>que</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>le</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-8"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Partenaire</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>tienne</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-8"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>des registres comptables complets et appropriés, y compris des copies originales de toutes les pièces justificatives des dépenses déclarées.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="13D0409C" w14:textId="77777777" w:rsidR="00901105" w:rsidRDefault="00901105" w:rsidP="004E5229">
+          <w:p w14:paraId="11137505" w14:textId="77777777" w:rsidR="00F55258" w:rsidRPr="00F55258" w:rsidRDefault="00F55258" w:rsidP="00F55258">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
-              <w:spacing w:before="0" w:line="266" w:lineRule="exact"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="266" w:lineRule="exact"/>
+              <w:ind w:left="110"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Tenir</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-5"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>les</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-1"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>documents</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-1"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>à</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-1"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>disposition</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-3"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>pour</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="374B5CC4" w14:textId="77777777" w:rsidR="00901105" w:rsidRDefault="00901105" w:rsidP="004E5229">
+          <w:p w14:paraId="327CF352" w14:textId="77777777" w:rsidR="00F55258" w:rsidRPr="00F55258" w:rsidRDefault="00F55258" w:rsidP="00F55258">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
-              <w:spacing w:before="1" w:line="290" w:lineRule="atLeast"/>
-              <w:ind w:right="148"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="1" w:after="0" w:line="290" w:lineRule="atLeast"/>
+              <w:ind w:left="110" w:right="148"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>un</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-8"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>audit</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-9"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>et</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-9"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>une</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-6"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>vérification</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-8"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>ponctuelle sur demande.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6132989A" w14:textId="77777777" w:rsidR="00901105" w:rsidRDefault="00901105" w:rsidP="004E5229">
+          <w:p w14:paraId="7E8F5498" w14:textId="77777777" w:rsidR="00F55258" w:rsidRPr="00F55258" w:rsidRDefault="00F55258" w:rsidP="00F55258">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
-              <w:spacing w:before="0"/>
-              <w:ind w:left="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00901105" w14:paraId="066CCCE3" w14:textId="77777777" w:rsidTr="00B2070B">
+      <w:tr w:rsidR="00F55258" w:rsidRPr="00F55258" w14:paraId="664A746D" w14:textId="77777777" w:rsidTr="00F53E51">
         <w:trPr>
           <w:trHeight w:val="1020"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="62FD97A9" w14:textId="77777777" w:rsidR="00901105" w:rsidRDefault="00901105" w:rsidP="004E5229">
+          <w:p w14:paraId="2469866E" w14:textId="77777777" w:rsidR="00F55258" w:rsidRPr="00F55258" w:rsidRDefault="00F55258" w:rsidP="00F55258">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
-              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="50" w:after="0" w:line="256" w:lineRule="auto"/>
+              <w:ind w:left="110"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Chargé</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-13"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>de</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-12"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>programme au PNUD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4164" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="35B00B3B" w14:textId="77777777" w:rsidR="00901105" w:rsidRDefault="00901105" w:rsidP="004E5229">
+          <w:p w14:paraId="7F56FD21" w14:textId="77777777" w:rsidR="00F55258" w:rsidRPr="00F55258" w:rsidRDefault="00F55258" w:rsidP="00F55258">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
-              <w:spacing w:line="242" w:lineRule="auto"/>
-              <w:ind w:right="356"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="50" w:after="0" w:line="242" w:lineRule="auto"/>
+              <w:ind w:left="110" w:right="356"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Vérifier la conformité de la signature sur</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-8"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>le</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-9"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>formulaire</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-9"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>FACE</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-3"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>avec</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>le</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-9"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>dossier officiel autorisé du Partenaire.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3DABB24C" w14:textId="77777777" w:rsidR="00901105" w:rsidRDefault="00901105" w:rsidP="004E5229">
+          <w:p w14:paraId="0F6D11A4" w14:textId="7B4469AD" w:rsidR="00F55258" w:rsidRPr="00F55258" w:rsidRDefault="00F55258" w:rsidP="00C95BAC">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="50" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="109"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Contrôle</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-3"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F55258">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>interne</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F55258">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>interne</w:t>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F55258">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-3"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F55258">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>première</w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
-              </w:rPr>
-[...49 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>approbation</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00901105" w:rsidRPr="00C83909" w14:paraId="20A8B490" w14:textId="77777777" w:rsidTr="00B2070B">
+      <w:tr w:rsidR="00F55258" w:rsidRPr="00F55258" w14:paraId="1706FC80" w14:textId="77777777" w:rsidTr="00F53E51">
         <w:trPr>
           <w:trHeight w:val="4131"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6499D7E4" w14:textId="77777777" w:rsidR="00901105" w:rsidRDefault="00901105" w:rsidP="004E5229">
+          <w:p w14:paraId="51616E1C" w14:textId="77777777" w:rsidR="00F55258" w:rsidRPr="00F55258" w:rsidRDefault="00F55258" w:rsidP="00F55258">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
-              <w:spacing w:before="0"/>
-              <w:ind w:left="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4164" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7CFC4414" w14:textId="77777777" w:rsidR="00901105" w:rsidRDefault="00901105" w:rsidP="004E5229">
+          <w:p w14:paraId="21CA1352" w14:textId="77777777" w:rsidR="00F55258" w:rsidRPr="00F55258" w:rsidRDefault="00F55258" w:rsidP="00F55258">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
-              <w:spacing w:before="46"/>
-              <w:ind w:right="148"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="46" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="110" w:right="148"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Vérifier le formulaire FACE par rapport au</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-8"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>budget</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-10"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>disponible/au</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-8"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>plan</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-8"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>de</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-7"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>travail annuel approuvé afin de s'assurer que le budget est suffisant et qu'il est cohérent avec les activités du plan de travail annuel.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="74CCB5F0" w14:textId="77777777" w:rsidR="00901105" w:rsidRDefault="00901105" w:rsidP="004E5229">
+          <w:p w14:paraId="605400E3" w14:textId="77777777" w:rsidR="00F55258" w:rsidRPr="00F55258" w:rsidRDefault="00F55258" w:rsidP="00F55258">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
-              <w:spacing w:before="161"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="161" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="109"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Joindre les documents justificatifs et soumettre la demande de paiement au GSSC</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-8"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>in</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-7"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Quantum</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-7"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>pour</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-8"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>le</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-5"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>traitement</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-9"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>du paiement ou rejeter la demande de paiement du Partenaire si elle ne respecte pas la suffisance budgétaire et/ou n'est pas alignée sur le plan de travail annuel approuvé.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6C6CAFFF" w14:textId="77777777" w:rsidR="00901105" w:rsidRDefault="00901105" w:rsidP="004E5229">
+          <w:p w14:paraId="11B2E4FA" w14:textId="77777777" w:rsidR="00F55258" w:rsidRPr="00F55258" w:rsidRDefault="00F55258" w:rsidP="00F55258">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
-              <w:spacing w:before="0"/>
-              <w:ind w:left="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B2070B" w:rsidRPr="00B2070B" w14:paraId="5C38E131" w14:textId="77777777" w:rsidTr="00B2070B">
+      <w:tr w:rsidR="00F55258" w:rsidRPr="00F55258" w14:paraId="2DC664F8" w14:textId="77777777" w:rsidTr="00F53E51">
         <w:trPr>
           <w:trHeight w:val="487"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2B781705" w14:textId="50CE6460" w:rsidR="00B2070B" w:rsidRDefault="00B2070B" w:rsidP="00B2070B">
+          <w:p w14:paraId="02117E64" w14:textId="77777777" w:rsidR="00F55258" w:rsidRPr="00F55258" w:rsidRDefault="00F55258" w:rsidP="00F55258">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
-              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="50" w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="110"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00873B70">
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Partie</w:t>
             </w:r>
-            <w:r w:rsidRPr="00873B70">
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-5"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00873B70">
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>responsable</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4164" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3917E54C" w14:textId="18ED98BC" w:rsidR="00B2070B" w:rsidRDefault="00B2070B" w:rsidP="00B2070B">
+          <w:p w14:paraId="742A652B" w14:textId="77777777" w:rsidR="00F55258" w:rsidRPr="00F55258" w:rsidRDefault="00F55258" w:rsidP="00F55258">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
-              <w:ind w:right="30"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="50" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="110" w:right="30"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00873B70">
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Responsabilités</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="64C45D37" w14:textId="6E092050" w:rsidR="00B2070B" w:rsidRDefault="00B2070B" w:rsidP="00B2070B">
+          <w:p w14:paraId="19780E39" w14:textId="77777777" w:rsidR="00F55258" w:rsidRPr="00F55258" w:rsidRDefault="00F55258" w:rsidP="00F55258">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
-              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="50" w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="109"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00873B70">
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Remarques</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00901105" w:rsidRPr="00C83909" w14:paraId="2A9412A1" w14:textId="77777777" w:rsidTr="00B2070B">
+      <w:tr w:rsidR="00F55258" w:rsidRPr="00F55258" w14:paraId="1D3A64BA" w14:textId="77777777" w:rsidTr="00F53E51">
         <w:trPr>
           <w:trHeight w:val="1828"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0323B396" w14:textId="77777777" w:rsidR="00901105" w:rsidRDefault="00901105" w:rsidP="004E5229">
+          <w:p w14:paraId="2F1C43C7" w14:textId="77777777" w:rsidR="00F55258" w:rsidRPr="00F55258" w:rsidRDefault="00F55258" w:rsidP="00F55258">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
-              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="50" w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="110"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Équipe chargée des paiements</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-13"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>au</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-12"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>sein</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-13"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">du </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>SGCV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4164" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0BAD289C" w14:textId="77777777" w:rsidR="00901105" w:rsidRDefault="00901105" w:rsidP="004E5229">
+          <w:p w14:paraId="6A610048" w14:textId="77777777" w:rsidR="00F55258" w:rsidRPr="00F55258" w:rsidRDefault="00F55258" w:rsidP="00F55258">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
-              <w:ind w:right="30"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="50" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="110" w:right="30"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Examiner la demande de non-PO dans Quantum</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-10"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>et</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-12"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>demander</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-11"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>des</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-8"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">clarifications pour les informations manquantes ou rejeter la demande si elle doit être modifiée avant d'être soumise à </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>nouveau.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0CFB951C" w14:textId="77777777" w:rsidR="00901105" w:rsidRDefault="00901105" w:rsidP="004E5229">
+          <w:p w14:paraId="2654C5F1" w14:textId="77777777" w:rsidR="00F55258" w:rsidRPr="00F55258" w:rsidRDefault="00F55258" w:rsidP="00F55258">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
-              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="50" w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="109"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Contrôle</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-11"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>interne</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-11"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-12"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">deuxième examen de la demande de paiement et des pièces </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>justificatives</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00901105" w14:paraId="54562A25" w14:textId="77777777" w:rsidTr="00B2070B">
+      <w:tr w:rsidR="00F55258" w:rsidRPr="00F55258" w14:paraId="46BA507D" w14:textId="77777777" w:rsidTr="00F53E51">
         <w:trPr>
           <w:trHeight w:val="4388"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0D9B6F4E" w14:textId="77777777" w:rsidR="00901105" w:rsidRDefault="00901105" w:rsidP="004E5229">
+          <w:p w14:paraId="6436F38F" w14:textId="77777777" w:rsidR="00F55258" w:rsidRPr="00F55258" w:rsidRDefault="00F55258" w:rsidP="00F55258">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
-              <w:spacing w:before="46" w:line="261" w:lineRule="auto"/>
-              <w:ind w:right="727"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="46" w:after="0" w:line="261" w:lineRule="auto"/>
+              <w:ind w:left="110" w:right="727"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Responsable</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-13"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">de </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>l'approbation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4164" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1F09B47E" w14:textId="77777777" w:rsidR="00901105" w:rsidRDefault="00901105" w:rsidP="004E5229">
+          <w:p w14:paraId="2B2A936F" w14:textId="77777777" w:rsidR="00F55258" w:rsidRPr="00F55258" w:rsidRDefault="00F55258" w:rsidP="00F55258">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
-              <w:spacing w:before="46"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="46" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="109" w:right="96"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Examiner la facture du module Quantum Payable et le formulaire FACE à l'appui pour vérifier la cohérence, les pièces justificatives et l'autorisation appropriée.</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="40"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Approuver la facture du module</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-13"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Quantum</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-12"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Payable</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-13"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B2070B">
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>conformément aux seuils</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> d'approbation des paiements ou</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>la</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>rejeter</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-3"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>si</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-1"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>les exigences ne sont</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">pas </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>satisfaites.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="525DFF3E" w14:textId="77777777" w:rsidR="00901105" w:rsidRDefault="00901105" w:rsidP="004E5229">
+          <w:p w14:paraId="1B66E50A" w14:textId="77777777" w:rsidR="00F55258" w:rsidRPr="00F55258" w:rsidRDefault="00F55258" w:rsidP="00F55258">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
-              <w:spacing w:before="165" w:line="237" w:lineRule="auto"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="165" w:after="0" w:line="237" w:lineRule="auto"/>
+              <w:ind w:left="110"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Prendre en considération tout facteur susceptible d'empêcher le PNUD d'effectuer</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-1"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>des</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>paiements,</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-3"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>par</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-1"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>exemple les signaux d'alerte de fraude, et demander</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-12"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>des</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-10"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>explications</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-10"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>adéquates</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-10"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>le cas échéant.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7B15D393" w14:textId="77777777" w:rsidR="00901105" w:rsidRDefault="00901105" w:rsidP="004E5229">
+          <w:p w14:paraId="556D70B2" w14:textId="77777777" w:rsidR="00F55258" w:rsidRPr="00F55258" w:rsidRDefault="00F55258" w:rsidP="00F55258">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
-              <w:spacing w:before="46"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="46" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="109"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Contrôle</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-3"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>interne</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-3"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>deuxième</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F629761" w14:textId="77777777" w:rsidR="00901105" w:rsidRDefault="00901105" w:rsidP="004E5229">
+          <w:p w14:paraId="6289421D" w14:textId="77777777" w:rsidR="00F55258" w:rsidRPr="00F55258" w:rsidRDefault="00F55258" w:rsidP="00F55258">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
-              <w:spacing w:before="24"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="24" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="109"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>approbation</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00901105" w14:paraId="771740DF" w14:textId="77777777" w:rsidTr="00B2070B">
+      <w:tr w:rsidR="00F55258" w:rsidRPr="00F55258" w14:paraId="5860CC9F" w14:textId="77777777" w:rsidTr="00F53E51">
         <w:trPr>
           <w:trHeight w:val="2458"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="089BB958" w14:textId="77777777" w:rsidR="00901105" w:rsidRPr="00B2070B" w:rsidRDefault="00901105" w:rsidP="004E5229">
+          <w:p w14:paraId="74AEB235" w14:textId="77777777" w:rsidR="00F55258" w:rsidRPr="00F55258" w:rsidRDefault="00F55258" w:rsidP="00F55258">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
-              <w:spacing w:line="256" w:lineRule="auto"/>
-              <w:ind w:right="157"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="50" w:after="0" w:line="256" w:lineRule="auto"/>
+              <w:ind w:left="110" w:right="157"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="da-DK"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Équipe</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-13"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>de</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-12"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>paiement du CSSG</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4164" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7A4EE67E" w14:textId="77777777" w:rsidR="00B2070B" w:rsidRDefault="00901105" w:rsidP="00B2070B">
+          <w:p w14:paraId="6CF7A38C" w14:textId="77777777" w:rsidR="00F55258" w:rsidRPr="00F55258" w:rsidRDefault="00F55258" w:rsidP="00F55258">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
-              <w:spacing w:before="46" w:line="259" w:lineRule="auto"/>
-              <w:ind w:right="148"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="46" w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="110" w:right="148"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Gère</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-9"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>le</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-6"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>cycle</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-6"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>des paiements approuvés et envoie les fichiers de paiement pour</w:t>
+              <w:t>des paiements approuvés et envoie les fichiers de paiement pour téléchargement dans les plateformes bancaires des banques locales désignées, conformément aux procédures</w:t>
             </w:r>
-            <w:r w:rsidR="00B2070B">
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:spacing w:val="-13"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve"> téléchargement dans les plateformes bancaires des banques locales désignées, conformément aux procédures</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00B2070B">
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
-                <w:spacing w:val="-13"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>opérationnelles</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F55258">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:spacing w:val="-12"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00B2070B">
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>opérationnelles</w:t>
+              <w:t>standard</w:t>
             </w:r>
-            <w:r w:rsidR="00B2070B">
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
-                <w:spacing w:val="-12"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:spacing w:val="-13"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00B2070B">
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
-              </w:rPr>
-[...15 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>et aux lignes directrices POPP en matière</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="592207A9" w14:textId="3FED7B97" w:rsidR="00901105" w:rsidRDefault="00B2070B" w:rsidP="00B2070B">
+          <w:p w14:paraId="734A1B48" w14:textId="77777777" w:rsidR="00F55258" w:rsidRPr="00F55258" w:rsidRDefault="00F55258" w:rsidP="00F55258">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
-              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="50" w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="110"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>de</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>décaissements.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="098CBC0F" w14:textId="77777777" w:rsidR="00901105" w:rsidRDefault="00901105" w:rsidP="004E5229">
+          <w:p w14:paraId="7D0588DF" w14:textId="77777777" w:rsidR="00F55258" w:rsidRPr="00F55258" w:rsidRDefault="00F55258" w:rsidP="00F55258">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
-              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="50" w:after="0" w:line="256" w:lineRule="auto"/>
               <w:ind w:left="109"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F55258">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Contrôle interne - troisième approbation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="52209868" w14:textId="77777777" w:rsidR="00901105" w:rsidRPr="00E373BB" w:rsidRDefault="00901105" w:rsidP="00901105">
+    <w:p w14:paraId="38683DEE" w14:textId="27CC8BE4" w:rsidR="00F55258" w:rsidRDefault="00F55258" w:rsidP="00C95BAC">
       <w:pPr>
-        <w:rPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5700"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="7"/>
           <w:szCs w:val="7"/>
           <w:lang w:val="fr-CH"/>
-        </w:rPr>
-[...7 lines deleted...]
-        </w:sectPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24358DC1" w14:textId="77777777" w:rsidR="00901105" w:rsidRDefault="00901105" w:rsidP="00901105">
+    <w:p w14:paraId="76A1778C" w14:textId="77777777" w:rsidR="00F55258" w:rsidRDefault="00F55258" w:rsidP="00F55258">
       <w:pPr>
-        <w:rPr>
-          <w:lang w:val="fr-CH"/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="358BF9B5" w14:textId="77777777" w:rsidR="00901105" w:rsidRPr="004E5229" w:rsidRDefault="00901105" w:rsidP="00901105">
+    <w:p w14:paraId="04F19C88" w14:textId="77777777" w:rsidR="00F55258" w:rsidRDefault="00F55258" w:rsidP="00F55258">
       <w:pPr>
-        <w:jc w:val="center"/>
-        <w:rPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48FF08D2" w14:textId="77777777" w:rsidR="00F55258" w:rsidRDefault="00F55258" w:rsidP="00F55258">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32791A00" w14:textId="77777777" w:rsidR="00F55258" w:rsidRPr="00F55258" w:rsidRDefault="00F55258" w:rsidP="00F55258">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B742BB9" w14:textId="61E9BF77" w:rsidR="00F55258" w:rsidRPr="00F55258" w:rsidRDefault="00F55258" w:rsidP="00C95BAC">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E5229">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Avertissement</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E5229">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:lang w:val="fr-CH"/>
-[...1 lines deleted...]
-        <w:t>: Ce document a été traduit de l'anglais vers le français. En cas de divergence entre cette traduction et le document original en anglais, le document original en anglais prévaudra.</w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : Ce document a été traduit de l'anglais vers le français. En cas de divergence entre cette traduction et le document original en anglais, le document original en anglais prévaudra.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55F7715D" w14:textId="77777777" w:rsidR="00901105" w:rsidRPr="004E5229" w:rsidRDefault="00901105" w:rsidP="00901105">
+    <w:p w14:paraId="22BE2769" w14:textId="77777777" w:rsidR="00F55258" w:rsidRPr="00F55258" w:rsidRDefault="00F55258" w:rsidP="00C95BAC">
       <w:pPr>
-        <w:jc w:val="center"/>
-        <w:rPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:lang w:val="fr-CH"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="007057ED" w14:textId="7AED72F0" w:rsidR="00F52254" w:rsidRPr="00C762AC" w:rsidRDefault="00901105" w:rsidP="002B1E7F">
+    <w:p w14:paraId="73FA9A65" w14:textId="77777777" w:rsidR="00F55258" w:rsidRPr="00F55258" w:rsidRDefault="00F55258" w:rsidP="00C95BAC">
       <w:pPr>
-        <w:jc w:val="center"/>
-        <w:rPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C762AC">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Disclaimer:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C762AC">
-        <w:rPr>
+      <w:r w:rsidRPr="00F55258">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> This document was translated from English into French. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="Exclusion_de_l'en-tête_ou_de_la_référenc"/>
       <w:bookmarkStart w:id="2" w:name="Rôles_et_responsabilités"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:sectPr w:rsidR="00F52254" w:rsidRPr="00C762AC">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId28"/>
+    <w:p w14:paraId="07EB4BF7" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00F55258">
+      <w:headerReference w:type="default" r:id="rId24"/>
+      <w:footerReference w:type="default" r:id="rId25"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1860" w:right="1300" w:bottom="960" w:left="1320" w:header="720" w:footer="769" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="120880CC" w14:textId="77777777" w:rsidR="0037019A" w:rsidRDefault="0037019A">
+    <w:p w14:paraId="361341BE" w14:textId="77777777" w:rsidR="00FB41FC" w:rsidRDefault="00FB41FC" w:rsidP="00F55258">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5448E88B" w14:textId="77777777" w:rsidR="0037019A" w:rsidRDefault="0037019A">
+    <w:p w14:paraId="42617208" w14:textId="77777777" w:rsidR="00FB41FC" w:rsidRDefault="00FB41FC" w:rsidP="00F55258">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...252 lines deleted...]
-  <w:p w14:paraId="09A24F47" w14:textId="3BEA7FB3" w:rsidR="000F1043" w:rsidRDefault="00162C1F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="508ABFB6" w14:textId="7F4C3EFE" w:rsidR="001F1633" w:rsidRDefault="00F55258">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:kinsoku w:val="0"/>
       <w:overflowPunct w:val="0"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:ind w:left="0" w:firstLine="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:pict w14:anchorId="0974DB32">
-[...129 lines deleted...]
-      </w:pict>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="61567645" wp14:editId="5DDCEBBB">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>901700</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9430385</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="828040" cy="165100"/>
+              <wp:effectExtent l="0" t="635" r="3810" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1329326588" name="Text Box 10"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="828040" cy="165100"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                      <a:extLst>
+                        <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                          <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                            <a:solidFill>
+                              <a:srgbClr val="FFFFFF"/>
+                            </a:solidFill>
+                          </a14:hiddenFill>
+                        </a:ext>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="39607BFA" w14:textId="77777777" w:rsidR="001F1633" w:rsidRDefault="00000000">
+                          <w:pPr>
+                            <w:pStyle w:val="BodyText"/>
+                            <w:kinsoku w:val="0"/>
+                            <w:overflowPunct w:val="0"/>
+                            <w:spacing w:line="244" w:lineRule="exact"/>
+                            <w:ind w:left="20" w:firstLine="0"/>
+                            <w:jc w:val="left"/>
+                            <w:rPr>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:spacing w:val="-10"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:t>Page</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-6"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:bCs/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:bCs/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:bCs/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:bCs/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:spacing w:val="1"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:t>de</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-5"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:spacing w:val="-10"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:spacing w:val="-10"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:spacing w:val="-10"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:noProof/>
+                              <w:spacing w:val="-10"/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:spacing w:val="-10"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="61567645" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 10" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:71pt;margin-top:742.55pt;width:65.2pt;height:13pt;z-index:-251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCSY0iw2QEAAJcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0yQFVlXUdLXsahHS&#10;AistfIDrOIlF4jEzbpPy9YydpsvlDfFijWfs43POjLfX09CLo0Gy4CpZrHIpjNNQW9dW8uuX+1cb&#10;KSgoV6senKnkyZC83r18sR19adbQQV8bFAziqBx9JbsQfJllpDszKFqBN46LDeCgAm+xzWpUI6MP&#10;fbbO86tsBKw9gjZEnL2bi3KX8JvG6PC5acgE0VeSuYW0Ylr3cc12W1W2qHxn9ZmG+gcWg7KOH71A&#10;3amgxAHtX1CD1QgETVhpGDJoGqtN0sBqivwPNU+d8iZpYXPIX2yi/werPx2f/COKML2DiRuYRJB/&#10;AP2NhIPbTrnW3CDC2BlV88NFtCwbPZXnq9FqKimC7MePUHOT1SFAApoaHKIrrFMwOjfgdDHdTEFo&#10;Tm7Wm/wNVzSXiqu3RZ6akqlyueyRwnsDg4hBJZF7msDV8YFCJKPK5Uh8y8G97fvU1979luCDMZPI&#10;R74z8zDtJ2HrSr6OyqKWPdQnVoMwTwtPNwcd4A8pRp6UStL3g0IjRf/BsSNxrJYAl2C/BMppvlrJ&#10;IMUc3oZ5/A4ebdsx8uy5gxt2rbFJ0TOLM13ufhJ6ntQ4Xr/u06nn/7T7CQAA//8DAFBLAwQUAAYA&#10;CAAAACEAUXyKw+IAAAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7WVuFHHUVtK&#10;GqeqEJyQEGk4cHRiN7Ear0PstuHv2Z7obWd3NPsm306uZ2czButRgpgnwAw2XltsJXxVb49rYCEq&#10;1Kr3aCT8mgDb4v4uV5n2FyzNeR9bRiEYMiWhi3HIOA9NZ5wKcz8YpNvBj05FkmPL9aguFO56nibJ&#10;ijtlkT50ajAvnWmO+5OTsPvG8tX+fNSf5aG0VfWc4PvqKOXDbNptgEUzxX8zXPEJHQpiqv0JdWA9&#10;6UVKXeJ1WC8FMLKkT+kCWE2rpRACeJHz2xbFHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQCSY0iw2QEAAJcDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQBRfIrD4gAAAA0BAAAPAAAAAAAAAAAAAAAAADMEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAQgUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="39607BFA" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000">
+                    <w:pPr>
+                      <w:pStyle w:val="BodyText"/>
+                      <w:kinsoku w:val="0"/>
+                      <w:overflowPunct w:val="0"/>
+                      <w:spacing w:line="244" w:lineRule="exact"/>
+                      <w:ind w:left="20" w:firstLine="0"/>
+                      <w:jc w:val="left"/>
+                      <w:rPr>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:spacing w:val="-10"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:t>Page</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-6"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:bCs/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:bCs/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:bCs/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:bCs/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:spacing w:val="1"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:t>de</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-5"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:spacing w:val="-10"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:spacing w:val="-10"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:spacing w:val="-10"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:noProof/>
+                        <w:spacing w:val="-10"/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:spacing w:val="-10"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:pict w14:anchorId="08C2BEA8">
-[...46 lines deleted...]
-      </w:pict>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660800" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="4D040E75" wp14:editId="2E0198B9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>6144260</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9430385</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1056640" cy="165100"/>
+              <wp:effectExtent l="635" t="635" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="2075879940" name="Text Box 9"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1056640" cy="165100"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                      <a:extLst>
+                        <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                          <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                            <a:solidFill>
+                              <a:srgbClr val="FFFFFF"/>
+                            </a:solidFill>
+                          </a14:hiddenFill>
+                        </a:ext>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="7EA96169" w14:textId="77777777" w:rsidR="001F1633" w:rsidRPr="00DD53B0" w:rsidRDefault="00000000">
+                          <w:pPr>
+                            <w:pStyle w:val="BodyText"/>
+                            <w:kinsoku w:val="0"/>
+                            <w:overflowPunct w:val="0"/>
+                            <w:spacing w:line="244" w:lineRule="exact"/>
+                            <w:ind w:left="20" w:firstLine="0"/>
+                            <w:jc w:val="left"/>
+                            <w:rPr>
+                              <w:spacing w:val="-10"/>
+                              <w:lang w:val="en-GB"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:t>Version</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-5"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:t>#:</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-1"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-1"/>
+                              <w:lang w:val="en-GB"/>
+                            </w:rPr>
+                            <w:t>10</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="4D040E75" id="Text Box 9" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:483.8pt;margin-top:742.55pt;width:83.2pt;height:13pt;z-index:-251654144;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD/NK5+2gEAAJgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgp2mAw4hRdiw4D&#10;ugvQ7gNoWbaF2aJGKbGzrx8lx+nWvg17EShROjznkNpeT0MvDpq8QVvK9SqXQluFtbFtKb8/3b97&#10;L4UPYGvo0epSHrWX17u3b7ajK/QFdtjXmgSDWF+MrpRdCK7IMq86PYBfodOWkw3SAIG31GY1wcjo&#10;Q59d5PkmG5FqR6i093x6NyflLuE3jVbha9N4HURfSuYW0kppreKa7bZQtASuM+pEA/6BxQDGctEz&#10;1B0EEHsyr6AGowg9NmGlcMiwaYzSSQOrWecv1Dx24HTSwuZ4d7bJ/z9Y9eXw6L6RCNMHnLiBSYR3&#10;D6h+eGHxtgPb6hsiHDsNNRdeR8uy0fni9DRa7QsfQarxM9bcZNgHTEBTQ0N0hXUKRucGHM+m6ykI&#10;FUvmV5vNJacU59abq3WeupJBsbx25MNHjYOIQSmJm5rQ4fDgQ2QDxXIlFrN4b/o+Nba3fx3wxXiS&#10;2EfCM/UwVZMwdSkvo7QopsL6yHII53Hh8eagQ/olxcijUkr/cw+kpeg/WbYkztUS0BJUSwBW8dNS&#10;Binm8DbM87d3ZNqOkWfTLd6wbY1Jip5ZnOhy+5PQ06jG+fpzn249f6jdbwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAHrewQriAAAADgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoY2hD&#10;m8apKgQnJEQaDj06sZtYjdchdtvw92xPcNvRPM3O5JvJ9exsxmA9ShCzBJjBxmuLrYSv6u1hCSxE&#10;hVr1Ho2EHxNgU9ze5CrT/oKlOe9iyygEQ6YkdDEOGeeh6YxTYeYHg+Qd/OhUJDm2XI/qQuGu549J&#10;knKnLNKHTg3mpTPNcXdyErZ7LF/t90f9WR5KW1WrBN/To5T3d9N2DSyaKf7BcK1P1aGgTrU/oQ6s&#10;l7BKn1NCyZgvFwLYFRFPc9pX07UQQgAvcv5/RvELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEA/zSuftoBAACYAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAet7BCuIAAAAOAQAADwAAAAAAAAAAAAAAAAA0BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAEMFAAAAAA==&#10;" o:allowincell="f" filled="f" stroked="f">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="7EA96169" w14:textId="77777777" w:rsidR="00000000" w:rsidRPr="00DD53B0" w:rsidRDefault="00000000">
+                    <w:pPr>
+                      <w:pStyle w:val="BodyText"/>
+                      <w:kinsoku w:val="0"/>
+                      <w:overflowPunct w:val="0"/>
+                      <w:spacing w:line="244" w:lineRule="exact"/>
+                      <w:ind w:left="20" w:firstLine="0"/>
+                      <w:jc w:val="left"/>
+                      <w:rPr>
+                        <w:spacing w:val="-10"/>
+                        <w:lang w:val="en-GB"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:t>Version</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-5"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:t>#:</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-1"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-1"/>
+                        <w:lang w:val="en-GB"/>
+                      </w:rPr>
+                      <w:t>10</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:pict w14:anchorId="6309C476">
-[...56 lines deleted...]
-      </w:pict>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="2FAB6CBB" wp14:editId="721D3592">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>2781300</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9430385</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="2212340" cy="165100"/>
+              <wp:effectExtent l="0" t="635" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="121001191" name="Text Box 8"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="2212340" cy="165100"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                      <a:extLst>
+                        <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                          <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                            <a:solidFill>
+                              <a:srgbClr val="FFFFFF"/>
+                            </a:solidFill>
+                          </a14:hiddenFill>
+                        </a:ext>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="174BDA3D" w14:textId="77777777" w:rsidR="001F1633" w:rsidRDefault="00000000">
+                          <w:pPr>
+                            <w:pStyle w:val="BodyText"/>
+                            <w:kinsoku w:val="0"/>
+                            <w:overflowPunct w:val="0"/>
+                            <w:spacing w:line="244" w:lineRule="exact"/>
+                            <w:ind w:left="20" w:firstLine="0"/>
+                            <w:jc w:val="left"/>
+                            <w:rPr>
+                              <w:spacing w:val="-2"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:t>Date</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-6"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:t>d'entrée</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-1"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:t>en</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-4"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:t>vigueur:</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-2"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> 29/01/2021</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="2FAB6CBB" id="Text Box 8" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:219pt;margin-top:742.55pt;width:174.2pt;height:13pt;z-index:-251655168;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAc7dhK2gEAAJgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu1DAQfUfiHyy/s7lAKxRttiqtipAK&#10;VCr9AMexE4vEY8beTZavZ+xsthTeEC/WeMY+PufMeHs1jwM7KPQGbM2LTc6ZshJaY7uaP327e/Oe&#10;Mx+EbcUAVtX8qDy/2r1+tZ1cpUroYWgVMgKxvppczfsQXJVlXvZqFH4DTlkqasBRBNpil7UoJkIf&#10;h6zM88tsAmwdglTeU/Z2KfJdwtdayfBVa68CG2pO3EJaMa1NXLPdVlQdCtcbeaIh/oHFKIylR89Q&#10;tyIItkfzF9RoJIIHHTYSxgy0NlIlDaSmyP9Q89gLp5IWMse7s03+/8HKL4dH94AszB9gpgYmEd7d&#10;g/zumYWbXthOXSPC1CvR0sNFtCybnK9OV6PVvvIRpJk+Q0tNFvsACWjWOEZXSCcjdGrA8Wy6mgOT&#10;lCzLonz7jkqSasXlRZGnrmSiWm879OGjgpHFoOZITU3o4nDvQ2QjqvVIfMzCnRmG1NjBvkjQwZhJ&#10;7CPhhXqYm5mZtuYXUVoU00B7JDkIy7jQeFPQA/7kbKJRqbn/sReoOBs+WbIkztUa4Bo0ayCspKs1&#10;D5wt4U1Y5m/v0HQ9IS+mW7gm27RJip5ZnOhS+5PQ06jG+fp9n049f6jdLwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAD92pffiAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoY0hD&#10;CHGqCsEJCZGGA0cndhOr8TrEbhv+nuUEx50Zzb4pN4sb2cnMwXqUIFYJMIOd1xZ7CR/Ny00OLESF&#10;Wo0ejYRvE2BTXV6UqtD+jLU57WLPqARDoSQMMU4F56EbjFNh5SeD5O397FSkc+65ntWZyt3Ib5Mk&#10;405ZpA+DmszTYLrD7ugkbD+xfrZfb+17va9t0zwk+JodpLy+WraPwKJZ4l8YfvEJHSpiav0RdWCj&#10;hPQupy2RjDRfC2AUuc+zFFhL0loIAbwq+f8V1Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAHO3YStoBAACYAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAP3al9+IAAAANAQAADwAAAAAAAAAAAAAAAAA0BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAEMFAAAAAA==&#10;" o:allowincell="f" filled="f" stroked="f">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="174BDA3D" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000">
+                    <w:pPr>
+                      <w:pStyle w:val="BodyText"/>
+                      <w:kinsoku w:val="0"/>
+                      <w:overflowPunct w:val="0"/>
+                      <w:spacing w:line="244" w:lineRule="exact"/>
+                      <w:ind w:left="20" w:firstLine="0"/>
+                      <w:jc w:val="left"/>
+                      <w:rPr>
+                        <w:spacing w:val="-2"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:t>Date</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-6"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:proofErr w:type="spellStart"/>
+                    <w:r>
+                      <w:t>d'entrée</w:t>
+                    </w:r>
+                    <w:proofErr w:type="spellEnd"/>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-1"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:proofErr w:type="spellStart"/>
+                    <w:r>
+                      <w:t>en</w:t>
+                    </w:r>
+                    <w:proofErr w:type="spellEnd"/>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-4"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:proofErr w:type="spellStart"/>
+                    <w:r>
+                      <w:t>vigueur</w:t>
+                    </w:r>
+                    <w:proofErr w:type="spellEnd"/>
+                    <w:r>
+                      <w:t>:</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-2"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> 29/01/2021</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="181503FE" w14:textId="77777777" w:rsidR="0037019A" w:rsidRDefault="0037019A">
+    <w:p w14:paraId="325C93CB" w14:textId="77777777" w:rsidR="00FB41FC" w:rsidRDefault="00FB41FC" w:rsidP="00F55258">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2E56F405" w14:textId="77777777" w:rsidR="0037019A" w:rsidRDefault="0037019A">
+    <w:p w14:paraId="74EE3811" w14:textId="77777777" w:rsidR="00FB41FC" w:rsidRDefault="00FB41FC" w:rsidP="00F55258">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...48 lines deleted...]
-  <w:p w14:paraId="2F07654C" w14:textId="77777777" w:rsidR="000F1043" w:rsidRDefault="00162C1F">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1F61F0B1" w14:textId="25F4602E" w:rsidR="001F1633" w:rsidRDefault="00531D36">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:kinsoku w:val="0"/>
       <w:overflowPunct w:val="0"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:ind w:left="0" w:firstLine="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:pict w14:anchorId="4B04927E">
-[...61 lines deleted...]
-      </w:pict>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662848" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="74A1E7DE" wp14:editId="427651AF">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:align>right</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>53340</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="283210" cy="553085"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1838055637" name="Picture 1"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="2037365787" name="Picture 2037365787"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill rotWithShape="1">
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect r="4369" b="28533"/>
+                  <a:stretch/>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="283210" cy="553085"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                  <a:extLst>
+                    <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                    </a:ext>
+                  </a:extLst>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000402"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="828" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="333333"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
@@ -21906,234 +27943,141 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="2000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6584" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="536241389">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="444346902">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:embedSystemFonts/>
-[...3 lines deleted...]
-  <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="720"/>
-  <w:drawingGridHorizontalSpacing w:val="120"/>
-[...4 lines deleted...]
-  <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:doNotValidateAgainstSchema/>
-  <w:doNotDemarcateInvalidXml/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2056"/>
-[...2 lines deleted...]
-    </o:shapelayout>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:ulTrailSpace/>
-[...32 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00E373BB"/>
-[...69 lines deleted...]
-    <w:rsid w:val="00FE22B8"/>
+    <w:rsidRoot w:val="00F55258"/>
+    <w:rsid w:val="000A4625"/>
+    <w:rsid w:val="001E7E8C"/>
+    <w:rsid w:val="001F1633"/>
+    <w:rsid w:val="002A2B5E"/>
+    <w:rsid w:val="0034613F"/>
+    <w:rsid w:val="00531D36"/>
+    <w:rsid w:val="006D356A"/>
+    <w:rsid w:val="007A77F7"/>
+    <w:rsid w:val="00BA281F"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00C95BAC"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00DB7E27"/>
+    <w:rsid w:val="00F55258"/>
+    <w:rsid w:val="00FB41FC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2056"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="6564653E"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{2E29C2BC-1593-4FDF-8F3B-3910BE6AA6CA}"/>
+  <w14:docId w14:val="1FD15983"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{15FC67D5-5ADC-44B8-A9AC-FFEEE19EE029}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="Normal" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -22155,51 +28099,51 @@
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -22468,401 +28412,827 @@
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
-    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:pPr>
-[...9 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
+    <w:rsid w:val="00F55258"/>
     <w:pPr>
-      <w:spacing w:before="158"/>
-      <w:ind w:left="103"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F55258"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F55258"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F55258"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F55258"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F55258"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F55258"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F55258"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F55258"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00F55258"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:kern w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F55258"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
-[...8 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F55258"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
-[...2 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F55258"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-      <w:kern w:val="0"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F55258"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F55258"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F55258"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F55258"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F55258"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
+    <w:rsid w:val="00F55258"/>
     <w:pPr>
-      <w:spacing w:before="182"/>
-      <w:ind w:left="120"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00F55258"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F55258"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
-[...2 lines deleted...]
-    <w:uiPriority w:val="10"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00F55258"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F55258"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00F55258"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
+    <w:rsid w:val="00F55258"/>
     <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F55258"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F55258"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00F55258"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F55258"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList1">
+    <w:name w:val="No List1"/>
+    <w:next w:val="NoList"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F55258"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F55258"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="1560" w:hanging="360"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00F55258"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
+    <w:rsid w:val="00F55258"/>
     <w:pPr>
-      <w:spacing w:before="50"/>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:before="50" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="110"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E373BB"/>
+    <w:rsid w:val="00F55258"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E373BB"/>
+    <w:rsid w:val="00F55258"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0097769B"/>
+    <w:rsid w:val="00F55258"/>
     <w:pPr>
+      <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0097769B"/>
+    <w:rsid w:val="00F55258"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0097769B"/>
+    <w:rsid w:val="00F55258"/>
     <w:pPr>
+      <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0097769B"/>
+    <w:rsid w:val="00F55258"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00EB426D"/>
+    <w:rsid w:val="00F55258"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C762AC"/>
+    <w:rsid w:val="00F55258"/>
     <w:rPr>
       <w:color w:val="954F72"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...39 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
-  <w:pixelsPerInch w:val="144"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/undp-itemized-cost-estimate-ice-template" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/10361" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/1491" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/policy-page/anti-fraud-policy" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/1491" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/11376" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/1491" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/266/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/page-de-politique-generale/politique-anti-fraude-du-pnud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/taxonomy/term/111" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/taxonomy/term/96/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/taxonomy/term/111" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cfra.kl@undp.org" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/taxonomy/term/111" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/1491" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cfra.kl@undp.org" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/10666" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/policy-page/anti-fraud-policy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/undp-itemized-cost-estimate-ice-template" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/10361" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/1491" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/policy-page/anti-fraud-policy" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/1491" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/11376" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/1491" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/266/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/policy-page/anti-fraud-policy" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/taxonomy/term/111" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/taxonomy/term/111" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/financial-resources-management/gestion-financiere-et-modalites-de-mise-en-oeuvre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/taxonomy/term/111" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/page-de-politique-generale/politique-anti-fraude-du-pnud" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cfra.kl@undp.org" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/page-de-politique/decaissement-des-fonds-effectuer-des-paiements" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cfra.kl@undp.org" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
-[...2 lines deleted...]
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -22870,54 +29240,54 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -23074,93 +29444,55 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>9</Pages>
-[...1 lines deleted...]
-  <Characters>19869</Characters>
+  <Pages>8</Pages>
+  <Words>3497</Words>
+  <Characters>19934</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>165</Lines>
+  <Lines>166</Lines>
   <Paragraphs>46</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>23308</CharactersWithSpaces>
+  <CharactersWithSpaces>23385</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Rahel Haileslassie</dc:creator>
-  <cp:keywords>, docId:50E72B88D1ACDC4154C69A58476C51B7</cp:keywords>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
+  <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...36 lines deleted...]
-</file>