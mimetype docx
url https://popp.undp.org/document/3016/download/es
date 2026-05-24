--- v0 (2025-10-10)
+++ v1 (2026-05-24)
@@ -1,4991 +1,4466 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="54F1A7BD" w14:textId="77777777" w:rsidR="007A240C" w:rsidRPr="00C96A08" w:rsidRDefault="007A240C" w:rsidP="007A240C">
+    <w:p w14:paraId="1A09B103" w14:textId="77777777" w:rsidR="00644E2F" w:rsidRPr="00644E2F" w:rsidRDefault="00644E2F" w:rsidP="00644E2F">
       <w:pPr>
         <w:spacing w:after="132" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Pagos Directos  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55BCED61" w14:textId="2338FF76" w:rsidR="007A240C" w:rsidRDefault="00074B2A" w:rsidP="007A240C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="00D878AA" w14:textId="77777777" w:rsidR="00644E2F" w:rsidRPr="00644E2F" w:rsidRDefault="00644E2F" w:rsidP="00644E2F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="-13"/>
-        <w:rPr>
-[...30 lines deleted...]
-        <w:t xml:space="preserve">Asociado en la </w:t>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para los Asociados (Asociado en la </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00074B2A">
-[...11 lines deleted...]
-        <w:t>ión</w:t>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Ejeción</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00074B2A">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> [IP] o Parte Responsable [RP]) que alcanzan el umbral de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00074B2A">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>microevaluación</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00074B2A">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> del HACT del PNUD, se selecciona la Modalidad de Transferencia de Efectivo de Pago Directo (CTM) cuando una Oficina ha llevado a cabo la </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00074B2A">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>microevaluación</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00074B2A">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> del HACT de la capacidad de gestión financiera del Socio, incluida la contabilidad, las adquisiciones, la presentación de informes y los controles internos, y ha determinado que los principios no contradicen los del PNUD.  Para los Socios por debajo del umbral de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00074B2A">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>microevaluación</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00074B2A">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> del PNUD, la Oficina puede seleccionar la modalidad de transferencia de efectivo de pago directo si es la modalidad más apropiada teniendo en cuenta cualquier factor de riesgo conocido. Véase el párrafo 32 del </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidRPr="00074B2A">
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00644E2F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Enfoque Armonizado para las Transferencias de Efectivo (HACT)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="007A240C" w:rsidRPr="00691E0B">
-[...16 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B99CA8F" w14:textId="4D22BF32" w:rsidR="00644E2F" w:rsidRPr="00644E2F" w:rsidRDefault="00644E2F" w:rsidP="00644E2F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="-13"/>
-        <w:rPr>
-[...110 lines deleted...]
-        <w:t xml:space="preserve">s detallada (ICE, </w:t>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los pagos directos no deben confundirse con los pagos hechos bajo servicios de apoyo para la implementación nacional. En ambos casos, el PNUD efectúa los pagos desde la cuenta bancaria del PNUD y el PNUD debería recuperar el costo de proporcionar estos servicios. En el caso de los pagos directos, el Gobierno asume la responsabilidad del proceso de contratación, realiza el reclutamiento o la adquisición y firma el contrato de acuerdo con sus propias normas y reglamentos (cuyos principios deben ajustarse a los del PNUD). La solicitud de pago directo debe enviarse a través del formulario FACE aprobado, solicitando al PNUD que realice el pago directamente al proveedor en nombre del Asociado. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los formularios FACE deben ir acompañados de una estimación de costos detallada (ICE, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="001C075B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Itemised</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="001C075B">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Cost </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="001C075B">
-[...3 lines deleted...]
-        <w:t>Cost</w:t>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Estimate</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="001C075B">
-[...15 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, por sus siglas en inglés) que muestre el presupuesto detallado de la actividad, incluyendo el precio y las cantidades. Haga clic </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidRPr="001C075B">
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00644E2F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>aquí</w:t>
+          <w:t>aq</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00644E2F">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>u</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00644E2F">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>í</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="001C075B">
-[...48 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00091500">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00091500" w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en inglés</w:t>
+      </w:r>
+      <w:r w:rsidR="00091500">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">para acceder al modelo de ICE del PNUD (en inglés). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Los formularios FACE, incluido el formulario ICE, deberán presentarse al PNUD a más tardar 15 días después del final de cada trimestre. Las oficinas podrán acordar prórrogas razonables de este plazo previa consulta con OFM CFRA (cfra.kl@undp.org), pero cualquier prórroga deberá tener en cuenta la necesidad de que los gastos se registren antes del cierre trimestral de los libros financieros en Quantum. Las oficinas deben asegurarse de que los formularios FACE estén firmados por los funcionarios designados, tal como se indica en el plan de trabajo anual. Los gastos notificados en el formulario FACE deben registrarse en Quantum en el periodo en que el socio haya incurrido en ellos. Las oficinas deben asegurarse de que los socios informan a tiempo para que los gastos se registren de forma precisa y puntual en las cuentas del PNUD. El código de Socio (Parte Responsable de Quantum) en la Línea de Distribución de Cuentas a Pagar de Quantum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25FC774A" w14:textId="77777777" w:rsidR="00644E2F" w:rsidRPr="00644E2F" w:rsidRDefault="00644E2F" w:rsidP="00644E2F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="-13"/>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">El PNUD no debe ser considerado un simple «administrador» de fondos de los proyectos implementados nacionalmente. Los servicios de apoyo deben respaldar al Gobierno en el logro de objetivos de desarrollo claros y promover las capacidades en instituciones nacionales.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CC4EC4E" w14:textId="31A02DD8" w:rsidR="007A240C" w:rsidRPr="00691E0B" w:rsidRDefault="007A240C" w:rsidP="007A240C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="61791EB8" w14:textId="77777777" w:rsidR="00644E2F" w:rsidRPr="00644E2F" w:rsidRDefault="00644E2F" w:rsidP="00644E2F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="33" w:line="258" w:lineRule="auto"/>
         <w:ind w:right="-13"/>
-        <w:rPr>
-[...68 lines deleted...]
-    <w:p w14:paraId="59AA65F1" w14:textId="7B8DF499" w:rsidR="007A240C" w:rsidRPr="00EC3175" w:rsidRDefault="007A240C" w:rsidP="007A240C">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Las oficinas deben asegurarse de que los costos totales de la tramitación de los pagos directos o de la prestación de servicios de apoyo se recuperen imputándolos directamente al presupuesto del proyecto. Estos costos deben incorporarse al presupuesto inicial del proyecto aprobado por el donante o el asociado en la ejecución. Si dichos costos no están incluidos en el presupuesto del proyecto aprobado, las Oficinas deben emprender negociaciones de enmienda del presupuesto con el donante o el asociado en la ejecución. En los casos en que los costos no sean explícitamente elegibles según las políticas de los donantes, se debe identificar una fuente de financiamiento alternativa. En todos los casos, la financiación de estos costes debe planificarse antes de incurrirse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E9C7050" w14:textId="77777777" w:rsidR="00644E2F" w:rsidRPr="00644E2F" w:rsidRDefault="00644E2F" w:rsidP="00644E2F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="33" w:line="258" w:lineRule="auto"/>
         <w:ind w:right="-13"/>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Para pagos directos, los gastos se reconocen </w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="7915C742" w14:textId="0A4197B6" w:rsidR="007A240C" w:rsidRPr="00D11DF5" w:rsidRDefault="00A05824" w:rsidP="007A240C">
+        <w:t xml:space="preserve">Para pagos directos, los gastos se reconocen en el periodo en el cual fueron incurridos por el Asociado tal como declarados en los formularios FACE.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="528DB222" w14:textId="77777777" w:rsidR="00644E2F" w:rsidRPr="00644E2F" w:rsidRDefault="00644E2F" w:rsidP="00644E2F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="164"/>
+        <w:spacing w:after="164" w:line="258" w:lineRule="auto"/>
         <w:ind w:right="-13"/>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Los reconocimientos de gastos se harán en línea con los capítulos POPP acerca de la </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidRPr="00A05824">
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00644E2F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Gestión de Gastos</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...14 lines deleted...]
-        <w:r w:rsidR="007A240C" w:rsidRPr="00D11DF5">
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tales como </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00644E2F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Órdenes de compra/Compromisos</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="007A240C" w:rsidRPr="00D11DF5">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidR="007A240C" w:rsidRPr="00D11DF5">
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00644E2F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Cuentas por pagar</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="007A240C" w:rsidRPr="00D11DF5">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> y </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidR="007A240C" w:rsidRPr="00D11DF5">
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00644E2F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Desembolso de Fondos</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="007A240C" w:rsidRPr="00D11DF5">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> en el capítulo de </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidR="007A240C" w:rsidRPr="00C95659">
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00644E2F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Gestión de Gastos</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00C95659">
-[...3 lines deleted...]
-          <w:u w:val="none"/>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0563C1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C95659" w:rsidRPr="00C95659">
-[...4 lines deleted...]
-          <w:u w:val="none"/>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">de las </w:t>
       </w:r>
-      <w:r w:rsidR="007A240C" w:rsidRPr="00D11DF5">
-[...14 lines deleted...]
-        <w:r w:rsidR="00BA7A69">
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Políticas y Procedimientos de Operaciones y Programas (POPP) .Véase también la </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="00644E2F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>Guía operativa de</w:t>
-[...6 lines deleted...]
-          <w:t>l marco de control interno</w:t>
+          <w:t>Guía operativa del marco de control interno</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="007A240C" w:rsidRPr="00D11DF5">
-[...16 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del PNUD: Transacciones efectuadas ante la solicitud de un asociado en la ejecución</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00644E2F" w:rsidDel="00D31945">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007A240C" w:rsidRPr="00D11DF5">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="538A20B8" w14:textId="77777777" w:rsidR="007A240C" w:rsidRPr="00D11DF5" w:rsidRDefault="007A240C" w:rsidP="007A240C">
-[...11 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w14:paraId="20F7B2F9" w14:textId="77777777" w:rsidR="00644E2F" w:rsidRPr="00644E2F" w:rsidRDefault="00644E2F" w:rsidP="00644E2F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="171" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Responsabilidad </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7516027D" w14:textId="73850D36" w:rsidR="007A240C" w:rsidRPr="00D11DF5" w:rsidRDefault="00F17649" w:rsidP="007A240C">
+    <w:p w14:paraId="5999AE28" w14:textId="77777777" w:rsidR="00644E2F" w:rsidRPr="00644E2F" w:rsidRDefault="00644E2F" w:rsidP="00644E2F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="33" w:line="258" w:lineRule="auto"/>
         <w:ind w:right="-13"/>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">En la modalidad de pago directo, el asociado es el único responsable de las adquisiciones. Al llevar a cabo las evaluaciones de la capacidad del asociado y las actividades de garantía, la Oficina debería asegurarse de que tiene una confianza razonable en que el asociado lleva a cabo las adquisiciones de acuerdo con normas compatibles con las del PNUD. Si este no fuera el caso, la Calificación de Riesgo del Asociado debería ajustarse para reflejar el riesgo revisado del Asociado y la modalidad de transferencia de efectivo adecuada, además de revisarse la decisión de continuar trabajando con el Asociado para la tarea y/o proyecto relacionado, en línea con el </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
-        <w:r w:rsidRPr="00F17649">
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="00644E2F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>HACT</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="005D7825">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0563C1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
-        <w:r w:rsidR="005D7825" w:rsidRPr="00587AC0">
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="00644E2F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>POPP</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00F17649">
-[...14 lines deleted...]
-    <w:p w14:paraId="686A78D5" w14:textId="216A957E" w:rsidR="007A240C" w:rsidRDefault="007A240C" w:rsidP="007A240C">
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Las capacidades técnicas, de gestión, administrativas y financieras del Socio deben reevaluarse a lo largo de la vida del proyecto durante las Actividades de Garantía. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77BB1B1B" w14:textId="77777777" w:rsidR="00644E2F" w:rsidRPr="00644E2F" w:rsidRDefault="00644E2F" w:rsidP="00644E2F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="33" w:line="258" w:lineRule="auto"/>
         <w:ind w:right="-13"/>
-        <w:rPr>
-[...128 lines deleted...]
-        <w:t xml:space="preserve">e inspecciones puntuales -Spot </w:t>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si el/la oficial de programa de UNDP considera que se necesita un nivel de supervisión más alto y desea vigilar las actividades del proyecto sobre una base transaccional, debe solicitar que el asociado le proporcione documentación de respaldo (es decir, copias de facturas, órdenes de compra, cotizaciones y notas de bienes recibidos) cuando informe sobre los gastos a través de los formularios FACE; de lo contrario, la verificación de los documentos justificativos debe realizarse durante las actividades de garantía (auditorías e inspecciones puntuales -Spot </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Checks</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...28 lines deleted...]
-        <w:r w:rsidR="00F17649" w:rsidRPr="00F17649">
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-) en línea con el </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="00644E2F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>HACT</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="005D7825">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0563C1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> POPP</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D11DF5">
-[...56 lines deleted...]
-    <w:p w14:paraId="6C90AACA" w14:textId="37183DCA" w:rsidR="00D8786F" w:rsidRPr="00D8786F" w:rsidRDefault="004064A7" w:rsidP="00D8786F">
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>. Sin embargo, se debe tener cuidado de garantizar que no haya ninguna confusión con respecto a quién tiene la responsabilidad de la adquisición, es decir, el asociado y no el PNUD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="600BCE32" w14:textId="77777777" w:rsidR="00644E2F" w:rsidRPr="00644E2F" w:rsidRDefault="00644E2F" w:rsidP="00644E2F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="33" w:line="258" w:lineRule="auto"/>
         <w:ind w:right="-13"/>
-        <w:rPr>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">Pagos Directos para los proyectos de ejecución nacional sólo se efectuarán en moneda local.   Las solicitudes del Socio para efectuar Pagos Directos en moneda no local a proveedores internacionales cuando la obligación sea en moneda no local deberán ser revisadas por la Oficina y aprobadas por el </w:t>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los Pagos Directos para los proyectos de ejecución nacional sólo se efectuarán en moneda local.   Las solicitudes del Socio para efectuar Pagos Directos en moneda no local a proveedores internacionales cuando la obligación sea en moneda no local deberán ser revisadas por la Oficina y aprobadas por el </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00D8786F" w:rsidRPr="00D8786F">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Jefe</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00D8786F" w:rsidRPr="00D8786F">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> de la Oficina de conformidad con el Reglamento Financiero y la Reglamentación Financiera Detallada del PNUD antes de su liquidación.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04F4F83B" w14:textId="77777777" w:rsidR="00D8786F" w:rsidRPr="00D8786F" w:rsidRDefault="00D8786F" w:rsidP="00BA7A69">
-[...10 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w14:paraId="3FF249E0" w14:textId="77777777" w:rsidR="00644E2F" w:rsidRPr="00644E2F" w:rsidRDefault="00644E2F" w:rsidP="00644E2F">
+      <w:pPr>
+        <w:spacing w:after="33" w:line="258" w:lineRule="auto"/>
+        <w:ind w:left="709" w:right="-13"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Además, cuando la Carta de Acuerdo (LOA), el Acuerdo de Parte Responsable (RPA), el Acuerdo de Pago Basado en el Desempeño (PBPA), o contratos o acuerdos similares, así como el documento de proyecto o el plan de trabajo anual, hayan identificado claramente las actividades y los gastos en los que se incurrirá en moneda no local, como el pago a consultores o proveedores internacionales, no será necesaria la aprobación de la Tesorería de la Sede del PNUD para que la Oficina procese los Pagos Directos en moneda no local.  Esta disposición se limita al ámbito de dichas actividades, tal y como se especifica en el acuerdo, los contratos o el documento jurídicamente vinculante correspondiente, de forma que los contratos firmados por el Socio cumplan con el principio de FRR del PNUD y las normas de adquisición que dieron lugar a </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D8786F">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">obligaciones en moneda no local. Todos estos casos deberán ser aprobados por el </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00D8786F">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Jefe</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00D8786F">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> de la Oficina, y la Oficina deberá conservar los documentos pertinentes que justifiquen dicha justificación. El </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00D8786F">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Jefe</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00D8786F">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> de la Oficina no está autorizado a pagar en moneda no local cuando las obligaciones son en moneda local.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57AA744B" w14:textId="695E33CD" w:rsidR="007A240C" w:rsidRDefault="00D8786F" w:rsidP="00BA7A69">
-[...10 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w14:paraId="4D08FDED" w14:textId="77777777" w:rsidR="00644E2F" w:rsidRPr="00644E2F" w:rsidRDefault="00644E2F" w:rsidP="00644E2F">
+      <w:pPr>
+        <w:spacing w:after="33" w:line="258" w:lineRule="auto"/>
+        <w:ind w:left="709" w:right="-13"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">La Oficina debe presentar al GSSC copias firmadas de los contratos, acuerdos, órdenes de pedido, planes de trabajo y otros documentos justificativos pertinentes elaborados en moneda no local y aprobados por el </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00D8786F">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Jefe</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00D8786F">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> de la Oficina, en los que se especifique que los desembolsos deben efectuarse en moneda no local. En ausencia de los documentos justificativos mencionados, la GSSC exigirá a la Oficina que presente una dispensa de la Tesorería de la Sede.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="413C572F" w14:textId="4A44D726" w:rsidR="007A240C" w:rsidRPr="00566BA1" w:rsidRDefault="007A240C" w:rsidP="007A240C">
+    <w:p w14:paraId="6D0247FC" w14:textId="77777777" w:rsidR="00644E2F" w:rsidRPr="00644E2F" w:rsidRDefault="00644E2F" w:rsidP="00644E2F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="33" w:line="258" w:lineRule="auto"/>
         <w:ind w:right="-13"/>
-        <w:rPr>
-[...96 lines deleted...]
-    <w:p w14:paraId="42E97C2B" w14:textId="5D3C13EA" w:rsidR="007A240C" w:rsidRPr="00D11DF5" w:rsidRDefault="007A240C" w:rsidP="007A240C">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>El PNUD tiene la responsabilidad de aceptar las solicitudes de pagos directos adecuadas, de acuerdo con el plan de trabajo anual y el Reglamento y Financiero del PNUD, y de rechazar las solicitudes que no cumplan con los requisitos. Si nueva información pone en duda la validez de los pagos directos ya efectuados, el PNUD debería suspender otras solicitudes de pago directo hasta que la cuestión se resuelva satisfactoriamente con el Asociado en la implementación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B90750D" w14:textId="77777777" w:rsidR="00644E2F" w:rsidRPr="00644E2F" w:rsidRDefault="00644E2F" w:rsidP="00644E2F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="-13"/>
-        <w:rPr>
-[...27 lines deleted...]
-      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Casos en que pueden ocurrir pedidos o pagos indebidos:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FE739C8" w14:textId="77777777" w:rsidR="00644E2F" w:rsidRPr="00091500" w:rsidRDefault="00644E2F" w:rsidP="00091500">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
-        <w:ind w:right="0" w:hanging="360"/>
-[...21 lines deleted...]
-      <w:pPr>
+        <w:ind w:right="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00091500">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El pago no es coherente con el plan de trabajo anual o el presupuesto del proyecto, o no está dentro de los límites de financiación disponibles; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24A08121" w14:textId="77777777" w:rsidR="00644E2F" w:rsidRPr="00091500" w:rsidRDefault="00644E2F" w:rsidP="00091500">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
-        <w:ind w:right="0" w:hanging="360"/>
-[...42 lines deleted...]
-      <w:pPr>
+        <w:ind w:right="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00091500">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Falta documentación de apoyo solicitada; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C868FCD" w14:textId="77777777" w:rsidR="00644E2F" w:rsidRPr="00091500" w:rsidRDefault="00644E2F" w:rsidP="00091500">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
-        <w:ind w:right="0" w:hanging="360"/>
-[...28 lines deleted...]
-      <w:pPr>
+        <w:ind w:right="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00091500">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Existen inconsistencias con respecto a la aprobación del proveedor o del asociado en la implementación;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="114789E3" w14:textId="77777777" w:rsidR="00644E2F" w:rsidRPr="00091500" w:rsidRDefault="00644E2F" w:rsidP="00091500">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
-        <w:ind w:right="0" w:hanging="360"/>
-[...28 lines deleted...]
-      <w:pPr>
+        <w:ind w:right="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00091500">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hay irregularidades en la práctica de adquisición; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="008177DA" w14:textId="77777777" w:rsidR="00644E2F" w:rsidRPr="00091500" w:rsidRDefault="00644E2F" w:rsidP="00091500">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
-        <w:ind w:right="0" w:hanging="360"/>
-[...42 lines deleted...]
-      <w:pPr>
+        <w:ind w:right="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00091500">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los fondos se dirigen al destinatario incorrecto; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01DF8405" w14:textId="77777777" w:rsidR="00644E2F" w:rsidRPr="00091500" w:rsidRDefault="00644E2F" w:rsidP="00091500">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
-        <w:ind w:right="0" w:hanging="360"/>
-[...49 lines deleted...]
-      <w:pPr>
+        <w:ind w:right="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00091500">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>El destinatario correcto recibe el monto de fondos incorrecto (incluidos pagos no solicitados o indebidamente aprobados por el PNUD)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76D87288" w14:textId="77777777" w:rsidR="00644E2F" w:rsidRPr="00091500" w:rsidRDefault="00644E2F" w:rsidP="00091500">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
-        <w:ind w:right="0" w:hanging="360"/>
-[...41 lines deleted...]
-    <w:p w14:paraId="076C9661" w14:textId="17FCD93C" w:rsidR="007A240C" w:rsidRPr="003D458D" w:rsidRDefault="007A240C" w:rsidP="007A240C">
+        <w:ind w:right="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00091500">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Se pone a disposición documentación adicional que llevaría al PNUD a cuestionar la validez o la pertinencia del pago, incluida la sospecha de fraude;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68AEB204" w14:textId="77777777" w:rsidR="00644E2F" w:rsidRPr="00091500" w:rsidRDefault="00644E2F" w:rsidP="00091500">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="202" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00091500">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>El asociado en la implementación no utiliza los fondos para lograr los resultados esperados del proyecto o utiliza los fondos de forma indebida, incluidos los pagos fraudulentos.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk63427738"/>
+    </w:p>
+    <w:p w14:paraId="10F0369F" w14:textId="77777777" w:rsidR="00644E2F" w:rsidRPr="00644E2F" w:rsidRDefault="00644E2F" w:rsidP="00644E2F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="202" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1080" w:right="0" w:firstLine="360"/>
-[...16 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:right="1"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Si la oficina identifica pedidos o pagos indebidos mediante la revisión y la aprobación de los formularios FACE presentados por Asociado en la implementación o por las actividades de garantía y supervisión de proyectos en ejecución, deberán suspenderse todos los pagos directos hasta que se resuelva el problema con el Asociado a satisfacción del PNUD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A6C2C34" w14:textId="77777777" w:rsidR="00644E2F" w:rsidRPr="00644E2F" w:rsidRDefault="00644E2F" w:rsidP="00644E2F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="-13"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Al revisar los formularios FACE, el responsable del programa, el responsable financiero y el gestor encargado de la aprobación deben estar atentos a posibles indicios de fraude o malversación de fondos en línea con la política del </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="00644E2F">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>PNUD contra el Fraude y otras Prácticas Corruptas</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  (véase la lista de posibles banderas rojas más abajo). Deberá realizarse y documentarse una segunda revisión e investigación de las transacciones que presenten posibles señales de fraude y otras prácticas corruptas. No debe tramitarse una solicitud de pago directo hasta que se investiguen por completo los posibles indicios de fraude y se confirme la validez de la transacción.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52E8BACE" w14:textId="77777777" w:rsidR="00644E2F" w:rsidRPr="00644E2F" w:rsidRDefault="00644E2F" w:rsidP="00644E2F">
+      <w:pPr>
+        <w:spacing w:after="33" w:line="258" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="1" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>14.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Entre las posibles señales de alarma que requieren una revisión secundaria y una investigación más profunda se encuentran las siguientes: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45534A9A" w14:textId="77777777" w:rsidR="00644E2F" w:rsidRPr="00644E2F" w:rsidRDefault="00644E2F" w:rsidP="00644E2F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="202" w:line="259" w:lineRule="auto"/>
-[...245 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="33" w:line="258" w:lineRule="auto"/>
+        <w:ind w:right="1"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cambios de última hora en las instrucciones de pago antes de procesar un pago, incluidas las solicitudes de "devolución"; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2761C0A7" w14:textId="77777777" w:rsidR="00644E2F" w:rsidRPr="00644E2F" w:rsidRDefault="00644E2F" w:rsidP="00644E2F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-      </w:pPr>
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="33" w:line="258" w:lineRule="auto"/>
+        <w:ind w:right="1"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Solicitud de cambio de los datos bancarios cerca del procesamiento del siguiente pago, cuando los pagos anteriores se han realizado en una cuenta bancaria diferente;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C287DD0" w14:textId="77777777" w:rsidR="00644E2F" w:rsidRPr="00644E2F" w:rsidRDefault="00644E2F" w:rsidP="00644E2F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="33" w:line="258" w:lineRule="auto"/>
+        <w:ind w:right="1"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Cuando el nombre de la cuenta bancaria es totalmente diferente del nombre del proveedor;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="686F88C6" w14:textId="77777777" w:rsidR="00644E2F" w:rsidRPr="00644E2F" w:rsidRDefault="00644E2F" w:rsidP="00644E2F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="33" w:line="258" w:lineRule="auto"/>
+        <w:ind w:right="1"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Solicitudes de personas o correos electrónicos desconocidos para cambiar las instrucciones de pago y los datos del proveedor, incluido el personal;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19DF09A5" w14:textId="77777777" w:rsidR="00644E2F" w:rsidRPr="00644E2F" w:rsidRDefault="00644E2F" w:rsidP="00644E2F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="33" w:line="258" w:lineRule="auto"/>
+        <w:ind w:right="1"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Solicitudes de cambio de instrucciones de pago que supuestamente se han enviado por teléfono; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C81C022" w14:textId="77777777" w:rsidR="00644E2F" w:rsidRPr="00644E2F" w:rsidRDefault="00644E2F" w:rsidP="00644E2F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="33" w:line="258" w:lineRule="auto"/>
+        <w:ind w:right="1"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Solicitudes procedentes de correos electrónicos que imitan fielmente direcciones de correo electrónico válidas, pero en las que faltan una o varias letras o están alteradas;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38B48CE1" w14:textId="77777777" w:rsidR="00644E2F" w:rsidRPr="00644E2F" w:rsidRDefault="00644E2F" w:rsidP="00644E2F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="33" w:line="258" w:lineRule="auto"/>
+        <w:ind w:right="1"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Solicitudes marcadas como urgentes y confidenciales que piden un pago acelerado sin ninguna razón válida;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="018D53E2" w14:textId="77777777" w:rsidR="00644E2F" w:rsidRPr="00644E2F" w:rsidRDefault="00644E2F" w:rsidP="00644E2F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="33" w:line="258" w:lineRule="auto"/>
+        <w:ind w:right="1"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Solicitudes de envío de pagos a una jurisdicción extranjera sin motivos válidos; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25D7A4CC" w14:textId="77777777" w:rsidR="00644E2F" w:rsidRPr="00644E2F" w:rsidRDefault="00644E2F" w:rsidP="00644E2F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="33" w:line="258" w:lineRule="auto"/>
+        <w:ind w:right="1"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Facturas duplicadas o número de factura que aparezca fuera de la secuencia con facturas pagadas anteriormente del mismo proveedor;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CD9F994" w14:textId="77777777" w:rsidR="00644E2F" w:rsidRPr="00644E2F" w:rsidRDefault="00644E2F" w:rsidP="00644E2F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="33" w:line="258" w:lineRule="auto"/>
+        <w:ind w:right="1"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Facturas infladas o deflactadas, es decir, que los precios parecen anormalmente altos o bajos;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31489572" w14:textId="77777777" w:rsidR="00644E2F" w:rsidRPr="00644E2F" w:rsidRDefault="00644E2F" w:rsidP="00644E2F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="33" w:line="258" w:lineRule="auto"/>
+        <w:ind w:right="1"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Facturas con errores aritméticos o con importes parejos (redondeados);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4899FD25" w14:textId="77777777" w:rsidR="00644E2F" w:rsidRPr="00644E2F" w:rsidRDefault="00644E2F" w:rsidP="00644E2F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="33" w:line="258" w:lineRule="auto"/>
+        <w:ind w:right="1"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Documentos justificativos que parezcan alterados, copiados o falsificados (por ejemplo, que no tengan membrete oficial) y que parezcan inadecuados para la transacción específica;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56916043" w14:textId="77777777" w:rsidR="00644E2F" w:rsidRPr="00644E2F" w:rsidRDefault="00644E2F" w:rsidP="00644E2F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="33" w:line="258" w:lineRule="auto"/>
+        <w:ind w:right="1"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Volumen elevado e inexplicable de pagos a un proveedor específico; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2226D2CB" w14:textId="77777777" w:rsidR="00644E2F" w:rsidRPr="00644E2F" w:rsidRDefault="00644E2F" w:rsidP="00644E2F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="33" w:line="258" w:lineRule="auto"/>
+        <w:ind w:right="1"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Solicitudes de pago por parte de diferentes proveedores que utilizan la misma cuenta bancaria; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4671712A" w14:textId="77777777" w:rsidR="00644E2F" w:rsidRPr="00644E2F" w:rsidRDefault="00644E2F" w:rsidP="00644E2F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="33" w:line="258" w:lineRule="auto"/>
+        <w:ind w:right="1"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los detalles de la factura no coinciden con las condiciones de pago, el número de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="444444"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>orden de compra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, el número de referencia de la nota, número de referencia de la entrega, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>etc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="090F33AD" w14:textId="77777777" w:rsidR="00644E2F" w:rsidRPr="00644E2F" w:rsidRDefault="00644E2F" w:rsidP="00644E2F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="33" w:line="258" w:lineRule="auto"/>
+        <w:ind w:right="1"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Múltiples facturas en los niveles de umbral interno o justo por debajo de ellos;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="273E180A" w14:textId="77777777" w:rsidR="00644E2F" w:rsidRPr="00644E2F" w:rsidRDefault="00644E2F" w:rsidP="00644E2F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="33" w:line="258" w:lineRule="auto"/>
+        <w:ind w:right="1"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Facturas que carecen de detalles suficientes, por ejemplo, no hay dirección del proveedor ni datos de contacto;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="142D0736" w14:textId="77777777" w:rsidR="00644E2F" w:rsidRPr="00644E2F" w:rsidRDefault="00644E2F" w:rsidP="00644E2F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="33" w:line="258" w:lineRule="auto"/>
+        <w:ind w:right="1"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Facturas que superan los importes de las órdenes de compra aprobadas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E7A5259" w14:textId="77777777" w:rsidR="00644E2F" w:rsidRPr="00644E2F" w:rsidRDefault="00644E2F" w:rsidP="00644E2F">
+      <w:pPr>
+        <w:spacing w:after="33" w:line="258" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="1" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Las oficinas deben estar atentas a estas posibles señales de alarma cuando lleven a cabo actividades de garantía para verificar los documentos justificativos de los gastos declarados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55B5EEDB" w14:textId="77777777" w:rsidR="00644E2F" w:rsidRPr="00644E2F" w:rsidRDefault="00644E2F" w:rsidP="00644E2F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="33" w:line="258" w:lineRule="auto"/>
+        <w:ind w:right="1"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Los pagos indebidos pueden deberse a la falta de documentación o verificación, o a errores administrativos. El responsable del programa por parte de UNDP debería:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F992F2F" w14:textId="77777777" w:rsidR="00644E2F" w:rsidRPr="00644E2F" w:rsidRDefault="00644E2F" w:rsidP="00644E2F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-      </w:pPr>
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="33" w:line="258" w:lineRule="auto"/>
+        <w:ind w:right="1"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Pedir una explicación adecuada al asociado, a satisfacción de la oficina, y acordar los procedimientos que deben establecerse, incluidas las medidas de desarrollo de capacidades, para evitar futuros problemas;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72B3FFEE" w14:textId="77777777" w:rsidR="00644E2F" w:rsidRPr="00644E2F" w:rsidRDefault="00644E2F" w:rsidP="00644E2F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="33" w:line="258" w:lineRule="auto"/>
+        <w:ind w:right="1"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Llevar a cabo actividades de garantía adicionales para verificar que no se produzcan más pagos no válidos o no justificados;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E6E2FD7" w14:textId="77777777" w:rsidR="00644E2F" w:rsidRPr="00644E2F" w:rsidRDefault="00644E2F" w:rsidP="00644E2F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="33" w:line="258" w:lineRule="auto"/>
+        <w:ind w:right="1"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Considerar la posibilidad de llevar a cabo procedimientos alternativos, por ejemplo, la verificación de los activos, buscar la confirmación de terceras partes que puedan haber participado en la transacción, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>etc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="642E37F9" w14:textId="77777777" w:rsidR="00644E2F" w:rsidRPr="00644E2F" w:rsidRDefault="00644E2F" w:rsidP="00644E2F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="33" w:line="258" w:lineRule="auto"/>
+        <w:ind w:right="1"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Contrastar  la</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> información proporcionada por el asociado con otras fuentes, por ejemplo, si los registros fueron destruidos por un acontecimiento de fuerza mayor, como inundaciones o terremotos, revisar las fuentes de información pública para completar la información.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C2648D0" w14:textId="77777777" w:rsidR="00644E2F" w:rsidRPr="00644E2F" w:rsidRDefault="00644E2F" w:rsidP="00644E2F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="33" w:line="258" w:lineRule="auto"/>
+        <w:ind w:right="1"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En caso de sospecha de fraude, solicite explicaciones válidas para las instrucciones de pago habituales; póngase en contacto con los proveedores para verificar los documentos de soporte que parezcan sospechosos o alterados; solicite documentos justificativos adicionales cuando sea necesario; solicite confirmaciones de pago a los contactos válidos de los proveedores en el archivo; eleve el asunto a su gerente/supervisor si no se obtiene seguridad de una explicación adecuada. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43C428FB" w14:textId="77777777" w:rsidR="00644E2F" w:rsidRPr="00644E2F" w:rsidRDefault="00644E2F" w:rsidP="00644E2F">
+      <w:pPr>
+        <w:spacing w:after="33" w:line="258" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Si la explicación proporcionada y los procedimientos alternativos realizados ofrecen garantías adecuadas a la oficina del país, ésta deberá preparar una Nota</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="444444"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> al Archivo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en la que se detallen los procedimientos alternativos realizados y las conclusiones a las que se haya llegado.  La Nota</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="444444"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> al archivo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">debe ser firmada por el </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/a de la Oficina o la persona designada. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="576501B8" w14:textId="77777777" w:rsidR="00644E2F" w:rsidRPr="00644E2F" w:rsidRDefault="00644E2F" w:rsidP="00644E2F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="33" w:line="258" w:lineRule="auto"/>
+        <w:ind w:right="-13"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Si las explicaciones proporcionadas y los procedimientos alternativos realizados no proporcionan garantías adecuadas, la oficina debería rechazar los gastos y solicitar al asociado en la implementación que devuelva el dinero en efectivo que el PNUD pudiera haber desembolsado. La oficina debe asegurarse de que las partidas rechazadas no se vuelvan a presentar como parte de futuros informes y sean absorbidas por el Asociado en la implementación. Si las actividades de garantía indican sistemáticamente que el asociado en la implementación está informando gastos no válidos que no pueden explicarse o confirmarse mediante procedimientos alternativos, la oficina debería considerar la posibilidad de cambiar la modalidad de ejecución a implementación directa (DIM) o servicio de apoyo para la implementación nacional (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Support</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> NIM) para gestionar el riesgo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58FFD632" w14:textId="77777777" w:rsidR="00644E2F" w:rsidRPr="00644E2F" w:rsidRDefault="00644E2F" w:rsidP="00644E2F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="33" w:line="258" w:lineRule="auto"/>
+        <w:ind w:right="-13"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cuando el Asociado en la implementación no pueda absorber los gastos rechazados por el PNUD, la oficina debe actuar con la diligencia debida y buscar todas las vías para garantizar que el PNUD no asuma la responsabilidad financiera. Si el caso no puede resolverse favorablemente, y el monto en discusión es considerado irrecuperable, la oficina debe documentar completamente todas las medidas tomadas para recuperar los fondos, incluyendo la descripción, las causas y la responsabilidad, y esto debe ser firmado por el Jefe/a de la Oficina y aprobado por el Buró Regional (para las oficinas de país y los centros regionales), quién debe evaluar la necesidad de una condonación y garantizar que se presenta una solicitud de condonación a OFM/CFRA para su evaluación (cfra.kl@undp.org) de acuerdo con los POPP de Paso a Pérdidas.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69C91AA5" w14:textId="77777777" w:rsidR="00644E2F" w:rsidRPr="00644E2F" w:rsidRDefault="00644E2F" w:rsidP="00644E2F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="33" w:line="258" w:lineRule="auto"/>
+        <w:ind w:right="-13"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Una vez revisado y aprobado el formulario FACE, éste se procesará como una factura estándar en Quantum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63102E04" w14:textId="77777777" w:rsidR="00644E2F" w:rsidRPr="00644E2F" w:rsidRDefault="00644E2F" w:rsidP="00644E2F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="33" w:line="258" w:lineRule="auto"/>
+        <w:ind w:right="-13"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Las oficinas del PNUD son responsables de las actividades de monitoreo y de garantía regulares de los proyectos, incluidas las visitas de monitoreo periódicas y las «inspecciones puntuales» de los gastos y los resultados obtenidos, para garantizar la detección oportuna de cualquier desviación del plan de trabajo y presupuesto del proyecto. Las medidas de monitoreo y garantía deben abarcar consideraciones operacionales y financieras, así como programáticas.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EC235E0" w14:textId="77777777" w:rsidR="00644E2F" w:rsidRPr="00644E2F" w:rsidRDefault="00644E2F" w:rsidP="00644E2F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="33" w:line="258" w:lineRule="auto"/>
+        <w:ind w:right="-13"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Las actividades de los socios están sujetas a las actividades de garantía del HACT (verificaciones aleatorias y auditorías), de acuerdo con las directrices del HACT del PNUD. La política del PNUD exige que cada actividad del programa sea auditada "al menos una vez en su vida de acuerdo con las directrices de la OAI y los requisitos de la carta de convocatoria de auditoría anual de la OAI".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B99DE30" w14:textId="77777777" w:rsidR="00644E2F" w:rsidRPr="00644E2F" w:rsidRDefault="00644E2F" w:rsidP="00644E2F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-      </w:pPr>
-[...141 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="161" w:line="257" w:lineRule="auto"/>
+        <w:ind w:right="-13"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El/la oficial de programa tiene la obligación de revisar los informes de auditoría de la implementación nacional y los informes de garantía del HACT y garantizar que el Asociado en la implementación tome medidas correctivas para abordar las recomendaciones de auditoría, particularmente en los casos en que los auditores emiten opiniones de auditoría calificadas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58EDD58A" w14:textId="77777777" w:rsidR="00644E2F" w:rsidRPr="00644E2F" w:rsidRDefault="00644E2F" w:rsidP="00644E2F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="171" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Exclusión de Encabezamientos del PNUD o Referencia a este en un Contrato </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="372603F2" w14:textId="77777777" w:rsidR="00644E2F" w:rsidRPr="00644E2F" w:rsidRDefault="00644E2F" w:rsidP="00644E2F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-      </w:pPr>
-[...711 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="33" w:line="258" w:lineRule="auto"/>
+        <w:ind w:right="1"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Según la modalidad de pago directo, los Asociados no pueden utilizar encabezamientos (logotipo) del PNUD en procesos de reclutamiento o adquisición. Está prohibido cualquier tipo de firma conjunta de contratos por parte del PNUD y el asociado en la implementación. Los Asociados no pueden hacer referencia al PNUD como parte en el contrato o la orden de compra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48723B92" w14:textId="77777777" w:rsidR="00644E2F" w:rsidRPr="00644E2F" w:rsidRDefault="00644E2F" w:rsidP="00644E2F">
+      <w:pPr>
+        <w:spacing w:after="33" w:line="258" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="1" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61643604" w14:textId="77777777" w:rsidR="00644E2F" w:rsidRPr="00644E2F" w:rsidRDefault="00644E2F" w:rsidP="00644E2F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Funciones y responsabilidades </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9141" w:type="dxa"/>
         <w:tblInd w:w="10" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="50" w:type="dxa"/>
           <w:left w:w="108" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="3827"/>
         <w:gridCol w:w="3046"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007A240C" w:rsidRPr="00D11DF5" w14:paraId="1B1D79A7" w14:textId="77777777" w:rsidTr="00EF11E8">
+      <w:tr w:rsidR="00644E2F" w:rsidRPr="00644E2F" w14:paraId="665C502A" w14:textId="77777777" w:rsidTr="00E467A8">
         <w:trPr>
           <w:trHeight w:val="449"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3B247CF5" w14:textId="77777777" w:rsidR="007A240C" w:rsidRPr="00D11DF5" w:rsidRDefault="007A240C" w:rsidP="00EF11E8">
+          <w:p w14:paraId="5C791975" w14:textId="77777777" w:rsidR="00644E2F" w:rsidRPr="00644E2F" w:rsidRDefault="00644E2F" w:rsidP="00644E2F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D11DF5">
+            <w:r w:rsidRPr="00644E2F">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Parte Responsable</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D11DF5">
+            <w:r w:rsidRPr="00644E2F">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="01DA8CF6" w14:textId="77777777" w:rsidR="007A240C" w:rsidRPr="00D11DF5" w:rsidRDefault="007A240C" w:rsidP="00EF11E8">
+          <w:p w14:paraId="2CD28DD3" w14:textId="77777777" w:rsidR="00644E2F" w:rsidRPr="00644E2F" w:rsidRDefault="00644E2F" w:rsidP="00644E2F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D11DF5">
+            <w:r w:rsidRPr="00644E2F">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Responsabilidades</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D11DF5">
+            <w:r w:rsidRPr="00644E2F">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3046" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="385E778F" w14:textId="77777777" w:rsidR="007A240C" w:rsidRPr="00D11DF5" w:rsidRDefault="007A240C" w:rsidP="00EF11E8">
+          <w:p w14:paraId="249795D8" w14:textId="77777777" w:rsidR="00644E2F" w:rsidRPr="00644E2F" w:rsidRDefault="00644E2F" w:rsidP="00644E2F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D11DF5">
+            <w:r w:rsidRPr="00644E2F">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Observaciones</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D11DF5">
+            <w:r w:rsidRPr="00644E2F">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A240C" w:rsidRPr="00D11DF5" w14:paraId="61A99767" w14:textId="77777777" w:rsidTr="00EF11E8">
+      <w:tr w:rsidR="00644E2F" w:rsidRPr="00644E2F" w14:paraId="6A937A88" w14:textId="77777777" w:rsidTr="00E467A8">
         <w:trPr>
           <w:trHeight w:val="4004"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="54D0B7D6" w14:textId="77777777" w:rsidR="007A240C" w:rsidRPr="00D11DF5" w:rsidRDefault="007A240C" w:rsidP="00EF11E8">
+          <w:p w14:paraId="7E7C4D25" w14:textId="77777777" w:rsidR="00644E2F" w:rsidRPr="00644E2F" w:rsidRDefault="00644E2F" w:rsidP="00644E2F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D11DF5">
+            <w:r w:rsidRPr="00644E2F">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t>Director</w:t>
-[...27 lines deleted...]
-              <w:t>Asociado</w:t>
+              <w:t>Director/a del proyecto del Asociado</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6629611C" w14:textId="77777777" w:rsidR="007A240C" w:rsidRPr="00D11DF5" w:rsidRDefault="007A240C" w:rsidP="00EF11E8">
+          <w:p w14:paraId="01A8883F" w14:textId="77777777" w:rsidR="00644E2F" w:rsidRPr="00644E2F" w:rsidRDefault="00644E2F" w:rsidP="00644E2F">
             <w:pPr>
               <w:spacing w:after="159" w:line="241" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-              <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D11DF5">
+            <w:r w:rsidRPr="00644E2F">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reglamento </w:t>
+              <w:t xml:space="preserve">Reglamento y Reglas Financieras 27.01: «plena responsabilidad y obligación de rendir cuentas por el uso efectivo de los recursos del PNUD y la entrega de los productos...». Véase la sección de descripción general de las POPP sobre </w:t>
             </w:r>
-            <w:r>
-[...28 lines deleted...]
-              <w:r w:rsidRPr="00D11DF5">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r w:rsidRPr="00644E2F">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:color w:val="0563C1"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Finanzas de la modalidad de implementación nacional (NIM) y Finanzas de la Ejecución por parte de ONG</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00D11DF5">
+            <w:r w:rsidRPr="00644E2F">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C7F5D3D" w14:textId="3B9AFCB3" w:rsidR="007A240C" w:rsidRPr="00D11DF5" w:rsidRDefault="007A240C" w:rsidP="00EF11E8">
+          <w:p w14:paraId="397F797B" w14:textId="77777777" w:rsidR="00644E2F" w:rsidRPr="00644E2F" w:rsidRDefault="00644E2F" w:rsidP="00644E2F">
             <w:pPr>
               <w:spacing w:after="155" w:line="242" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-              <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D11DF5">
+            <w:r w:rsidRPr="00644E2F">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emitir y </w:t>
-[...62 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
+              <w:t xml:space="preserve">Emitir y presentar formularios FACE que sean coherentes con el plan de trabajo anual y hacerlos aprobar por un funcionario autorizado. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D28E6D9" w14:textId="7D7EF61D" w:rsidR="007A240C" w:rsidRPr="00D11DF5" w:rsidRDefault="007A240C" w:rsidP="00EF11E8">
+          <w:p w14:paraId="6A643E0C" w14:textId="77777777" w:rsidR="00644E2F" w:rsidRPr="00644E2F" w:rsidRDefault="00644E2F" w:rsidP="00644E2F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00564502">
+            <w:r w:rsidRPr="00644E2F">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Garantizar que </w:t>
+              <w:t>Garantizar que el asociado mantiene registros contables completos y adecuados, incluidos los ejemplares originales de toda la documentación de respaldo para gastos declarados. Mantener los documentos disponibles para presentar cuando se soliciten durante las auditorías e i</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00644E2F">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...151 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="444444"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>nspecciones puntuales</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D11DF5">
+            <w:r w:rsidRPr="00644E2F">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3046" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="452CC5B5" w14:textId="77777777" w:rsidR="007A240C" w:rsidRPr="00D11DF5" w:rsidRDefault="007A240C" w:rsidP="00EF11E8">
+          <w:p w14:paraId="22AD39EA" w14:textId="77777777" w:rsidR="00644E2F" w:rsidRPr="00644E2F" w:rsidRDefault="00644E2F" w:rsidP="00644E2F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D11DF5">
+            <w:r w:rsidRPr="00644E2F">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A240C" w:rsidRPr="00D11DF5" w14:paraId="4DD16B80" w14:textId="77777777" w:rsidTr="00EF11E8">
+      <w:tr w:rsidR="00644E2F" w:rsidRPr="00644E2F" w14:paraId="58FFE53B" w14:textId="77777777" w:rsidTr="00E467A8">
         <w:trPr>
           <w:trHeight w:val="2818"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="422244C7" w14:textId="1F60588D" w:rsidR="007A240C" w:rsidRPr="00D11DF5" w:rsidRDefault="007A240C" w:rsidP="00EF11E8">
+          <w:p w14:paraId="36D099E9" w14:textId="77777777" w:rsidR="00644E2F" w:rsidRPr="00644E2F" w:rsidRDefault="00644E2F" w:rsidP="00644E2F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D11DF5">
+            <w:r w:rsidRPr="00644E2F">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t>Oficial de programa</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Oficial de programa de UNDP  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="37B55186" w14:textId="2DF886E8" w:rsidR="007A240C" w:rsidRPr="00D11DF5" w:rsidRDefault="007A240C" w:rsidP="00EF11E8">
+          <w:p w14:paraId="7BAD45B3" w14:textId="77777777" w:rsidR="00644E2F" w:rsidRPr="00644E2F" w:rsidRDefault="00644E2F" w:rsidP="00644E2F">
             <w:pPr>
-              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D11DF5">
+            <w:r w:rsidRPr="00644E2F">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revisar la firma en el formulario FACE para comprobar que concuerde con </w:t>
-[...125 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
+              <w:t xml:space="preserve">Revisar la firma en el formulario FACE para comprobar que concuerde con el registro oficial autorizado del Asociado en los registros. Verificar el formulario contra el presupuesto disponible/plan de trabajo anual para garantizar la suficiencia presupuestaria y la coherencia con el plan de trabajo anual. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5EF178E3" w14:textId="4D9C62D4" w:rsidR="007A240C" w:rsidRPr="00D11DF5" w:rsidRDefault="00455C45" w:rsidP="00F32635">
+          <w:p w14:paraId="4157DDDC" w14:textId="77777777" w:rsidR="00644E2F" w:rsidRPr="00644E2F" w:rsidRDefault="00644E2F" w:rsidP="00644E2F">
             <w:pPr>
               <w:spacing w:after="156" w:line="241" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-              <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00644E2F">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adjuntar los documentos de </w:t>
-[...62 lines deleted...]
-              <w:t xml:space="preserve">.   </w:t>
+              <w:t xml:space="preserve">Adjuntar los documentos de respaldo y presentar la solicitud de pago al GSSC en Quantum para el procesamiento del pago o rechazar el pedido de pago del Asociado en caso de que no cumpla con la suficiencia presupuestaria y/o no esté alineado con el Plan de trabajo anual.   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3046" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="70B794B9" w14:textId="77777777" w:rsidR="007A240C" w:rsidRPr="00D11DF5" w:rsidRDefault="007A240C" w:rsidP="00EF11E8">
+          <w:p w14:paraId="62E7283F" w14:textId="77777777" w:rsidR="00644E2F" w:rsidRPr="00644E2F" w:rsidRDefault="00644E2F" w:rsidP="00644E2F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D11DF5">
+            <w:r w:rsidRPr="00644E2F">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Control interno: primera aprobación</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D11DF5">
+            <w:r w:rsidRPr="00644E2F">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A240C" w:rsidRPr="00D11DF5" w14:paraId="7B4D9EF8" w14:textId="77777777" w:rsidTr="00EF11E8">
+      <w:tr w:rsidR="00644E2F" w:rsidRPr="00644E2F" w14:paraId="4067FAB1" w14:textId="77777777" w:rsidTr="00E467A8">
         <w:trPr>
           <w:trHeight w:val="2818"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7615F5B9" w14:textId="39C2901B" w:rsidR="007A240C" w:rsidRPr="00D11DF5" w:rsidRDefault="007A240C" w:rsidP="00EF11E8">
+          <w:p w14:paraId="6C09FB4C" w14:textId="77777777" w:rsidR="00644E2F" w:rsidRPr="00644E2F" w:rsidRDefault="00644E2F" w:rsidP="00644E2F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001039E7">
+            <w:r w:rsidRPr="00644E2F">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t>Equipo de Pagos</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Equipo de Pagos de la CGSC </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4380AD72" w14:textId="69B40857" w:rsidR="007A240C" w:rsidRPr="00D11DF5" w:rsidRDefault="007A240C" w:rsidP="00EF11E8">
+          <w:p w14:paraId="55FA7DE8" w14:textId="77777777" w:rsidR="00644E2F" w:rsidRPr="00644E2F" w:rsidRDefault="00644E2F" w:rsidP="00644E2F">
             <w:pPr>
               <w:spacing w:after="158" w:line="241" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-              <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000B75D9">
+            <w:r w:rsidRPr="00644E2F">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revisar la solicitud </w:t>
-[...27 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Revisar la solicitud sin orden de compra en Quantum y solicitar aclaraciones si falta información o rechazar la solicitud si la misma requiere enmiendas.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3046" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3A8AD657" w14:textId="77777777" w:rsidR="007A240C" w:rsidRPr="00D11DF5" w:rsidRDefault="007A240C" w:rsidP="00EF11E8">
+          <w:p w14:paraId="05BD0B52" w14:textId="77777777" w:rsidR="00644E2F" w:rsidRPr="00644E2F" w:rsidRDefault="00644E2F" w:rsidP="00644E2F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D17E84">
+            <w:r w:rsidRPr="00644E2F">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:color w:val="auto"/>
               </w:rPr>
-              <w:t>Control interno</w:t>
-[...23 lines deleted...]
-              <w:t>de soporte</w:t>
+              <w:t>Control interno – segunda revisión de la solicitud de pago y de los documentos de soporte</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A240C" w:rsidRPr="00D11DF5" w14:paraId="1C5538BF" w14:textId="77777777" w:rsidTr="00EF11E8">
+      <w:tr w:rsidR="00644E2F" w:rsidRPr="00644E2F" w14:paraId="199227A5" w14:textId="77777777" w:rsidTr="00E467A8">
         <w:trPr>
           <w:trHeight w:val="2119"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6BD8885A" w14:textId="77777777" w:rsidR="007A240C" w:rsidRPr="00D11DF5" w:rsidRDefault="007A240C" w:rsidP="00EF11E8">
+          <w:p w14:paraId="70093117" w14:textId="77777777" w:rsidR="00644E2F" w:rsidRPr="00644E2F" w:rsidRDefault="00644E2F" w:rsidP="00644E2F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D11DF5">
+            <w:r w:rsidRPr="00644E2F">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Gerente aprobador </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6CF3D310" w14:textId="2567F7B7" w:rsidR="007A240C" w:rsidRPr="00F73489" w:rsidRDefault="007A240C" w:rsidP="00EF11E8">
+          <w:p w14:paraId="2BAD2290" w14:textId="77777777" w:rsidR="00644E2F" w:rsidRPr="00644E2F" w:rsidRDefault="00644E2F" w:rsidP="00644E2F">
             <w:pPr>
               <w:spacing w:after="158" w:line="239" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-              <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D11DF5">
+            <w:r w:rsidRPr="00644E2F">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t>Revisar el comprobante de cuentas por pagar y el formulario FACE de respaldo para comprobar que haya coherencia</w:t>
-[...48 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Revisar el comprobante de cuentas por pagar y el formulario FACE de respaldo para comprobar que haya coherencia, documentación de respaldo y la autorización adecuada. Aprobar en el módulo de pagos de Quantum las facturas de acuerdo con los umbrales de aprobación de pagos o rechazar si los requisitos no se cumplen.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60F4FC14" w14:textId="77777777" w:rsidR="007A240C" w:rsidRPr="00D11DF5" w:rsidRDefault="007A240C" w:rsidP="00EF11E8">
+          <w:p w14:paraId="2C13B4AC" w14:textId="77777777" w:rsidR="00644E2F" w:rsidRPr="00644E2F" w:rsidRDefault="00644E2F" w:rsidP="00644E2F">
             <w:pPr>
               <w:spacing w:after="158" w:line="239" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-              <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F73489">
+            <w:r w:rsidRPr="00644E2F">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Tomar en consideración cualquier factor que impida al PNUD realizar los pagos, por ejemplo, las señales de fraude, y solicitar las explicaciones adecuadas, según proceda.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3177816E" w14:textId="77777777" w:rsidR="007A240C" w:rsidRPr="00D11DF5" w:rsidRDefault="007A240C" w:rsidP="00EF11E8">
+          <w:p w14:paraId="0B06F378" w14:textId="77777777" w:rsidR="00644E2F" w:rsidRPr="00644E2F" w:rsidRDefault="00644E2F" w:rsidP="00644E2F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D11DF5">
+            <w:r w:rsidRPr="00644E2F">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3046" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50AD1D98" w14:textId="77777777" w:rsidR="007A240C" w:rsidRPr="00D11DF5" w:rsidRDefault="007A240C" w:rsidP="00EF11E8">
+          <w:p w14:paraId="24B6F2ED" w14:textId="77777777" w:rsidR="00644E2F" w:rsidRPr="00644E2F" w:rsidRDefault="00644E2F" w:rsidP="00644E2F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D11DF5">
+            <w:r w:rsidRPr="00644E2F">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Control interno: segunda aprobación</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D11DF5">
+            <w:r w:rsidRPr="00644E2F">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A240C" w:rsidRPr="00D11DF5" w14:paraId="4A4C9244" w14:textId="77777777" w:rsidTr="00EF11E8">
+      <w:tr w:rsidR="00644E2F" w:rsidRPr="00644E2F" w14:paraId="28E8019A" w14:textId="77777777" w:rsidTr="00E467A8">
         <w:trPr>
           <w:trHeight w:val="1052"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0C6EB9C7" w14:textId="370E2CC2" w:rsidR="007A240C" w:rsidRPr="00D11DF5" w:rsidRDefault="007A240C" w:rsidP="00EF11E8">
+          <w:p w14:paraId="1707AB9A" w14:textId="77777777" w:rsidR="00644E2F" w:rsidRPr="00644E2F" w:rsidRDefault="00644E2F" w:rsidP="00644E2F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F7382D">
+            <w:r w:rsidRPr="00644E2F">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t>Equipo de pagos de</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Equipo de pagos del CMSC </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0ED9B839" w14:textId="5CD0F254" w:rsidR="007A240C" w:rsidRPr="00D11DF5" w:rsidRDefault="00712A38" w:rsidP="00EF11E8">
+          <w:p w14:paraId="1C4EF170" w14:textId="77777777" w:rsidR="00644E2F" w:rsidRPr="00644E2F" w:rsidRDefault="00644E2F" w:rsidP="00644E2F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00712A38">
+            <w:r w:rsidRPr="00644E2F">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t>Ejecuta el</w:t>
-[...83 lines deleted...]
-              <w:t xml:space="preserve"> establecido y </w:t>
+              <w:t xml:space="preserve">Ejecuta el ciclo de pagos para los pagos aprobados y envía los detalles del pago para su carga en los bancos locales designados de acuerdo con el manual de procedimientos establecido y </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00712A38">
+            <w:r w:rsidRPr="00644E2F">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t>el</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> los</w:t>
+              <w:t>el los</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidR="00D84670">
+            <w:r w:rsidRPr="00644E2F">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve"> lineamientos</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> POPP de desembolso.</w:t>
+              <w:t xml:space="preserve"> lineamientos POPP de desembolso.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3046" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="517D2DA2" w14:textId="77777777" w:rsidR="007A240C" w:rsidRPr="00D11DF5" w:rsidRDefault="007A240C" w:rsidP="00EF11E8">
+          <w:p w14:paraId="1B911BE6" w14:textId="77777777" w:rsidR="00644E2F" w:rsidRPr="00644E2F" w:rsidRDefault="00644E2F" w:rsidP="00644E2F">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D11DF5">
+            <w:r w:rsidRPr="00644E2F">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Control interno: tercera aprobación</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D11DF5">
+            <w:r w:rsidRPr="00644E2F">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:color w:val="auto"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7694228D" w14:textId="77777777" w:rsidR="007A240C" w:rsidRPr="008B5149" w:rsidRDefault="007A240C" w:rsidP="007A240C">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="67922984" w14:textId="77777777" w:rsidR="00644E2F" w:rsidRPr="00644E2F" w:rsidRDefault="00644E2F" w:rsidP="00644E2F">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:lang w:val="es-ES"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FE1F3B7" w14:textId="77777777" w:rsidR="00091500" w:rsidRDefault="00091500" w:rsidP="00091500">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk155189202"/>
+    </w:p>
+    <w:p w14:paraId="474F6715" w14:textId="77777777" w:rsidR="00091500" w:rsidRDefault="00091500" w:rsidP="00091500">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47CBF101" w14:textId="77777777" w:rsidR="00091500" w:rsidRDefault="00091500" w:rsidP="00091500">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D4F8C1C" w14:textId="4C327C00" w:rsidR="00644E2F" w:rsidRPr="00644E2F" w:rsidRDefault="00644E2F" w:rsidP="00091500">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="201F1E"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
-        </w:rPr>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Disclaimer:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> This document was translated from English into Spanish. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w14:paraId="5B67A6A3" w14:textId="77777777" w:rsidR="007A240C" w:rsidRDefault="007A240C" w:rsidP="007A240C">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="1FBF023D" w14:textId="77777777" w:rsidR="00644E2F" w:rsidRPr="00644E2F" w:rsidRDefault="00644E2F" w:rsidP="00091500">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="201F1E"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3270B01B" w14:textId="77777777" w:rsidR="007A240C" w:rsidRPr="00D80D65" w:rsidRDefault="007A240C" w:rsidP="007A240C">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="7DC59F92" w14:textId="77777777" w:rsidR="00644E2F" w:rsidRPr="00644E2F" w:rsidRDefault="00644E2F" w:rsidP="00091500">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="201F1E"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="es-ES"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Descargo de responsabilidad:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> esta es una traducción de un documento original en inglés. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>En caso de discrepancias entre esta traducción y el documento original en inglés, prevalecerá el documento original en inglés.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2820BD13" w14:textId="77777777" w:rsidR="007A240C" w:rsidRPr="00FC438A" w:rsidRDefault="007A240C" w:rsidP="007A240C">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="218793D6" w14:textId="77777777" w:rsidR="00644E2F" w:rsidRPr="00644E2F" w:rsidRDefault="00644E2F" w:rsidP="00091500">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="201F1E"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="es-ES"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00644E2F">
+        <w:rPr>
+          <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="256F63E5" w14:textId="0B910175" w:rsidR="0053098C" w:rsidRPr="007A240C" w:rsidRDefault="0053098C" w:rsidP="007A240C"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId28"/>
+    <w:p w14:paraId="693F2C84" w14:textId="77777777" w:rsidR="00644E2F" w:rsidRPr="00644E2F" w:rsidRDefault="00644E2F" w:rsidP="00644E2F">
+      <w:pPr>
+        <w:spacing w:after="33" w:line="258" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="1" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59C41AA9" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00644E2F">
+      <w:headerReference w:type="default" r:id="rId20"/>
+      <w:footerReference w:type="even" r:id="rId21"/>
+      <w:footerReference w:type="default" r:id="rId22"/>
+      <w:footerReference w:type="first" r:id="rId23"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1481" w:right="1435" w:bottom="1777" w:left="1440" w:header="720" w:footer="721" w:gutter="0"/>
+      <w:pgMar w:top="1919" w:right="1435" w:bottom="1777" w:left="1440" w:header="720" w:footer="721" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7F0D7F4C" w14:textId="77777777" w:rsidR="007E4856" w:rsidRDefault="007E4856">
+    <w:p w14:paraId="455260F5" w14:textId="77777777" w:rsidR="00CD3FDE" w:rsidRDefault="00CD3FDE" w:rsidP="00644E2F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="07D6F0C3" w14:textId="77777777" w:rsidR="007E4856" w:rsidRDefault="007E4856">
+    <w:p w14:paraId="38F5FF4B" w14:textId="77777777" w:rsidR="00CD3FDE" w:rsidRDefault="00CD3FDE" w:rsidP="00644E2F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="inherit">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="256F63E6" w14:textId="77777777" w:rsidR="0053098C" w:rsidRDefault="00C6594F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="18FA107A" w14:textId="77777777" w:rsidR="00644E2F" w:rsidRDefault="00644E2F">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="2" w:firstLine="0"/>
+      <w:ind w:right="2"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="256F63E7" w14:textId="77777777" w:rsidR="0053098C" w:rsidRDefault="00C6594F">
+  <w:p w14:paraId="4C56DA7B" w14:textId="77777777" w:rsidR="00644E2F" w:rsidRDefault="00644E2F">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="256F63E9" w14:textId="62E18E2E" w:rsidR="0053098C" w:rsidRDefault="00310F28">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="518D3E9D" w14:textId="147846D9" w:rsidR="00644E2F" w:rsidRPr="00091500" w:rsidRDefault="00644E2F">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00091500">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Página </w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00091500">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00091500">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00091500">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00D11DF5">
-      <w:rPr>
+    <w:r w:rsidRPr="00091500">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00091500">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00091500">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> de </w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00091500">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00091500">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00091500">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00D11DF5">
-      <w:rPr>
+    <w:r w:rsidRPr="00091500">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00091500">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00091500">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r>
-      <w:t xml:space="preserve">Fecha de entrada en vigor: </w:t>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00091500">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>Fecha</w:t>
     </w:r>
-    <w:r w:rsidR="00863C40" w:rsidRPr="00863C40">
-      <w:t xml:space="preserve">29/01/2021 </w:t>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00091500">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> de entrada </w:t>
     </w:r>
-    <w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00091500">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>en</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00091500">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> vigor: 29/01/2021 </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00091500">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r>
-      <w:t xml:space="preserve">Versión n.°: </w:t>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00091500">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>Versión</w:t>
     </w:r>
-    <w:r w:rsidR="007A2D53">
-      <w:t>10</w:t>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00091500">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00091500">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>#</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00091500">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>: 10</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="256F63EA" w14:textId="77777777" w:rsidR="0053098C" w:rsidRDefault="00C6594F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="71D4A891" w14:textId="77777777" w:rsidR="00644E2F" w:rsidRDefault="00644E2F">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="2" w:firstLine="0"/>
+      <w:ind w:right="2"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="256F63EB" w14:textId="77777777" w:rsidR="0053098C" w:rsidRDefault="00C6594F">
+  <w:p w14:paraId="0653AA88" w14:textId="77777777" w:rsidR="00644E2F" w:rsidRDefault="00644E2F">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="516C5AFC" w14:textId="77777777" w:rsidR="007E4856" w:rsidRDefault="007E4856">
+    <w:p w14:paraId="69292B49" w14:textId="77777777" w:rsidR="00CD3FDE" w:rsidRDefault="00CD3FDE" w:rsidP="00644E2F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="115D05A2" w14:textId="77777777" w:rsidR="007E4856" w:rsidRDefault="007E4856">
+    <w:p w14:paraId="062B9BD4" w14:textId="77777777" w:rsidR="00CD3FDE" w:rsidRDefault="00CD3FDE" w:rsidP="00644E2F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="1A0377DA" w14:textId="0BCC5E2A" w:rsidR="001A10EF" w:rsidRDefault="007A6D77" w:rsidP="007A6D77">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="379BB180" w14:textId="25B5A5E9" w:rsidR="00644E2F" w:rsidRDefault="00644E2F" w:rsidP="007A6D77">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:ind w:left="9730" w:right="43"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2B8A24B7" wp14:editId="6DAF4231">
-[...2 lines deleted...]
-          <wp:docPr id="288971844" name="Picture 24" descr="Icon&#10;&#10;Description automatically generated"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="44AA8FB8" wp14:editId="7453484A">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:align>right</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-53340</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="283210" cy="553085"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1127519931" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="288971844" name="Picture 24" descr="Icon&#10;&#10;Description automatically generated"/>
+                  <pic:cNvPr id="2037365787" name="Picture 2037365787"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect r="3554" b="17704"/>
+                  <a:srcRect r="4369" b="28533"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="293370" cy="578485"/>
+                    <a:ext cx="283210" cy="553085"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+        </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="128E7660"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3048B32E"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F1523C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="40DC9718"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1415" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2135" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -5030,51 +4505,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5735" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6455" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7175" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36DA06AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AF20E478"/>
     <w:lvl w:ilvl="0" w:tplc="A9246664">
       <w:start w:val="15"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -5119,51 +4594,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38513351"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="039E1E88"/>
     <w:lvl w:ilvl="0" w:tplc="7026E86C">
       <w:start w:val="16"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1055" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1775" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -5206,262 +4681,50 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5375" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6095" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6815" w:hanging="180"/>
       </w:pPr>
-    </w:lvl>
-[...210 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F653C2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4BB6DB32"/>
     <w:lvl w:ilvl="0" w:tplc="0FC0750A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="695" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1415" w:hanging="360"/>
@@ -6036,235 +5299,275 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1253508486">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71800C34"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="65642B00"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="119688512">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1977292737">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="152767848">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="524639016">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1304895897">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1213543672">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="119688512">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="7" w16cid:durableId="195852687">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1977292737">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="8" w16cid:durableId="1855147551">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="152767848">
-[...2 lines deleted...]
-  <w:num w:numId="5" w16cid:durableId="524639016">
+  <w:num w:numId="9" w16cid:durableId="707023253">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1304895897">
-[...9 lines deleted...]
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="10" w16cid:durableId="1576433753">
+    <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0053098C"/>
-[...82 lines deleted...]
-    <w:rsid w:val="00FC438A"/>
+    <w:rsidRoot w:val="00644E2F"/>
+    <w:rsid w:val="00091500"/>
+    <w:rsid w:val="000A4625"/>
+    <w:rsid w:val="00644E2F"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00CD3FDE"/>
+    <w:rsid w:val="00DA504D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="256F63AD"/>
-  <w15:docId w15:val="{43DCB066-65A2-4E71-B3EB-EB83445907FC}"/>
+  <w14:docId w14:val="6039C24C"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{2DDD5DCB-35FB-4F68-A1E0-82C2C90485F1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -6605,432 +5908,795 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
-    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00644E2F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:after="171"/>
-      <w:ind w:left="10" w:hanging="10"/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-      <w:color w:val="333333"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00644E2F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00644E2F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00644E2F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00644E2F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00644E2F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00644E2F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00644E2F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00644E2F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00644E2F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00644E2F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00644E2F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00644E2F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00644E2F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00644E2F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00644E2F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00644E2F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00644E2F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00644E2F"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00644E2F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00644E2F"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00644E2F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00644E2F"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00644E2F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00644E2F"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00644E2F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00644E2F"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00644E2F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00644E2F"/>
+    <w:rPr>
       <w:b/>
-      <w:color w:val="333333"/>
-      <w:sz w:val="22"/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid">
     <w:name w:val="TableGrid"/>
+    <w:rsid w:val="00644E2F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001A10EF"/>
+    <w:rsid w:val="00644E2F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="730" w:right="1" w:hanging="370"/>
+      <w:jc w:val="both"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="001A10EF"/>
+    <w:rsid w:val="00644E2F"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
-    </w:rPr>
-[...118 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...27 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/undp-itemized-cost-estimate-ice-template" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/taxonomy/term/111" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/1491" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/1491" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/10666" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/10361" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/1491" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/taxonomy/term/96" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/11376" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/pagina-de-politica/politica-del-pnud-contra-el-fraude-y-otras-practicas-corruptas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/266/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/taxonomy/term/111" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/1491" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/undp-itemized-cost-estimate-ice-template" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/taxonomy/term/111" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/pagina-de-politica/politica-del-pnud-contra-el-fraude-y-otras-practicas-corruptas" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/1491" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/10666" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/1491" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/1491" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/10361" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/1491" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/11376" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/taxonomy/term/96" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/taxonomy/term/111" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/266/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -7137,688 +6803,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...568 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>3286</Words>
-  <Characters>18733</Characters>
+  <Words>3288</Words>
+  <Characters>18746</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>156</Lines>
   <Paragraphs>43</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...20 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>21976</CharactersWithSpaces>
+  <CharactersWithSpaces>21991</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Rahel Haileslassie</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...36 lines deleted...]
-</file>