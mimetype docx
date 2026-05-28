--- v0 (2025-10-28)
+++ v1 (2026-05-28)
@@ -14,51 +14,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="26AE59A5" w14:textId="3FFCCE4B" w:rsidR="00CF39F1" w:rsidRPr="00380A0B" w:rsidRDefault="007E52C3">
       <w:pPr>
         <w:spacing w:after="268" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00380A0B">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Services d</w:t>
       </w:r>
       <w:r w:rsidR="0092276F" w:rsidRPr="00380A0B">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>’</w:t>
@@ -307,65 +307,51 @@
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00380A0B">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>appui, sur la base des règles et règlements du PNUD. Les paiements directs sont inclus dans l</w:t>
       </w:r>
       <w:r w:rsidR="0092276F" w:rsidRPr="00380A0B">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00380A0B">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>audit annuel des projets mis en œuvre nationalement par les organisations non gouvernementales (ONG) tandis que les services d</w:t>
       </w:r>
       <w:r w:rsidR="0092276F" w:rsidRPr="00380A0B">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">’appui sont exclus de cet </w:t>
-[...13 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>’appui sont exclus de cet audit.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12B1A2C0" w14:textId="5E6CEEE3" w:rsidR="00CF39F1" w:rsidRPr="00380A0B" w:rsidRDefault="007E52C3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:right="0" w:hanging="360"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00380A0B">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Les services d</w:t>
       </w:r>
       <w:r w:rsidR="0092276F" w:rsidRPr="00380A0B">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
@@ -1306,216 +1292,286 @@
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00380A0B">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>une telle unité, de son impact sur la durabilité et du besoin de renforcer les capacités, et éclaircit les résultats prévus en matière de responsabilité renforcée, de capacités, de programmation</w:t>
       </w:r>
       <w:r w:rsidR="0092276F" w:rsidRPr="00380A0B">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>s de qualité, d’exécution, etc.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B2397C5" w14:textId="77777777" w:rsidR="008B5B92" w:rsidRDefault="008B5B92" w:rsidP="008B5B92">
       <w:pPr>
         <w:ind w:left="705" w:right="0" w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1943D4CF" w14:textId="1EA2F54E" w:rsidR="007F3E3A" w:rsidRDefault="007F3E3A" w:rsidP="007F3E3A">
+    <w:p w14:paraId="591C6DCD" w14:textId="77777777" w:rsidR="0003419D" w:rsidRDefault="0003419D" w:rsidP="008B5B92">
       <w:pPr>
         <w:ind w:left="705" w:right="0" w:firstLine="0"/>
         <w:rPr>
-          <w:lang w:val="fr-CA"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A6316B7" w14:textId="77777777" w:rsidR="0003419D" w:rsidRDefault="0003419D" w:rsidP="008B5B92">
+      <w:pPr>
+        <w:ind w:left="705" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B655841" w14:textId="77777777" w:rsidR="0003419D" w:rsidRDefault="0003419D" w:rsidP="008B5B92">
+      <w:pPr>
+        <w:ind w:left="705" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="734DF891" w14:textId="77777777" w:rsidR="0003419D" w:rsidRPr="00001A3C" w:rsidRDefault="0003419D" w:rsidP="0003419D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
+          <w:color w:val="212121"/>
           <w:u w:val="single"/>
-          <w:lang w:val="fr-FR"/>
-[...25 lines deleted...]
-        <w:t>tion expresse écrite contraire.</w:t>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Avertissement :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="212121"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t> Ce document a été traduit de l'anglais vers le français. En cas de divergence entre cette traduction et le document anglais original, le document anglais original prévaudra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1145BF8D" w14:textId="77777777" w:rsidR="0003419D" w:rsidRPr="00001A3C" w:rsidRDefault="0003419D" w:rsidP="0003419D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="212121"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BD234DA" w14:textId="77777777" w:rsidR="0003419D" w:rsidRPr="00001A3C" w:rsidRDefault="0003419D" w:rsidP="0003419D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Disclaimer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00001A3C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t> This document was translated from English into French. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B31D856" w14:textId="77777777" w:rsidR="007F3E3A" w:rsidRDefault="007F3E3A" w:rsidP="007F3E3A">
       <w:pPr>
         <w:ind w:left="705" w:right="0" w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="78C9820E" w14:textId="77777777" w:rsidR="007F3E3A" w:rsidRPr="00F872AA" w:rsidRDefault="007F3E3A" w:rsidP="007F3E3A">
       <w:pPr>
         <w:ind w:left="705" w:right="0" w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A47CC8F" w14:textId="77777777" w:rsidR="007F3E3A" w:rsidRPr="00F872AA" w:rsidRDefault="007F3E3A" w:rsidP="007F3E3A">
       <w:pPr>
         <w:ind w:left="705" w:right="0" w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F3E3A">
         <w:rPr>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F820DBF" w14:textId="0483ABA7" w:rsidR="008B5B92" w:rsidRPr="00380A0B" w:rsidRDefault="008B5B92" w:rsidP="008B5B92">
       <w:pPr>
         <w:ind w:left="705" w:right="0" w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="008B5B92" w:rsidRPr="00380A0B" w:rsidSect="00AC4DE5">
+    <w:sectPr w:rsidR="008B5B92" w:rsidRPr="00380A0B" w:rsidSect="0003419D">
       <w:headerReference w:type="default" r:id="rId15"/>
       <w:footerReference w:type="default" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1174" w:right="845" w:bottom="1292" w:left="1702" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1710" w:right="845" w:bottom="1292" w:left="1702" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0A4ACFEE" w14:textId="77777777" w:rsidR="004E58C6" w:rsidRDefault="004E58C6" w:rsidP="008F553A">
+    <w:p w14:paraId="4B6321A0" w14:textId="77777777" w:rsidR="00424BBF" w:rsidRDefault="00424BBF" w:rsidP="008F553A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="69C9DCBD" w14:textId="77777777" w:rsidR="004E58C6" w:rsidRDefault="004E58C6" w:rsidP="008F553A">
+    <w:p w14:paraId="6FDC90F7" w14:textId="77777777" w:rsidR="00424BBF" w:rsidRDefault="00424BBF" w:rsidP="008F553A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7DE803A1" w14:textId="0CDE1D3B" w:rsidR="008F553A" w:rsidRPr="00380A0B" w:rsidRDefault="00284B2A">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7DE803A1" w14:textId="2909BBBB" w:rsidR="008F553A" w:rsidRPr="00380A0B" w:rsidRDefault="00284B2A" w:rsidP="0003419D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:ind w:left="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
       <w:rPr>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00380A0B">
       <w:rPr>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>Page </w:t>
     </w:r>
     <w:r w:rsidR="00AC4DE5">
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00380A0B">
       <w:rPr>
         <w:b/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="00AC4DE5">
       <w:rPr>
@@ -1558,203 +1614,257 @@
     <w:r w:rsidR="007F3E3A" w:rsidRPr="007F3E3A">
       <w:rPr>
         <w:b/>
         <w:noProof/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="001132BA">
       <w:rPr>
         <w:b/>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00380A0B">
       <w:rPr>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t xml:space="preserve"> pages </w:t>
     </w:r>
     <w:r w:rsidR="00D278BD">
       <w:rPr>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
-      <w:t xml:space="preserve">                                       </w:t>
+      <w:t xml:space="preserve">                        </w:t>
+    </w:r>
+    <w:r w:rsidR="0003419D" w:rsidRPr="00592457">
+      <w:rPr>
+        <w:lang w:val="fr-FR"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="0003419D" w:rsidRPr="00CA7DFB">
+      <w:t xml:space="preserve">Date </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidR="0003419D" w:rsidRPr="00CA7DFB">
+      <w:t>d’entrée</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidR="0003419D" w:rsidRPr="00CA7DFB">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidR="0003419D" w:rsidRPr="00CA7DFB">
+      <w:t>en</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidR="0003419D" w:rsidRPr="00CA7DFB">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidR="0003419D" w:rsidRPr="00CA7DFB">
+      <w:t>vigueur</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidR="0003419D" w:rsidRPr="00CA7DFB">
+      <w:t> </w:t>
     </w:r>
     <w:r w:rsidRPr="00380A0B">
       <w:rPr>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
-      <w:t xml:space="preserve">Date effective: </w:t>
+      <w:t xml:space="preserve">: </w:t>
     </w:r>
     <w:r w:rsidR="00D278BD" w:rsidRPr="00D278BD">
       <w:rPr>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>22/04/2015</w:t>
     </w:r>
     <w:r w:rsidR="00D278BD">
       <w:rPr>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
-      <w:t xml:space="preserve">                                   </w:t>
+      <w:t xml:space="preserve">                             </w:t>
     </w:r>
     <w:r w:rsidR="00D278BD" w:rsidRPr="00D278BD">
       <w:rPr>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00380A0B">
       <w:rPr>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
-      <w:t xml:space="preserve">Version #: </w:t>
+      <w:t>Version #</w:t>
+    </w:r>
+    <w:r w:rsidR="0003419D">
+      <w:rPr>
+        <w:lang w:val="fr-FR"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00380A0B">
+      <w:rPr>
+        <w:lang w:val="fr-FR"/>
+      </w:rPr>
+      <w:t xml:space="preserve">: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="-276800111"/>
         <w:placeholder>
           <w:docPart w:val="7100A463E61749E2B621BC19DB0A30FD"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{FC9BBC31-54C2-4A83-B0CC-6BA6341E447B}"/>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00D278BD">
           <w:rPr>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7B0118C8" w14:textId="77777777" w:rsidR="004E58C6" w:rsidRDefault="004E58C6" w:rsidP="008F553A">
+    <w:p w14:paraId="34881541" w14:textId="77777777" w:rsidR="00424BBF" w:rsidRDefault="00424BBF" w:rsidP="008F553A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="24A3BFE1" w14:textId="77777777" w:rsidR="004E58C6" w:rsidRDefault="004E58C6" w:rsidP="008F553A">
+    <w:p w14:paraId="2EBD4450" w14:textId="77777777" w:rsidR="00424BBF" w:rsidRDefault="00424BBF" w:rsidP="008F553A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6BF8EFF4" w14:textId="77777777" w:rsidR="008F553A" w:rsidRDefault="008F553A" w:rsidP="008F553A">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6BF8EFF4" w14:textId="297DCF7E" w:rsidR="008F553A" w:rsidRDefault="0003419D" w:rsidP="008F553A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:ind w:left="9730" w:right="43"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:color w:val="333333"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="22D08241" wp14:editId="07A0A395">
-          <wp:extent cx="304800" cy="593710"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5A8DED1D" wp14:editId="0DD36069">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:align>right</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-121920</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="331295" cy="647700"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="1" name="Picture 1"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1439119271" name="Picture 1439119271"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="2" name="logo-undp-300.png"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect r="-18" b="15539"/>
+                  <a:srcRect r="4369" b="28533"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="308590" cy="601092"/>
+                    <a:ext cx="331295" cy="647700"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+        </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="30EC12A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8A2C641E"/>
     <w:lvl w:ilvl="0" w:tplc="503C7F94">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
@@ -2575,142 +2685,148 @@
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1718360990">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="594896861">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1598908859">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1355376770">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CF39F1"/>
+    <w:rsid w:val="0003419D"/>
     <w:rsid w:val="001132BA"/>
     <w:rsid w:val="001B22C9"/>
     <w:rsid w:val="00225116"/>
+    <w:rsid w:val="00243012"/>
     <w:rsid w:val="00262AA4"/>
     <w:rsid w:val="00284B2A"/>
     <w:rsid w:val="00310681"/>
     <w:rsid w:val="00380A0B"/>
+    <w:rsid w:val="00424BBF"/>
     <w:rsid w:val="00457051"/>
     <w:rsid w:val="004E58C6"/>
+    <w:rsid w:val="0062789A"/>
     <w:rsid w:val="00647F54"/>
     <w:rsid w:val="006C1877"/>
     <w:rsid w:val="007E52C3"/>
     <w:rsid w:val="007F3E3A"/>
     <w:rsid w:val="008B5B92"/>
     <w:rsid w:val="008C0F12"/>
     <w:rsid w:val="008F553A"/>
     <w:rsid w:val="0092276F"/>
     <w:rsid w:val="00954348"/>
+    <w:rsid w:val="00A25FD4"/>
     <w:rsid w:val="00AA1BDD"/>
     <w:rsid w:val="00AB0EF3"/>
     <w:rsid w:val="00AC31B2"/>
     <w:rsid w:val="00AC4DE5"/>
     <w:rsid w:val="00AE2324"/>
     <w:rsid w:val="00AF6C20"/>
     <w:rsid w:val="00B95A89"/>
     <w:rsid w:val="00C73B35"/>
     <w:rsid w:val="00CF39F1"/>
     <w:rsid w:val="00D278BD"/>
     <w:rsid w:val="00DE5FB9"/>
     <w:rsid w:val="00DF175B"/>
     <w:rsid w:val="00E064B4"/>
+    <w:rsid w:val="00F0683D"/>
     <w:rsid w:val="00F175C1"/>
     <w:rsid w:val="00F872AA"/>
     <w:rsid w:val="00FE2144"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="73BD688E"/>
   <w15:docId w15:val="{FFFFF82B-A1D2-465B-82CE-BF2A1CA965C2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3228,218 +3344,234 @@
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AF6C20"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AF6C20"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="308752805">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1926717409">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/direct-payments.aspx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/10661" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/taxonomy/term/96" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="7100A463E61749E2B621BC19DB0A30FD"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A47C7A97-EE36-45A7-A806-8B81F0D9878A}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="002F3719" w:rsidRDefault="00C71B71">
           <w:r w:rsidRPr="00EC38FF">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>[POPPRefItemVersion]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003B2405"/>
+    <w:rsid w:val="00025FDF"/>
     <w:rsid w:val="00062200"/>
     <w:rsid w:val="0009736B"/>
     <w:rsid w:val="001F0916"/>
     <w:rsid w:val="002651BC"/>
     <w:rsid w:val="002F3719"/>
     <w:rsid w:val="003B2405"/>
     <w:rsid w:val="00407E2A"/>
+    <w:rsid w:val="0062789A"/>
     <w:rsid w:val="009B2B3F"/>
     <w:rsid w:val="00C71B71"/>
+    <w:rsid w:val="00E360A8"/>
+    <w:rsid w:val="00F0683D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3832,51 +3964,51 @@
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C71B71"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -4638,118 +4770,111 @@
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6BCD25ED-C4FF-47A2-A724-F5BE25D3B220}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FC9BBC31-54C2-4A83-B0CC-6BA6341E447B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...5 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B011860E-E563-4037-A849-95C42535855A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="office.server.policy"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0DCD4C0B-6FFF-4C8F-8D11-045B7920C53E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7F6AE0B7-A7CC-4A0D-91A5-D804A1CEC45C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>815</Words>
-  <Characters>4647</Characters>
+  <Words>850</Words>
+  <Characters>4850</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>38</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>40</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5452</CharactersWithSpaces>
+  <CharactersWithSpaces>5689</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>admin</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">