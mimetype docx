--- v0 (2025-10-03)
+++ v1 (2026-05-04)
@@ -1,68 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="64D84441" w14:textId="77777777" w:rsidR="00CF39F1" w:rsidRPr="00284B2A" w:rsidRDefault="007E52C3">
       <w:pPr>
         <w:spacing w:after="268" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Servicios de Apoyo del PNUD para la Implementación Nacional  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64D84442" w14:textId="77777777" w:rsidR="00CF39F1" w:rsidRPr="00284B2A" w:rsidRDefault="007E52C3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:right="0" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Hacia el desarrollo de capacidades nacionales. El PNUD no debe sustituir a las entidades nacionales en los proyectos implementados nacionalmente.  Pero en algunas circunstancias, se solicita al PNUD que preste servicios de apoyo, lo que debe llevarse a cabo siguiendo estrictamente la reglamentación y los reglamentos del PNUD.  Se deben establecer estrategias de salida. </w:t>
@@ -103,169 +99,146 @@
         <w:t xml:space="preserve">Los servicios de apoyo del PNUD para la implementación nacional tradicionalmente se han concentrado en la adquisición y el reclutamiento. De acuerdo con la definición de una parte responsable, los servicios de apoyo también pueden incluir el desempeño de actividades como la organización de eventos o conferencias estratégicos y la elaboración de productos como resultados de investigación.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64D84445" w14:textId="77777777" w:rsidR="00CF39F1" w:rsidRPr="00284B2A" w:rsidRDefault="007E52C3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="272"/>
         <w:ind w:right="0" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">En esta modalidad, el PNUD se encarga de la acción de adquisiciones/compromisos, así como del desembolso. Lleva a cabo la transacción desde el pedido hasta el desembolso, sin ninguna transferencia de efectivo al asociado en la ejecución. El Representante Residente del PNUD rinde cuentas por la provisión de servicios, lo que incluye su calidad y oportunidad. Sin embargo, el asociado en la ejecución tiene pleno control programático y, por lo tanto, plena rendición de cuentas por las actividades del proyecto y propiedad sobre estas. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64D84446" w14:textId="77777777" w:rsidR="00CF39F1" w:rsidRPr="00284B2A" w:rsidRDefault="007E52C3">
       <w:pPr>
         <w:spacing w:after="300"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ejemplos de servicios de apoyo del PNUD para la implementación nacional incluyen, entre otros, los siguientes:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64D84447" w14:textId="77777777" w:rsidR="00CF39F1" w:rsidRPr="00284B2A" w:rsidRDefault="007E52C3" w:rsidP="00030898">
+    <w:p w14:paraId="64D84447" w14:textId="0C01D84C" w:rsidR="00CF39F1" w:rsidRPr="00284B2A" w:rsidRDefault="007E52C3" w:rsidP="00030898">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="2275"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Identificación y reclutamiento de personal de programas o proyectos </w:t>
+        <w:t>Identificación</w:t>
+      </w:r>
+      <w:r w:rsidR="005823DD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">y reclutamiento de personal de programas o proyectos </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B3F33AC" w14:textId="77777777" w:rsidR="00963C54" w:rsidRDefault="007E52C3" w:rsidP="00030898">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="2275"/>
       </w:pPr>
       <w:r>
         <w:t>Identificación de actividades de capacitación y asistencia para llevarlas a cabo</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64D84448" w14:textId="2F2FB571" w:rsidR="00CF39F1" w:rsidRDefault="007E52C3" w:rsidP="00030898">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="2275"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Adquisición de bienes y servicios </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46A76BFF" w14:textId="77777777" w:rsidR="00963C54" w:rsidRPr="00284B2A" w:rsidRDefault="00963C54" w:rsidP="00030898">
       <w:pPr>
         <w:spacing w:after="0" w:line="250" w:lineRule="auto"/>
         <w:ind w:left="346" w:right="2275" w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="64D84449" w14:textId="02089221" w:rsidR="00CF39F1" w:rsidRPr="00284B2A" w:rsidRDefault="007E52C3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:right="0" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">El PNUD brinda servicios de apoyo bajo </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D13FF0">
-        <w:t>solicitúd</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">solicitúd </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">del asociado en la ejecución, para actividades dentro del documento del proyecto y/o el plan de trabajo anual (véase la descripción general de las </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="008C24A1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>POPP sobre Finanzas de la Modalidad de Implementación Nacional [NIM] y Finanzas de la Ejecución por parte de ONG</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">), de acuerdo con sus reglamentos, reglamentaciones y procedimientos.  La naturaleza y el alcance de los servicios se deben describir en anexos del documento del proyecto o el plan de trabajo anual.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64D8444A" w14:textId="19A12450" w:rsidR="00CF39F1" w:rsidRPr="00284B2A" w:rsidRDefault="007E52C3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:right="0" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Se debe firmar una carta de acuerdo </w:t>
       </w:r>
       <w:r w:rsidR="00D13FF0">
-        <w:t>(“</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">”) </w:t>
+        <w:t xml:space="preserve">(“Letter of Agreement”) </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">entre el Representante Residente y el Gobierno nacional, a través de un apoderado.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64D8444B" w14:textId="77777777" w:rsidR="00CF39F1" w:rsidRPr="00284B2A" w:rsidRDefault="007E52C3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:right="0" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Cuando un proyecto es implementado nacionalmente por una organización no gubernamental e incluye un porcentaje significativo de gastos de apoyo sin una carta de acuerdo firmada, se debe auditar el monto completo del proyecto.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64D8444C" w14:textId="77777777" w:rsidR="00CF39F1" w:rsidRPr="00284B2A" w:rsidRDefault="007E52C3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:right="0" w:hanging="360"/>
       </w:pPr>
@@ -293,177 +266,238 @@
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:right="0" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Las tareas administrativas, financieras y técnicas involucradas en la gestión de programas y proyectos normalmente se integran al trabajo del asociado en la ejecución nacional. Cuando el asociado en la ejecución no tiene la capacidad para realizar estas tareas, las partes deben elaborar medidas para desarrollar esa capacidad como parte del diseño del programa o el proyecto.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64D8444F" w14:textId="77777777" w:rsidR="00CF39F1" w:rsidRDefault="007E52C3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:right="0" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Se puede establecer una dependencia de apoyo a la gestión para llevar a cabo las tareas que no pueden tratarse por medio de los mecanismos existentes del asociado en la ejecución. Como estructura de apoyo a la estructura del Gobierno, sin embargo, la dependencia puede impedir el desarrollo de las propias capacidades del Gobierno y prestar servicios a un costo que el Gobierno no puede permitirse o mantener. Por estas razones, el PNUD debe utilizar una dependencia de apoyo a la gestión solo cuando el apoyo es por tiempo limitado y acompañado por medidas de desarrollo de la capacidad en el Gobierno. El Comité de Evaluación de Proyectos Local debe abordar la relación costo-eficacia de tal dependencia, su impacto sobre la sostenibilidad y la necesidad de desarrollo de la capacidad y aclarar los resultados esperados en términos de un aumento en la rendición de cuentas, la capacidad, la programación de calidad, las entregas, etc. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7980219A" w14:textId="77777777" w:rsidR="006345A3" w:rsidRDefault="006345A3" w:rsidP="00030898">
       <w:pPr>
         <w:ind w:right="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D5684FC" w14:textId="77777777" w:rsidR="006345A3" w:rsidRDefault="006345A3" w:rsidP="006345A3">
+    <w:p w14:paraId="6D5684FC" w14:textId="77777777" w:rsidR="006345A3" w:rsidRPr="00C16227" w:rsidRDefault="006345A3" w:rsidP="00C16227">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00C16227">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Disclaimer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16227">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Disclaimer: This document was translated from English into Spanish. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+        <w:t xml:space="preserve"> This document was translated from English into Spanish. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B3896DB" w14:textId="77777777" w:rsidR="006345A3" w:rsidRDefault="006345A3" w:rsidP="006345A3">
+    <w:p w14:paraId="2B3896DB" w14:textId="77777777" w:rsidR="006345A3" w:rsidRPr="00C16227" w:rsidRDefault="006345A3" w:rsidP="00C16227">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00C16227">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35002B32" w14:textId="77777777" w:rsidR="006345A3" w:rsidRPr="00F834A0" w:rsidRDefault="006345A3" w:rsidP="006345A3">
+    <w:p w14:paraId="35002B32" w14:textId="3DD399E0" w:rsidR="006345A3" w:rsidRPr="00C16227" w:rsidRDefault="006345A3" w:rsidP="00C16227">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F834A0">
+      <w:r w:rsidRPr="00C16227">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Descargo de responsabilidad:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16227">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>Descargo de responsabilidad: esta es una traducción de un documento original en Inglés. </w:t>
+        <w:t xml:space="preserve"> esta es una traducción de un documento original en </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="005823DD" w:rsidRPr="005823DD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>inglés</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16227">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C16227">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t>En caso de discrepancias entre esta traducción y el documento original en inglés, prevalecerá el documento original en inglés.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4396054F" w14:textId="77777777" w:rsidR="006345A3" w:rsidRPr="00030898" w:rsidRDefault="006345A3" w:rsidP="00030898">
       <w:pPr>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="006345A3" w:rsidRPr="00030898">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId19"/>
+    <w:sectPr w:rsidR="006345A3" w:rsidRPr="00030898" w:rsidSect="00C16227">
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1174" w:right="845" w:bottom="1292" w:left="1702" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1800" w:right="845" w:bottom="1292" w:left="1702" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4576A391" w14:textId="77777777" w:rsidR="00F1460B" w:rsidRDefault="00F1460B" w:rsidP="008F553A">
+    <w:p w14:paraId="5E294C96" w14:textId="77777777" w:rsidR="00115B0D" w:rsidRDefault="00115B0D" w:rsidP="008F553A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="55A9BE2F" w14:textId="77777777" w:rsidR="00F1460B" w:rsidRDefault="00F1460B" w:rsidP="008F553A">
+    <w:p w14:paraId="56822C72" w14:textId="77777777" w:rsidR="00115B0D" w:rsidRDefault="00115B0D" w:rsidP="008F553A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -487,62 +521,52 @@
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="7076AC43" w14:textId="0CCB92F7" w:rsidR="008F553A" w:rsidRDefault="00284B2A">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7076AC43" w14:textId="1828BB59" w:rsidR="008F553A" w:rsidRDefault="00284B2A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Página </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00030898">
@@ -583,197 +607,179 @@
       <w:rPr>
         <w:b/>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">Fecha de entrada en vigor: </w:t>
     </w:r>
     <w:r w:rsidR="00535254" w:rsidRPr="00535254">
       <w:t xml:space="preserve">22/04/2015 </w:t>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r>
-      <w:t xml:space="preserve">Versión n.°: </w:t>
+      <w:t xml:space="preserve">Versión </w:t>
+    </w:r>
+    <w:r w:rsidR="005823DD">
+      <w:t>#</w:t>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve">: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="-276800111"/>
         <w:placeholder>
           <w:docPart w:val="7100A463E61749E2B621BC19DB0A30FD"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{FC9BBC31-54C2-4A83-B0CC-6BA6341E447B}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
         <w:r w:rsidR="00C04763">
           <w:t>3</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6632EAD3" w14:textId="77777777" w:rsidR="00F1460B" w:rsidRDefault="00F1460B" w:rsidP="008F553A">
+    <w:p w14:paraId="3D837906" w14:textId="77777777" w:rsidR="00115B0D" w:rsidRDefault="00115B0D" w:rsidP="008F553A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="01AD249A" w14:textId="77777777" w:rsidR="00F1460B" w:rsidRDefault="00F1460B" w:rsidP="008F553A">
+    <w:p w14:paraId="1DFE6846" w14:textId="77777777" w:rsidR="00115B0D" w:rsidRDefault="00115B0D" w:rsidP="008F553A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="33C82705" w14:textId="563E0058" w:rsidR="008F553A" w:rsidRDefault="00096487" w:rsidP="008F553A">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="33C82705" w14:textId="7E4E2D31" w:rsidR="008F553A" w:rsidRDefault="005823DD" w:rsidP="008F553A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:ind w:left="9730" w:right="43"/>
     </w:pPr>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00665357">
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1A6FC04E" wp14:editId="3BAC2616">
-          <wp:extent cx="293370" cy="578485"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7489EE9E" wp14:editId="1401C8D0">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:align>right</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-99060</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="288925" cy="579120"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="288971844" name="Picture 24" descr="Icon&#10;&#10;Description automatically generated"/>
+          <wp:wrapNone/>
+          <wp:docPr id="172372761" name="Picture 172372761" descr="PNUD-Logo-Blue-Large"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="288971844" name="Picture 24" descr="Icon&#10;&#10;Description automatically generated"/>
+                  <pic:cNvPr id="0" name="Picture 1" descr="PNUD-Logo-Blue-Large"/>
                   <pic:cNvPicPr>
-                    <a:picLocks noChangeAspect="1"/>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
-                  <a:blip r:embed="rId1">
+                  <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect r="3554" b="17704"/>
+                  <a:srcRect l="24148" t="16003" r="24351" b="16186"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="293370" cy="578485"/>
+                    <a:ext cx="288925" cy="579120"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:ln>
-[...1 lines deleted...]
-                  </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+        </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1FE678CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5064624A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1066" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1786" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -1710,137 +1716,142 @@
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1618365198">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1439328607">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1014574948">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="349992894">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="562369932">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CF39F1"/>
     <w:rsid w:val="00030898"/>
     <w:rsid w:val="00096487"/>
+    <w:rsid w:val="00115B0D"/>
     <w:rsid w:val="001A0054"/>
+    <w:rsid w:val="001F70DC"/>
     <w:rsid w:val="002441AC"/>
     <w:rsid w:val="00261C6E"/>
     <w:rsid w:val="00284B2A"/>
     <w:rsid w:val="00525A69"/>
     <w:rsid w:val="00535254"/>
     <w:rsid w:val="005751D5"/>
+    <w:rsid w:val="005823DD"/>
     <w:rsid w:val="006345A3"/>
     <w:rsid w:val="00647F54"/>
     <w:rsid w:val="007E52C3"/>
     <w:rsid w:val="007F530C"/>
     <w:rsid w:val="00806A9E"/>
     <w:rsid w:val="00830C2E"/>
     <w:rsid w:val="008C24A1"/>
     <w:rsid w:val="008F553A"/>
     <w:rsid w:val="009446F5"/>
+    <w:rsid w:val="00956B57"/>
     <w:rsid w:val="00963C54"/>
     <w:rsid w:val="00AE3D88"/>
     <w:rsid w:val="00C04763"/>
+    <w:rsid w:val="00C16227"/>
     <w:rsid w:val="00C16B27"/>
     <w:rsid w:val="00C4220D"/>
     <w:rsid w:val="00CF39F1"/>
     <w:rsid w:val="00D13FF0"/>
+    <w:rsid w:val="00DE244A"/>
     <w:rsid w:val="00F06121"/>
     <w:rsid w:val="00F1460B"/>
     <w:rsid w:val="00FF31F7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="64D84441"/>
   <w15:docId w15:val="{C8091328-638C-4D3B-A23C-FB49A5B6F37D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2377,104 +2388,130 @@
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C4220D"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C4220D"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005823DD"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005823DD"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/taxonomy/term/96" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/10661" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/taxonomy/term/96" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/10661" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="7100A463E61749E2B621BC19DB0A30FD"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A47C7A97-EE36-45A7-A806-8B81F0D9878A}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="004D5DC8" w:rsidRDefault="00C71B71">
           <w:r w:rsidRPr="00EC38FF">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>[POPPRefItemVersion]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -2494,102 +2531,118 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="8000006F" w:usb1="1200FBEF" w:usb2="0064C000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003B2405"/>
+    <w:rsid w:val="00126765"/>
+    <w:rsid w:val="001F70DC"/>
     <w:rsid w:val="0020766D"/>
     <w:rsid w:val="003B2405"/>
     <w:rsid w:val="004D5DC8"/>
     <w:rsid w:val="00697D18"/>
+    <w:rsid w:val="00820444"/>
     <w:rsid w:val="00922B8C"/>
+    <w:rsid w:val="00956B57"/>
     <w:rsid w:val="00A03C85"/>
     <w:rsid w:val="00C71B71"/>
     <w:rsid w:val="00F13E4E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="68D17022"/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2984,51 +3037,51 @@
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C71B71"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -3272,129 +3325,77 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...50 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <p:Policy xmlns:p="office.server.policy" id="" local="true">
   <p:Name>UNDP_POPP_DOCUMENTLIB_CONTENTTYPE</p:Name>
   <p:Description/>
   <p:Statement/>
   <p:PolicyItems>
     <p:PolicyItem featureId="Microsoft.Office.RecordsManagement.PolicyFeatures.PolicyLabel" staticId="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39|-591493697" UniqueId="d084c973-6e46-4ddd-b9a1-4c01a62f12ea">
       <p:Name>Labels</p:Name>
       <p:Description>Generates labels that can be inserted in Microsoft Office documents to ensure that document properties or other important information are included when documents are printed. Labels can also be used to search for documents.</p:Description>
       <p:CustomData>
         <label>
           <properties>
             <height>0.5</height>
             <font>Calibri</font>
           </properties>
           <segment type="literal">Effective Date: </segment>
           <segment type="metadata">UNDP_POPP_EFFECTIVEDATE</segment>
           <segment type="literal">                                                Version #: </segment>
           <segment type="metadata">UNDP_POPP_REFITEM_VERSION</segment>
         </label>
       </p:CustomData>
     </p:PolicyItem>
   </p:PolicyItems>
 </p:Policy>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="UNDP_POPP_DOCUMENTLIB_CONTENTTYPE" ma:contentTypeID="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39" ma:contentTypeVersion="39" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6be656cb1c163ecae2ba3479e659beb4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="8264c5cc-ec60-4b56-8111-ce635d3d139a" xmlns:ns3="e560140e-7b2f-4392-90df-e7567e3021a3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4ff6b9a3198065004b36a8a1743102d6" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <xsd:import namespace="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:UNDP_POPP_TITLE_EN" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FOCALPOINT" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TYPE"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_LANGUAGE"/>
                 <xsd:element ref="ns2:UNDP_POPP_EFFECTIVEDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_PLANNED_REVIEWDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_VERSION_COMMENTS" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FILEVERSION" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_ISACTIVE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_NOTE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TEMPLATE" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_BUSINESSPROCESS_HIDDEN" minOccurs="0"/>
@@ -3707,160 +3708,212 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <UNDP_POPP_BUSINESSPROCESS_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </UNDP_POPP_BUSINESSPROCESS_HIDDEN>
+    <UNDP_POPP_NOTE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <POPPIsArchived xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">false</POPPIsArchived>
+    <_dlc_DocId xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">UNITBMS-1904581467-140</_dlc_DocId>
+    <Location xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Public</Location>
+    <UNDP_POPP_DOCUMENT_TYPE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Policy</UNDP_POPP_DOCUMENT_TYPE>
+    <UNDP_POPP_DOCUMENT_TEMPLATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <TaxCatchAll xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Value>350</Value>
+    </TaxCatchAll>
+    <UNDP_POPP_VERSION_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_DOCUMENT_LANGUAGE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Spanish</UNDP_POPP_DOCUMENT_LANGUAGE>
+    <UNDP_POPP_FOCALPOINT xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </UNDP_POPP_FOCALPOINT>
+    <l0e6ef0c43e74560bd7f3acd1f5e8571 xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Financial Resources Management</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">682d4c54-a288-412d-bfec-ce5587bbd25c</TermId>
+        </TermInfo>
+      </Terms>
+    </l0e6ef0c43e74560bd7f3acd1f5e8571>
+    <UNDP_POPP_PLANNED_REVIEWDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_LASTMODIFIED xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_REJECT_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_EFFECTIVEDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_FILEVERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">512</UNDP_POPP_FILEVERSION>
+    <UNDP_POPP_REFITEM_VERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">3</UNDP_POPP_REFITEM_VERSION>
+    <UNDP_POPP_TITLE_EN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Servicios de Apoyo del PNUD para la Implementación Nacional</UNDP_POPP_TITLE_EN>
+    <UNDP_POPP_ISACTIVE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">true</UNDP_POPP_ISACTIVE>
+    <_dlc_DocIdUrl xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Url>https://intranet.undp.org/unit/bms/dir/internal/init_popp/_layouts/15/DocIdRedir.aspx?ID=UNITBMS-1904581467-140</Url>
+      <Description>UNITBMS-1904581467-140</Description>
+    </_dlc_DocIdUrl>
+    <DLCPolicyLabelLock xmlns="e560140e-7b2f-4392-90df-e7567e3021a3" xsi:nil="true"/>
+    <DLCPolicyLabelClientValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: {Effective Date}                                                Version #: 3.0</DLCPolicyLabelClientValue>
+    <UNDP_POPP_BUSINESSUNITID_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <DLCPolicyLabelValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: {Effective Date}                                                Version #: 3.0</DLCPolicyLabelValue>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{21F373D0-640E-4B6C-8F9D-58CB7183287C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="office.server.policy"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F3D411E0-F0EB-4F22-9BD1-58357A2C631F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7F6AE0B7-A7CC-4A0D-91A5-D804A1CEC45C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0DCD4C0B-6FFF-4C8F-8D11-045B7920C53E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FC9BBC31-54C2-4A83-B0CC-6BA6341E447B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
+    <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>840</Words>
   <Characters>4790</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>39</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>