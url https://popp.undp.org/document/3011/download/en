--- v0 (2025-10-30)
+++ v1 (2026-06-08)
@@ -12,51 +12,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="64D84441" w14:textId="77777777" w:rsidR="00CF39F1" w:rsidRPr="00284B2A" w:rsidRDefault="007E52C3">
       <w:pPr>
         <w:spacing w:after="268" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00284B2A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">UNDP Support Services to National Implementation  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64D84442" w14:textId="77777777" w:rsidR="00CF39F1" w:rsidRPr="0020486A" w:rsidRDefault="007E52C3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
@@ -362,180 +362,152 @@
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00284B2A">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Where a project is nationally implemented by a non-governmental organization and includes a significant share of support expenses without a signed letter of agreement, the entire project amount must be audited.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64D8444C" w14:textId="77777777" w:rsidR="00CF39F1" w:rsidRPr="00284B2A" w:rsidRDefault="007E52C3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:right="0" w:hanging="360"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00284B2A">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Direct project costs can be attributed in full to a given development project, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> or service. They are recovered by UNDP by charging them directly to the budgets of the projects. Costs and related payment schedules must be described in the annex to the project document dealing with the provision of UNDP support services.  </w:t>
+        <w:t xml:space="preserve">Direct project costs can be attributed in full to a given development project, programme or service. They are recovered by UNDP by charging them directly to the budgets of the projects. Costs and related payment schedules must be described in the annex to the project document dealing with the provision of UNDP support services.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64D8444D" w14:textId="77777777" w:rsidR="00CF39F1" w:rsidRPr="00284B2A" w:rsidRDefault="007E52C3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:right="0" w:hanging="360"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00284B2A">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Expenses are recognized when goods/services are delivered/rendered and accepted by UNDP. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64D8444E" w14:textId="77777777" w:rsidR="00CF39F1" w:rsidRPr="00284B2A" w:rsidRDefault="007E52C3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:right="0" w:hanging="360"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00284B2A">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">The administrative, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> and technical tasks involved in managing programmes and projects are normally integrated into the work of the national implementing partner. Where the </w:t>
+        <w:t xml:space="preserve">The administrative, financial and technical tasks involved in managing programmes and projects are normally integrated into the work of the national implementing partner. Where the </w:t>
       </w:r>
       <w:r w:rsidRPr="00284B2A">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">implementing partner lacks the capacity to undertake these tasks, the parties should work out measures to build that capacity as part of the design of the programme or project.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64D8444F" w14:textId="77777777" w:rsidR="00CF39F1" w:rsidRPr="00284B2A" w:rsidRDefault="007E52C3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:right="0" w:hanging="360"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00284B2A">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">A management support unit may be established to carry out tasks that cannot be handled by the implementing partner’s existing mechanisms. As a supporting structure to that of the government, however, the unit may impede the development of the government’s own capacities and provide services at a cost that the government cannot afford or sustain. For these reasons, UNDP should use a management support unit only where support is limited in time and is accompanied by capacity-building measures in the government. The Local Project Appraisal Committee must address the cost-effectiveness of such a unit, its impact on sustainability and need for capacity building, and clarify expected results in terms of increased accountability, capacity, quality programming, delivery, etc </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00CF39F1" w:rsidRPr="00284B2A">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1174" w:right="845" w:bottom="1292" w:left="1702" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="442B069D" w14:textId="77777777" w:rsidR="009A1E4D" w:rsidRDefault="009A1E4D" w:rsidP="008F553A">
+    <w:p w14:paraId="056A8EC9" w14:textId="77777777" w:rsidR="006C2002" w:rsidRDefault="006C2002" w:rsidP="008F553A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1EE10FCF" w14:textId="77777777" w:rsidR="009A1E4D" w:rsidRDefault="009A1E4D" w:rsidP="008F553A">
+    <w:p w14:paraId="35114283" w14:textId="77777777" w:rsidR="006C2002" w:rsidRDefault="006C2002" w:rsidP="008F553A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="8000006F" w:usb1="1200FBEF" w:usb2="0064C000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
@@ -559,51 +531,51 @@
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7076AC43" w14:textId="26170EF9" w:rsidR="008F553A" w:rsidRDefault="00284B2A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
@@ -648,113 +620,109 @@
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="00284B2A">
       <w:t>Effective Date:</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="0024491E" w:rsidRPr="0024491E">
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="0024491E">
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="0024491E" w:rsidRPr="0024491E">
-      <w:t>/04/2015</w:t>
-[...2 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve">/04/2015 </w:t>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="00284B2A">
       <w:t>Version #:</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="-276800111"/>
         <w:placeholder>
           <w:docPart w:val="7100A463E61749E2B621BC19DB0A30FD"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{FC9BBC31-54C2-4A83-B0CC-6BA6341E447B}"/>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="006850D3">
           <w:t>3</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2E8CCCB8" w14:textId="77777777" w:rsidR="009A1E4D" w:rsidRDefault="009A1E4D" w:rsidP="008F553A">
+    <w:p w14:paraId="33202D3B" w14:textId="77777777" w:rsidR="006C2002" w:rsidRDefault="006C2002" w:rsidP="008F553A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="27212BA2" w14:textId="77777777" w:rsidR="009A1E4D" w:rsidRDefault="009A1E4D" w:rsidP="008F553A">
+    <w:p w14:paraId="239B2704" w14:textId="77777777" w:rsidR="006C2002" w:rsidRDefault="006C2002" w:rsidP="008F553A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="33C82705" w14:textId="272B9455" w:rsidR="008F553A" w:rsidRDefault="008F553A" w:rsidP="008F553A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:ind w:left="9730" w:right="43"/>
     </w:pPr>
     <w:r w:rsidRPr="008F553A">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="333333"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3F333EFD" wp14:editId="27C4DBCD">
           <wp:extent cx="277354" cy="593710"/>
           <wp:effectExtent l="0" t="0" r="8890" b="0"/>
           <wp:docPr id="1" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="logo-undp-300.png"/>
                   <pic:cNvPicPr/>
@@ -776,51 +744,51 @@
                     <a:ext cx="280802" cy="601092"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D254056"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E9B2DE8E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="345"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="31"/>
         <w:szCs w:val="31"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="superscript"/>
@@ -1757,128 +1725,131 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1224023610">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="611016235">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1415006048">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1141774524">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="536429551">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CF39F1"/>
     <w:rsid w:val="0009380B"/>
     <w:rsid w:val="0020486A"/>
     <w:rsid w:val="0024491E"/>
     <w:rsid w:val="00284B2A"/>
     <w:rsid w:val="003C0605"/>
     <w:rsid w:val="00417CBB"/>
     <w:rsid w:val="00647F54"/>
+    <w:rsid w:val="006715C2"/>
     <w:rsid w:val="006850D3"/>
     <w:rsid w:val="006C0CA8"/>
+    <w:rsid w:val="006C2002"/>
     <w:rsid w:val="007E52C3"/>
     <w:rsid w:val="008B3DC0"/>
     <w:rsid w:val="008F553A"/>
     <w:rsid w:val="009028D8"/>
     <w:rsid w:val="009A1E4D"/>
+    <w:rsid w:val="00C04896"/>
     <w:rsid w:val="00C777A4"/>
     <w:rsid w:val="00CB0B70"/>
     <w:rsid w:val="00CE7D74"/>
     <w:rsid w:val="00CF39F1"/>
     <w:rsid w:val="00E962E1"/>
     <w:rsid w:val="00F70987"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="64D84441"/>
   <w15:docId w15:val="{4A2E8FF3-AA0B-485D-8E70-84DF18D0D826}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2425,100 +2396,100 @@
     <w:rsid w:val="00417CBB"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00417CBB"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/taxonomy/term/96" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/10661" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="7100A463E61749E2B621BC19DB0A30FD"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A47C7A97-EE36-45A7-A806-8B81F0D9878A}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="001C36B2" w:rsidRDefault="00C71B71">
           <w:r w:rsidRPr="00EC38FF">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>[POPPRefItemVersion]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="8000006F" w:usb1="1200FBEF" w:usb2="0064C000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
@@ -2538,98 +2509,112 @@
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003B2405"/>
     <w:rsid w:val="001C36B2"/>
     <w:rsid w:val="00271444"/>
     <w:rsid w:val="003B2405"/>
     <w:rsid w:val="00587E82"/>
+    <w:rsid w:val="006037C0"/>
     <w:rsid w:val="00B155AE"/>
+    <w:rsid w:val="00C04896"/>
     <w:rsid w:val="00C71B71"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="68D17022"/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3020,63 +3005,55 @@
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00B155AE"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="61DE516152094965BFC1F7D1DD1939C5">
-[...6 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -3312,65 +3289,50 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DF4E5EB98AFACA49B955F57620F5DD44" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a997f55d5477f8511a78f499632dca18">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1bac64ba-0994-44c4-ac1f-cfbdbbcd60dd" xmlns:ns3="c26dc373-2944-4fff-a656-1635ba5514b5" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2f08016dc5318cf97f1dada1bbf180c6" ns2:_="" ns3:_="">
     <xsd:import namespace="1bac64ba-0994-44c4-ac1f-cfbdbbcd60dd"/>
     <xsd:import namespace="c26dc373-2944-4fff-a656-1635ba5514b5"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -3549,90 +3511,97 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{583E609A-3EC7-49EF-8E0D-AC2F14B23E7B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="1bac64ba-0994-44c4-ac1f-cfbdbbcd60dd"/>
     <ds:schemaRef ds:uri="c26dc373-2944-4fff-a656-1635ba5514b5"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0DCD4C0B-6FFF-4C8F-8D11-045B7920C53E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FC9BBC31-54C2-4A83-B0CC-6BA6341E447B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>658</Words>
   <Characters>3755</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>31</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>