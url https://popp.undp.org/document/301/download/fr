--- v0 (2025-10-22)
+++ v1 (2026-05-02)
@@ -1,8479 +1,11403 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="70B33B18" w14:textId="563F30FE" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD">
+    <w:p w14:paraId="71F177DF" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk48137541"/>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Mobilier et matériel : Cessions et comptabilisation en pertes d’actifs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57909E0C" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="620C0BE6" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="28"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Types de cessions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="033152B8" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="41" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="163F205B" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Toutes les cessions seront initiées par le bureau pays ou le siège par le coordonnateur chargé des actifs en utilisant le formulaire de cession dans UNall. Ces transactions se feront généralement selon les scénarios suivants :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EC90FCA" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="526F82DC" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1090" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a) Cession par vente</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AFC20E5" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Vente externe à un tiers à la juste valeur marchande. Cela peut avoir un impact sur le gain ou la perte à la vente dans les livres comptables du vendeur. Cependant, le gain ou la perte n'aura aucune incidence budgétaire, bien qu'un ligne budgétaire   valide soit nécessaire pour traiter la transaction dans le module de gestion des actifs du système Quantum. La différence entre l'entrée de trésorerie et la valeur comptable nette (NBV) restante sera une perte ou un gain pour le la ligne budgétaire pour laquelle l'actif est enregistré (au niveau du grand livre).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5586A50A" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="16" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1486"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29766526" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1065" w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>b) Transferts ou dons</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> au sein du Programme des Nations Unies pour le développement </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">(PNUD) et aux partenaires opérationnels ou aux autres entités.  Les dons se rapportent à </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">des actifs transférés sans qu'il soit prévu de recevoir des fonds. Il peut s'agir d'actifs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">transférés entre deux projets au sein du PNUD ou transférés à un partenaire de mise en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">œuvre ou à une autre entité. Si l'actif donné a une NBV, la NBV restante sera absorbée </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">par le projet à l’origine du transfert comme une dépense de transfert lors de la cession </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>par donation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E132797" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="13" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1486"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FE29BF3" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1090" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>c) </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Hlk9601400"/>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Comptabilisation en pertes</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="3385C026" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:afterLines="60" w:after="144" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les comptabilisations en pertes se produiront en raison de ce qui suit :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D2949D9" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:afterLines="60" w:after="144" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1800" w:right="49"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>i) les actifs sont obsolètes ou non fonctionnels ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2402CDB8" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:afterLines="60" w:after="144" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1800" w:right="49"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ii) les actifs ont été endommagés involontairement ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A9AD50D" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:afterLines="60" w:after="144" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1800" w:right="49"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>iii) les actifs ont été endommagés intentionnellement (faute) ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40EC18F5" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:afterLines="60" w:after="144" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1800" w:right="49"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>iv) les actifs ont été perdus ou volés.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C86428D" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Dans le cas d’une cession pour faute, perte ou vol, le montant autorisé pour une renonciation à l'enquête, à la déclaration et à la comptabilisation en pertes est de 1 000  ; dans le cas contraire, toutes les comptabilisations en pertes doivent faire l'objet d'une enquête de sécurité, et la déclaration documentée de la sécurité doit être jointe au formulaire de demande de cession d'actif (RAD) avant d'être soumise au GSSC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05B3E302" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="13" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="611877A6" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1090" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d) Échange</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02B316CA" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un actif peut être échangé contre un autre actif de valeur équivalente ou différente. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B7E040C" w14:textId="4DEE52FD" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Toutes les transactions décrites ci-dessus seront enregistrées par le GSSC à la demande des bureaux du PNUD concernés, par l'intermédiaire d’une demande utilisant le </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>formulaire de demande de cession par le système de gestion de demande de service du PNUD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C6E10D6" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4588AF5E" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Cession par vente - Procédure d’appel d’offre</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27BC89E2" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="070269B0" w14:textId="4F12656F" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">À l'exception des véhicules et des équipements lourds (voir la section 1.4 ci-dessous), si la NBV d'un actif est supérieure ou égale à 5,000, l'article doit être cédé par appel d’offre. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les fonctionnaires internationaux sont toujours </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>exclus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des appels d’offre.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> L'objectif principal de la procédure d’appel d’offres est de s'assurer que le PNUD obtienne le meilleur rapport qualité-prix pour la cession de ses actifs. Lors de l'établissement des prix de réserve pour les la procédure d’appel d’offres, diverses évaluations indépendantes à faible coût peuvent être recherchées, par exemple les évaluations AA ou AAA pour les véhicules, la valeur sur le site internet eBay pour l'année et le modèle pour le matériel informatique et électrique, les journaux locaux, etc. pour aider à déterminer la valeur marchande.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="029D3C77" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="37"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65254532" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Toutes les ventes de mobilier et de matériel du PNUD doivent être effectuées au comptant, par chèque ou par mandat, payées à la livraison ou avant la livraison. Indépendamment de la méthode de paiement, la réception du paiement pour toutes les ventes de mobilier et d'équipement du PNUD doit avoir lieu avant la libération des actifs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61DC7032" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60C9279F" w14:textId="5BBD4436" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cession par vente - Dérogation à </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_Hlk9603235"/>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>la procédure d’appel d’offres</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w14:paraId="2001E976" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="41" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04662086" w14:textId="0DDDD934" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">À l'exception des véhicules et des équipements lourds (voir la section 23.5 ci-dessous), si la NBV d'un article est </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>inférieure à</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5,000, le représentant résident, le chef de de bureau hors siège et le chef de bureau au siège peuvent autoriser la cession sans procédure la procédure d'appel d’offres. Cependant, tous les efforts doivent être faits pour permettre des procédures d'appel d’offres, dans la mesure du possible. Les exceptions doivent être bien documentées.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CFA6130" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="37"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C6F443C" w14:textId="0FF86B13" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La cession sans procédure d'appel d’offres</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD49B1" w:rsidDel="00B06BF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004516B5">
-        <w:rPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>pour un article dont la NBV est supérieure à $5000 doit être examinée par le Comité des marchés, du matériel et des achats (CAP), le Comité consultatif régional pour les achats (RACP) ou le Comité consultatif pour les achats (ACP) en fonction des seuils respectifs des comités.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23996473" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="37"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EAF6186" w14:textId="48306682" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les dérogations aux procédures d'appel offres peuvent être accordées dans les conditions suivantes :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="393D320A" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="23" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BB573BC" w14:textId="03D96252" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="002B319E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:afterLines="60" w:after="144" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1890" w:right="37" w:hanging="465"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>il existe des raisons urgentes pour la vente en raison des circonstances qui prévalent ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B25E5C9" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="002B319E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:afterLines="60" w:after="144" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1890" w:right="37" w:hanging="465"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>une procédure officielle d’appel à la concurrence n'a pas donné de résultats satisfaisants dans un délai raisonnable ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77ED3ED6" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="002B319E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:afterLines="60" w:after="144" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1890" w:right="37" w:hanging="465"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>vente à un autre organisme des Nations Unies dans le cadre d'une coopération au sein du système des Nations Unies ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63908A75" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="002B319E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:afterLines="60" w:after="144" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1890" w:right="37" w:hanging="465"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>le chef de la section des achats détermine par ailleurs qu'un appel officiel à la concurrence ne donnera pas de résultats satisfaisants.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5097EF6F" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...27 lines deleted...]
-    <w:p w14:paraId="2AE9E589" w14:textId="4A4CC72E" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD" w:rsidP="0035209B">
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Transferts ou dons</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FC948B8" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="41" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17F79B0E" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le transfert interne au sein du PNUD se fera à la NBV. Tous les transferts internes seront accompagnés d'un transfert de ressources équivalent à la NBV. Dans le cas de transferts exceptionnels, lorsqu’une entité du siège ou un bureau régional achète des articles pour un groupe de bureaux et que le recouvrement des coûts a déjà été imputé ou que des achats ont été effectués à partir d'un budget central pour l'initiative, le formulaire « transfert sans allocation de ressources » doit être utilisé. Les actifs transférés à la NVB &gt; 0 se traduiront, pour la partie transférante, par une augmentation des fonds disponibles équivalente à la NBV, et par une diminution des fonds disponibles du même montant pour la partie réceptrice. Toutes les entrées relatives aux transferts, y compris le transfert de ressources, seront traitées par le GSSC. Le transfert interne ne nécessite pas d'examen par le CAP, le RACP ou l'ACP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11042442" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="37"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66EFA5FB" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="37"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Compte tenu de la nature des opérations du PNUD, la méthode privilégiée consiste à remettre les actifs du projet au gouvernement ou aux partenaires d’exécution à la fin ou au cours du projet, lorsque cela est utile pour atteindre les objectifs du projet et que le PNUD a l’accord du Donateur / s du projet (généralement indiqué dans le document de projet). Ces actifs seront exclus d’QUANTUM conformément à la politique du PNUD en la matière.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12BF7C42" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="37"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="570E9CEF" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="37"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Si, par la suite, le gouvernement ou le partenaire d’exécution souhaite faire don des actifs du projet reçus à un autre projet géré par le PNUD, le PNUD et le donateur du nouveau projet acceptent cet arrangement, une procédure de don par une tierce partie sera appliquée et suivie :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66A75610" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C9D8A77" w14:textId="459D9624" w:rsidR="00BD49B1" w:rsidRPr="002B319E" w:rsidRDefault="00BD49B1" w:rsidP="002B319E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="18"/>
         </w:numPr>
-        <w:ind w:right="37"/>
-[...517 lines deleted...]
-    <w:p w14:paraId="6B347FE8" w14:textId="2E14DA0F" w:rsidR="0035209B" w:rsidRDefault="00BC33BD" w:rsidP="0035209B">
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B319E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>une lettre de donation doit être obtenue du gouvernement ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02D5CB3B" w14:textId="10D950E8" w:rsidR="00BD49B1" w:rsidRPr="002B319E" w:rsidRDefault="00BD49B1" w:rsidP="002B319E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="18"/>
         </w:numPr>
-        <w:ind w:right="37"/>
-[...114 lines deleted...]
-    <w:p w14:paraId="3E264CA7" w14:textId="581BE7B5" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD" w:rsidP="0035209B">
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B319E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Une juste valeur marchande des biens donnés sera établie par le bureau pays ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EE23B4C" w14:textId="7C019CE2" w:rsidR="00BD49B1" w:rsidRPr="002B319E" w:rsidRDefault="00BD49B1" w:rsidP="002B319E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="18"/>
         </w:numPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B319E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les actifs cédés sont comptabilisés dans la contribution en nature du gouvernement s'ils répondent aux critères de reconnaissance des actifs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2809BA8A" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18460824" w14:textId="69A808BD" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>À titre subsidiaire, lorsque le Gouvernement voudrait fournir au PNUD des actifs destinés à être utilisés temporairement par un autre projet géré par le PNUD, ces actifs devraient être considérés comme des prêts «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en prêt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>» et ne doivent pas être comptabilisés comme des actifs du PNUD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51B315E8" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E5C5466" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Lorsque le descriptif de projet ne précise pas les mesures à prendre à la fin du projet, la direction du projet doit s’entendre avec les homologues respectifs du gouvernement et du donateur sur les méthodes de cession des avoirs en cours ou à la fin du projet. Conformément à la pratique établie et au modèle opérationnel du PNUD, l’option privilégiée serait que la direction recommande de transférer les actifs au gouvernement / aux partenaires d’exécution</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="171EB535" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="101A782A" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="37"/>
-      </w:pPr>
-[...50 lines deleted...]
-    <w:p w14:paraId="6F130A3C" w14:textId="3100E961" w:rsidR="00C2019E" w:rsidRDefault="00BC33BD" w:rsidP="00C2019E">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lorsque les actifs d’un projet de développement sont remis (transférés) au gouvernement ou à d’autres partenaires/agences de mise en œuvre ou bénéficiaires du projet conformément au descriptif de projet ou à l'accord du projet, il n'est pas nécessaire de procéder à un examen CAP, RACP ou ACP, car ils sont conformes au processus déjà convenu par tous les partenaires de mise en œuvre.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Dans ce cas, l'accord doit être joint au document RAD (si trop volumineux, la section et la page de signature pertinentes) et soumis au GSSC en tant que document de sauvegarde.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6280A8CA" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="37"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CD83CCC" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les actifs (qui ne relèvent pas de la catégorie de transfert ci-dessus) peuvent également être cédés  par don. Cela nécessite toutefois un examen par le CAP, le RACP ou l’ACP en fonction des seuils.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EA16223" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="37"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="603E8E49" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Par exemple, un certain nombre d'ordinateurs portables ont été demandés pour faire un don. Le processus ci-dessous doit être suivi :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AE581DA" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31B36149" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="002B319E" w:rsidRDefault="00BD49B1" w:rsidP="002B319E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="22"/>
         </w:numPr>
+        <w:spacing w:afterLines="60" w:after="144" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="37"/>
-      </w:pPr>
-[...91 lines deleted...]
-    <w:p w14:paraId="5C760B3F" w14:textId="1E810CC6" w:rsidR="00C2019E" w:rsidRDefault="00BC33BD" w:rsidP="00C2019E">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B319E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>obtenir une lettre de demande de l'organisation bénéficiaire sur papier à en-tête ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49A8063C" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="002B319E" w:rsidRDefault="00BD49B1" w:rsidP="002B319E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="22"/>
         </w:numPr>
+        <w:spacing w:afterLines="60" w:after="144" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="37"/>
-      </w:pPr>
-[...109 lines deleted...]
-    <w:p w14:paraId="7AD2A7D9" w14:textId="379A490D" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD" w:rsidP="00C2019E">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B319E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>obtenir l'approbation des comités d'approvisionnement concernés en fonction du seuil de la NBV ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E040808" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="002B319E" w:rsidRDefault="00BD49B1" w:rsidP="002B319E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="22"/>
         </w:numPr>
+        <w:spacing w:afterLines="60" w:after="144" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="37"/>
-      </w:pPr>
-[...135 lines deleted...]
-    <w:p w14:paraId="2EB0BFDC" w14:textId="21336641" w:rsidR="004A7EBC" w:rsidRDefault="00BC33BD" w:rsidP="004A7EBC">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B319E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>effacer les données du PNUD des ordinateurs portables et s'assurer qu'ils fonctionnent correctement ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BB50BC0" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="002B319E" w:rsidRDefault="00BD49B1" w:rsidP="002B319E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="22"/>
         </w:numPr>
+        <w:spacing w:afterLines="60" w:after="144" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="37"/>
-      </w:pPr>
-[...206 lines deleted...]
-    <w:p w14:paraId="7A4DE6B8" w14:textId="62EE7968" w:rsidR="004A7EBC" w:rsidRDefault="00BC33BD" w:rsidP="004A7EBC">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B319E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>livrer les ordinateurs portables ou demander à l'organisme bénéficiaire de venir les récupérer ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B908D5B" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="002B319E" w:rsidRDefault="00BD49B1" w:rsidP="002B319E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="22"/>
         </w:numPr>
+        <w:spacing w:afterLines="60" w:after="144" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="37"/>
-      </w:pPr>
-[...15 lines deleted...]
-      <w:r w:rsidR="00557765">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B319E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>retirer les ordinateurs portables dans Quantum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="338BB646" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11DC6995" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Cession e véhicules et d’équipements lourds</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FCB3DEA" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="41" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43130A1B" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Dans tous les cas de cession de véhicules et d’équipements lourds, la juste valeur marchande (FMV) doit être déterminée. Cette juste valeur marchande (et non la NBV) déterminera le pouvoir d'approbation nécessaire pour les comités d'approvisionnement (CAP, RACP et ACP) et le processus de cession qui en découle. La juste valeur marchande peut être déterminée par l'intermédiaire de distributeurs, de journaux, de renseignements sur le marché libre disponibles sur Internet ou d'autres sources d’informations appropriées au contexte local.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C778E51" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="219B9178" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Enregistrement descessions dans Quantum</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68286C7A" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="41" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71D673E3" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Une fois qu'un article de mobilier et de matériel a atteint sa durée de vie utile, il peut être cédé et remplacé. Si, toutefois, le bureau a encore besoin d’un actif, le bureau peut conserver l'article et doit continuer à conserver ses dossiers dans Quantum. Une fois qu'un actif a atteint sa durée de vie utile, il peut être retiré physiquement, vendu au personnel ou donné à une organisation. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Une fois que l’actif a été physiquement retiré des locaux, il doit faire immédiatement l’objet d’une cession dans  dans Quantum en soumettant les formulaires appropriés au GSSC.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...18 lines deleted...]
-    <w:p w14:paraId="2EF8984A" w14:textId="77777777" w:rsidR="00937FF0" w:rsidRDefault="00BC33BD" w:rsidP="00937FF0">
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Il est important que l'actif soit retiré physiquement des locaux avant sa cession dans le système afin d'éviter le comptage d’actifs cédés pendant l'exercice d'inventaire physique.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Cela pourrait entraîner des problèmes de rapprochement lors de l'exercice d'inventaire physique, car il serait possible de trouver sur place un article liquidé dans le système.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B28B710" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7403B45B" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Don</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D2AF534" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="040DA655" w14:textId="64EC8AAD" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="41"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les actifs peuvent être cédés par des dons. Par exemple, un certain nombre d'ordinateurs portables ont été demandés pour faire un don. Le processus ci-dessous doit être suivi :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AB2C793" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="17" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="579F0AD2" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="002B319E" w:rsidRDefault="00BD49B1" w:rsidP="002B319E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="21"/>
         </w:numPr>
+        <w:spacing w:afterLines="60" w:after="144" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="37"/>
-      </w:pPr>
-[...22 lines deleted...]
-    <w:p w14:paraId="7393D458" w14:textId="11F71817" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD" w:rsidP="00937FF0">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B319E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>obtenir une lettre de demande de l'organisation bénéficiaire sur papier à en-tête ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B6F11E1" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="002B319E" w:rsidRDefault="00BD49B1" w:rsidP="002B319E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="21"/>
         </w:numPr>
+        <w:spacing w:afterLines="60" w:after="144" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="37"/>
-      </w:pPr>
-[...144 lines deleted...]
-    <w:p w14:paraId="66C272D5" w14:textId="0FC18373" w:rsidR="00C23CA5" w:rsidRDefault="00274C55" w:rsidP="00090B15">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B319E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>obtenir l'approbation des comités d'approvisionnement concernés en fonction du seuil de la NBV ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F0D9451" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="002B319E" w:rsidRDefault="00BD49B1" w:rsidP="002B319E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="21"/>
         </w:numPr>
+        <w:spacing w:afterLines="60" w:after="144" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="37"/>
-      </w:pPr>
-[...51 lines deleted...]
-    <w:p w14:paraId="175E9ABD" w14:textId="3165465A" w:rsidR="00C23CA5" w:rsidRDefault="00274C55" w:rsidP="007B28E7">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B319E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>effacer les données du PNUD des ordinateurs portables et s'assurer qu'ils fonctionnent correctement ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06FFCE62" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="002B319E" w:rsidRDefault="00BD49B1" w:rsidP="002B319E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="21"/>
         </w:numPr>
+        <w:spacing w:afterLines="60" w:after="144" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="37"/>
-      </w:pPr>
-[...152 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B319E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>livrer les ordinateurs portables ou demander à l'organisme bénéficiaire de venir les récupérer ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E9D28BF" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="002B319E" w:rsidRDefault="00BD49B1" w:rsidP="002B319E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="21"/>
         </w:numPr>
-        <w:rPr>
-[...42 lines deleted...]
-      <w:pPr>
+        <w:spacing w:after="0" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="43"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B319E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>liquider les ordinateurs portables dans Quantum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E30E222" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:afterLines="60" w:after="144" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="045FF56B" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Comptabiliser en pertes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7056ACC9" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="482F8D96" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Enquêtes et rapports au comité des commissaires aux comptes de l'ONU</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="635782FD" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F491966" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="16"/>
         </w:numPr>
-        <w:spacing w:afterLines="60" w:after="144"/>
-[...13 lines deleted...]
-      <w:pPr>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="41"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Conformément au Règlement financier et aux règles de gestion financière (FRR), l'administrateur peut, après une enquête approfondie, autoriser la comptabilisation en pertes des actifs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="226030B4" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F392A47" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="002B319E" w:rsidRDefault="00BD49B1" w:rsidP="002B319E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-[...155 lines deleted...]
-          <w:numId w:val="5"/>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7110"/>
         </w:tabs>
-        <w:ind w:right="37" w:hanging="360"/>
-[...23 lines deleted...]
-    <w:p w14:paraId="4CB9EEDC" w14:textId="77777777" w:rsidR="00C23CA5" w:rsidRDefault="00C23CA5">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B319E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Toute perte d'actifs doit être signalée à l'administrateur adjoint du bureau des services de gestion, qui peut, après une enquête approfondie, autoriser la comptabilisation en pertes des actifs réputés irrécouvrables, à l’exception des propositions de comptabilisation en pertes d'un montant supérieur à $100 000  qui doivent être soumises à l'administrateur pour approbation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F17CB2C" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="002B319E">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1486" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="140D3C73" w14:textId="77777777" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD">
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EDA279C" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="002B319E" w:rsidRDefault="00BD49B1" w:rsidP="002B319E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B319E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Une enquête doit déterminer la cause de la perte des biens, y compris la responsabilité des membres du personnel ou d'autres personnes. Les membres du personnel ou d'autres personnes peuvent être tenus de rembourser la perte partiellement ou intégralement. L'administrateur assistant du bureau des services de gestion prendra la décision finale quant aux sommes à recouvrer auprès des fonctionnaires ou d'autres personnes à la suite des pertes subies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="522E503B" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="002B319E">
+      <w:pPr>
+        <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55C8C8FD" w14:textId="6191035C" w:rsidR="00BD49B1" w:rsidRPr="002B319E" w:rsidRDefault="00BD49B1" w:rsidP="002B319E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="41"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B319E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le montant autorisé pour la renonciation à l'enquête, à la déclaration et à la comptabilisation en pertes est de $1 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>000.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12D37EC9" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="41" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56B39592" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1425" w:right="41"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un extrait du FRR est référencé ci-dessous : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="427DF6DA" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1425" w:right="41"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7573E9DA" w14:textId="133ACB93" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1425" w:right="41"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Article 124.02 du FRR:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ADF362B" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="41"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="602E1810" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1425" w:right="41"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Assistant Administrator, Bureau of Management, shall establish review committees for Headquarters and other locations, to render written advice to him or her in respect to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">loss, damage or other discrepancy in relation to the property, plant and equipment of UNDP. The Assistant Administrator, Bureau of Management, may delegate responsibility under this rule as may be appropriate in fulfilling the purposes of this rule. He or she shall establish the composition and terms of reference of such boards, which shall include procedures for determining the cause of such loss, damage or other discrepancy, the disposal action and the degree of responsibility, if any, attaching to any official of UNDP or other party, for such loss, damage or other discrepancy. The Assistant Administrator, Bureau of Management, shall be responsible for the disposal of property, plant and equipment by means other than sale and shall issue administrative instructions for such disposal actions. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="635E152C" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1425" w:right="41"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B5F2063" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1425" w:right="41"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Règle</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 126.17:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B6A42EA" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1425" w:right="41"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3695F9C1" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1425" w:right="41"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Loss of cash, receivables and property, plant equipment and other assets.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="329B2693" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1425" w:right="41"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0523977E" w14:textId="51A07023" w:rsidR="00BD49B1" w:rsidRPr="002B319E" w:rsidRDefault="00BD49B1" w:rsidP="002B319E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1785" w:right="41"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B319E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Any loss of assets shall be reported to the Assistant Administrator, Bureau of Management, who may, after full investigation, authorize the writing off of assets deemed to be irrecoverable, except that proposals to write off amounts in excess of $100,000 shall be submitted to the Administrator for approval.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41777831" w14:textId="12FACF3A" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="002B319E">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="2130" w:right="41" w:firstLine="48"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1362C78A" w14:textId="2139AAA3" w:rsidR="00BD49B1" w:rsidRPr="002B319E" w:rsidRDefault="00BD49B1" w:rsidP="002B319E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1785" w:right="41"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B319E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">An investigation shall determine the cause of the loss of assets, including the responsibility of the staff members or others. Such staff members or others may be required to reimburse the loss either partially or in full. The final determination as to all recoveries to be made against staff members or others as the result of losses will be made by the Assistant Administrator, Bureau of Management.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0799E011" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="002B319E">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="41"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35359457" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63888EDE" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Délégation de pouvoir pour comptabiliser en pertes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08DDBC82" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D95833F" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le chef de la section des achats a délégué aux représentants résidents, aux chefs des entités du siège décentralisées et aux chefs des entités du siège le pouvoir de comptabiliser en pertes et d'attribuer la responsabilité personnelle pour des actifs et des biens sous garde comme suit :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BD8CE52" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="376FEFBD" w14:textId="3C53F86C" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:ind w:right="37" w:hanging="360"/>
-[...20 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:afterLines="60" w:after="144" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>actifs dont la valeur comptable nette est inférieure ou égale à $5,000 et qui sont désuets ou non fonctionnels ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C4CF83B" w14:textId="7C6E0C77" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:afterLines="60" w:after="144" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>actifs endommagés involontairement - jusqu'à une NBV pouvant atteindre $5,000 ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FDBCFB8" w14:textId="24E12B24" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:afterLines="60" w:after="144" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>actifs endommagés volontairement (faute) - jusqu'à une NBV de $1 000 ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EBC88FA" w14:textId="6D40CBEF" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>actifs perdus ou volés - jusqu'à une NBV de $1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Leelawadee UI" w:eastAsia="Calibri" w:hAnsi="Leelawadee UI" w:cs="Leelawadee UI"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>000.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21DFD56F" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="990" w:right="43"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="230BCB7B" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="16"/>
         </w:numPr>
-      </w:pPr>
-[...75 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="43"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Pour les approbations des comités d'approvisionnement concernés, se reporter aux politiques et procédures régissant les programmes et opérations (POPP) sur les approvisionnements et au tableau ci-dessous.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01756D92" w14:textId="69DC7114" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">The Assistant Administrator, Bureau of Management, shall establish review committees for Headquarters and other locations, to render written advice to him or her in respect to loss, damage or other discrepancy in relation to the property, plant and equipment of UNDP. The Assistant Administrator, Bureau of Management, may delegate responsibility under this rule as may be appropriate in fulfilling the purposes of this rule. He or she shall establish the composition and terms of reference of such boards, which shall include procedures for determining the cause of such loss, damage or other discrepancy, the disposal action and the degree of responsibility, if any, attaching to any official of UNDP or other party, for such loss, damage or other discrepancy. The Assistant Administrator, Bureau of Management, shall be responsible for the disposal of property, plant and equipment by means other than sale and shall issue administrative instructions for such disposal actions. </w:t>
-[...181 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:t xml:space="preserve">Autorisation de </w:t>
+      </w:r>
+      <w:r w:rsidR="002B319E" w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>céder des</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> biens</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10F938E8" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="41" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4408DEF8" w14:textId="7AFCB844" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="16"/>
         </w:numPr>
-        <w:ind w:right="37"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="6E6D3E03" w14:textId="77777777" w:rsidR="00C23CA5" w:rsidRDefault="00C23CA5">
+        <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="43"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les représentants résidents, les chefs d’entités du siège décentralisées et les chefs d'entités du siège ont le pouvoir de directement céder tous les articles excédentaires ou inutilisables en raison de leur obsolescence ou de l’usure normale. La cession d'un article dont la NBV est supérieure à $5,000 doit être examinée par le Comité des marchés, du matériel et des achats, le Comité consultatif régional pour les achats ou le Comité consultatif pour les achats, en fonction des pouvoirs d'approbation respectifs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="235EA866" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="43"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="016F1A30" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="43"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Pour les entités du siège, la soumission du formulaire RAD aux services des opérations générales et au bureau des services de gestion pour la cession physique et dans le système doit être faite après l’approbation par le chef de l’entité, du CAP ou de l’ACP, en fonction des autorités d'approbation respectives.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E4C61B5" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="43"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="734D0E0E" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="43"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La séquence suivante devrait être suivie pour les cessions dont la NBV est supérieure à $2 500 :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E21285B" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="6FF0E2A9" w14:textId="411102D4" w:rsidR="00C23CA5" w:rsidRDefault="0067156D" w:rsidP="00063118">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="091617A2" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="002B319E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="37"/>
         </w:numPr>
-        <w:spacing w:afterLines="60" w:after="144"/>
-[...27 lines deleted...]
-    <w:p w14:paraId="07346B0E" w14:textId="605CCCCF" w:rsidR="00C23CA5" w:rsidRDefault="0067156D" w:rsidP="00063118">
+        <w:spacing w:afterLines="60" w:after="144" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>remplir le formulaire RAD et le soumettre au représentant résident ou à toute personne déléguée pour approuver l'intention de cession et commencer le processus ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F955CF9" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="002B319E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="37"/>
         </w:numPr>
-        <w:spacing w:afterLines="60" w:after="144"/>
-[...36 lines deleted...]
-    <w:p w14:paraId="00FB9CBB" w14:textId="68A66341" w:rsidR="00C23CA5" w:rsidRDefault="0067156D" w:rsidP="00063118">
+        <w:spacing w:afterLines="60" w:after="144" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>suivre le processus lié à la méthode de cession - par exemple, procédure d’appel d’offres en cas de vente, assurance, enquête et autres contrôles et rapports pouvant être requis en cas de comptabilisation en pertes, offres en cas d’échange, etc. ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="101C7C00" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="002B319E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="37"/>
         </w:numPr>
-        <w:spacing w:afterLines="60" w:after="144"/>
-[...39 lines deleted...]
-    <w:p w14:paraId="5B150B64" w14:textId="5780A7EC" w:rsidR="00423161" w:rsidRDefault="0067156D" w:rsidP="00423161">
+        <w:spacing w:afterLines="60" w:after="144" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>soumettre au CAP, au RACP ou à l’ACP, au besoin, en fonction des seuils d'examen de la procédure de cession et de recommandation ou d’approbation ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FCDC0AD" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="002B319E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="37"/>
         </w:numPr>
-        <w:ind w:right="37" w:hanging="360"/>
-[...50 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>finaliser la cession conformément à la recommandation et à l'approbation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03657AED" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="002B319E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Soumettre le formulaire de demande de cession à le GSSC par UNall pour retirer l’actif de l’ISR. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="672993E9" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="411C4C3A" w14:textId="4C35F3C6" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="16"/>
         </w:numPr>
-        <w:spacing w:line="250" w:lineRule="auto"/>
-[...60 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le comité CAP, RACP ou ACP ne doit examiner que la méthodologie du processus de cession (que ce soit par vente, comptabilisation en pertes, etc.) pour déterminer qu'elle est transparente, juste, qu’elle représente le meilleur rapport qualité-prix, qu’elle est conforme aux POPP, et qu’elle ne doit pas être utilisée au début du processus uniquement pour que le formulaire RAD soit signé par le représentant résident. La décision initiale du représentant résident de commencer le processus de cession doit être fondée sur la politique des POPP concernant la durée de vie utile de remplacement ou d'autres critères énoncés et ne constitue pas une étape du comité d'examen des marchés.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75A52D33" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="37"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CC3FF74" w14:textId="0D9EB8D8" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="16"/>
         </w:numPr>
-        <w:spacing w:line="250" w:lineRule="auto"/>
-[...145 lines deleted...]
-        <w:spacing w:afterLines="60" w:after="144"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="37"/>
-      </w:pPr>
-[...302 lines deleted...]
-        <w:r w:rsidRPr="0054059B">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conformément à la délégation de pouvoir de comptabiliser en pertes (se reporter aux paragraphes 15-16 ci-dessus), les comptabilisations en pertes des immobilisations corporelles pour perte ou faute pour une NBV supérieure à $1 000, doivent être approuvées par l'administrateur adjoint du bureau de la gestion, et tout autre montant supérieur à une NBV de $100 000 nécessite l'approbation de l'administrateur. Veuillez utiliser le </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00BD49B1">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t xml:space="preserve">formulaire « comptabilisation en pertes pour </w:t>
-[...76 lines deleted...]
-          <w:t> »</w:t>
+          <w:t>formulaire « comptabilisation en pertes pour des montants supérieurs à une NBV de $1 000  »</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> pour </w:t>
-[...16 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en anglais)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pour cette comptabilisation en pertes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="662BDDC7" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="37"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BE816ED" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="16"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="37"/>
-      </w:pPr>
-[...16 lines deleted...]
-    <w:p w14:paraId="2A1F622B" w14:textId="77777777" w:rsidR="00475595" w:rsidRDefault="00475595" w:rsidP="00521B75">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Lorsque les cas suivants entraînent la cession, la comptabilisation en pertes ou le transfert de biens, se référer au tableau ci-dessous pour les limites d'approbation sur les cessions par les comités d’approvisionnements respectifs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51C450B2" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpXSpec="center" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
-        <w:tblW w:w="11368" w:type="dxa"/>
+        <w:tblW w:w="10527" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="2" w:space="0" w:color="A6A6A6"/>
           <w:left w:val="single" w:sz="2" w:space="0" w:color="A6A6A6"/>
           <w:bottom w:val="single" w:sz="2" w:space="0" w:color="A6A6A6"/>
           <w:right w:val="single" w:sz="2" w:space="0" w:color="A6A6A6"/>
           <w:insideH w:val="single" w:sz="2" w:space="0" w:color="A6A6A6"/>
           <w:insideV w:val="single" w:sz="2" w:space="0" w:color="A6A6A6"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2492"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2963"/>
+        <w:gridCol w:w="2318"/>
+        <w:gridCol w:w="2774"/>
+        <w:gridCol w:w="2800"/>
+        <w:gridCol w:w="2635"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00475595" w:rsidRPr="00D62DEF" w14:paraId="417B6342" w14:textId="77777777" w:rsidTr="00C86006">
+      <w:tr w:rsidR="00BD49B1" w:rsidRPr="002B319E" w14:paraId="1B8C7B89" w14:textId="77777777" w:rsidTr="002B319E">
         <w:trPr>
           <w:trHeight w:val="737"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2492" w:type="dxa"/>
+            <w:tcW w:w="2359" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1105D0A2" w14:textId="77777777" w:rsidR="00475595" w:rsidRPr="00D62DEF" w:rsidRDefault="00475595" w:rsidP="00C86006">
+          <w:p w14:paraId="7358AB41" w14:textId="43E3D2CE" w:rsidR="00BD49B1" w:rsidRPr="002B319E" w:rsidRDefault="00BD49B1" w:rsidP="002B319E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="730" w:right="41" w:hanging="370"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Segoe UI"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2952" w:type="dxa"/>
+            <w:tcW w:w="2817" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2721957E" w14:textId="77777777" w:rsidR="00475595" w:rsidRPr="00D62DEF" w:rsidRDefault="00475595" w:rsidP="00C86006">
+          <w:p w14:paraId="2BAEE0B7" w14:textId="1D25FE41" w:rsidR="00BD49B1" w:rsidRPr="002B319E" w:rsidRDefault="00BD49B1" w:rsidP="002B319E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:ind w:left="318" w:right="41"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Segoe UI"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="002B319E">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>Niveau</w:t>
+              <w:t>Niveau 1 :</w:t>
             </w:r>
-            <w:r w:rsidR="00FA30AB">
+            <w:r w:rsidRPr="002B319E">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...33 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="002B319E">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Comité des marchés, du matériel et des achats</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2961" w:type="dxa"/>
+            <w:tcW w:w="2823" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4E70D6EB" w14:textId="77777777" w:rsidR="00475595" w:rsidRPr="00D62DEF" w:rsidRDefault="00475595" w:rsidP="00C86006">
+          <w:p w14:paraId="6EEF88F2" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="002B319E" w:rsidRDefault="00BD49B1" w:rsidP="002B319E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:ind w:left="378" w:right="41"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Segoe UI"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="002B319E">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>Niveau</w:t>
+              <w:t>Niveau 2 :</w:t>
             </w:r>
-            <w:r w:rsidR="00FA30AB">
+            <w:r w:rsidRPr="002B319E">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...33 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="002B319E">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Comité consultatif régional pour les achats</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="59F1CE89" w14:textId="77777777" w:rsidR="00475595" w:rsidRPr="00D62DEF" w:rsidRDefault="00475595" w:rsidP="00C86006">
+          <w:p w14:paraId="76659C27" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="002B319E" w:rsidRDefault="00BD49B1" w:rsidP="002B319E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:ind w:left="378" w:right="41"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Segoe UI"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="002B319E">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>(bureaux de pays uniquement)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2963" w:type="dxa"/>
+            <w:tcW w:w="2528" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2C8D3D74" w14:textId="77777777" w:rsidR="00475595" w:rsidRPr="00D62DEF" w:rsidRDefault="00475595" w:rsidP="00C86006">
+          <w:p w14:paraId="33248845" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="002B319E" w:rsidRDefault="00BD49B1" w:rsidP="002B319E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:ind w:left="270" w:right="41"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Segoe UI"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA30AB">
+            <w:r w:rsidRPr="002B319E">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>Niveau</w:t>
+              <w:t>Niveau 3 :</w:t>
             </w:r>
-            <w:r w:rsidR="00FA30AB">
+            <w:r w:rsidRPr="002B319E">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...33 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="002B319E">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Comité consultatif pour les achats</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00475595" w:rsidRPr="00D62DEF" w14:paraId="09C928AD" w14:textId="77777777" w:rsidTr="00C86006">
+      <w:tr w:rsidR="00BD49B1" w:rsidRPr="002B319E" w14:paraId="74D88A8E" w14:textId="77777777" w:rsidTr="002B319E">
         <w:trPr>
           <w:trHeight w:val="547"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2492" w:type="dxa"/>
+            <w:tcW w:w="2359" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="378017D7" w14:textId="14E76F83" w:rsidR="00475595" w:rsidRPr="00D62DEF" w:rsidRDefault="00475595" w:rsidP="00C86006">
+          <w:p w14:paraId="776C00A5" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="002B319E" w:rsidRDefault="00BD49B1" w:rsidP="002B319E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="330" w:right="41"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Segoe UI"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="002B319E">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">La </w:t>
-[...23 lines deleted...]
-              <w:t> :</w:t>
+              <w:t>La cession d'actifs par vente, don, l'échange ou destruction de biens ayant une valeur :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2952" w:type="dxa"/>
+            <w:tcW w:w="2817" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="481F6321" w14:textId="6D018C8A" w:rsidR="00475595" w:rsidRPr="00D62DEF" w:rsidRDefault="00475595" w:rsidP="00C86006">
+          <w:p w14:paraId="0561BDE5" w14:textId="161AF5A4" w:rsidR="00BD49B1" w:rsidRPr="002B319E" w:rsidRDefault="00BD49B1" w:rsidP="002B319E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="270" w:right="41"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Segoe UI"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="002B319E">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">Au-delà de </w:t>
-[...47 lines deleted...]
-              <w:t xml:space="preserve"> par article et jusqu'à hauteur du pouvoir délégué d'approvisionnements - examen direct par le président du CAP </w:t>
+              <w:t>Au-delà de $5,000  par article et jusqu'à hauteur du pouvoir délégué d'approvisionnements - examen direct par le président du CAP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2961" w:type="dxa"/>
+            <w:tcW w:w="2823" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="772AC286" w14:textId="6289E558" w:rsidR="00475595" w:rsidRPr="00D62DEF" w:rsidRDefault="00475595" w:rsidP="00C86006">
+          <w:p w14:paraId="11BEA8BA" w14:textId="234E4F06" w:rsidR="00BD49B1" w:rsidRPr="002B319E" w:rsidRDefault="00BD49B1" w:rsidP="002B319E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="396" w:right="41" w:firstLine="18"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Segoe UI"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="002B319E">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">Au-delà du pouvoir d’approvisionnements délégué et jusqu'à </w:t>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">millions de </w:t>
+              <w:t>Au-delà du pouvoir d’approvisionnements délégué et jusqu'à $2 millions de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2963" w:type="dxa"/>
+            <w:tcW w:w="2528" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3E759135" w14:textId="77777777" w:rsidR="00475595" w:rsidRPr="00D62DEF" w:rsidRDefault="00475595" w:rsidP="00C86006">
+          <w:p w14:paraId="5A5B9354" w14:textId="0E3A66BC" w:rsidR="00BD49B1" w:rsidRPr="002B319E" w:rsidRDefault="00BD49B1" w:rsidP="002B319E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:right="41"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Segoe UI"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C86006">
+            <w:r w:rsidRPr="002B319E">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Entités du siège</w:t>
             </w:r>
-            <w:r w:rsidR="00F51289">
+            <w:r w:rsidRPr="002B319E">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t> :</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> au-delà du pouvoir d’approvisionnements délégué </w:t>
+              <w:t> : au-delà du pouvoir d’approvisionnements délégué</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F5061EA" w14:textId="5F304093" w:rsidR="00475595" w:rsidRPr="00D62DEF" w:rsidRDefault="00475595" w:rsidP="00C86006">
+          <w:p w14:paraId="062FDA5B" w14:textId="7183EDB2" w:rsidR="00BD49B1" w:rsidRPr="002B319E" w:rsidRDefault="00BD49B1" w:rsidP="002B319E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:right="41"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Segoe UI"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C86006">
+            <w:r w:rsidRPr="002B319E">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Bureaux de pays</w:t>
             </w:r>
-            <w:r w:rsidR="00F51289">
+            <w:r w:rsidRPr="002B319E">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t> :</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">millions de </w:t>
+              <w:t> : supérieur à $2 millions de</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00475595" w:rsidRPr="00D62DEF" w14:paraId="7A797E22" w14:textId="77777777" w:rsidTr="00C86006">
+      <w:tr w:rsidR="00BD49B1" w:rsidRPr="002B319E" w14:paraId="20E5C951" w14:textId="77777777" w:rsidTr="002B319E">
         <w:trPr>
           <w:trHeight w:val="1212"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2492" w:type="dxa"/>
+            <w:tcW w:w="2359" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="052A2016" w14:textId="592A3EE9" w:rsidR="00475595" w:rsidRPr="00D62DEF" w:rsidRDefault="00705F1E" w:rsidP="00C86006">
+          <w:p w14:paraId="32485DF3" w14:textId="6D42B6BA" w:rsidR="00BD49B1" w:rsidRPr="002B319E" w:rsidRDefault="00BD49B1" w:rsidP="002B319E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="330" w:right="41"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Segoe UI"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="002B319E">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>Cession</w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>Cession d'actifs par comptabilisation en pertes de biens ayant une valeur :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2952" w:type="dxa"/>
+            <w:tcW w:w="2817" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3C1D980D" w14:textId="77777777" w:rsidR="00475595" w:rsidRPr="00D62DEF" w:rsidRDefault="00475595" w:rsidP="00C86006">
+          <w:p w14:paraId="1D491091" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="002B319E" w:rsidRDefault="00BD49B1" w:rsidP="002B319E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="730" w:right="41" w:hanging="370"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Segoe UI"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2961" w:type="dxa"/>
+            <w:tcW w:w="2823" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="565EFD11" w14:textId="2C86C6AE" w:rsidR="00475595" w:rsidRPr="00D62DEF" w:rsidRDefault="00475595" w:rsidP="00C86006">
+          <w:p w14:paraId="170D43A0" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="002B319E" w:rsidRDefault="00BD49B1" w:rsidP="002B319E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="390" w:right="41"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Segoe UI"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="002B319E">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">Au-delà de </w:t>
-[...71 lines deleted...]
-              <w:t>, et toute comptabilisation en pertes due à la perte, au vol ou à l'endommagement d'un actif du PNUD dont le représentant résident a la garde, quelle que soit la valeur de l’actif</w:t>
+              <w:t>Au-delà de $5,000  par article et jusqu'à 100 000 , et toute comptabilisation en pertes due à la perte, au vol ou à l'endommagement d'un actif du PNUD dont le représentant résident a la garde, quelle que soit la valeur de l’actif</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2963" w:type="dxa"/>
+            <w:tcW w:w="2528" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="151F66EB" w14:textId="31032243" w:rsidR="00475595" w:rsidRPr="00D62DEF" w:rsidRDefault="00475595" w:rsidP="00C86006">
+          <w:p w14:paraId="72E80665" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="002B319E" w:rsidRDefault="00BD49B1" w:rsidP="002B319E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="348" w:right="41"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Segoe UI"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C86006">
+            <w:r w:rsidRPr="002B319E">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Entités du siège</w:t>
             </w:r>
-            <w:r w:rsidR="00F51289">
+            <w:r w:rsidRPr="002B319E">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t> :</w:t>
-[...47 lines deleted...]
-              <w:t xml:space="preserve"> par article, et toute comptabilisation en pertes due à la perte, au vol ou à l'endommagement d'un actif du PNUD dont le chef de l’unité administrative a la garde, quelle que soit la valeur de l’actif</w:t>
+              <w:t> : Au-delà de $5,000  par article, et toute comptabilisation en pertes due à la perte, au vol ou à l'endommagement d'un actif du PNUD dont le chef de l’unité administrative a la garde, quelle que soit la valeur de l’actif</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="70BC14DE" w14:textId="6BAE9DF1" w:rsidR="00475595" w:rsidRPr="00D62DEF" w:rsidRDefault="00475595" w:rsidP="00C86006">
+          <w:p w14:paraId="4A4A5683" w14:textId="33690185" w:rsidR="00BD49B1" w:rsidRPr="002B319E" w:rsidRDefault="00BD49B1" w:rsidP="002B319E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="730" w:right="41" w:hanging="370"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Segoe UI"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA1F75">
+            <w:r w:rsidRPr="002B319E">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Bureaux de pays</w:t>
             </w:r>
-            <w:r w:rsidR="00F51289">
+            <w:r w:rsidRPr="002B319E">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t> :</w:t>
-[...55 lines deleted...]
-              <w:t> </w:t>
+              <w:t> : supérieur à $100,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00475595" w:rsidRPr="00D62DEF" w14:paraId="54BADA99" w14:textId="77777777" w:rsidTr="00C86006">
+      <w:tr w:rsidR="00BD49B1" w:rsidRPr="002B319E" w14:paraId="7440A4BB" w14:textId="77777777" w:rsidTr="002B319E">
         <w:trPr>
           <w:trHeight w:val="2866"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2492" w:type="dxa"/>
+            <w:tcW w:w="2359" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="21E8D75D" w14:textId="77777777" w:rsidR="00475595" w:rsidRPr="00D62DEF" w:rsidRDefault="00475595" w:rsidP="00C86006">
+          <w:p w14:paraId="2A68E738" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="002B319E" w:rsidRDefault="00BD49B1" w:rsidP="002B319E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="730" w:right="41" w:hanging="370"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Segoe UI"/>
                 <w:color w:val="333333"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="002B319E">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>Remarques</w:t>
-[...7 lines deleted...]
-              <w:t> :</w:t>
+              <w:t>Remarques :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8876" w:type="dxa"/>
+            <w:tcW w:w="8168" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7C9ACBBF" w14:textId="77777777" w:rsidR="00475595" w:rsidRPr="00D62DEF" w:rsidRDefault="00475595" w:rsidP="00C86006">
+          <w:p w14:paraId="157B0B11" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="002B319E" w:rsidRDefault="00BD49B1" w:rsidP="002B319E">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="19"/>
+                <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="237" w:right="0" w:hanging="270"/>
-              <w:contextualSpacing w:val="0"/>
+              <w:ind w:left="237" w:right="41" w:hanging="270"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Segoe UI"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="002B319E">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Les valeurs des actifs sont basées sur la valeur comptable nette, sauf pour les véhicules et les équipements lourds, où la juste valeur marchande s'applique.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="59874ABB" w14:textId="77777777" w:rsidR="00475595" w:rsidRPr="00F8340E" w:rsidRDefault="00475595" w:rsidP="00C86006">
+          <w:p w14:paraId="2C6435BD" w14:textId="5E6C2035" w:rsidR="00BD49B1" w:rsidRPr="002B319E" w:rsidRDefault="00BD49B1" w:rsidP="002B319E">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="19"/>
+                <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="237" w:right="0" w:hanging="270"/>
-              <w:contextualSpacing w:val="0"/>
+              <w:ind w:left="237" w:right="41" w:hanging="270"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Segoe UI"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F8340E">
+            <w:r w:rsidRPr="002B319E">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> en pertes dues aux écarts dans les actifs ne nécessitent pas un examen par le comité. </w:t>
+              <w:t>Les comptabilisations en pertes dues aux écarts dans les actifs ne nécessitent pas un examen par le comité.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="364ADAF3" w14:textId="2E19C25B" w:rsidR="00475595" w:rsidRPr="00F8340E" w:rsidRDefault="00475595" w:rsidP="00C86006">
+          <w:p w14:paraId="1B6E4DBB" w14:textId="5597B78A" w:rsidR="00BD49B1" w:rsidRPr="002B319E" w:rsidRDefault="00BD49B1" w:rsidP="002B319E">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="19"/>
+                <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="237" w:right="0" w:hanging="270"/>
-              <w:contextualSpacing w:val="0"/>
+              <w:ind w:left="237" w:right="41" w:hanging="270"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Segoe UI"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F8340E">
+            <w:r w:rsidRPr="002B319E">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les comptabilisations en pertes de plus de </w:t>
+              <w:t>Les comptabilisations en pertes de plus de $100 </w:t>
             </w:r>
-            <w:r w:rsidR="00395CCE">
+            <w:r w:rsidR="00DB1FE0" w:rsidRPr="002B319E">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>$</w:t>
+              <w:t>000 doivent</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F8340E">
+            <w:r w:rsidRPr="002B319E">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>100</w:t>
-[...47 lines deleted...]
-              <w:t>126.17 du FRR et, par conséquent, elles doivent d'abord être soumises au Comité consultatif pour les achats.</w:t>
+              <w:t xml:space="preserve"> être approuvées par l'Administrateur conformément au paragraphe 126.17 du FRR et, par conséquent, elles doivent d'abord être soumises au Comité consultatif pour les achats.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="70BE6F25" w14:textId="0947C3EA" w:rsidR="00475595" w:rsidRPr="00D62DEF" w:rsidRDefault="00000000" w:rsidP="00C86006">
+          <w:p w14:paraId="71A8D001" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="002B319E" w:rsidRDefault="00BD49B1" w:rsidP="002B319E">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="19"/>
+                <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="237" w:right="0" w:hanging="270"/>
-              <w:contextualSpacing w:val="0"/>
+              <w:ind w:left="237" w:right="41" w:hanging="270"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Segoe UI"/>
                 <w:color w:val="333333"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-              <w:r w:rsidR="00475595" w:rsidRPr="006350C3">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r w:rsidRPr="002B319E">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
-[...2 lines deleted...]
-                  <w:szCs w:val="18"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:color w:val="0000FF"/>
+                  <w:kern w:val="0"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:u w:val="single"/>
+                  <w:lang w:val="fr-FR"/>
+                  <w14:ligatures w14:val="none"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voir la politique sur la </w:t>
-[...8 lines deleted...]
-                <w:t>cession</w:t>
+                <w:t>Voir la politique sur la cession</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00475595" w:rsidRPr="00F8340E">
+            <w:r w:rsidRPr="002B319E">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> d'actifs pour plus de détails.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="538C5439" w14:textId="6046308A" w:rsidR="00395CCE" w:rsidRDefault="00C86006">
-[...78 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="69285FB0" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="002B319E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">ou crédite le gain ou la perte sur le compte du grand livre à gain ou perte sur </w:t>
-[...1674 lines deleted...]
-    <w:p w14:paraId="4ADD1AA4" w14:textId="77777777" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD">
+        <w:t>Gain ou perte à la cession d’actifs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CEBCE02" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="41" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D4B1239" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
-        <w:ind w:right="37" w:hanging="360"/>
-[...19 lines deleted...]
-    <w:p w14:paraId="6D5338B3" w14:textId="54FB92AE" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Une fois qu'un actif est cedé, le solde non amorti restant est déduit du coût pour établir la NBV. La différence entre le produit de la vente et la NBV est traitée comme un gain ou une perte sur la cession. Le système de gestion des actifs Quantum calcule automatiquement ce gain ou cette perte et impute ou crédite le gain ou la perte sur le compte du grand livre à gain ou perte sur cession en utilisant ligne budétaire (COA) associé à l'actif. Cela garantit que chaque projet ou donateur reçoive la pleine valeur de l'actif, même à sa cession.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1406D2FA" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="37"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64D8721F" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
-        <w:ind w:right="37" w:hanging="360"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="6DF3662E" w14:textId="77777777" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le produit de la vente de l'actif doit être porté au crédit de la source des fonds initialement imputés à l'achat de l'actif, sauf dans les cas suivants :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E9EFD08" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="145DF9B8" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="002B319E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>lorsqu'un comité d’achats a recommandé l'application de ces produits de la vente directement au prix d'achat du matériel ou des fournitures de remplacement, tout excédent doit être pris en compte à titre de recettes accessoires ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7441CB34" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B1D6F0C" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="002B319E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>lorsque la valeur de reprise de l'actif n'est pas considérée comme une vente, la valeur de reprise doit être appliquée au coût du bien de remplacement ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5339DB3A" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D9C1EED" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="002B319E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>lorsque la pratique normale consiste à obtenir et à utiliser certains matériels ou équipements dans le cadre d'un contrat et à les récupérer et à les vendre ultérieurement, ces produits de la vente peuvent être crédités au compte à partir duquel ils ont été acquis, à condition que ligne budgétaire (COA) soit toujours valide ; lorsque le projet initial a été fermé (ce qui ne doit pas se produire étant donné que tous les actifs doivent être liquidés avant la clôture d'un projet), le bureau doit déterminer où créditer le produit de la vente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="195B68A7" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="41" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62CAA090" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="127EA29C" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Comptabilisation en pertes pour actifs perdus ou volés suite à une faute</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F30FC89" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="41" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3554E0A6" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
-        <w:ind w:right="37" w:hanging="360"/>
-[...19 lines deleted...]
-    <w:p w14:paraId="0631E6C1" w14:textId="77777777" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Lorsqu'une immobilisation est comptabilisée en pertes au PNUD suite à une faute, l'approbation à suivre doit être conforme à la délégation de pouvoir de comptabilisation en pertes (voir les paragraphes 15 à 16 ci-dessus).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="143B01B8" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="37"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36BDB946" w14:textId="2EEEC447" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
-        <w:ind w:right="37" w:hanging="360"/>
-[...19 lines deleted...]
-    <w:p w14:paraId="7695577B" w14:textId="77777777" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB1FE0" w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>niveau de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> recouvrement financier doit se situer entre 30 et 100 pour cent, après évaluation de la faute relative et du niveau de la faute légère, de la faute professionnelle lourde et de l'intention du fonctionnaire, ainsi que de toute circonstance atténuante ou aggravante. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Veuillez noter que s'il n'y a pas de faute, le recouvrement financier doit être nul et les approbations doivent être conformes à la délégation de pouvoir de comptabilisation en pertes (voir les paragraphes 15 à 16 ci-dessus).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27798C92" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="37"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D128438" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
-        <w:ind w:right="37" w:hanging="360"/>
-[...19 lines deleted...]
-    <w:p w14:paraId="619BA6FA" w14:textId="77777777" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La faute légère</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> est définie comme l'omission de faire quelque chose qu'une personne raisonnable, guidée par des considérations ordinaires, ferait ou ce qu'une personne raisonnable ou prudente ne ferait pas. Un facteur important pour déterminer si une omission ou un acte donné est déraisonnable </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>est de déterminer si le coût prévu de ce comportement est plus élevé que tout avantage attendu. Un taux de recouvrement de 30 à 50 % doit être attribué aux fautes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A67479D" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="37"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="773321D5" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
-        <w:ind w:right="37" w:hanging="360"/>
-[...26 lines deleted...]
-    <w:p w14:paraId="5D63904B" w14:textId="77777777" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>faute professionnelle lourde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> est définie comme le manquement à un devoir manifeste en négligeant imprudemment les conséquences qui affectent la vie ou les biens d'autrui : tel que le manque flagrant de précaution et de respect pour les droits d'autrui pour justifier la présomption d'intention ou de gratuité. En cas de faute professionnelle lourde, la partie est consciente du risque déraisonnable et en fait sciemment abstraction. Un taux de recouvrement de 50 - 100 % doit être attribué aux fautes professionnelles lourdes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FA5D35F" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="37"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17AAF267" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
-        <w:ind w:right="37" w:hanging="360"/>
-[...19 lines deleted...]
-    <w:p w14:paraId="4F0936DF" w14:textId="52370297" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>acte intentionnel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> est défini comme une atteinte volontaire et délibérée aux biens du PNUD. Un taux de recouvrement de 100 % doit être attribué aux actes intentionnels.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14221BE2" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B9464FF" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Perte ou vol d'un actif du PNUD sous la garde d'un représentant résident, d’un chef de l'entité du siège décentralisée ou d'un chef de l’entité du siège</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06F377D0" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="41" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45480CB3" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
-        <w:ind w:right="37" w:hanging="360"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="2F8AFB0E" w14:textId="77777777" w:rsidR="00C23CA5" w:rsidRPr="00F1027A" w:rsidRDefault="00C23CA5">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Toute perte ou tout vol d'un actif du PNUD impliquant le représentant résident, le chef de l'entité du siège décentralisée ou le chef de l'entité du siège doit toujours être soumis au RACP (ACP pour les chefs d'entités du siège), quelle que soit la valeur de l'actif perdu. Cela est dû au fait que le RACP et l’ACP sont indépendants du représentant résident ou du chef de l'entité du siège.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="781C1A52" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="692AC02F" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Responsabilité personnelle</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="281BC9C8" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1486" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="01CE0D19" w14:textId="236B2B7B" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D18B70D" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
-        <w:ind w:right="37" w:hanging="360"/>
-[...19 lines deleted...]
-    <w:p w14:paraId="20152B5B" w14:textId="616FD23E" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La valeur monétaire totale de la responsabilité personnelle sera déterminée en multipliant le pourcentage évalué de recouvrement financier (30-100 %) par la valeur monétaire totale du coût des réparations ou, en cas de perte, par la valeur de remplacement de l’article perdu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48334CCE" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="37"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="731667EE" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
-        <w:ind w:right="37" w:hanging="360"/>
-[...60 lines deleted...]
-    <w:p w14:paraId="1CA16BB4" w14:textId="19E17615" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pour le </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>personnel recruté localement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, la responsabilité personnelle ne dépassera pas :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D9E0149" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:afterLines="60" w:after="144" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="2335"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>un mois de salaire en cas de faute légère ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71A40FAE" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2335"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>trois mois de salaire en cas de faute professionnelle lourde ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DFA6EF6" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1065" w:right="2335"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B7FAACF" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1065" w:right="2335"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les paiements peuvent être effectués en versements mensuels.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BC8A010" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1065" w:right="2335"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AB16FFC" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="16"/>
         </w:numPr>
-        <w:ind w:right="37" w:hanging="360"/>
-[...31 lines deleted...]
-    <w:p w14:paraId="5973C2F4" w14:textId="63CF138A" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pour le </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>personnel international</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, il n'y a pas de limite à la responsabilité personnelle.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6421FF38" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="37"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0748FE09" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="16"/>
         </w:numPr>
-        <w:ind w:right="37" w:hanging="360"/>
-[...25 lines deleted...]
-    <w:p w14:paraId="4624E3BB" w14:textId="77777777" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Pour tous les cas de perte intentionnelle ou de vol, il n'y aura pas de limite à la responsabilité personnelle et des mesures disciplinaires distinctes seront prises.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="164647F5" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="37"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21434DAF" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="16"/>
         </w:numPr>
-        <w:ind w:right="37" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="10414757" w14:textId="77777777" w:rsidR="00C23CA5" w:rsidRDefault="00C23CA5">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Chaque unité administrative soumettra à l’ACP les cas où il a été établi que la faute professionnelle lourde est la cause du vol ou de la perte. L’ACP doit soumettre ses conclusions pour examen et avis au chef de la section des achats.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E07F796" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="3542A6DC" w14:textId="77777777" w:rsidR="00C23CA5" w:rsidRDefault="00C23CA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02B1F423" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Procédures spéciales pour les ordinateurs et le matériel informatique</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FEF907E" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="41" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2487314E" w14:textId="18ECA845" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La méthode de cession privilégiée pour tout le matériel informatique est la vente aux membres du personnel à un prix compétitif et comparable au prix du marché. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les fonctionnaires internationaux sont toujours </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>exclus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB1FE0" w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>enchères.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Le meilleur rapport qualité-prix sur le site internet eBay pour le modèle et l'année de l'ordinateur spécifiques est un bon indicateur des prix du marché quand aucune autre méthode n'est disponible localement. Tous les PC invendus pourront être donnés à des organisations non gouvernementales ou à d'autres organisations accréditées à but non lucratif.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="717B4DBB" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2261FB51" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Cession d'ordinateurs personnels</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23F319FC" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="41" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40389DEE" w14:textId="4A0015B0" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="37"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les membres du personnel sont autorisés à acheter des ordinateurs personnels (PC) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>obsolètes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et des PC excédentaires par rapport aux besoins d'une division conformément aux directives suivantes (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>les fonctionnaires internationaux</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sont toujours </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>exclus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB1FE0" w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>enchères)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="570F94F1" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BD1C775" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cession ou vente de PC au </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>siège</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09DD882F" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="590813B2" w14:textId="0631882B" w:rsidR="00557765" w:rsidRDefault="006A5289" w:rsidP="00C0422F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12BE1ACA" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="002B319E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le chef de chaque entité du siège est responsable de la vente et de la cession du matériel. Chaque spécialiste de la gestion de l’information (IMA) d’une unité a le pouvoir de certifier l'obsolescence des PC et autres matériels informatiques. Le chef de chaque entité du siège est responsable de l'approbation du formulaire de cession pour chaque article (conformément aux approbations pertinentes du comité des achats).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22167533" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="002B319E">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1846"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="529AF9BF" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="002B319E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le spécialiste de la gestion de l’informatique (IMA) est responsable de la préparation de l'ordinateur en vue de sa cession (voir le guide sur la cession des ordinateurs du bureau des systèmes informatiques et des technologies de l'information (OIST) pour les exigences </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de nettoyage</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>), de la préparation des formulaires de cession d'actifs, et de la vente des PC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E6BF486" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E906DE1" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cession ou vente de PC dans les </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>bureaux pays</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75D4293A" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="673E83C3" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="002B319E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:spacing w:afterLines="60" w:after="144" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le spécialiste de la gestion de l’informatique du bureau de pays doit préparer une liste de tous les PC à vendre avec leurs numéros de série. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6451CD0B" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="002B319E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:spacing w:afterLines="60" w:after="144" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le spécialiste de la gestion de l’informatique du bureau de pays est responsable de la préparation de la cession (voir le guide sur la cession des ordinateurs de l'OIST pour les exigences </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de nettoyage</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>), de la préparation des formulaires de cession d'actifs, et de la vente des PC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31340CD8" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="002B319E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:spacing w:afterLines="60" w:after="144" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La vente peut être commencée comme suit :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DD78E3" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="002B319E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="32" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="2340" w:right="37" w:hanging="361"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le spécialiste de la gestion de l’informatique supprime toutes les données et les programmes des disques durs et installe la version actuelle du système d'exploitation (ou la dernière version stable au cours deux cycles de mise à jour) sur tous les ordinateurs à vendre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F735BB5" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="002B319E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="33" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="2340" w:right="37" w:hanging="361"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Le nombre d'acheteurs intéressés doit être calculé. Les membres du personnel et les personnes engagées pour une durée limitée ont le droit d'acheter les PC liquidés. Un responsable peut décider si les consultants (IC) peuvent acheter des PC usagés.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7791EDEA" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="002B319E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="32" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="2340" w:right="37" w:hanging="361"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Une loterie est recommandée si le nombre d'acheteurs dépasse le nombre de machines disponibles à la vente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34612EEF" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="002B319E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="2340" w:right="37" w:hanging="361"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>L'acheteur doit fournir un chèque, payable au PNUD, pour le montant indiqué comme prix de vente. Tous les chèques doivent être photocopiés et mis à l’abri par le responsable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F52434B" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="002B319E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="60" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="2340" w:right="43" w:hanging="361"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les formulaires de vente remplis et les chèques correspondants doivent être soumis au représentant résident, au chef de l'entité du siège décentralisée ou au chef de l'entité du siège pour la préparation des cartes d'accès aux bâtiments pour retirer les ordinateurs des locaux du PNUD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61EC5E20" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="2160" w:right="43"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="186394AF" w14:textId="77777777" w:rsidR="00DB1FE0" w:rsidRPr="00DB1FE0" w:rsidRDefault="00DB1FE0" w:rsidP="00DB1FE0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="41"/>
         </w:numPr>
-      </w:pPr>
-[...79 lines deleted...]
-    <w:p w14:paraId="0B763F7E" w14:textId="23070AA0" w:rsidR="00C23CA5" w:rsidRDefault="006A5289" w:rsidP="006A1D63">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vanish/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56162E6B" w14:textId="77777777" w:rsidR="00DB1FE0" w:rsidRPr="00DB1FE0" w:rsidRDefault="00DB1FE0" w:rsidP="00DB1FE0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="41"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="37"/>
-      </w:pPr>
-[...43 lines deleted...]
-    <w:p w14:paraId="1C51C0B0" w14:textId="1FC492C2" w:rsidR="00C23CA5" w:rsidRDefault="006A5289" w:rsidP="00F26F8F">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vanish/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A8C0D85" w14:textId="77777777" w:rsidR="00DB1FE0" w:rsidRPr="00DB1FE0" w:rsidRDefault="00DB1FE0" w:rsidP="00DB1FE0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="41"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="37"/>
-      </w:pPr>
-[...81 lines deleted...]
-    <w:p w14:paraId="1C49CF91" w14:textId="6E9FA82A" w:rsidR="00C23CA5" w:rsidRDefault="006A5289" w:rsidP="009E1E2B">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vanish/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43E3CF36" w14:textId="2BFFAC91" w:rsidR="00BD49B1" w:rsidRPr="002B319E" w:rsidRDefault="00BD49B1" w:rsidP="002B319E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="41"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="37"/>
-      </w:pPr>
-[...34 lines deleted...]
-    <w:p w14:paraId="56ACB7DB" w14:textId="77777777" w:rsidR="00C23CA5" w:rsidRDefault="00C23CA5">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B319E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le représentant résident, le chef de l'entité du siège décentralisée ou le chef de l'entité du siège soumettra tous les chèques au groupe des finances ou à la trésorerie pour dépôt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15911F70" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="3B161FA8" w14:textId="77777777" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B6FD6D6" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cession de PC </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>invendus :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C91D711" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51F45C73" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="002B319E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:afterLines="60" w:after="144" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1530" w:right="37" w:hanging="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le spécialiste de la gestion de l’informatique doit informer le directeur des opérations (pour les bureaux de pays) ou le service des opérations générales et le bureau des services de gestion qui vont recueillir les PC invendus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="268B873D" w14:textId="004CEABE" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="002B319E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:afterLines="60" w:after="144" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1530" w:right="37" w:hanging="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le spécialiste de la gestion de l’informatique fournira au directeur des opérations, au service des opérations générales ou au bureau des services de gestion une copie du formulaire RAD signé et une copie du registre des actifs de l'unité pour identifier les articles à </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB1FE0" w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>céder.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51CFF25F" w14:textId="21D61A6C" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="002B319E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:afterLines="60" w:after="144" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1530" w:right="37" w:hanging="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le directeur des opérations, le service des opérations générales ou le bureau des services de gestion vérifiera que les actifs à </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB1FE0" w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>céder se</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> trouvent dans la base de données des rapports Quantum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3191FDBB" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="002B319E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1530" w:right="37" w:hanging="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le directeur des opérations, le service des opérations générales ou le bureau des services de gestion prendra des dispositions pour la cession des PC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48BFB2E5" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D3ECB5C" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D0C9642" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cession des PCs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>irréparable</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16ED5C56" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AFC1A8C" w14:textId="2DC058D6" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L'autorisation technique du spécialiste de la gestion de </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB1FE0" w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’informatique</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD49B1" w:rsidDel="001931DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>du bureau de pays ou de l’entité du siège est obligatoire.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24933564" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E741093" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Don</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d'ordinateurs ou d’ordinateurs portables :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05ACA9AD" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BF61642" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:afterLines="60" w:after="144" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Conditions préalables :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AC0B599" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:afterLines="60" w:after="144" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>L'ONG ou tout autre organisme accrédité sans but lucratif intéressé à recevoir le matériel doit transmettre une lettre sur papier à en-tête demandant au PNUD de faire don de ses ordinateurs ou ordinateurs portables cédés.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E037D56" w14:textId="357414EE" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:afterLines="60" w:after="144" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les ordinateurs ou les ordinateurs portables doivent être directement livrés à l'organisation bénéficiaire, ou l'organisation </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB1FE0" w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>bénéficiaire doit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> elle-même collecter les articles donnés.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36EBFC0C" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La cession des unités doit être enregistrée dans Quantum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16312DDB" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77B8E7B2" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
       <w:pPr>
         <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
-        <w:ind w:left="-5" w:right="0" w:hanging="10"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...215 lines deleted...]
-        <w:r w:rsidR="00DF5A6C">
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Recommandation et approbation d'ACP conformément au pouvoir  </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9">
+        <w:r w:rsidRPr="00BD49B1">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:color w:val="0070C0"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:b/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t xml:space="preserve">Formulaire de demande de vente, de </w:t>
-[...48 lines deleted...]
-          <w:t> </w:t>
+          <w:t xml:space="preserve"> d'approbation des achats :</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId17">
-        <w:r w:rsidR="00DF5A6C">
+      <w:hyperlink r:id="rId10">
+        <w:r w:rsidRPr="00BD49B1">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0B9DA043" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3919E2E9" w14:textId="4153B951" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Pour les entités du siège, le formulaire RAD approuvé par le CAP doit être soumis au directeur des opérations de l’unité pour transmettre la demande au GSSC aux fins de traitement.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L'entité du siège soumettra la demande au GSSC par l'intermédiaire du formulaire de cession du système de gestion de service du PNUD pour les mesures de cession dans Quantum et informera l'IMA de l'unité concernée que l'actif a été liquidé ou transféré. (Le formulaire RAD original sera archivé à l'unité et une copie au format PDF sera envoyée en pièce jointe par courrier électronique à l'équipe chargée des actifs et au spécialiste de la gestion de </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB1FE0" w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’informatique ou</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> au coordonnateur chargé des actifs de l’unité).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3122E3CE" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="37"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="228A238A" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Si l'entité du siège exige que le service des opérations générales ou le bureau des services de gestion collecte les articles en vue d'une cession écologique, une copie du RAD approuvé avec les approbations applicables du comité d'approvisionnement devra être fournie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28822679" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="240AB26C" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Processus d'appel d'offres pour les cessions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="496B9121" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EAB8C29" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="37" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Si la cession est approuvée et nécessite un appel d’offres, la procédure recommandée est la suivante :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="562CCD52" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1486"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FCDA71F" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="002B319E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1090" w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les publicités doivent être placées sur le site Web public du bureau et dans au moins deux journaux locaux pour les localités où plusieurs journaux sont publiés, proposant les articles en vente et demandant des soumissions scellées à présenter dans un délai prescrit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F910C0E" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="002B319E">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1856"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A884CFA" w14:textId="43F91D82" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="002B319E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1090" w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La publicité doit comporter une description de l'article, indiquer que le matériel fait l’objet d’un appel </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB1FE0" w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d’offres et</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> est vendu « tel quel », et que le bureau du PNUD se réserve le droit de rejeter une ou toutes les offres.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39FDEF22" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="002B319E">
+      <w:pPr>
+        <w:spacing w:after="17" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1856"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DCBBCCC" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="002B319E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1090" w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La publicité doit rappeler que le soumissionnaire retenu doit être en accord avec le gouvernement quant à toute taxe d'importation ou de vente exigible sur l'article, et que le paiement de l'article doit être fait en espèces avant la livraison.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C16C8F4" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="002B319E">
+      <w:pPr>
+        <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1856"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41283998" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="002B319E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1090" w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La date et l’heure de réception des soumissions scellées seront enregistrées.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F3646EC" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="002B319E">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1856"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="204BA93F" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="002B319E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1090" w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Aucune offre ne sera acceptée après l'heure de clôture indiquée.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11A8A3BE" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="002B319E">
+      <w:pPr>
+        <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1856"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D9E58F0" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="002B319E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1090" w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Les soumissions seront ouvertes en présence d'au moins deux membres du personnel désignés par le représentant résident ou le chef de l’entité du siège et les soumissionnaires (s'ils le souhaitent).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EC6A969" w14:textId="46EDF033" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="002B319E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1856" w:firstLine="36"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="765DD9CA" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="002B319E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1090" w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La présence de soumissionnaires n'est pas une condition préalable à la validité de l’attribution du marché. Les noms des soumissionnaires et les montants des offres seront listés et le marché attribué au plus offrant.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09790084" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="002B319E">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1856"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02156B40" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="002B319E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1090" w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Si deux ou plusieurs offres ont la même valeur et si l'offre gagnante ne peut être tirée au sort en l’absence d’accord écrit ou de révision par les soumissionnaires, les offres seront rejetées et la vente sera de nouveau annoncée (tous les soumissionnaires à égalité doivent avoir la possibilité de faire des révisions de manière transparente avant de rejeter le processus).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AC01892" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="002B319E">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1856"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="067B53DD" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="002B319E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1090" w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Si aucune offre n'est reçue ou si les offres sont trop basses par rapport à la valeur marchande de l'article, le bureau pays n'a pas besoin de faire un nouvel appel d’offres. Le représentant résident ou le chef de l’entité du siège peut négocier la vente avec les acheteurs intéressés et accepter l'offre la plus élevée sans en référer au CAP pour examen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="444CFFF2" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="002B319E">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1856"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5903BA1D" w14:textId="3124A48D" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="002B319E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1090" w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les membres du personnel des organisations du système des Nations Unies recrutés localement peuvent être autorisés à participer à l'appel d'offres et à acheter, pour leur usage personnel, l'objet à </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB1FE0" w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>céder,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dans les mêmes conditions que les autres soumissionnaires.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F07BD41" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="002B319E">
+      <w:pPr>
+        <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1856"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66F454D5" w14:textId="65C98EC3" w:rsidR="00BD49B1" w:rsidRPr="002B319E" w:rsidRDefault="00BD49B1" w:rsidP="002B319E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1090"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B319E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les fonctionnaires internationaux sont toujours exclus des procédures d’appel d’offres.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="466750B6" w14:textId="0076AB01" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="002B319E">
+      <w:pPr>
+        <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1856" w:firstLine="36"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04902E16" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="002B319E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1090" w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Si un soumissionnaire retenu n'honore pas sa soumission dans la semaine suivant l'ouverture et qu'il a été déterminé qu'il désire retirer son offre, la deuxième offre la plus élevée doit être acceptée (le bureau pays peut demander une garantie d'offre raisonnable s'il le juge approprié ou nécessaire).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A44BEE9" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="002B319E">
+      <w:pPr>
+        <w:spacing w:after="18" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1856"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A5CBDF9" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="002B319E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1090" w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Dans les pays où la réglementation gouvernementale existante exige la vente au gouvernement de biens importés dans les pays en franchise de droits, la procédure ci-dessus n'est pas applicable. Cependant, le bureau pays doit observer scrupuleusement la règlementation gouvernementale en vigueur sur ce sujet ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42F0BE51" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="002B319E">
+      <w:pPr>
+        <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1856"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28C2007F" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="002B319E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1090" w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Dans les pays où la vente de biens importés est interdite par la loi, seules les offres reçues de particuliers ou d'entités habilités à faire des achats hors taxes devront être prises en considération.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3599BE29" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6621034F" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Cession de mobilier</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B88D46E" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B4A348F" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="41"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les divisions du siège doivent envoyer un courriel au service des opérations générales ou au bureau des services de gestion pour demander que le mobilier obsolète soit entreposé. Aucun formulaire n’est nécessaire étant donné que les meubles ne sont pas encore étiquetés individuellement (sauf pour les meubles d'une valeur supérieure ou égale à $5,000). Les bureaux pays et les entités du siège décentralisées peuvent concevoir des procédures internes pour la cession physique du mobilier obsolète, tout en s'assurant que la documentation appropriée soit conservée dans les dossiers pour </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>les cessions. La durée de vie recommandée avant le remplacement du mobilier est normalement de 8 ans et il peut être remplacé tous les 8 ans, à moins qu’il ne soit encore en bon état. Aux fins de la comptabilité, le mobilier est amorti dans le système sur 15 ans. Les meubles d'une valeur supérieure ou égale à $5,000 sont considérés comme un actif et doivent être étiquetés. Le formulaire de transfert d’entrée-sortie est requis pour les transferts et le formulaire RAD est requis pour la cession.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18CF3F6C" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="37" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61C0D43F" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Mobilier et matériel endommagés, perdus ou manquants</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D9B4FB3" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="41" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A4D6591" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les enquêtes sont généralement menées par le bureau de la sécurité, le PNUD ou le personnel de sécurité du Département de la sûreté et de la sécurité (DSS) des Nations Unies. Le bureau de la sécurité, le PNUD ou le DSS mènera des entretiens avec le département concerné et fournira un rapport de ses conclusions au chef de l'entité du siège, au représentant résident. Se reporter à la section sur la cession et la comptabilisation en pertes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="563E0F7E" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25E527DF" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Véhicules</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63375A58" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="41" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D91D4FB" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les représentants résidents, les chefs des entités du siège décentralisées et le chef du service des opérations générales ou du bureau des services de gestion sont autorisés à liquider des véhicules ayant parcouru 100 000 kilomètres ou âgés de 5 ans à compter de la date d'achat (selon la première de ces éventualités). À noter qu’aux fins de la comptabilité, les véhicules sont amortis sur 12 ans, mais qu’à des fins de remplacement, ils doivent être évalués pour cession après 100 000 kilomètres ou cinq ans (selon la première de ces éventualités). Dans les cas où un véhicule n'est pas en état de fonctionner en raison d'un manque de pièces ou de réparations très coûteuses, il peut être décidé de remplacer le véhicule avant la fin de la durée de vie recommandée. Une justification documentée est nécessaire pour cette décision. Lorsque le véhicule est encore en bon état, le bureau peut décider de le conserver pendant une période supplémentaire avant la cession. Cette décision doit être prise par le représentant résident, le chef de l'entité du siège décentralisée ou le chef de l’entité du siège pour les bureaux concernés.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EA49A6B" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BC4D0AA" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Équipements lourds et autres matériels</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5885E2C5" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="41" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="235997AE" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Il s’agit notamment des groupes électrogènes, des climatiseurs et d'autres équipements lourds similaires. La durée de vie recommandée avant le remplacement est normalement de 10 ans. À noter qu'aux fins de la comptabilité, cette catégorie d'actifs est amortie sur 20 ans, mais que l'évaluation pour la durée de vie de remplacement doit commencer après 10 ans. En fonction de la juste valeur marchande (selon le paragraphe 1.6) de l'article liquidé, il faut obtenir l'approbation appropriée de la CAP, du RACP ou de l’ACP pour la cession.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F1CA835" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="496DC35C" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Rôles et responsabilités</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12EC6C8D" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="130D25AE" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Se référer à la section Acquisition et entretien du Mobilier et du matériel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A6B507C" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01FBA1CE" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Modèles et formulaires</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D7B1FF2" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67856506" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="43"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Rapport du PNUD sur les actifs en cours (dans Quantum)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03818D6C" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="43"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Rapport de synthèse du PNUD (dans Quantum)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C1B0D7A" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="43"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Rapport détaillé du PNUD sur les acquisitions (dans Quantum)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54E0BF5C" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="43"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Rapport détaillé du PNUD sur les transferts (dans Quantum)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D1A158C" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="43"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Rapport détaillé du PNUD sur les ajustements (dans Quantum)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A9C9C5A" w14:textId="67E0461A" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="002B319E">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="43"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Rapport détaillé du PNUD sur les transferts (dans Quantum)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0526DF9F" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F5D8FB5" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="035EEE65" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Siège :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BEC51C9" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="640A7597" w14:textId="21C1AD36" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId11">
+        <w:r w:rsidRPr="00BD49B1">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Formulaire de demande de vente, de cession d'actifs (RAD) inférieure à $5,000 </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId12">
+        <w:r w:rsidRPr="00BD49B1">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> -</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId18">
-        <w:r w:rsidR="00DF5A6C">
+      <w:hyperlink r:id="rId13">
+        <w:r w:rsidRPr="00BD49B1">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> Siège</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-    <w:p w14:paraId="5A68A484" w14:textId="2FA7CBD3" w:rsidR="0004180D" w:rsidRPr="0004180D" w:rsidRDefault="00000000" w:rsidP="00F1027A">
+      <w:r w:rsidR="00DB1FE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en anglais)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="004E1F84" w14:textId="7B5518CF" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00DB1FE0">
       <w:pPr>
         <w:spacing w:after="60" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00DF5A6C">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId14">
+        <w:r w:rsidRPr="00BD49B1">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t xml:space="preserve">Formulaire de demande de vente, de </w:t>
-[...34 lines deleted...]
-          <w:t> </w:t>
+          <w:t>Formulaire de demande de vente, de cession d'actifs (RAD) supérieure à 5,000 </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId20">
-        <w:r w:rsidR="00DF5A6C">
+      <w:hyperlink r:id="rId15">
+        <w:r w:rsidRPr="00BD49B1">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> -</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId21">
-        <w:r w:rsidR="00DF5A6C">
+      <w:hyperlink r:id="rId16">
+        <w:r w:rsidRPr="00BD49B1">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> Siège</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-    <w:p w14:paraId="7B7C5077" w14:textId="4E3BA5DF" w:rsidR="0004180D" w:rsidRPr="00212071" w:rsidRDefault="00000000" w:rsidP="00F1027A">
+      <w:r w:rsidR="00DB1FE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en anglais)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="501BAF84" w14:textId="2944F8E8" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00DB1FE0">
       <w:pPr>
         <w:spacing w:after="60" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00DF5A6C" w:rsidRPr="00212071">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="00BD49B1">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>Formulaire de dema</w:t>
-[...27 lines deleted...]
-          <w:t>immobilisés - Siège</w:t>
+          <w:t>Formulaire de demande de cession d’actifs non immobilisés - Siège</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-    <w:p w14:paraId="6B27D060" w14:textId="77777777" w:rsidR="0004180D" w:rsidRPr="0004180D" w:rsidRDefault="00000000" w:rsidP="00F1027A">
+      <w:r w:rsidR="00DB1FE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en anglais)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51294D5F" w14:textId="25E7F581" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00DB1FE0">
       <w:pPr>
         <w:spacing w:after="60" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00DF5A6C">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId18">
+        <w:r w:rsidRPr="00BD49B1">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Formulaire de vente de PC</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId24">
-        <w:r w:rsidR="00DF5A6C">
+      <w:hyperlink r:id="rId19">
+        <w:r w:rsidRPr="00BD49B1">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> -</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00DF5A6C">
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25">
-        <w:r w:rsidR="00DF5A6C">
+      <w:hyperlink r:id="rId20">
+        <w:r w:rsidRPr="00BD49B1">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Siège</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-    <w:p w14:paraId="7171E97C" w14:textId="77777777" w:rsidR="0004180D" w:rsidRPr="0004180D" w:rsidRDefault="00000000" w:rsidP="00F1027A">
+      <w:r w:rsidR="00DB1FE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en anglais)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="388A0563" w14:textId="63973E6B" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00DB1FE0">
       <w:pPr>
         <w:spacing w:after="60" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00DF5A6C">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId21">
+        <w:r w:rsidRPr="00BD49B1">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Formulaire de demande de relocalisation d’actifs</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId27">
-        <w:r w:rsidR="00DF5A6C">
+      <w:hyperlink r:id="rId22">
+        <w:r w:rsidRPr="00BD49B1">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> -</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00DF5A6C">
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28">
-        <w:r w:rsidR="00DF5A6C">
+      <w:hyperlink r:id="rId23">
+        <w:r w:rsidRPr="00BD49B1">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Siège</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-    <w:p w14:paraId="3A172891" w14:textId="77777777" w:rsidR="0004180D" w:rsidRPr="0004180D" w:rsidRDefault="00000000" w:rsidP="00F1027A">
+      <w:r w:rsidR="00DB1FE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en anglais)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21FD7292" w14:textId="42E6B27A" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00DB1FE0">
       <w:pPr>
         <w:spacing w:after="60" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00DF5A6C">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId24">
+        <w:r w:rsidRPr="00BD49B1">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Formulaire de demande de transfert</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId30">
-        <w:r w:rsidR="00DF5A6C">
+      <w:hyperlink r:id="rId25">
+        <w:r w:rsidRPr="00BD49B1">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId31">
-        <w:r w:rsidR="00DF5A6C">
+      <w:hyperlink r:id="rId26">
+        <w:r w:rsidRPr="00BD49B1">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>d'actifs entrants</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId32">
-        <w:r w:rsidR="00DF5A6C">
+      <w:hyperlink r:id="rId27">
+        <w:r w:rsidRPr="00BD49B1">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> /</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId33">
-        <w:r w:rsidR="00DF5A6C">
+      <w:hyperlink r:id="rId28">
+        <w:r w:rsidRPr="00BD49B1">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> d'actifs sortants</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId34">
-        <w:r w:rsidR="00DF5A6C">
+      <w:hyperlink r:id="rId29">
+        <w:r w:rsidRPr="00BD49B1">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> -</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId35">
-        <w:r w:rsidR="00DF5A6C">
+      <w:hyperlink r:id="rId30">
+        <w:r w:rsidRPr="00BD49B1">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> Siège</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-    <w:p w14:paraId="257C1985" w14:textId="77777777" w:rsidR="0004180D" w:rsidRPr="0004180D" w:rsidRDefault="00000000" w:rsidP="00F1027A">
+      <w:r w:rsidR="00DB1FE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en anglais)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13210915" w14:textId="615B2CDC" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00DB1FE0">
       <w:pPr>
         <w:spacing w:after="60" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00DF5A6C">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId31">
+        <w:r w:rsidRPr="00BD49B1">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Formulaire de demande d'approbation d’ajustement de valeur d'actifs</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId37">
-        <w:r w:rsidR="00DF5A6C">
+      <w:hyperlink r:id="rId32">
+        <w:r w:rsidRPr="00BD49B1">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> -</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId38">
-        <w:r w:rsidR="00DF5A6C">
+      <w:hyperlink r:id="rId33">
+        <w:r w:rsidRPr="00BD49B1">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> Siège</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-    <w:p w14:paraId="24EBCACD" w14:textId="77777777" w:rsidR="0004180D" w:rsidRDefault="0004180D" w:rsidP="0004180D">
+      <w:r w:rsidR="00DB1FE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en anglais)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75662D63" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="60" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="04CFD8E4" w14:textId="77777777" w:rsidR="0004180D" w:rsidRDefault="0004180D" w:rsidP="0004180D">
+        <w:ind w:left="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BE82918" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="-5" w:right="0" w:hanging="10"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="000000"/>
-        </w:rPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="34C06212" w14:textId="77777777" w:rsidR="0004180D" w:rsidRDefault="0004180D" w:rsidP="0004180D">
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Bureaux de pays :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="447D80EB" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="537F0BB4" w14:textId="2D9894FC" w:rsidR="0004180D" w:rsidRPr="0004180D" w:rsidRDefault="00000000" w:rsidP="00F1027A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DC7934F" w14:textId="21EE38C0" w:rsidR="00BD49B1" w:rsidRPr="002B319E" w:rsidRDefault="00BD49B1" w:rsidP="00DB1FE0">
       <w:pPr>
         <w:spacing w:after="60" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00DF5A6C">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId34" w:history="1">
+        <w:r w:rsidRPr="00BD49B1">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t xml:space="preserve">Formulaire de demande de vente, de </w:t>
+          <w:t>Formulaire de demande de vente, de cession d'actifs (RAD) inférieure à $</w:t>
         </w:r>
-        <w:r w:rsidR="00705F1E">
+        <w:r w:rsidR="00DB1FE0" w:rsidRPr="00BD49B1">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>cession</w:t>
+          <w:t>5,000 -</w:t>
         </w:r>
-        <w:r w:rsidR="00DF5A6C">
+        <w:r w:rsidRPr="00BD49B1">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t xml:space="preserve"> d'actifs (RAD) inférieure à </w:t>
-[...34 lines deleted...]
-          <w:t xml:space="preserve"> - Bureau de pays</w:t>
+          <w:t xml:space="preserve"> Bureau de pays</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-    <w:p w14:paraId="4BF0D6F3" w14:textId="5E1ED4F8" w:rsidR="0004180D" w:rsidRPr="0004180D" w:rsidRDefault="00000000" w:rsidP="00F1027A">
+      <w:r w:rsidR="00DB1FE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en anglais)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C6B12AC" w14:textId="4B03E767" w:rsidR="00BD49B1" w:rsidRPr="002B319E" w:rsidRDefault="00BD49B1" w:rsidP="00DB1FE0">
       <w:pPr>
         <w:spacing w:after="60" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00DF5A6C">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId35" w:history="1">
+        <w:r w:rsidRPr="00BD49B1">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t xml:space="preserve">Formulaire de demande de vente, de </w:t>
+          <w:t>Formulaire de demande de vente, de cession d'actifs (RAD) supérieure à $</w:t>
         </w:r>
-        <w:r w:rsidR="00705F1E">
+        <w:r w:rsidR="00DB1FE0" w:rsidRPr="00BD49B1">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>cession</w:t>
+          <w:t>5,000 -</w:t>
         </w:r>
-        <w:r w:rsidR="00DF5A6C">
+        <w:r w:rsidRPr="00BD49B1">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t xml:space="preserve"> d'actifs (RAD) supérieure à </w:t>
-[...34 lines deleted...]
-          <w:t xml:space="preserve"> - Bureau pays</w:t>
+          <w:t xml:space="preserve"> Bureau pays</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-    <w:p w14:paraId="71730AF5" w14:textId="77777777" w:rsidR="0004180D" w:rsidRPr="0004180D" w:rsidRDefault="00000000" w:rsidP="008852E0">
+      <w:r w:rsidR="00DB1FE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en anglais)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02B80337" w14:textId="3E662CCF" w:rsidR="00BD49B1" w:rsidRPr="002B319E" w:rsidRDefault="00BD49B1" w:rsidP="00DB1FE0">
       <w:pPr>
         <w:spacing w:after="60" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00DF5A6C">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId36" w:history="1">
+        <w:r w:rsidRPr="00BD49B1">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Transfert des titres d'actifs du PNUD au gouvernement - Bureau de pays</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-    <w:p w14:paraId="0F024A9C" w14:textId="51E6A98A" w:rsidR="00C317AD" w:rsidRPr="00D65A6F" w:rsidRDefault="00D65A6F" w:rsidP="00E01889">
+      <w:r w:rsidR="00DB1FE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en anglais)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68600755" w14:textId="6FD14976" w:rsidR="00BD49B1" w:rsidRPr="002B319E" w:rsidRDefault="00BD49B1" w:rsidP="002B319E">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://popp.undp.org/node/4416" </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Formulaire de la comptabilisation en pertes NBV supérieure à $1000 - Bureau de pays </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB1FE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Siège</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB1FE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB1FE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(en anglais)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59BA5CCF" w14:textId="77777777" w:rsidR="00DB1FE0" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
       <w:pPr>
         <w:spacing w:before="60" w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...50 lines deleted...]
-    <w:p w14:paraId="6EE6A1E4" w14:textId="08086BDA" w:rsidR="00521A64" w:rsidRPr="0089306A" w:rsidRDefault="00D65A6F" w:rsidP="0089306A">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4706241E" w14:textId="57A46B6F" w:rsidR="00BD49B1" w:rsidRPr="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00BD49B1">
       <w:pPr>
         <w:spacing w:before="60" w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...10 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD49B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="419F5E4B" w14:textId="77777777" w:rsidR="00D92380" w:rsidRPr="00212071" w:rsidRDefault="00D92380" w:rsidP="00E01889">
-[...22 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="1E93389E" w14:textId="77777777" w:rsidR="00DB1FE0" w:rsidRPr="00A20DFF" w:rsidRDefault="00DB1FE0" w:rsidP="00DB1FE0">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
-          <w:lang w:val="fr-FR"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A20DFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-FR"/>
-        </w:rPr>
-[...42 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Avertissement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
-          <w:color w:val="000000"/>
+          <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A20DFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A20DFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> Ce document a été traduit de l'anglais vers le français. En cas de divergence entre cette traduction et le document anglais original, le document anglais original prévaudra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10EFB6B4" w14:textId="77777777" w:rsidR="00DB1FE0" w:rsidRPr="00A20DFF" w:rsidRDefault="00DB1FE0" w:rsidP="00DB1FE0">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C1083BC" w14:textId="715CAA71" w:rsidR="00DA504D" w:rsidRDefault="00DB1FE0">
+      <w:r w:rsidRPr="00A20DFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Disclaimer:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F92CA9">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00A20DFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> This document was translated from English into French. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
       </w:r>
-    </w:p>
-[...19 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId47"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00BD49B1">
+      <w:headerReference w:type="default" r:id="rId37"/>
+      <w:footerReference w:type="even" r:id="rId38"/>
+      <w:footerReference w:type="default" r:id="rId39"/>
+      <w:footerReference w:type="first" r:id="rId40"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1481" w:right="1395" w:bottom="1508" w:left="1440" w:header="720" w:footer="721" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="562B6CD4" w14:textId="77777777" w:rsidR="007D2928" w:rsidRDefault="007D2928">
+    <w:p w14:paraId="066CEC9A" w14:textId="77777777" w:rsidR="00531814" w:rsidRDefault="00531814" w:rsidP="00BD49B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="65DE6764" w14:textId="77777777" w:rsidR="007D2928" w:rsidRDefault="007D2928">
+    <w:p w14:paraId="5144EDF3" w14:textId="77777777" w:rsidR="00531814" w:rsidRDefault="00531814" w:rsidP="00BD49B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...15 lines deleted...]
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Leelawadee UI">
     <w:altName w:val="Arial Unicode MS"/>
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A3000003" w:usb1="00000000" w:usb2="00010000" w:usb3="00000000" w:csb0="00010101" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...13 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="547E23C4" w14:textId="77777777" w:rsidR="00766D1C" w:rsidRDefault="003C3F47">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4B3F3C3A" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRDefault="00BD49B1">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00766D1C">
+    <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidR="00766D1C">
+    <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="062EE69B" w14:textId="77777777" w:rsidR="00766D1C" w:rsidRDefault="00766D1C">
+  <w:p w14:paraId="53F6648C" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRDefault="00BD49B1">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="60740649" w14:textId="26DBBB5F" w:rsidR="00766D1C" w:rsidRDefault="00766D1C">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6B4F16EA" w14:textId="4ECF573A" w:rsidR="00BD49B1" w:rsidRPr="002B319E" w:rsidRDefault="00BD49B1">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="002B319E">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidR="00EA77E2">
-      <w:rPr>
+    <w:r w:rsidRPr="002B319E">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="002B319E">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidR="00EA77E2">
-      <w:rPr>
+    <w:r w:rsidRPr="002B319E">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00CD5981">
-      <w:rPr>
+    <w:r w:rsidRPr="002B319E">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="00EA77E2">
-      <w:rPr>
+    <w:r w:rsidRPr="002B319E">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="002B319E">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> de </w:t>
     </w:r>
-    <w:r w:rsidR="00705F1E">
-      <w:rPr>
+    <w:r w:rsidRPr="002B319E">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="00705F1E">
-      <w:rPr>
+    <w:r w:rsidRPr="002B319E">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidR="00705F1E">
-      <w:rPr>
+    <w:r w:rsidRPr="002B319E">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00CD5981">
-      <w:rPr>
+    <w:r w:rsidRPr="002B319E">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>17</w:t>
     </w:r>
-    <w:r w:rsidR="00705F1E">
-      <w:rPr>
+    <w:r w:rsidRPr="002B319E">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="002B319E">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
+    <w:r w:rsidRPr="002B319E">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>Date d’entrée en vigueur</w:t>
+    </w:r>
+    <w:r w:rsidR="002B319E">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> :</w:t>
+    </w:r>
+    <w:r w:rsidRPr="002B319E">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 26/07/2016 </w:t>
+    </w:r>
+    <w:r w:rsidRPr="002B319E">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
+    </w:r>
+    <w:r w:rsidRPr="002B319E">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>Version</w:t>
+    </w:r>
     <w:r>
-      <w:t xml:space="preserve">Date d’entrée en vigueur </w:t>
-[...10 lines deleted...]
-    <w:r w:rsidR="00E02784" w:rsidRPr="00E02784">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:vertAlign w:val="superscript"/>
+      </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
-      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>#</w:t>
     </w:r>
-    <w:r>
-[...8 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="002B319E">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> : </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="281463643"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='e560140e-7b2f-4392-90df-e7567e3021a3' xmlns:ns4='8264c5cc-ec60-4b56-8111-ce635d3d139a' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns4:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{B7D0AB1B-AF9B-4B23-A5BA-40E2108B51C2}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="00E02784">
+        <w:r w:rsidRPr="002B319E">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:t>7</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5AF0B42F" w14:textId="77777777" w:rsidR="00766D1C" w:rsidRDefault="003C3F47">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="35D944E5" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRDefault="00BD49B1">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00766D1C">
+    <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidR="00766D1C">
+    <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5F3D54FA" w14:textId="77777777" w:rsidR="00766D1C" w:rsidRDefault="00766D1C">
+  <w:p w14:paraId="6B34C5ED" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRDefault="00BD49B1">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1EBDF8BD" w14:textId="77777777" w:rsidR="007D2928" w:rsidRDefault="007D2928">
+    <w:p w14:paraId="7CB8C0A2" w14:textId="77777777" w:rsidR="00531814" w:rsidRDefault="00531814" w:rsidP="00BD49B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7D05A066" w14:textId="77777777" w:rsidR="007D2928" w:rsidRDefault="007D2928">
+    <w:p w14:paraId="1245FD98" w14:textId="77777777" w:rsidR="00531814" w:rsidRDefault="00531814" w:rsidP="00BD49B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="07B1882A" w14:textId="1039D179" w:rsidR="00766D1C" w:rsidRDefault="00766D1C" w:rsidP="00F1027A">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="67EE0E89" w14:textId="6BF22489" w:rsidR="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00F1027A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:val="en-US"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3732E8D1" wp14:editId="6CE27D5B">
-[...2 lines deleted...]
-          <wp:docPr id="24" name="Picture 24"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="38C893DA" wp14:editId="01DCD230">
+          <wp:extent cx="292227" cy="594360"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="320693621" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="2" name="logo-undp-300.png"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
-                <pic:blipFill rotWithShape="1">
+                <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect l="1" r="2023" b="16642"/>
-                  <a:stretch/>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="303059" cy="594754"/>
+                    <a:ext cx="298572" cy="607265"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
-                  <a:extLst>
-[...3 lines deleted...]
-                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-</w:hdr>
-[...4 lines deleted...]
-  <w:p w14:paraId="730EFAC2" w14:textId="77777777" w:rsidR="00EA5CCF" w:rsidRDefault="00EA5CCF">
+  <w:p w14:paraId="64EAAF41" w14:textId="77777777" w:rsidR="00BD49B1" w:rsidRDefault="00BD49B1" w:rsidP="00F1027A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01F54FCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D1369604"/>
     <w:lvl w:ilvl="0" w:tplc="944A4406">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
@@ -9491,4861 +12415,5001 @@
     <w:lvl w:ilvl="8" w:tplc="4D90F470">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07CB199A"/>
+    <w:nsid w:val="084318DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="C1D80612"/>
-[...12 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+    <w:tmpl w:val="3C84FF50"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
-[...82 lines deleted...]
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1425"/>
+      </w:pPr>
+      <w:rPr>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019">
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
-[...79 lines deleted...]
-        <w:ind w:left="720"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="B376597A">
-[...5 lines deleted...]
-        <w:ind w:left="1425"/>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="160AD73E">
-[...5 lines deleted...]
-        <w:ind w:left="2160"/>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="E87C8EAA">
-[...5 lines deleted...]
-        <w:ind w:left="2880"/>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="9202D2F4">
-[...5 lines deleted...]
-        <w:ind w:left="3600"/>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="7152DC00">
-[...5 lines deleted...]
-        <w:ind w:left="4320"/>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="88103EA6">
-[...5 lines deleted...]
-        <w:ind w:left="5040"/>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="B57C0070">
-[...5 lines deleted...]
-        <w:ind w:left="5760"/>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="32B80676">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0B93381D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F93CF824"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%9"/>
-[...2 lines deleted...]
-        <w:ind w:left="6480"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0D732DB0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7352A048"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="38"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...10 lines deleted...]
-        <w:ind w:left="720"/>
+    <w:lvl w:ilvl="1" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2161"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="D250CA88">
-[...5 lines deleted...]
-        <w:ind w:left="1440"/>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="4F1EA3DC">
-[...5 lines deleted...]
-        <w:ind w:left="2160"/>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="DCA8D31E">
-[...5 lines deleted...]
-        <w:ind w:left="2880"/>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="A6FC9B04">
-[...5 lines deleted...]
-        <w:ind w:left="3600"/>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="4F389DC4">
-[...5 lines deleted...]
-        <w:ind w:left="4320"/>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="046C118E">
-[...5 lines deleted...]
-        <w:ind w:left="5040"/>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="C690F980">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="107209F6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B0202CC0"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8"/>
-[...2 lines deleted...]
-        <w:ind w:left="5760"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="111E501C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="163A3834"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="7"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="30D82CC0">
+    <w:lvl w:ilvl="1" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1785" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%9"/>
-[...2 lines deleted...]
-        <w:ind w:left="6480"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...5 lines deleted...]
-      <w:start w:val="32"/>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
-[...2 lines deleted...]
-        <w:ind w:left="720"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="BACCA0C2">
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2)"/>
-[...2 lines deleted...]
-        <w:ind w:left="1065"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="BAD861FC">
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%3"/>
-[...2 lines deleted...]
-        <w:ind w:left="2160"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="7D4435D2">
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4"/>
-[...2 lines deleted...]
-        <w:ind w:left="2880"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="493E4298">
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5"/>
-[...2 lines deleted...]
-        <w:ind w:left="3600"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="1966A1DE">
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%6"/>
-[...2 lines deleted...]
-        <w:ind w:left="4320"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="4F087E04">
-      <w:start w:val="1"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="17223264"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B562F3BA"/>
+    <w:lvl w:ilvl="0" w:tplc="DD96464E">
+      <w:start w:val="24"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7"/>
-[...2 lines deleted...]
-        <w:ind w:left="5040"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="DF742856">
+    <w:lvl w:ilvl="1" w:tplc="B376597A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8"/>
-[...2 lines deleted...]
-        <w:ind w:left="5760"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1425"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="BE0A4162">
+    <w:lvl w:ilvl="2" w:tplc="160AD73E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%9"/>
-[...2 lines deleted...]
-        <w:ind w:left="6480"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="0409000F">
+    <w:lvl w:ilvl="3" w:tplc="E87C8EAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
-[...88 lines deleted...]
-        <w:ind w:left="720"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="BD0E4B56">
+    <w:lvl w:ilvl="4" w:tplc="9202D2F4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2)"/>
-[...2 lines deleted...]
-        <w:ind w:left="1425"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="8244F924">
+    <w:lvl w:ilvl="5" w:tplc="7152DC00">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%3"/>
-[...2 lines deleted...]
-        <w:ind w:left="2160"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="9B04513C">
+    <w:lvl w:ilvl="6" w:tplc="88103EA6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4"/>
-[...2 lines deleted...]
-        <w:ind w:left="2880"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="C250ECCC">
+    <w:lvl w:ilvl="7" w:tplc="B57C0070">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5"/>
-[...2 lines deleted...]
-        <w:ind w:left="3600"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="E222DCEA">
+    <w:lvl w:ilvl="8" w:tplc="32B80676">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%6"/>
-[...2 lines deleted...]
-        <w:ind w:left="4320"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="7C2AB820">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1BD15366"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7AACBAC0"/>
+    <w:lvl w:ilvl="0" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7"/>
-[...2 lines deleted...]
-        <w:ind w:left="5040"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1FA70F4D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="515A8302"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="42BCB4CA">
-[...5 lines deleted...]
-        <w:ind w:left="5760"/>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="376ED160">
-[...5 lines deleted...]
-        <w:ind w:left="6480"/>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...13 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
-[...79 lines deleted...]
-        <w:ind w:left="720"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="8BFCB34A">
-[...5 lines deleted...]
-        <w:ind w:left="990"/>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="C974255E">
-[...5 lines deleted...]
-        <w:ind w:left="2160"/>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="F5A2EF42">
-[...5 lines deleted...]
-        <w:ind w:left="2880"/>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="646E2816">
-[...5 lines deleted...]
-        <w:ind w:left="3600"/>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="22707410">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="224E41E5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="88D8610E"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="18"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1425" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%6"/>
-[...2 lines deleted...]
-        <w:ind w:left="4320"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="23D25D3D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="846EFD58"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2145" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2865" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3585" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4305" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5025" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5745" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6465" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7185" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7905" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="28981018"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="452AE20E"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2AC212F6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="50F43852"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F714DFB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C91A7928"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33CE1606"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="30CAFE46"/>
+    <w:lvl w:ilvl="0" w:tplc="729C39F4">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="2D1264C0">
-[...5 lines deleted...]
-        <w:ind w:left="5040"/>
+    <w:lvl w:ilvl="1" w:tplc="BD0E4B56">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1425"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="7D387428">
-[...5 lines deleted...]
-        <w:ind w:left="5760"/>
+    <w:lvl w:ilvl="2" w:tplc="8244F924">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="C0007114">
-[...5 lines deleted...]
-        <w:ind w:left="6480"/>
+    <w:lvl w:ilvl="3" w:tplc="9B04513C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...13 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="C250ECCC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
-[...349 lines deleted...]
-        <w:ind w:left="1425"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="6D62B0AA">
-[...5 lines deleted...]
-        <w:ind w:left="2160"/>
+    <w:lvl w:ilvl="5" w:tplc="E222DCEA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="F07A2FA0">
-[...5 lines deleted...]
-        <w:ind w:left="2880"/>
+    <w:lvl w:ilvl="6" w:tplc="7C2AB820">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="89168C94">
-[...5 lines deleted...]
-        <w:ind w:left="3600"/>
+    <w:lvl w:ilvl="7" w:tplc="42BCB4CA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="758A8DBE">
-[...5 lines deleted...]
-        <w:ind w:left="4320"/>
+    <w:lvl w:ilvl="8" w:tplc="376ED160">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="50BE003C">
-[...5 lines deleted...]
-        <w:ind w:left="5040"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34CD65AF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="684800BC"/>
+    <w:lvl w:ilvl="0" w:tplc="0D2CAB42">
+      <w:start w:val="15"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="4E5A64AE">
-[...5 lines deleted...]
-        <w:ind w:left="5760"/>
+    <w:lvl w:ilvl="1" w:tplc="8BFCB34A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="990"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="EFD454E4">
-[...5 lines deleted...]
-        <w:ind w:left="6480"/>
+    <w:lvl w:ilvl="2" w:tplc="C974255E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="3ABCA742">
-[...5 lines deleted...]
-        <w:ind w:left="7200"/>
+    <w:lvl w:ilvl="3" w:tplc="F5A2EF42">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...10 lines deleted...]
-        <w:ind w:left="360"/>
+    <w:lvl w:ilvl="4" w:tplc="646E2816">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="BC8CFB52">
-[...5 lines deleted...]
-        <w:ind w:left="1425"/>
+    <w:lvl w:ilvl="5" w:tplc="22707410">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="3360470C">
-[...5 lines deleted...]
-        <w:ind w:left="2160"/>
+    <w:lvl w:ilvl="6" w:tplc="2D1264C0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="F814CFE4">
-[...5 lines deleted...]
-        <w:ind w:left="2880"/>
+    <w:lvl w:ilvl="7" w:tplc="7D387428">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="19F66D12">
-[...5 lines deleted...]
-        <w:ind w:left="3600"/>
+    <w:lvl w:ilvl="8" w:tplc="C0007114">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="C636C076">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38462304"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EF066BA6"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%6"/>
-[...2 lines deleted...]
-        <w:ind w:left="4320"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A9D5D76"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="607CD56C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3DE110E0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="14484EAA"/>
+    <w:lvl w:ilvl="0" w:tplc="10084696">
+      <w:start w:val="31"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="735" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1455" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2175" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2895" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3615" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4335" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5055" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5775" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44110DD3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="24A07DA2"/>
+    <w:lvl w:ilvl="0" w:tplc="37D6587E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1425"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="09EAA578">
-[...5 lines deleted...]
-        <w:ind w:left="5040"/>
+    <w:lvl w:ilvl="1" w:tplc="6D62B0AA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="6C1A7E58">
-[...5 lines deleted...]
-        <w:ind w:left="5760"/>
+    <w:lvl w:ilvl="2" w:tplc="F07A2FA0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="5558A83C">
-[...5 lines deleted...]
-        <w:ind w:left="6480"/>
+    <w:lvl w:ilvl="3" w:tplc="89168C94">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...10 lines deleted...]
-        <w:ind w:left="720"/>
+    <w:lvl w:ilvl="4" w:tplc="758A8DBE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="8646A404">
-[...5 lines deleted...]
-        <w:ind w:left="1425"/>
+    <w:lvl w:ilvl="5" w:tplc="50BE003C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="A950F418">
-[...5 lines deleted...]
-        <w:ind w:left="2160"/>
+    <w:lvl w:ilvl="6" w:tplc="4E5A64AE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="F01022E0">
-[...5 lines deleted...]
-        <w:ind w:left="2880"/>
+    <w:lvl w:ilvl="7" w:tplc="EFD454E4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="45FE7CCC">
-[...5 lines deleted...]
-        <w:ind w:left="3600"/>
+    <w:lvl w:ilvl="8" w:tplc="3ABCA742">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0B5C3680">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45464464"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E780B28A"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%6"/>
-[...2 lines deleted...]
-        <w:ind w:left="4320"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="492A08F9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C5A62168"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49B61548"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2DAA4330"/>
+    <w:lvl w:ilvl="0" w:tplc="F55C4B36">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="2D00B792">
-[...5 lines deleted...]
-        <w:ind w:left="5040"/>
+    <w:lvl w:ilvl="1" w:tplc="BC8CFB52">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1425"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="035C52C2">
-[...5 lines deleted...]
-        <w:ind w:left="5760"/>
+    <w:lvl w:ilvl="2" w:tplc="3360470C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="43301C2A">
-[...5 lines deleted...]
-        <w:ind w:left="6480"/>
+    <w:lvl w:ilvl="3" w:tplc="F814CFE4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="04090019">
+    <w:lvl w:ilvl="4" w:tplc="19F66D12">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%1."/>
-[...459 lines deleted...]
-        <w:ind w:left="720"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="9A565926">
-[...5 lines deleted...]
-        <w:ind w:left="1425"/>
+    <w:lvl w:ilvl="5" w:tplc="C636C076">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="6FEAFC26">
-[...5 lines deleted...]
-        <w:ind w:left="2161"/>
+    <w:lvl w:ilvl="6" w:tplc="09EAA578">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="C14E5852">
-[...5 lines deleted...]
-        <w:ind w:left="2880"/>
+    <w:lvl w:ilvl="7" w:tplc="6C1A7E58">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="A9326AEE">
-[...5 lines deleted...]
-        <w:ind w:left="3600"/>
+    <w:lvl w:ilvl="8" w:tplc="5558A83C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="BA584952">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A9D3E6E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9B966566"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%6"/>
-[...2 lines deleted...]
-        <w:ind w:left="4320"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="505A61F3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EF845F36"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="523205D3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="41BE92DA"/>
+    <w:lvl w:ilvl="0" w:tplc="04090011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="533F54C6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D960E2F4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="540A41FB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="199A9076"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F190551"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3A1C9F72"/>
+    <w:lvl w:ilvl="0" w:tplc="DDC2D764">
+      <w:start w:val="38"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="21CAA764">
-[...5 lines deleted...]
-        <w:ind w:left="5040"/>
+    <w:lvl w:ilvl="1" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="6FEAFC26">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2161"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="1520B4AE">
-[...5 lines deleted...]
-        <w:ind w:left="5760"/>
+    <w:lvl w:ilvl="3" w:tplc="C14E5852">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="F7365E1E">
-[...5 lines deleted...]
-        <w:ind w:left="6480"/>
+    <w:lvl w:ilvl="4" w:tplc="A9326AEE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...34 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="BA584952">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%3."/>
-[...70 lines deleted...]
-        <w:ind w:left="1425"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="3A24F290">
-[...5 lines deleted...]
-        <w:ind w:left="2160"/>
+    <w:lvl w:ilvl="6" w:tplc="21CAA764">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="3528947E">
-[...5 lines deleted...]
-        <w:ind w:left="2880"/>
+    <w:lvl w:ilvl="7" w:tplc="1520B4AE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="318C4AFC">
-[...5 lines deleted...]
-        <w:ind w:left="3600"/>
+    <w:lvl w:ilvl="8" w:tplc="F7365E1E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="3AD0A450">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63502D75"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="538A5B8C"/>
+    <w:lvl w:ilvl="0" w:tplc="8F623FD4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5"/>
-[...2 lines deleted...]
-        <w:ind w:left="4320"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1425"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="3DA67328">
-[...5 lines deleted...]
-        <w:ind w:left="5040"/>
+    <w:lvl w:ilvl="1" w:tplc="3A24F290">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="5238AB2E">
-[...5 lines deleted...]
-        <w:ind w:left="5760"/>
+    <w:lvl w:ilvl="2" w:tplc="3528947E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="6EC88564">
-[...5 lines deleted...]
-        <w:ind w:left="6480"/>
+    <w:lvl w:ilvl="3" w:tplc="318C4AFC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="C20252AC">
-[...5 lines deleted...]
-        <w:ind w:left="7200"/>
+    <w:lvl w:ilvl="4" w:tplc="3AD0A450">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...34 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="3DA67328">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%3."/>
-[...70 lines deleted...]
-        <w:ind w:left="2365"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="9710B6FC">
-[...5 lines deleted...]
-        <w:ind w:left="3445"/>
+    <w:lvl w:ilvl="6" w:tplc="5238AB2E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="7E68F4BC">
-[...5 lines deleted...]
-        <w:ind w:left="4165"/>
+    <w:lvl w:ilvl="7" w:tplc="6EC88564">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="6FB4C3B6">
-[...5 lines deleted...]
-        <w:ind w:left="4885"/>
+    <w:lvl w:ilvl="8" w:tplc="C20252AC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="AFAA9CF2">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="64E14FD4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E6609974"/>
+    <w:lvl w:ilvl="0" w:tplc="7E503752">
+      <w:start w:val="18"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1425" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5"/>
-[...2 lines deleted...]
-        <w:ind w:left="5605"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="69105133"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="81F28D70"/>
+    <w:lvl w:ilvl="0" w:tplc="568CAC18">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7560" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6FF85910"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CCD0C09A"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="750353F7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="815ADACA"/>
+    <w:lvl w:ilvl="0" w:tplc="9822BB1C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0A40880C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1170" w:hanging="450"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="758075F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E814D96C"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="A732A34A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1428" w:hanging="708"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7703766E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="723E52E2"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C8C6263"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="96CCB320"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E112847"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B39A8C30"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="6038BBC4">
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%6"/>
-[...2 lines deleted...]
-        <w:ind w:left="6325"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="D8F0119E">
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7"/>
-[...2 lines deleted...]
-        <w:ind w:left="7045"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="513854A2">
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8"/>
-[...2 lines deleted...]
-        <w:ind w:left="7765"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="390C0F16">
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%9"/>
-[...2 lines deleted...]
-        <w:ind w:left="8485"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="0409000F">
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
-[...260 lines deleted...]
-        <w:ind w:left="720"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="110EA570">
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2"/>
-[...2 lines deleted...]
-        <w:ind w:left="1440"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="3D704D0E">
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%3"/>
-[...2 lines deleted...]
-        <w:ind w:left="2160"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="9D1CD748">
-[...136 lines deleted...]
-    </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-[...85 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="1978563318">
+  <w:num w:numId="1" w16cid:durableId="662507251">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="2007975905">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="61371858">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1306206180">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1837305826">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1520385213">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="236474539">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="868105989">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="233123862">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1270090901">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1945726209">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="507135595">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="11687424">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1993017938">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="662507251">
+  <w:num w:numId="15" w16cid:durableId="28920541">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="2122871710">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="683096255">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="293679634">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1982881895">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1039814945">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1590892870">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1085103470">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1752191572">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1825658220">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="2135364085">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="659892221">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="163783039">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="467011673">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="985940193">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="1842039850">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="2007975905">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="31" w16cid:durableId="1822118521">
+    <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="61371858">
+  <w:num w:numId="32" w16cid:durableId="1759251464">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1086266765">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1306206180">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="34" w16cid:durableId="125709161">
+    <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1837305826">
+  <w:num w:numId="35" w16cid:durableId="1859275541">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="1423376563">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="566114862">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="981539253">
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="38" w16cid:durableId="312755061">
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1542281471">
+  <w:num w:numId="39" w16cid:durableId="1887718848">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="1649162424">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="1962177562">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1520385213">
-[...95 lines deleted...]
-  <w:num w:numId="32" w16cid:durableId="106773930">
+  <w:num w:numId="42" w16cid:durableId="2043091747">
     <w:abstractNumId w:val="31"/>
-  </w:num>
-[...13 lines deleted...]
-    <w:abstractNumId w:val="25"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
-  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C23CA5"/>
-[...343 lines deleted...]
-    <w:rsid w:val="00FE572C"/>
+    <w:rsidRoot w:val="00BD49B1"/>
+    <w:rsid w:val="000D416E"/>
+    <w:rsid w:val="000F7228"/>
+    <w:rsid w:val="00121B95"/>
+    <w:rsid w:val="002B319E"/>
+    <w:rsid w:val="00351010"/>
+    <w:rsid w:val="00531814"/>
+    <w:rsid w:val="005C0533"/>
+    <w:rsid w:val="00903BCC"/>
+    <w:rsid w:val="00BD49B1"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00DB1FE0"/>
+    <w:rsid w:val="00EF458C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="05AC1FF8"/>
-  <w15:docId w15:val="{FFFFF82B-A1D2-465B-82CE-BF2A1CA965C2}"/>
+  <w14:docId w14:val="3C125A3A"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{DED9F2B1-5D56-4A71-8131-507310A2FAC7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -14460,51 +17524,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -14679,2002 +17743,944 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00900170"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
-    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00900170"/>
+    <w:rsid w:val="00BD49B1"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
-      <w:ind w:left="10" w:hanging="10"/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00900170"/>
+    <w:rsid w:val="00BD49B1"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="1080"/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-      <w:u w:val="single" w:color="000000"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BD49B1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BD49B1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BD49B1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BD49B1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BD49B1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BD49B1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BD49B1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00BD49B1"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
-    <w:rsid w:val="00900170"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BD49B1"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-      <w:u w:val="single" w:color="000000"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...2 lines deleted...]
-    <w:rsid w:val="00900170"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BD49B1"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-      <w:sz w:val="22"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BD49B1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BD49B1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BD49B1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BD49B1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BD49B1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BD49B1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BD49B1"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00BD49B1"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BD49B1"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00BD49B1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BD49B1"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00BD49B1"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00460BE7"/>
+    <w:rsid w:val="00BD49B1"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00460BE7"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BD49B1"/>
     <w:rPr>
-      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FollowedHyperlink">
-    <w:name w:val="FollowedHyperlink"/>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BD49B1"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:uiPriority w:val="99"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00460BE7"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00BD49B1"/>
     <w:rPr>
-      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
-      <w:u w:val="single"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BD49B1"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F1027A"/>
+    <w:rsid w:val="00BD49B1"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00F1027A"/>
-[...3 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00BD49B1"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-[...2 lines deleted...]
-    <w:link w:val="BalloonTextChar"/>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="00F1027A"/>
+    <w:rsid w:val="00BD49B1"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...131 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...40 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/10676" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4716" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4401" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4706" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4701" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5016" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4701" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5006" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/UNDP_POPP_DOCUMENT_LIBRARY/Admin%20Service_Asset%20Management_HQ-Asset-Adjustment-Approval-Form.docx?Web=1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4711" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/cap/Pages/Submissions-Direct-Review-and-Post-Facto.aspx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4401" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5011" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4701" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5016" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/cap/Pages/Submissions-Direct-Review-and-Post-Facto.aspx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4896" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/UNDP_POPP_DOCUMENT_LIBRARY/Admin%20Service_Asset%20Management_HQ-Asset-Relocation-Form.docx?Web=1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5016" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5016" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4416" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/UNDP_POPP_DOCUMENT_LIBRARY/Admin%20Service_Asset%20Management_HQ-RAD-Disposal-Under-USD2500-Form.docx?Web=1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5016" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5011" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/UNDP_POPP_DOCUMENT_LIBRARY/Admin%20Service_Asset%20Management_HQ-RAD-Disposal-USD2500-and-above-Form.docx?Web=1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4726" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4716" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5016" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4401" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4706" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4416" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4701" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5016" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4701" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5016" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/UNDP_POPP_DOCUMENT_LIBRARY/Admin%20Service_Asset%20Management_HQ-Asset-Adjustment-Approval-Form.docx?Web=1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/UNDP_POPP_DOCUMENT_LIBRARY/Admin%20Service_Asset%20Management_HQ-RAD-Disposal-USD2500-and-above-Form.docx?Web=1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4401" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5016" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4726" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/cap/Pages/Submissions-Direct-Review-and-Post-Facto.aspx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5011" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/cap/Pages/Submissions-Direct-Review-and-Post-Facto.aspx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4701" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/UNDP_POPP_DOCUMENT_LIBRARY/Admin%20Service_Asset%20Management_HQ-Asset-Relocation-Form.docx?Web=1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5006" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5016" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4711" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/10676" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/UNDP_POPP_DOCUMENT_LIBRARY/Admin%20Service_Asset%20Management_HQ-RAD-Disposal-Under-USD2500-Form.docx?Web=1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4896" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5016" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
-</file>
-[...639 lines deleted...]
-</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...568 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>16</Pages>
-[...1 lines deleted...]
-  <Characters>35931</Characters>
+  <Pages>1</Pages>
+  <Words>6315</Words>
+  <Characters>35997</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>299</Lines>
   <Paragraphs>84</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>42150</CharactersWithSpaces>
+  <CharactersWithSpaces>42228</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Tatiana Rybarova</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...63 lines deleted...]
-</file>