--- v0 (2025-10-23)
+++ v1 (2026-05-03)
@@ -1,6237 +1,13800 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0F0DCBD8" w14:textId="77777777" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD">
+    <w:p w14:paraId="6CC92C7F" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Mobiliario y Equipo: Enajenación y Amortización Total de Activos  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0DCBD9" w14:textId="77777777" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD">
+    <w:p w14:paraId="7CBCFABF" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="right"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0DCBDA" w14:textId="77777777" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="78EC5FE7" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Tipos de Enajenaciones</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0DCBDB" w14:textId="77777777" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD">
+    <w:p w14:paraId="1F281E20" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0DCBDC" w14:textId="11C24CC3" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD" w:rsidP="1C5FCD88">
-      <w:r>
+    <w:p w14:paraId="6118792E" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="41" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidRPr="13178D23">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-    <w:p w14:paraId="0F0DCBDD" w14:textId="77777777" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD">
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Todas las enajenaciones serán iniciadas por el Coordinador de Activos de la oficina de país (CO) o de la Sede utilizando el formulario de enajenación en. Estas se realizarán, por lo general, en las siguientes situaciones: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02EDC576" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
       <w:pPr>
         <w:spacing w:after="14" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0DCBDE" w14:textId="77777777" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="76BCFAFC" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1090" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>a)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Enajenación mediante Venta </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0DCBDF" w14:textId="22C832AB" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD">
-[...13 lines deleted...]
-    <w:p w14:paraId="0F0DCBE0" w14:textId="77777777" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD">
+    <w:p w14:paraId="4AF57B74" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Venta externa a un tercero al valor normal de mercado. Esta puede tener un impacto en las ganancias o las pérdidas de la venta en los libros de la parte vendedora. Sin embargo, las ganancias o las pérdidas no tendrán ninguna implicación presupuestaria, si bien se requerirá un COA (plan de cuentas) válido para procesar la transacción en el AM de Quantum. La diferencia entre el efectivo recibido y el valor neto contable (NBV) restante será una pérdida o una ganancia para el COA contra la cual se registra el activo (a nivel del libro mayor [GL]). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="468DDCE5" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
       <w:pPr>
         <w:spacing w:after="16" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1486" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1486"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16D7CDF0" w14:textId="77777777" w:rsidR="00D875AB" w:rsidRDefault="00BC33BD">
-[...4 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="4B60092B" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1065" w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Transferencias/Donaciones</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> dentro del PNUD (Programa de las Naciones Unidas para el </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0DCBE1" w14:textId="70042B9A" w:rsidR="00C23CA5" w:rsidRPr="00F126BD" w:rsidRDefault="00BC33BD" w:rsidP="00D875AB">
-      <w:pPr>
+    <w:p w14:paraId="3E4C9781" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="1065" w:right="37" w:firstLine="375"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Desarrollo) y a asociados en la ejecución u otras entidades. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0DCBE2" w14:textId="117C5B4B" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="1B5D0463" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Las donaciones se relacionan con activos transferidos sin expectativas de que se reciban fondos. Estos podrían ser activos transferidos entre dos proyectos dentro del PNUD o transferidos a un asociado en la ejecución u otra entidad. En caso de que el activo donado tenga un NBV, el NBV restante será absorbido por el proyecto que realiza la transferencia como un gasto de transferencia en enajenación mediante donación. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0DCBE3" w14:textId="77777777" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD">
+    <w:p w14:paraId="5A7DF93E" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
       <w:pPr>
         <w:spacing w:after="13" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1486" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="1486"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0DCBE4" w14:textId="77777777" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="2DCFB0F7" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1090" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>c)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Amortización total </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0DCBE5" w14:textId="77777777" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD" w:rsidP="00F1027A">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="13C4CDB9" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:afterLines="60" w:after="144" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Las amortizaciones totales ocurren debido a lo siguiente: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0DCBE6" w14:textId="369AFF51" w:rsidR="00460BE7" w:rsidRDefault="00BC33BD" w:rsidP="00F1027A">
-      <w:pPr>
+    <w:p w14:paraId="0014EB75" w14:textId="5083A4CC" w:rsidR="00294E1E" w:rsidRPr="004720AF" w:rsidRDefault="00294E1E" w:rsidP="004720AF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
         <w:spacing w:afterLines="60" w:after="144" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1800" w:right="3180" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:ind w:right="3180"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004720AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Activos que son obsoletos o que dejan de funcionar;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D99924A" w14:textId="31094AC7" w:rsidR="00294E1E" w:rsidRPr="004720AF" w:rsidRDefault="00294E1E" w:rsidP="004720AF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:afterLines="60" w:after="144" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="3180"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004720AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Activos dañados accidentalmente;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="478DEFDC" w14:textId="5C9AF2FA" w:rsidR="00294E1E" w:rsidRPr="004720AF" w:rsidRDefault="00294E1E" w:rsidP="004720AF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:afterLines="60" w:after="144" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="3180"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004720AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Activos dañados intencionalmente (negligencia); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B379D45" w14:textId="1E6B2260" w:rsidR="00294E1E" w:rsidRPr="004720AF" w:rsidRDefault="00294E1E" w:rsidP="004720AF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:afterLines="60" w:after="144" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004720AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Activos perdidos o robados. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F992B73" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para la enajenación por negligencia, pérdida o robo, el monto autorizado para la exención de investigación, presentación de informe y amortización total es un NBV de USD 1000; de lo contrario, todas las amortizaciones totales requieren una investigación de seguridad y la declaración documentada de seguridad adjunta al formulario de Solicitud de Enajenación de Activos (RAD) antes de la presentación al CGSC. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="022483EB" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="13" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+    </w:p>
+    <w:p w14:paraId="4DE57722" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1090" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Intercambio </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="771825FF" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los activos pueden intercambiarse por otro activo de valor equivalente o diferente. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7476A5E3" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">El CGSC registrará todas las transacciones mencionadas </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>anteriormente a</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pedido de las oficinas correspondientes del PNUD, a través de una solicitud realizada con el formulario de solicitud de enajenación a través de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06C6F838" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A2D2E79" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enajenación mediante Venta: Licitación Competitiva </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="525C9F4A" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...127 lines deleted...]
-    <w:p w14:paraId="0F0DCBF2" w14:textId="534AC1C5" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD">
+    </w:p>
+    <w:p w14:paraId="4657B0BA" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="37" w:hanging="360"/>
-      </w:pPr>
-[...10 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Con excepción de los vehículos y la maquinaria pesada (véase la sección 1.4 a continuación), si el NBV de un activo es de USD 5000 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>o más,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> el artículo debe enajenarse mediante licitación competitiva. </w:t>
       </w:r>
-      <w:r w:rsidRPr="4A385B7B">
-        <w:rPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Los miembros del personal internacional siempre están </w:t>
       </w:r>
-      <w:r w:rsidRPr="4A385B7B">
-        <w:rPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>excluidos</w:t>
       </w:r>
-      <w:r w:rsidRPr="4A385B7B">
-        <w:rPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> de la licitación</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">. El propósito principal de la licitación competitiva es asegurar que el PNUD obtenga la mejor relación entre calidad y precio por sus enajenaciones de activos. Al establecer los precios de reserva para licitaciones competitivas, pueden obtenerse varias valoraciones independientes de bajo costo, p. ej., valoraciones AA o AAA para vehículos; valor de eBay para año y modelo para equipos de TI y eléctricos; periódicos locales, etc., para ayudar a determinar el valor de mercado. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0DCBF3" w14:textId="77777777" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD">
+    <w:p w14:paraId="2D23970E" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="46" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0DCBF4" w14:textId="77777777" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD">
+    <w:p w14:paraId="4966B280" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="37" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Todas las ventas de mobiliario y equipo del PNUD deben realizarse en efectivo, cheque o giro bancario, y el monto debe pagarse en el momento de la entrega o antes de esta. Independientemente del método de pago, la recepción del pago para todas las ventas de Mobiliario y Equipo del PNUD debe ocurrir antes de la liberación de los activos.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0DCBF5" w14:textId="77777777" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD">
+    <w:p w14:paraId="03DABE1B" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0DCBF6" w14:textId="77777777" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="79BBD0F8" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Enajenación mediante Venta: Exención de Licitación</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0DCBF7" w14:textId="77777777" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD">
+    <w:p w14:paraId="354CBF04" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0DCBF8" w14:textId="75F894E7" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD">
+    <w:p w14:paraId="5C48DF48" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="37" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Con excepción de los vehículos y la maquinaria pesada (consulte la sección 23.5 a continuación), si el NBV de un artículo es </w:t>
       </w:r>
-      <w:r w:rsidRPr="4A385B7B">
-        <w:rPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">menos de </w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-    <w:p w14:paraId="0F0DCBF9" w14:textId="77777777" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD">
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">USD 5000, el Representante Residente, el </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la Dependencia fuera de la Sede y el </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la Dependencia de la Sede pueden autorizar la acción de enajenación sin licitación competitiva. Sin embargo, deberá hacerse todo lo posible para permitir la licitación competitiva. Las excepciones deben estar bien documentadas.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72AABD65" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
       <w:pPr>
         <w:spacing w:after="19" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0DCBFA" w14:textId="5C75692A" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD">
+    <w:p w14:paraId="1B30CFA5" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="37" w:hanging="360"/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="0F0DCBFB" w14:textId="77777777" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las enajenaciones sin licitación competitiva de un artículo con un NBV superior a USD 5000 requieren la revisión del CAP, el RACP o el ACP de acuerdo con los umbrales de los comités. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A9A9B79" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="46" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0DCBFC" w14:textId="77777777" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD">
+    <w:p w14:paraId="584B4314" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="37" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Las exenciones de licitación competitiva podrían realizarse en las siguientes condiciones: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0DCBFD" w14:textId="77777777" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD">
+    <w:p w14:paraId="5A59331A" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
       <w:pPr>
         <w:spacing w:after="23" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0DCBFE" w14:textId="77777777" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD" w:rsidP="00F1027A">
+    <w:p w14:paraId="2B0A484F" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:afterLines="60" w:after="144"/>
+        <w:spacing w:afterLines="60" w:after="144" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="37" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Hay una exigencia genuina para la venta debido a las circunstancias imperantes; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0DCC00" w14:textId="77777777" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD" w:rsidP="00F1027A">
+    <w:p w14:paraId="4484CCB3" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:afterLines="60" w:after="144"/>
+        <w:spacing w:afterLines="60" w:after="144" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="37" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Un proceso competitivo formal no ha producido resultados satisfactorios en un plazo razonable; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0DCC02" w14:textId="77777777" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD" w:rsidP="00F1027A">
+    <w:p w14:paraId="35ADCC3D" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:afterLines="60" w:after="144" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="37" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">La venta a otro organismo de la ONU como resultado de la cooperación en virtud del sistema de las Naciones Unidas; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0DCC04" w14:textId="77777777" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD" w:rsidP="00F1027A">
+    <w:p w14:paraId="67811880" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:afterLines="60" w:after="144"/>
+        <w:spacing w:afterLines="60" w:after="144" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="37" w:hanging="360"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="0F0DCC05" w14:textId="77777777" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El Oficial </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Adquisiciones determina de otro modo que una licitación formal no logrará resultados satisfactorios.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E95C642" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0DCC06" w14:textId="77777777" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="32E3B110" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Transferencias/Donaciones</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0DCC07" w14:textId="77777777" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD">
+    <w:p w14:paraId="640C798B" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0DCC08" w14:textId="5751E558" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD">
+    <w:p w14:paraId="4D9FB551" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="37" w:hanging="360"/>
-      </w:pPr>
-[...38 lines deleted...]
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las transferencias internas dentro del PNUD se realizarán al NBV. Todas las transferencias internas estarán acompañadas por una transferencia equitativa de recursos equivalentes al NBV.  En transferencias excepcionales en las que una dependencia central o una oficina regional compraron bienes para un grupo de oficinas y ya se dedujo la recuperación de costos o se realizaron compras desde un presupuesto central para la iniciativa, deberá utilizarse el formulario de «transferencia sin asignación de recursos». Los activos que se transfieren a un NBV &gt;0 generarán un aumento en los fondos disponibles para la parte transmitente equivalente al NBV y una reducción en los fondos disponibles para la parte receptora del mismo monto. Todos los asientos relacionados con transferencias, incluida la transferencia de recursos, serán procesados por el CGSC. Las transferencias internas no requieren la revisión del CAP, el RACP o el ACP. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02FBCCE1" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10EF8F29" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Teniendo en cuenta la naturaleza de las operaciones del PNUD, el método preferido es que los activos del proyecto se entreguen al Gobierno o los Socios Ejecutores al final o durante el proyecto cuando sea beneficioso para lograr los objetivos del proyecto y el PNUD tiene el acuerdo del Donante/s del proyecto (generalmente indicado en el documento del proyecto). Dichos activos serán eliminados de Quantum siguiendo la política de eliminación del PNUD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5153CCF2" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16EA4179" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Si posteriormente el Gobierno o el Asociado en la Implementación desean donar los activos del proyecto recibidos para ser utilizados por otro proyecto administrado por el PNUD, el PNUD y el donante del nuevo proyecto acuerdan este acuerdo, se aplicará y se seguirá un procedimiento de Donación de terceros:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12D525CE" w14:textId="77777777" w:rsidR="00EF7525" w:rsidRDefault="00EF7525" w:rsidP="00EF7525">
-[...47 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="33DE8577" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AB2FD25" w14:textId="0F128F13" w:rsidR="00294E1E" w:rsidRPr="004720AF" w:rsidRDefault="00294E1E" w:rsidP="004720AF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004720AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Se obtendrá una carta de donación del Gobierno;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FA66941" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E20C358" w14:textId="56078958" w:rsidR="00294E1E" w:rsidRPr="004720AF" w:rsidRDefault="00294E1E" w:rsidP="004720AF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004720AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La oficina de país establecerá un valor justo de mercado para los activos donados;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79F2F3E9" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7884360A" w14:textId="7A2CCCB5" w:rsidR="00294E1E" w:rsidRPr="004720AF" w:rsidRDefault="00294E1E" w:rsidP="004720AF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004720AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Los activos donados se registrarán como contribución en especie del Gobierno si cumple con los criterios de reconocimiento de activos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="031A1C57" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BBDEF14" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Alternativamente, cuando el Gobierno quiera proporcionar activos al PNUD para su uso temporal por otro proyecto administrado por el PNUD, dichos activos deben considerarse como un acuerdo "en préstamo" y no deben reconocerse como activos del PNUD.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20EFD524" w14:textId="77777777" w:rsidR="00EF7525" w:rsidRDefault="00EF7525" w:rsidP="00EF7525">
-[...12 lines deleted...]
-    <w:p w14:paraId="0F0DCC09" w14:textId="77777777" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD">
+    <w:p w14:paraId="608991F5" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18B13D9F" w14:textId="23B6307F" w:rsidR="00294E1E" w:rsidRPr="004720AF" w:rsidRDefault="00294E1E" w:rsidP="004720AF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004720AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Cuando el documento de proyecto no menciona las acciones que se tomarán sobre los activos al final del proyecto, la gerencia del proyecto deberá acordar con los respectivos donantes / contrapartes gubernamentales sobre los métodos de disposición de activos durante o al final del proyecto. De acuerdo con la práctica establecida del PNUD y el modelo comercial, la opción preferida sería que la administración recomendara transferir los activos al gobierno / socios implementadores.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6295B987" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="46" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0DCC0A" w14:textId="7E58A04C" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD">
+    <w:p w14:paraId="24FB55CC" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="37" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Cuando se entregan (transfieren) activos de proyectos de desarrollo al Gobierno u otro organismo de ejecución o beneficiario del proyecto de acuerdo con el documento o el acuerdo del proyecto, no es necesaria la revisión del CAP, el RACP o el ACP, ya que se realizan de conformidad con el proceso ya acordado entre todos los asociados en la ejecución. En dichos casos, el acuerdo debe adjuntarse al documento de RAD (si es voluminoso, la sección correspondiente y la página de firma) y deberá presentarse al </w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="0F0DCC0B" w14:textId="77777777" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD">
+        <w:t xml:space="preserve">Cuando se entregan (transfieren) activos de proyectos de desarrollo al Gobierno u otro organismo de ejecución o beneficiario del proyecto de acuerdo con el documento o el acuerdo del proyecto, no es necesaria la revisión del CAP, el RACP o el ACP, ya que se realizan de conformidad con el proceso ya acordado entre todos los asociados en la ejecución. En dichos casos, el acuerdo debe adjuntarse al documento de RAD (si es voluminoso, la sección correspondiente y la página de firma) y deberá presentarse al CGSC como documentación de respaldo. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59174036" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="46" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0DCC0C" w14:textId="77777777" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD">
+    <w:p w14:paraId="6C072DEF" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="37" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Los activos (que no pertenecen a la categoría de transferencia anterior) también pueden enajenarse mediante donación.  Esto, sin embargo, requiere la revisión del CAP, el RACP o el ACP según los umbrales. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0DCC0D" w14:textId="77777777" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD">
+    <w:p w14:paraId="6A7A0D40" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="46" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0DCC0E" w14:textId="77777777" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD">
+    <w:p w14:paraId="675B51F3" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="37" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Un ejemplo podría ser que se solicite una serie de computadoras portátiles para donación. Debe seguirse el siguiente proceso: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0DCC0F" w14:textId="77777777" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD">
+    <w:p w14:paraId="3563C13A" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0DCC10" w14:textId="77777777" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD" w:rsidP="00F1027A">
+    <w:p w14:paraId="4EF8A1C4" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:afterLines="60" w:after="144"/>
+        <w:spacing w:afterLines="60" w:after="144" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="37" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Obtener una carta de solicitud de la organización receptora en papel con membrete; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0DCC12" w14:textId="77777777" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD" w:rsidP="00F1027A">
+    <w:p w14:paraId="3362B1EC" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:afterLines="60" w:after="144"/>
+        <w:spacing w:afterLines="60" w:after="144" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="37" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Obtener la aprobación de los comités de adquisición relevantes según el umbral de NBV; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0DCC14" w14:textId="77777777" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD" w:rsidP="00F1027A">
+    <w:p w14:paraId="6C507CC7" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:afterLines="60" w:after="144"/>
+        <w:spacing w:afterLines="60" w:after="144" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="37" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Eliminar los datos del PNUD de las computadoras portátiles, y asegurar que estas funcionen correctamente; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0DCC16" w14:textId="77777777" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD" w:rsidP="00F1027A">
+    <w:p w14:paraId="66CFDA86" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:afterLines="60" w:after="144"/>
+        <w:spacing w:afterLines="60" w:after="144" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="37" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Entregar las computadoras portátiles o solicitar que sean retiradas por la organización receptora; y </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0DCC18" w14:textId="2DE2E8DA" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD" w:rsidP="00F1027A">
+    <w:p w14:paraId="4EFF26D0" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:afterLines="60" w:after="144"/>
+        <w:spacing w:afterLines="60" w:after="144" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="37" w:hanging="360"/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="0F0DCC19" w14:textId="77777777" w:rsidR="00C23CA5" w:rsidRDefault="00C23CA5">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dar de baja las computadoras portátiles en Quantum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D80D520" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...8 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="427D051E" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Enajenación de Vehículos y Maquinaria Pesada</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0DCC1B" w14:textId="77777777" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD">
+    <w:p w14:paraId="513A173B" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0DCC1C" w14:textId="290A719B" w:rsidR="00C23CA5" w:rsidRDefault="00274C55">
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+    <w:p w14:paraId="3C9A0947" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="37" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>11.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">En todos los casos, para la enajenación de vehículos y maquinaria pesada, deberá determinarse el valor normal de mercado (FMV). Este valor normal de mercado (no el NBV) determinará la facultad de aprobación necesaria mediante los comités de adquisición (CAP/RACP/ACP) y el posterior proceso de enajenación. Los valores normales de mercado pueden determinarse a través de agentes, periódicos, información de mercado abierto disponible en Internet u otras fuentes documentables relevantes para el contexto local. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F424EFD" w14:textId="77777777" w:rsidR="00943DD0" w:rsidRDefault="00BC33BD">
+    <w:p w14:paraId="7C62B045" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0DCC1E" w14:textId="5C75D59A" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD">
-[...10 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="71115235" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Registro de Enajenaciones en Quantum </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+    </w:p>
+    <w:p w14:paraId="408BA0EF" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="3548"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47A9B708" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="37" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>12.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...25 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Una vez que un artículo de Mobiliario y Equipo alcanza su vida útil, puede enajenarse y reemplazarse. Sin embargo, si un activo aún se necesita en la oficina, la oficina puede conservar el artículo y debe continuar manteniendo sus registros en Quantum. Una vez que un activo ha alcanzado su vida útil, puede desecharse, venderse al personal o donarse a una organización. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Una vez que el activo se retira físicamente de las instalaciones, debe darse de baja de inmediato en Quantum presentando los formularios apropiados al CGSC.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Es importante que el activo se retire </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...31 lines deleted...]
-          <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>físicamen</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="13178D23">
-        <w:rPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e de las instalaciones primero antes de darlo de baja del sistema para evitar contar los activ</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="13178D23">
-        <w:rPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>s enajenados durante el ejercicio de verificación física.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Esto puede presentar problemas para la conciliación durante el ejercicio de verificación física dado que se encontraría en el piso un artículo dado de baja en el sistema. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0DCC21" w14:textId="77777777" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD">
+    <w:p w14:paraId="54DF8F50" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0DCC22" w14:textId="38F92CF1" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="1F89CF00" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Donación </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0DCC23" w14:textId="77777777" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD">
+    <w:p w14:paraId="04D6EBCD" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="3548" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="3548"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0DCC24" w14:textId="74462CD7" w:rsidR="00C23CA5" w:rsidRDefault="00274C55">
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+    <w:p w14:paraId="4420BECF" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="37" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>13.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Los activos pueden enajenarse mediante donaciones. Un ejemplo podría ser que se solicite una serie de computadoras portátiles para donación. Debe seguirse el siguiente proceso: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0DCC25" w14:textId="77777777" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD">
+    <w:p w14:paraId="3744F2E7" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
       <w:pPr>
         <w:spacing w:after="17" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0DCC26" w14:textId="77777777" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD" w:rsidP="00F1027A">
+    <w:p w14:paraId="6B274A61" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:afterLines="60" w:after="144"/>
+        <w:spacing w:afterLines="60" w:after="144" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="37" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Obtener una carta de solicitud de la organización receptora en papel con membrete; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0DCC27" w14:textId="77777777" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD" w:rsidP="00F1027A">
+    <w:p w14:paraId="5D5D497F" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:afterLines="60" w:after="144"/>
+        <w:spacing w:afterLines="60" w:after="144" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="37" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Obtener la aprobación de los comités de adquisición relevantes según el umbral de NBV; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0DCC29" w14:textId="77777777" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD" w:rsidP="00F1027A">
+    <w:p w14:paraId="5ED97A75" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:afterLines="60" w:after="144"/>
+        <w:spacing w:afterLines="60" w:after="144" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="37" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Eliminar los datos del PNUD de las computadoras portátiles, y asegurar que estas funcionen correctamente; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0DCC2B" w14:textId="77777777" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD" w:rsidP="00F1027A">
+    <w:p w14:paraId="583BB4DE" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:afterLines="60" w:after="144"/>
+        <w:spacing w:afterLines="60" w:after="144" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="37" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Entregar las computadoras portátiles o solicitar que sean retiradas por la organización receptora; y </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0DCC2D" w14:textId="06F6E990" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD" w:rsidP="00F1027A">
+    <w:p w14:paraId="059684BD" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="250" w:lineRule="auto"/>
         <w:ind w:left="1426" w:right="43" w:hanging="360"/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="0F0DCC2E" w14:textId="77777777" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD" w:rsidP="00F1027A">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dar de baja las computadoras portátiles en Quantum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A6F0333" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
       <w:pPr>
         <w:spacing w:afterLines="60" w:after="144" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0DCC2F" w14:textId="77777777" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD">
+    <w:p w14:paraId="0FDAB2BE" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
       <w:pPr>
         <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
-        <w:ind w:left="-5" w:right="0" w:hanging="10"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> Amortización total</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0DCC30" w14:textId="77777777" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD">
+    <w:p w14:paraId="5407D633" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0DCC31" w14:textId="455BB8C0" w:rsidR="00C23CA5" w:rsidRDefault="00FA6BAF">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="4BB13EB0" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Investigación y presentación de informes para la junta de auditores de la ONU </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0DCC32" w14:textId="77777777" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD">
+    <w:p w14:paraId="69BECFCF" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0DCC33" w14:textId="43333A4D" w:rsidR="00C23CA5" w:rsidRDefault="00274C55">
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+    <w:p w14:paraId="58372B4A" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="37" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>14.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">De acuerdo con el Reglamento Financiero y Reglamentación Financiera Detallada (FRR), el Administrador puede, después de una investigación completa, autorizar la amortización total de las pérdidas de activos. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0DCC34" w14:textId="77777777" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD">
+    <w:p w14:paraId="57848FB9" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0DCC35" w14:textId="77777777" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD">
+    <w:p w14:paraId="138A7DE2" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="37" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Toda pérdida de activos debe informarse al Administrador Auxiliar, de la Dirección de Servicios de Gestión, quien puede, después de una investigación completa, autorizar la amortización total de los activos considerados irrecuperables, con excepción de las propuestas para amortizar totalmente montos superiores a USD 100 000, que deben presentarse al Administrador para su aprobación. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0DCC36" w14:textId="77777777" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD">
+    <w:p w14:paraId="430BFA21" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1486" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1486"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0DCC37" w14:textId="77777777" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD">
+    <w:p w14:paraId="3D879237" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="37" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Una investigación debe determinar la causa de la pérdida de activos, incluida la responsabilidad de los miembros del personal u otros individuos. Es posible que dichos miembros del personal u otros individuos deban reembolsar la pérdida en forma parcial o total. El Administrador Auxiliar, de la Dirección de Servicios de Gestión, será quien tome la determinación final con respecto a todas las recuperaciones que deben realizarse contra miembros del personal u otros individuos como consecuencia de las pérdidas. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0DCC38" w14:textId="77777777" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD">
+    <w:p w14:paraId="150113BC" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1486" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1486"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0DCC39" w14:textId="77777777" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD">
+    <w:p w14:paraId="655EDF46" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="37" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">El monto autorizado para la exención de investigación, presentación de informe y amortización total es de USD 1000. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CDD9736" w14:textId="77777777" w:rsidR="002B5360" w:rsidRDefault="002B5360" w:rsidP="003B6082">
-[...8 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="03A86151" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="37" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DAA0E94" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="37" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>El extracto de FRR se menciona a continuación:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C93389B" w14:textId="77777777" w:rsidR="002B5360" w:rsidRDefault="002B5360" w:rsidP="002B5360">
-[...8 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="2FFE3FC6" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="37" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47E15A15" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="37" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Regla FRR 124.02:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26EF627C" w14:textId="77777777" w:rsidR="002B5360" w:rsidRDefault="002B5360" w:rsidP="002B5360">
-[...39 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="2B49B896" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="37" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="463B2DFB" w14:textId="09BD449E" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El Administrador </w:t>
+      </w:r>
+      <w:r w:rsidR="004720AF" w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Asistente, Dirección</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Servicios de Gestión, establecerá comités de revisión para la Sede y otros lugares, para brindarle asesoramiento por escrito con respecto a pérdidas, daños u otra discrepancia en relación con la propiedad, planta y equipo del PNUD. El Administrador Asistente, Dirección de Servicios de Gestión, puede delegar responsabilidad bajo esta regla según sea apropiado para cumplir con los propósitos de esta regla. Él o ella establecerá la composición y los términos de referencia de dichas juntas, que incluirán procedimientos para determinar la causa de tal pérdida, daño u otra discrepancia, la acción de eliminación y el grado de responsabilidad, si corresponde, de vincular a cualquier funcionario del PNUD u otra parte, por tal pérdida, daño u otra discrepancia. El Administrador Asistente, Dirección de Servicios de Gestión, será responsable de la disposición de propiedades, planta y equipo por medios distintos de la venta y emitirá instrucciones administrativas para tales acciones de disposición.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="675FC7B4" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="37" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="607D3634" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="37" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Regla 126.17:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="078728D1" w14:textId="77777777" w:rsidR="002B5360" w:rsidRDefault="002B5360" w:rsidP="002B5360">
-[...8 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="3E9565B9" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="37" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="046C3537" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="37" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Pérdida de efectivo, cuentas por cobrar y propiedades, equipo de planta y otros activos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67359E2F" w14:textId="77777777" w:rsidR="002B5360" w:rsidRDefault="002B5360" w:rsidP="002B5360">
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="46422BA3" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="37" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7390EFF1" w14:textId="7D5F056B" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="22"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="37"/>
-      </w:pPr>
-[...35 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cualquier pérdida de activos se informará al Administrador </w:t>
+      </w:r>
+      <w:r w:rsidR="004720AF" w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Asistente, Dirección</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Servicios de Gestión, quien puede, después de una investigación completa, autorizar la cancelación de los activos que se consideran irrecuperables, excepto que se presentaran propuestas para cancelar cantidades superiores a USD 100,000 al Administrador para su aprobación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A51E7B0" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="37" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53321D95" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="22"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="37"/>
-      </w:pPr>
-[...20 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Una investigación determinará la causa de la pérdida de activos, incluida la responsabilidad de los miembros del personal u otros. Es posible que dichos miembros del personal u otros tengan que reembolsar la pérdida, ya sea parcial o totalmente. La determinación final en cuanto a todas las recuperaciones que se realizarán contra miembros del personal u otros como resultado de las pérdidas será hecha por el Administrador Asistente, Dirección de Servicios de Gestión.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44A5C461" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="37" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="266BA29E" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="22"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="37"/>
-      </w:pPr>
-[...30 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La cantidad autorizada para la exención de investigación, reporte y amortización total es de USD 1,000.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A4A5806" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="611FA2BD" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Delegación de autoridad para realizar una amortización total </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0DCC3C" w14:textId="77777777" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD">
+    <w:p w14:paraId="15B30E38" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0DCC3D" w14:textId="62F999FB" w:rsidR="00C23CA5" w:rsidRDefault="00274C55" w:rsidP="00274C55">
-[...13 lines deleted...]
-    <w:p w14:paraId="0F0DCC3E" w14:textId="77777777" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD">
+    <w:p w14:paraId="113540DB" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="37" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">15. El OJA (oficial jefe de adquisiciones) ha delegado a los Representantes Residentes, los </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de las Dependencias fuera de la Sede y los </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de las Dependencias de la Sede la facultad para realizar amortizaciones totales y para asignar responsabilidad personal por los activos y bienes en custodia de la siguiente manera: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4305C21D" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0DCC3F" w14:textId="1C9518D6" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD" w:rsidP="00F1027A">
+    <w:p w14:paraId="4EF4A0FC" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:afterLines="60" w:after="144"/>
+        <w:spacing w:afterLines="60" w:after="144" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="37" w:hanging="360"/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="0F0DCC41" w14:textId="1EE69DBD" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD" w:rsidP="00F1027A">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Activos con un valor neto contable de hasta USD 5000 que son obsoletos o no funcionan  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19D0C435" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:afterLines="60" w:after="144"/>
+        <w:spacing w:afterLines="60" w:after="144" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="37" w:hanging="360"/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="0F0DCC43" w14:textId="77777777" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD" w:rsidP="00F1027A">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Activos dañados accidentalmente: hasta un NBV de USD 5000  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7903E4DD" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:afterLines="60" w:after="144"/>
+        <w:spacing w:afterLines="60" w:after="144" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="37" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Activos dañados intencionalmente (negligencia): hasta un NBV de USD 1000 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0DCC45" w14:textId="77777777" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD">
+    <w:p w14:paraId="256FFAA8" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="37" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Activos perdidos o robados: hasta un NBV de USD 1000 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0DCC46" w14:textId="77777777" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD">
+    <w:p w14:paraId="53EFC8FC" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0DCC47" w14:textId="103E26E4" w:rsidR="00C23CA5" w:rsidRDefault="00274C55" w:rsidP="00274C55">
-[...13 lines deleted...]
-    <w:p w14:paraId="0F0DCC49" w14:textId="3629012B" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD" w:rsidP="00754961">
+    <w:p w14:paraId="30FE501A" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="37" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">16. Para las aprobaciones del comité de adquisición relevante, consulte las POPP (Políticas y Procedimientos de Operaciones y Programas) sobre adquisiciones y la tabla siguiente.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2753C625" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0DCC4A" w14:textId="77777777" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="53E544F8" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Facultad para enajenar Activos </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0DCC4B" w14:textId="77777777" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD">
+    <w:p w14:paraId="1D93BB88" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0DCC4C" w14:textId="6F0965B1" w:rsidR="00C23CA5" w:rsidRDefault="00274C55" w:rsidP="00274C55">
-[...19 lines deleted...]
-    <w:p w14:paraId="0F0DCC4D" w14:textId="77777777" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD">
+    <w:p w14:paraId="478E174A" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="37" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">17.   Se ha delegado a los Representantes Residentes, los </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de las Dependencias fuera de la Sede y los </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de las Dependencias de la Sede la autoridad para enajenar en forma directa todos los artículos excedentes en relación con los requisitos o que están fuera de servicio por ser obsoletos o por su desgaste normal. La enajenación de un artículo con un NBV de más de USD 5000 requiere la revisión de los comités correspondientes (el Comité de Contractos, Activos y Adquisiciones [CAP], el Comité Consultivo Regional sobre Adquisiciones [RACP] o el Comité Consultivo sobre Adquisiciones [ACP]), según las facultades de aprobación correspondientes.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31204547" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="46" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0DCC4E" w14:textId="1B5006AD" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD" w:rsidP="00754961">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3E0E9500" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="17"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="37"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="0F0DCC4F" w14:textId="77777777" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD" w:rsidP="00521B75">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para las Dependencias de la Sede, la presentación del formulario de RAD a la Dependencia de Operaciones Generales de la BMS (Dirección de Servicios de Gestión) para la enajenación física y del sistema debe realizarse después de ser aprobada por el </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la Dependencia, el CAP y el ACP según las facultades de aprobación correspondientes.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50770388" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0DCC50" w14:textId="3178F913" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD" w:rsidP="00754961">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="00CF4CC8" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="17"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="37"/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="0F0DCC51" w14:textId="77777777" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Debe seguirse la siguiente secuencia para las enajenaciones con un NBV de más de USD 5000. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BC13600" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="637C60E2" w14:textId="7DCE9CB2" w:rsidR="00F635D5" w:rsidRDefault="00F635D5" w:rsidP="00F635D5">
+    <w:p w14:paraId="2E417153" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="18"/>
         </w:numPr>
-        <w:spacing w:afterLines="60" w:after="144"/>
+        <w:spacing w:afterLines="60" w:after="144" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="37"/>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="0F0DCC54" w14:textId="359DB251" w:rsidR="00C23CA5" w:rsidRDefault="00F635D5" w:rsidP="00F635D5">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Llenar el formulario de RAD y presentarlo al Representante Residente (RR) o a cualquier persona delegada para aprobar la intención de enajenación y comenzar el proceso.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FA53B88" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="18"/>
         </w:numPr>
-        <w:spacing w:afterLines="60" w:after="144"/>
+        <w:spacing w:afterLines="60" w:after="144" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="37"/>
-      </w:pPr>
-[...13 lines deleted...]
-    <w:p w14:paraId="0F0DCC56" w14:textId="77777777" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD" w:rsidP="00F635D5">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Llevar a cabo el proceso relacionado con el método de enajenación, p. ej., el proceso de licitación competitiva en el caso de venta; seguro, investigación y otros estudios e informes que puedan ser necesarios en caso de amortización total; ofertas en el caso de intercambio; etc.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20E99F58" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="18"/>
         </w:numPr>
-        <w:spacing w:afterLines="60" w:after="144"/>
+        <w:spacing w:afterLines="60" w:after="144" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="37"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Realizar la presentación al CAP/RACP/ACP según sea necesario en función de los umbrales para la revisión del proceso de enajenación y la recomendación/aprobación. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0DCC58" w14:textId="122DED2C" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD" w:rsidP="00F635D5">
+    <w:p w14:paraId="3D92C760" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="18"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="37"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Finalizar la enajenación de acuerdo con la recomendación y la aprobación. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0DCC59" w14:textId="591F728E" w:rsidR="00C23CA5" w:rsidRDefault="00EF7318" w:rsidP="00F635D5">
+    <w:p w14:paraId="42F78C3F" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="18"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="37"/>
-      </w:pPr>
-[...57 lines deleted...]
-    <w:p w14:paraId="0F0DCC5A" w14:textId="33AC36B8" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD" w:rsidP="00754961">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Presentar al CGSC la solicitud de enajenación de activo mediante el portal de servicios del PNUD a fin de darlo de baja del ISR.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DCC314B" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="375" w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D8BCD03" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="17"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="37"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">El CAP/RACP/ACP solo debe revisar la metodología del proceso de enajenación (ya sea mediante venta, amortización total, etc.) para determinar que es transparente y justa, que representa la </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">mejor relación entre calidad y precio y que está realizada de conformidad con las POPP y no será utilizada al comienzo del proceso solo para que el RR firme el formulario de RAD. La decisión inicial del RR de comenzar el proceso de enajenación debe estar basada en la política de las POPP sobre la vida útil de reposición u otros criterios establecidos y no es un hito del comité de revisión de adquisiciones.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0DCC5B" w14:textId="77777777" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD" w:rsidP="00521B75">
+    <w:p w14:paraId="4744997F" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0DCC5C" w14:textId="70BBF673" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD" w:rsidP="00754961">
+    <w:p w14:paraId="2DC179D3" w14:textId="1F6F2B9D" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="17"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="37"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">De acuerdo con la delegación de autoridad para realizar amortizaciones totales (consulte los párrafos 15-16 más arriba), las amortizaciones totales de PPE (propiedades, planta y equipo) debido a pérdida o negligencia de cualquier monto superior a un NBV de USD 1000 requieren la aprobación del Administrador Auxiliar de la Dirección de Gestión, y cualquier monto superior a un NBV de USD 100 000 requiere la aprobación del Administrador. Utilice el </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidRPr="13178D23">
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00294E1E">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>formulario «amortización total para montos superiores a un NBV de USD 1000»</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> para dichas amortizaciones totales. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0F0DCC5D" w14:textId="77777777" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD" w:rsidP="00521B75">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(en inglés)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">para dichas amortizaciones totales. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="726B6193" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0DCC5E" w14:textId="77777777" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD" w:rsidP="00754961">
+    <w:p w14:paraId="1C8B4103" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="17"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="37"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Cuando los siguientes casos generen la enajenación, la amortización total o la transferencia de bienes y/o propiedades, consulte la tabla siguiente para conocer los límites de aprobación para la enajenación por parte de los comités de adquisición respectivos. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35D0B297" w14:textId="2C2857D8" w:rsidR="00475595" w:rsidRDefault="00475595" w:rsidP="00521B75">
+    <w:p w14:paraId="2549C644" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9590" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="2" w:space="0" w:color="A6A6A6"/>
           <w:left w:val="single" w:sz="2" w:space="0" w:color="A6A6A6"/>
           <w:bottom w:val="single" w:sz="2" w:space="0" w:color="A6A6A6"/>
           <w:right w:val="single" w:sz="2" w:space="0" w:color="A6A6A6"/>
           <w:insideH w:val="single" w:sz="2" w:space="0" w:color="A6A6A6"/>
           <w:insideV w:val="single" w:sz="2" w:space="0" w:color="A6A6A6"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2358"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2548"/>
+        <w:gridCol w:w="2525"/>
+        <w:gridCol w:w="2017"/>
+        <w:gridCol w:w="2551"/>
+        <w:gridCol w:w="2497"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00475595" w:rsidRPr="00D62DEF" w14:paraId="57D7D410" w14:textId="77777777" w:rsidTr="13178D23">
+      <w:tr w:rsidR="00294E1E" w:rsidRPr="004720AF" w14:paraId="342CF6F8" w14:textId="77777777" w:rsidTr="00F77A77">
         <w:trPr>
           <w:trHeight w:val="593"/>
           <w:tblHeader/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="22602C7D" w14:textId="77777777" w:rsidR="00475595" w:rsidRPr="00D62DEF" w:rsidRDefault="00475595" w:rsidP="005C6831">
+          <w:p w14:paraId="1A47DEB2" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="004720AF" w:rsidRDefault="00294E1E" w:rsidP="004720AF">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="730" w:right="41" w:hanging="370"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Segoe UI"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="004720AF">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:sz w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5E9784E2" w14:textId="75EA9029" w:rsidR="00475595" w:rsidRPr="00D62DEF" w:rsidRDefault="11DFD1D9" w:rsidP="13178D23">
+          <w:p w14:paraId="52370AC9" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="004720AF" w:rsidRDefault="00294E1E" w:rsidP="004720AF">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:ind w:left="300" w:right="41"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Segoe UI"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="13178D23">
+            <w:r w:rsidRPr="004720AF">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Nivel 1:</w:t>
             </w:r>
-            <w:r w:rsidRPr="13178D23">
+            <w:r w:rsidRPr="004720AF">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="13178D23">
+            <w:r w:rsidRPr="004720AF">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Comité de Contratos, Activos y Adquisiciones</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2480" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="75D1CB42" w14:textId="77777777" w:rsidR="00475595" w:rsidRPr="00D62DEF" w:rsidRDefault="00475595" w:rsidP="005C6831">
+          <w:p w14:paraId="24A59CBC" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="004720AF" w:rsidRDefault="00294E1E" w:rsidP="004720AF">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:ind w:left="342" w:right="41"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Segoe UI"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="004720AF">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="18"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Nivel 2:</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="004720AF">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="18"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="004720AF">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Comité Consultivo Regional sobre Adquisiciones</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C6F982B" w14:textId="79F29258" w:rsidR="00475595" w:rsidRPr="00D62DEF" w:rsidRDefault="11DFD1D9" w:rsidP="13178D23">
+          <w:p w14:paraId="007A985D" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="004720AF" w:rsidRDefault="00294E1E" w:rsidP="004720AF">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:ind w:left="730" w:right="41" w:hanging="370"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Segoe UI"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="13178D23">
+            <w:r w:rsidRPr="004720AF">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">(solamente oficinas </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> país)</w:t>
+              <w:t>(solamente oficinas de país)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="302D6065" w14:textId="77777777" w:rsidR="00475595" w:rsidRPr="00D62DEF" w:rsidRDefault="00475595" w:rsidP="005C6831">
+          <w:p w14:paraId="7A33E6DF" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="004720AF" w:rsidRDefault="00294E1E" w:rsidP="004720AF">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:ind w:left="306" w:right="41"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Segoe UI"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="004720AF">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="18"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Nivel 3:</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="004720AF">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="18"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="004720AF">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Comité Consultivo sobre Adquisiciones</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00475595" w:rsidRPr="00D62DEF" w14:paraId="30845E03" w14:textId="77777777" w:rsidTr="13178D23">
+      <w:tr w:rsidR="00294E1E" w:rsidRPr="004720AF" w14:paraId="19A7F74B" w14:textId="77777777" w:rsidTr="00F77A77">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9590" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0DEF4DB2" w14:textId="77777777" w:rsidR="00475595" w:rsidRPr="00D62DEF" w:rsidRDefault="00475595" w:rsidP="005C6831">
+          <w:p w14:paraId="3C0B5426" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="004720AF" w:rsidRDefault="00294E1E" w:rsidP="004720AF">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="730" w:right="41" w:hanging="370"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Segoe UI"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="004720AF">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="18"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Enajenación de activos mediante venta, donación o amortización total </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00475595" w:rsidRPr="00D62DEF" w14:paraId="3125C6CD" w14:textId="77777777" w:rsidTr="13178D23">
+      <w:tr w:rsidR="00294E1E" w:rsidRPr="004720AF" w14:paraId="039A170E" w14:textId="77777777" w:rsidTr="00F77A77">
         <w:trPr>
           <w:trHeight w:val="440"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="61176358" w14:textId="69E52ACF" w:rsidR="00475595" w:rsidRPr="00D62DEF" w:rsidRDefault="11DFD1D9" w:rsidP="13178D23">
+          <w:p w14:paraId="5BC6C8A5" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="004720AF" w:rsidRDefault="00294E1E" w:rsidP="004720AF">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="420" w:right="41"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Segoe UI"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="13178D23">
+            <w:r w:rsidRPr="004720AF">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Enajenación de activos a través de venta, donación, intercambio o destrucción de bienes y/o propiedades con un valor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="594B0108" w14:textId="37CE58AD" w:rsidR="00475595" w:rsidRPr="00D62DEF" w:rsidRDefault="31C82A0E" w:rsidP="13178D23">
+          <w:p w14:paraId="740C37F5" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="004720AF" w:rsidRDefault="00294E1E" w:rsidP="004720AF">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="300" w:right="41" w:hanging="36"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Segoe UI"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="13178D23">
+            <w:r w:rsidRPr="004720AF">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>Superior a USD 50</w:t>
+              <w:t xml:space="preserve">Superior a USD 5000 por artículo y hasta la autoridad de adquisición delegada. Revisión directa del </w:t>
             </w:r>
-            <w:r w:rsidR="0CF2B4CF" w:rsidRPr="13178D23">
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004720AF">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>0</w:t>
+              <w:t>Presidente</w:t>
             </w:r>
-            <w:r w:rsidRPr="13178D23">
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="004720AF">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>0 por artículo y hasta la autoridad de adquisición delegada</w:t>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">evisión directa del Presidente del CAP </w:t>
+              <w:t xml:space="preserve"> del CAP </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2480" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2D73767C" w14:textId="77777777" w:rsidR="00475595" w:rsidRPr="00D62DEF" w:rsidRDefault="00475595" w:rsidP="005C6831">
+          <w:p w14:paraId="13CB9FED" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="004720AF" w:rsidRDefault="00294E1E" w:rsidP="004720AF">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="342" w:right="41"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Segoe UI"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="004720AF">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:sz w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Por encima de la autoridad de adquisición delegada y hasta USD 2 millones</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="41954013" w14:textId="77777777" w:rsidR="00475595" w:rsidRPr="00D62DEF" w:rsidRDefault="00475595" w:rsidP="005C6831">
+          <w:p w14:paraId="05C30C8F" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="004720AF" w:rsidRDefault="00294E1E" w:rsidP="004720AF">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="306" w:right="41"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Segoe UI"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="004720AF">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:sz w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Dependencias de la Sede: por encima de la autoridad de adquisición delegada</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="15C7E841" w14:textId="022CAA63" w:rsidR="00475595" w:rsidRPr="00D62DEF" w:rsidRDefault="11DFD1D9" w:rsidP="13178D23">
+          <w:p w14:paraId="26C58C0A" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="004720AF" w:rsidRDefault="00294E1E" w:rsidP="004720AF">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="306" w:right="41"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Segoe UI"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="13178D23">
+            <w:r w:rsidRPr="004720AF">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oficinas </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> país: superior a USD 2 millones</w:t>
+              <w:t>Oficinas de país: superior a USD 2 millones</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00475595" w:rsidRPr="00D62DEF" w14:paraId="17AD27C3" w14:textId="77777777" w:rsidTr="13178D23">
+      <w:tr w:rsidR="00294E1E" w:rsidRPr="004720AF" w14:paraId="5248D25A" w14:textId="77777777" w:rsidTr="00F77A77">
         <w:trPr>
           <w:trHeight w:val="440"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1148815D" w14:textId="06913AA9" w:rsidR="00475595" w:rsidRPr="00D62DEF" w:rsidRDefault="11DFD1D9" w:rsidP="13178D23">
+          <w:p w14:paraId="49732923" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="004720AF" w:rsidRDefault="00294E1E" w:rsidP="004720AF">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="420" w:right="41"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Segoe UI"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="13178D23">
+            <w:r w:rsidRPr="004720AF">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Enajenación de activos a través de la amortización total de bienes y/o propiedades con un valor </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="25978CED" w14:textId="77777777" w:rsidR="00475595" w:rsidRPr="00D62DEF" w:rsidRDefault="00475595" w:rsidP="005C6831">
+          <w:p w14:paraId="61FDEE44" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="004720AF" w:rsidRDefault="00294E1E" w:rsidP="004720AF">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="730" w:right="41" w:hanging="370"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Segoe UI"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2480" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="42062628" w14:textId="0C841CB3" w:rsidR="00475595" w:rsidRPr="00D62DEF" w:rsidRDefault="0BD094A6" w:rsidP="4A385B7B">
+          <w:p w14:paraId="65AA9CA3" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="004720AF" w:rsidRDefault="00294E1E" w:rsidP="004720AF">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="390" w:right="41" w:hanging="12"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Segoe UI"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="4A385B7B">
+            <w:r w:rsidRPr="004720AF">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>Superior a USD 50</w:t>
+              <w:t xml:space="preserve">Superior a USD 5000 por artículo y hasta USD 100 000 y cualquier amortización total debida a pérdida, robo o daño de un activo del PNUD en </w:t>
             </w:r>
-            <w:r w:rsidR="0DEE644D" w:rsidRPr="4A385B7B">
+            <w:r w:rsidRPr="004720AF">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...17 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>independientemente del valor del activo</w:t>
+              <w:t>custodia del Representante Residente independientemente del valor del activo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="00F2A001" w14:textId="434DA515" w:rsidR="00475595" w:rsidRPr="00D62DEF" w:rsidRDefault="0BD094A6" w:rsidP="4A385B7B">
+          <w:p w14:paraId="5D4815AB" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="004720AF" w:rsidRDefault="00294E1E" w:rsidP="004720AF">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="336" w:right="41" w:hanging="60"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Segoe UI"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="4A385B7B">
+            <w:r w:rsidRPr="004720AF">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Dependencias de la Sede: superior a USD 50</w:t>
+              <w:t xml:space="preserve">Dependencias de la Sede: superior a USD 5000 por artículo y cualquier amortización total debida a pérdida, robo o daño de un activo del PNUD en </w:t>
             </w:r>
-            <w:r w:rsidR="15320711" w:rsidRPr="4A385B7B">
+            <w:r w:rsidRPr="004720AF">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...17 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>independientemente del valor del activo</w:t>
+              <w:t>custodia del jefe de la dependencia comercial, independientemente del valor del activo</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="76F1072C" w14:textId="14C2EBB4" w:rsidR="00475595" w:rsidRPr="00D62DEF" w:rsidRDefault="11DFD1D9" w:rsidP="13178D23">
+          <w:p w14:paraId="31743603" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="004720AF" w:rsidRDefault="00294E1E" w:rsidP="004720AF">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="270" w:right="41"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Segoe UI"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="13178D23">
+            <w:r w:rsidRPr="004720AF">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oficinas </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> país: superior a USD 100 000</w:t>
+              <w:t>Oficinas de país: superior a USD 100 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00475595" w:rsidRPr="00D62DEF" w14:paraId="11BE40B1" w14:textId="77777777" w:rsidTr="13178D23">
+      <w:tr w:rsidR="00294E1E" w:rsidRPr="004720AF" w14:paraId="76E606B2" w14:textId="77777777" w:rsidTr="00F77A77">
         <w:trPr>
           <w:trHeight w:val="358"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="68DB1DC2" w14:textId="77777777" w:rsidR="00475595" w:rsidRPr="00D62DEF" w:rsidRDefault="00475595" w:rsidP="005C6831">
+          <w:p w14:paraId="4EBAA88D" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="004720AF" w:rsidRDefault="00294E1E" w:rsidP="004720AF">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="730" w:right="41" w:hanging="370"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Segoe UI"/>
                 <w:color w:val="333333"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="004720AF">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:sz w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Notas:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6620" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="391184FA" w14:textId="77777777" w:rsidR="00475595" w:rsidRPr="00D62DEF" w:rsidRDefault="00475595" w:rsidP="00475595">
+          <w:p w14:paraId="69E10B9A" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="004720AF" w:rsidRDefault="00294E1E" w:rsidP="004720AF">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="19"/>
+                <w:numId w:val="14"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="237" w:right="0" w:hanging="270"/>
-              <w:contextualSpacing w:val="0"/>
+              <w:ind w:left="237" w:right="41" w:hanging="270"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Segoe UI"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="004720AF">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:sz w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Los valores de los activos están basados en el valor neto contable, con excepción de los vehículos y las maquinarias pesadas, en los que se aplica el valor normal de mercado.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="70273B11" w14:textId="77777777" w:rsidR="00475595" w:rsidRPr="00D62DEF" w:rsidRDefault="00475595" w:rsidP="00475595">
+          <w:p w14:paraId="7986FFBD" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="004720AF" w:rsidRDefault="00294E1E" w:rsidP="004720AF">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="19"/>
+                <w:numId w:val="14"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="237" w:right="0" w:hanging="270"/>
-              <w:contextualSpacing w:val="0"/>
+              <w:ind w:left="237" w:right="41" w:hanging="270"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Segoe UI"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="004720AF">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:sz w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Las amortizaciones totales debidas a discrepancias de activos no requieren una revisión del comité. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C11E99F" w14:textId="67B43DC8" w:rsidR="00475595" w:rsidRPr="00D62DEF" w:rsidRDefault="00475595" w:rsidP="00475595">
+          <w:p w14:paraId="4B0DEBF9" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="004720AF" w:rsidRDefault="00294E1E" w:rsidP="004720AF">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="19"/>
+                <w:numId w:val="14"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="237" w:right="0" w:hanging="270"/>
-              <w:contextualSpacing w:val="0"/>
+              <w:ind w:left="237" w:right="41" w:hanging="270"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Segoe UI"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="004720AF">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:sz w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Las amortizaciones totales que exceden los USD 100 000 requieren la aprobación del Administrador de conformidad con el FRR 126.17 y</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="463C48B6" w14:textId="7774A498" w:rsidR="00475595" w:rsidRPr="00D62DEF" w:rsidRDefault="00475595" w:rsidP="00475595">
+          <w:p w14:paraId="7022821A" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="004720AF" w:rsidRDefault="00294E1E" w:rsidP="004720AF">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="19"/>
+                <w:numId w:val="14"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="237" w:right="0" w:hanging="270"/>
-              <w:contextualSpacing w:val="0"/>
+              <w:ind w:left="237" w:right="41" w:hanging="270"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Segoe UI"/>
                 <w:color w:val="333333"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="004720AF">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-                <w:sz w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Véase la Política de Enajenación de Activos para conocer más detalles.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0F0DCC5F" w14:textId="6BDDC4B8" w:rsidR="00C23CA5" w:rsidRDefault="00C23CA5">
+    <w:p w14:paraId="719BC030" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="46" w:right="0" w:firstLine="0"/>
-[...14 lines deleted...]
-      <w:r>
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F28F66F" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6182EA0C" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Ganancias/Pérdidas por la Enajenación de Activos</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0DCC85" w14:textId="77777777" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD">
+    <w:p w14:paraId="7659B396" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="3548" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="3548"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0DCC86" w14:textId="2874D740" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD" w:rsidP="00754961">
+    <w:p w14:paraId="6A4B6A8A" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Una vez que un activo se ha enajenado, el resto del saldo sin depreciar se deduce del costo para establecer el NBV. La diferencia entre la ganancia de la venta y el NBV se considera como una ganancia/pérdida por enajenación. El Sistema de Gestión de Activos de Quantum calcula automáticamente esta ganancia/pérdida y deduce o acredita la ganancia o la pérdida en la cuenta de ganancia/pérdida por enajenación del GL utilizando el Plan de Cuentas asociado con el activo. Esto asegura que cada proyecto o donante reciba el valor total del activo, incluso en la enajenación. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A432372" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CB3BB29" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El producto de la venta del activo debe acreditarse como ganancias por enajenación a la fuente de fondos de los que se dedujo originalmente la compra de este activo, excepto en los siguientes casos:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="061FD935" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EDC7A68" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="004720AF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
           <w:numId w:val="28"/>
         </w:numPr>
-        <w:ind w:right="37"/>
-[...23 lines deleted...]
-      <w:r>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1800" w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cuando un comité de adquisiciones haya recomendado la aplicación de estas ganancias directamente contra el precio de compra de equipo o suministros de reemplazo, cualquier exceso deberá contabilizarse como ingresos varios.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20CDE8B7" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="004720AF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1800" w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Cuando el valor de recompra del activo no se considera una venta, el valor de recompra debe aplicarse contra el costo de la propiedad de reemplazo.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16658615" w14:textId="3273B425" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="004720AF">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="2160" w:firstLine="48"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FD57FB0" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="004720AF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1800" w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cuando la práctica normal es asegurar y utilizar ciertos materiales o equipos en conexión con un contrato y recuperar y vender dichos materiales o equipos en una etapa posterior, estas ganancias pueden acreditarse en la cuenta desde la cual se adquirieron, siempre que el COA siga siendo válido; cuando el proyecto original se haya cerrado (lo cual no debe ocurrir ya que todos los activos deben enajenarse antes de cerrar un proyecto), la oficina debe tomar una determinación sobre dónde acreditar las ganancias.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C905549" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="41" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58249CE5" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FA3F30F" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Amortización Total de Artículos Perdidos/Robados debido a negligencia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0DCC88" w14:textId="77777777" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD" w:rsidP="00754961">
+    <w:p w14:paraId="1FB02F36" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="450FFD43" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="17"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="37"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="0F0DCC89" w14:textId="77777777" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cuando un activo fijo es amortizado totalmente en el PNUD debido a negligencia, la aprobación que debe seguirse debe estar alineada con la delegación de autoridad para realizar amortizaciones totales (consulte los párrafos 15-16 más arriba).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1173DA98" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2495B83C" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El grado de recuperación financiera debe asignarse entre el 30 y el 100 por ciento, después de evaluar el incumplimiento relativo del miembro del personal y el grado de negligencia leve, negligencia grave e intención, además de cualquier circunstancia atenuante o agravante.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tenga en cuenta </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>que</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> si no hay negligencia, la recuperación</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>financiera debe ser cero y las aprobaciones deben realizarse de acuerdo con la delegación de autoridad para realizar amortizaciones totales (consulte los párrafos 15-16 más arriba).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0DCC8A" w14:textId="77777777" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD">
+    <w:p w14:paraId="1EC9A66C" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="390241CB" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Negligencia leve</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se define como no hacer algo que una persona razonable, guiada por consideraciones ordinarias, haría; o hacer algo que una persona razonable o prudente no haría. Un factor importante para determinar si una omisión o un acto determinados son irrazonables es si el costo esperado de la conducta fue más alto que cualquier beneficio esperado. Debe asignarse un porcentaje de recuperación de 30 a 50 % a los actos negligentes. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26A2EA4E" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="15"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="530378D8" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Negligencia grave</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se define como la no ejecución de un deber manifiesto en inobservancia imprudente de las consecuencias que pueden afectar la vida o la propiedad de </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>otros,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tal sea la intensidad del deseo de cuidado y atención por los derechos del otro como para justificar la suposición de intencionalidad o imprudencia. En casos de negligencia grave, la parte conoce el riesgo irrazonable y lo ignora conscientemente. Debe asignarse un porcentaje de recuperación de 50 a 100 por ciento a los actos de negligencia grave.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="473FCD63" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75B71D69" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>acto intencional</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se define como infligir daño o pérdida a la propiedad del PNUD de manera consciente y deliberada. Debe asignarse un porcentaje de recuperación del 100 % a los actos intencionales.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CF04C2B" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79A6CD62" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Pérdida o Robo de un Activo del PNUD en custodia de un Representante Residente, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Dependencia fuera de la Sede o </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Dependencia de la Sede</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F22188C" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A1474B9" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Toda pérdida y/o robo de un activo del PNUD que involucre al Representante Residente, al </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la Dependencia fuera de la Sede o al </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la Dependencia de la Sede deberá presentarse siempre al RACP (ACP para los </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la Dependencia de la Sede), independientemente del valor del activo perdido. Esto se debe a que el RACP y el ACP son independientes del RR o del jefe de la dependencia de la Sede. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DCEAA15" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C5FCF68" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Responsabilidad personal </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72A49248" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E8CDBA1" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El valor total en dólares de responsabilidad personal se determinará al multiplicar el porcentaje evaluado de recuperación financiera (30 a 100 %) por el valor total en dólares del costo de reparación o, en el caso de pérdida, por el valor de reposición del artículo perdido. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CD2728C" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60815480" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:afterLines="60" w:after="144" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="37"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para el </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>personal de contratación local</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, la responsabilidad personal no excederá lo siguiente: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C93A537" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:afterLines="60" w:after="144" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="2335"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>el salario de un mes en el caso de negligencia leve,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27360C58" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2335"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">el salario de tres meses en el caso de negligencia grave.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F844BE2" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1065" w:right="2335"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="715FF49D" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1065" w:right="2335"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los pagos pueden realizarse en cuotas mensuales.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0938313C" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="19" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BC58A8F" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para el </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>personal internacional</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, no hay límite en la responsabilidad personal. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74617FE4" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B7435E7" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para todos los casos de pérdida o robo intencional, no habrá límite en la responsabilidad personal y se aplicarán medidas disciplinarias diferentes. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1444C44D" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D2B683C" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cada Dependencia Comercial presentará al ACP aquellos casos en los que se determinó que la negligencia grave fue la causa del robo o la pérdida. El ACP deberá presentar sus constataciones al Oficial </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Adquisiciones para su revisión y asesoramiento.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="754A8A5A" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47AAA69D" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Procedimientos Especiales para Computadoras y Equipo Informático</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78C6C20D" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C0F77F0" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="37" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>36.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El método preferido de enajenación para todo el equipo informático es mediante la venta a los miembros del personal a un precio competitivo comparable al precio de mercado. Los miembros del </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">personal internacional </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">siempre están </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>excluidos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la licitación. La mejor relación entre calidad y precio de eBay para el modelo y año específicos de la computadora es un buen indicador de los precios de mercado cuando no se dispone de otro método a nivel local. Toda computadora no vendida estará disponible para donación a una ONG (organización no gubernamental) o a otra organización acreditada sin fines de lucro. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78791EE8" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59A399B3" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enajenación de Computadoras Personales </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="744C45C3" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D1D2C99" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="37" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">37. Los miembros del personal pueden comprar computadoras personales (PC) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>obsoletas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y PC </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>excedentes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en relación con los requisitos de una División de conformidad con las siguientes directrices. (Los miembros del </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">personal internacional </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">siempre están </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>excluidos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la licitación).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5344ACA4" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C9FFF3A" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enajenación y/o Venta de PC en la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Sede</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="710EF9E8" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66962F11" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de cada dependencia de la Sede es responsable de las ventas reales y la enajenación del equipo. El Oficial Adjunto de Gestión de la Información (IMA) de cada dependencia tiene la autoridad para certificar la obsolescencia de las PC y otros equipos informáticos. El </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de cada Dependencia de la Sede es responsable de aprobar el formulario de enajenación para cada artículo (de acuerdo con las aprobaciones del comité de adquisición correspondiente). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A988DB2" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1486"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3980BC6F" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El Oficial Adjunto de Gestión de la Información (IMA) es responsable de preparar la computadora para su enajenación (véase la guía de Enajenación de Computadoras de la OIST [Oficina de Sistemas y Tecnología de la Información] para conocer los requisitos de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>eliminación de datos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); preparar los formularios de enajenación de activos; y vender las PC.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AC9AED7" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enajenación y/o Venta de PC en las </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Oficinas de País</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="464530A4" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6767E8CE" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="004720AF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:spacing w:afterLines="60" w:after="144" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El IMA de la CO debe preparar una lista de todas las PC que deben venderse con los números de serie. La lista debe estar basada en el informe de activos de QUANTUM para la Dependencia de la Sede respectiva. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="185B0FE3" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="004720AF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:spacing w:afterLines="60" w:after="144" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El IMA de la CO es responsable de preparar la computadora para su enajenación (véase la guía de Enajenación de Computadoras de la OIST para conocer los requisitos de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>eliminación de datos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); preparar los formularios de enajenación de activos; y vender las PC.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="787D4443" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="004720AF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:spacing w:afterLines="60" w:after="144" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La venta puede iniciarse de la siguiente manera: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78B0C582" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="004720AF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="32" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37" w:hanging="451"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El IMA elimina todos los datos y los programas de los discos duros e instala la versión actual del sistema operativo (o la versión heredada dentro de dos ciclos de lanzamiento) en todas las computadoras que deben venderse.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30960024" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="004720AF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="33" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37" w:hanging="451"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Debe realizarse un conteo de la cantidad de compradores interesados. Los miembros del personal y el personal con nombramientos de duración limitada (ALD) tienen derecho a comprar las PC enajenadas. Un gerente puede decidir si los Contratistas Particulares (IC) reúnen las condiciones para comprar PC usadas.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05903EEC" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="004720AF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="32" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37" w:hanging="451"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se recomienda realizar un sorteo si la cantidad de compradores excede la cantidad de máquinas disponibles para la venta. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09CA8F0C" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="004720AF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37" w:hanging="451"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El comprador debe proporcionar un cheque, pagadero al PNUD, por el monto indicado como el precio de venta. El gerente debe fotocopiar y asegurar todos los cheques.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ADE7263" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="004720AF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="60" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="2160" w:right="43" w:hanging="451"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los formularios de ventas completos y los cheques correspondientes deben presentarse al Representante Residente, al </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la Dependencia fuera de la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Sede o al </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la Dependencia de la Sede para la preparación de los pases de acceso al edificio para retirar las computadoras de las instalaciones del PNUD.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02D70E32" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="004720AF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El Representante Residente, el </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la Dependencia fuera de la Sede o el </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la Dependencia de la Sede presentarán todos los cheques a la Dependencia de Finanzas o a Tesorería para su depósito.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F48398E" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60D4C890" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enajenación de PC </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>no vendidas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E1F3432" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E2253FA" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="004720AF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:afterLines="60" w:after="144" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El IMA deberá informar al Gerente de Operaciones (para las CO) o a la dependencia de Operaciones Generales de la BMS, quienes recolectarán las PC no vendidas.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35FC9AA7" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="004720AF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:afterLines="60" w:after="144" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El IMA proporcionará al Gerente de Operaciones o a la dependencia de Operaciones Generales de la BMS una copia del formulario de RAD firmado y una copia del registro de activos de la dependencia para identificar los artículos que serán retirados.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36C5C3D2" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="004720AF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:afterLines="60" w:after="144" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El Gerente de Operaciones o la dependencia de Operaciones Generales de la BMS verificarán que los artículos que se enajenarán estén en la base de datos de informes de QUANTUM. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BF6303F" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="004720AF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El Gerente de Operaciones o la dependencia de Operaciones Generales de la BMS concertarán la enajenación de las PC.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EA5BC61" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07388067" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enajenación de PC </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>irreparables</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DA29483" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="012815B3" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La autorización técnica del IMA de la CO o de la dependencia de la Sede es obligatoria. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79D518AA" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F202B24" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Donación</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de computadoras de escritorio o portátiles: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1023F35A" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E3B6D21" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:afterLines="60" w:after="144" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Requisitos previos: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58D675FC" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="004720AF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:ind w:right="37" w:hanging="360"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="0F0DCC8C" w14:textId="77777777" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD">
+        <w:spacing w:afterLines="60" w:after="144" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La ONG u otra organización acreditada sin fines de lucro interesada en recibir el equipo debe enviar una carta en papel con membrete en la que solicite al PNUD que done sus computadoras de escritorio o portátiles dadas de baja.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36792D13" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="004720AF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:ind w:right="37" w:hanging="360"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="0F0DCC8E" w14:textId="77777777" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD">
+        <w:spacing w:afterLines="60" w:after="144" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las computadoras deben entregarse directamente a la organización receptora; o bien la misma organización receptora debe recoger los artículos donados.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61C2F449" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="004720AF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:ind w:right="37" w:hanging="360"/>
-[...12 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El retiro de las unidades debe registrarse en Quantum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F22922D" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C4E9347" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...22 lines deleted...]
-          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Recomendación y Aprobación del ACP de acuerdo con la Facultad de Aprobación de Adquisiciones:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0DCC96" w14:textId="77777777" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD">
-[...5 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="2D74D6D9" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0DCC97" w14:textId="0F8159B4" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD" w:rsidP="00754961">
+    <w:p w14:paraId="76630451" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="21"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="37"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="0F0DCC98" w14:textId="77777777" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD" w:rsidP="00521B75">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Para las dependencias de la Sede, el formulario de RAD aprobado por el CAP debe presentarse al Gerente de Operaciones de la Dependencia para transmitir la solicitud al CGSC para su procesamiento.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> La Dependencia de la Sede presentará la solicitud al CGSC a través del formulario de enajenación del portal de solicitud de servicio del PNUD para que se realice la acción de enajenación en QUANTUM, e informará al IMA o a la Dependencia correspondientes que el activo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">ha sido enajenado o transferido. (El formulario de RAD original se archivará en la dependencia y se enviará una copia en formato PDF como adjunto de correo electrónico al Equipo de Activos y al IMA/coordinador de activos de la Dependencia).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FA98E30" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0DCC99" w14:textId="6C80890B" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD" w:rsidP="00754961">
+    <w:p w14:paraId="36C09D88" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="21"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="37"/>
-      </w:pPr>
-[...9 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En caso de que la dependencia de la Sede requiera que la dependencia de Operaciones Generales de la BMS recoja los artículos para su enajenación ecológica, se deberá proporcionar una copia del RAD aprobado con las aprobaciones del comité de adquisición correspondiente. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="166838EF" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="375CEA16" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Proceso de Licitación para Enajenaciones</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="028D2FDA" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0DCC9A" w14:textId="77777777" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD" w:rsidP="00521B75">
+    <w:p w14:paraId="7D717A36" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="37" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Si la acción de enajenación es aprobada y requiere licitación, el procedimiento que se recomienda es el siguiente:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="056A566B" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1486"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0DCC9B" w14:textId="77777777" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD" w:rsidP="00754961">
+    <w:p w14:paraId="5B820788" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="004720AF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...18 lines deleted...]
-      <w:r>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deben publicarse anuncios en el sitio web público de la Oficina y en al menos dos periódicos locales en lugares donde se publiquen varios periódicos, que ofrezcan los artículos para la venta y soliciten la presentación de licitaciones en pliego cerrado antes de una fecha establecida. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2667E33F" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="004720AF">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1486" w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0DCC9D" w14:textId="2B4274B2" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD" w:rsidP="00754961">
+    <w:p w14:paraId="7A859E82" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="004720AF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...18 lines deleted...]
-      <w:r>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El anuncio debe incluir una descripción del artículo; y debe indicar que el equipo debe ofrecerse y venderse en la forma y en el lugar en que se encuentra, y que la oficina del PNUD se reserva el derecho de rechazar cualquiera de las ofertas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="731ECB06" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="004720AF">
+      <w:pPr>
+        <w:spacing w:after="17" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1486" w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0DCC9F" w14:textId="57EAEBD7" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD" w:rsidP="00754961">
+    <w:p w14:paraId="7F5F914C" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="004720AF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-        <w:ind w:right="37"/>
-[...23 lines deleted...]
-          <w:b/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El anuncio debe contener un recordatorio de que el licitante seleccionado debe cumplir con el requisito del Gobierno en relación con los impuestos de importación o sobre la venta adeudados sobre el artículo; y de que el pago del artículo debe realizarse en efectivo antes de la entrega. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10561503" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="004720AF">
+      <w:pPr>
+        <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1486" w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0DCCA1" w14:textId="6A666E18" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD">
-[...26 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5170C611" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="004720AF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-        <w:ind w:right="37"/>
-[...25 lines deleted...]
-    <w:p w14:paraId="0F0DCCA6" w14:textId="77777777" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las licitaciones en pliego cerrado se registrarán con la fecha y la hora de su recepción. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E6B59EE" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="004720AF">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1486" w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0DCCA7" w14:textId="49FEDF7D" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD" w:rsidP="00580746">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="276604E9" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="004720AF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-        <w:ind w:right="37"/>
-[...14 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No se aceptará ninguna oferta después de la hora de cierre especificada.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FD72574" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="004720AF">
+      <w:pPr>
+        <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1486" w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BC49F91" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="004720AF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-        <w:spacing w:afterLines="60" w:after="144" w:line="250" w:lineRule="auto"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="0F0DCCAB" w14:textId="480953C4" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD" w:rsidP="00DA6081">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las ofertas se abrirán en presencia de al menos dos miembros del personal designados por el Representante Residente o por el </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la Dependencia de la Sede y de los licitantes (si lo desean). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="512A6201" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="004720AF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1486" w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61FEA285" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="004720AF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La presencia de los licitantes no es un requisito previo para la validez de la adjudicación. Se confeccionará una lista con los nombres de los licitantes y los montos de las ofertas; y la adjudicación se realizará al licitante que ofrezca el monto más alto. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00ADA036" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="004720AF">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1486" w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FE7ED91" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="004720AF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si dos o más ofertas son de igual valor y si la oferta ganadora no puede elegirse por sorteo por la falta de acuerdo escrito o revisión de esta por parte de los licitantes, se rechazarán las ofertas y se volverá a anunciar la venta. (Todos los licitantes que ofrezcan valores iguales deberán tener la oportunidad de revisar su oferta de manera transparente antes de rechazar el proceso). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F91A520" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="004720AF">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1486" w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31788C9D" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="004720AF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Si no se recibe ninguna oferta o si las ofertas son muy bajas en relación con el valor de mercado del artículo, la CO no necesitará volver a anunciar la venta. El Representante Residente o el </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la dependencia de la Sede pueden negociar la venta con los compradores interesados y aceptar la oferta más alta sin derivar el asunto al CAP para su revisión. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78B725E8" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="004720AF">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1486" w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="253626B0" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="004720AF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los miembros del personal del sistema de organizaciones de las Naciones Unidas contratados a nivel local podrán participar en el proceso de licitación competitiva y comprar, para su uso personal, el artículo enajenado, en iguales términos que los de los demás licitantes. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2976F14D" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1486"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5313D5C3" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Los miembros del personal internacional siempre están excluidos de la licitación</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AFC7BEC" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1486"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="032ADDA9" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="004720AF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si un licitante seleccionado no respeta su oferta dentro de una semana luego de la apertura y se determina que desea retirar la oferta, deberá aceptarse la segunda oferta más alta. (La CO podrá solicitar una garantía de licitación razonable si lo considera apropiado o necesario). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E865677" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="004720AF">
+      <w:pPr>
+        <w:spacing w:after="18" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1486" w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22AFE44F" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="004720AF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En países en los que las normas gubernamentales existentes exigen la venta al Gobierno de los artículos importados en el país libres de derechos, no se aplica el procedimiento anterior. Sin embargo, la CO debe respetar estrictamente las normas gubernamentales vigentes sobre este tema. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50D66358" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="004720AF">
+      <w:pPr>
+        <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1486" w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BAE0D18" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="004720AF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En países en los que la venta de bienes importados está prohibida por ley, solamente deberán considerarse las ofertas recibidas de individuos o entidades con derecho a realizar compras libres de derechos. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F3941A9" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0298D879" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Enajenaciones de Mobiliario</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB558F9" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14231916" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="37" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>40.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las divisiones de la Sede deberán enviar un correo electrónico a la dependencia de Operaciones Generales de la BMS para solicitar la remoción del mobiliario obsoleto para colocarlo en el depósito. No es necesario completar ningún formulario dado que el mobiliario aún no está etiquetado individualmente (con excepción de los artículos de mobiliario con un valor de USD 5000 o más). Las CO y las dependencias fuera de la Sede pueden diseñar procedimientos internos para la eliminación física de mobiliario obsoleto asegurando que se mantenga la documentación apropiada en los registros para las enajenaciones. El ciclo de vida de reposición recomendado para el mobiliario es normalmente de 8 años y puede reemplazarse cada 8 años, a menos que aún esté en buen estado. Para fines contables, el mobiliario se deprecia en el sistema en un período de 15 años. El mobiliario con un valor de USD 5000 o más se considera un activo y debe etiquetarse. Se requiere el formulario de transferencia de entrada y salida para las transferencias y el formulario de Solicitud de Enajenación de Activos (RAD) para las enajenaciones. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21861632" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="004720AF" w:rsidRDefault="00294E1E" w:rsidP="004720AF">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46E98B7D" w14:textId="77777777" w:rsidR="004720AF" w:rsidRPr="004720AF" w:rsidRDefault="004720AF" w:rsidP="004720AF">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="300E2E4B" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Mobiliario y Equipo dañado, perdido o faltante </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B12BA94" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="088C969C" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="37" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>41.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El personal de seguridad de la Oficina de Seguridad del PNUD o del Departamento de Protección y Seguridad (DSS) de la ONU normalmente es el encargado de realizar la investigación. La Oficina de Seguridad del PNUD o el DSS de la ONU realizarán entrevistas con el departamento involucrado y proporcionarán un informe de sus constataciones al </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la Dependencia de la Sede o al Representante Residente. Consulte la sección sobre enajenación y amortización total. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="439ECCA5" w14:textId="77777777" w:rsidR="004720AF" w:rsidRDefault="00294E1E" w:rsidP="004720AF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40450AF2" w14:textId="302CD973" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="004720AF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Vehículos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33C1CB85" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="23" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CA96C7C" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="37" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>42.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los Representantes Residentes, los </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de las Dependencias fuera de la Sede y el </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la Dependencia de Operaciones Generales de la BMS están autorizados a enajenar vehículos que alcanzan los 100 000 kilómetros (62 000 millas) o que tienen cinco (5) años de antigüedad a partir de la fecha de compra (lo que ocurra primero).  Tenga en cuenta que, para fines contables, los vehículos son depreciados en un período de 12 años, pero para fines de reposición deben evaluarse para su enajenación después de alcanzar los 100 000 kilómetros o los cinco años de antigüedad (lo que ocurra primero). Esta disposición, sin embargo, no constituye una aprobación incondicional para la enajenación del vehículo basándose en su kilometraje. La Oficina debe considerar factores subyacentes como por ejemplo en casos en los que un vehículo está fuera de servicio debido a la falta de piezas, porque se requieren reparaciones muy costosas, o cuando el vehículo presente un alto riesgo de accidente, podrá tomarse una decisión para reemplazar el vehículo en o antes de la vida de reposición recomendada. Es necesario documentar mediante el uso de un formulario de Solicitud de Enajenación de Activos (RAD) la decisión proporcionando toda la información relevante al caso y la justificación de la decisión de enajenar el vehículo. Cuando el vehículo aún esté en buen estado, la oficina podrá decidir conservar el vehículo durante un tiempo adicional antes de la enajenación. Esta es una decisión que debe ser tomada por el Representante Residente, el </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la Dependencia fuera de la Sede o el </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la Dependencia de la Sede para las oficinas respectivas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AB3893D" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54A4F234" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Maquinaria Pesada y otros Equipos </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56EC9745" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D741EDD" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="37" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>43.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Esto incluye generadores, equipos de aire acondicionado y artículos similares de equipo pesado. El ciclo de vida de reposición recomendado es normalmente de 10 años. Tenga en cuenta que, para fines contables, esta clase de activo se deprecia en un período de 20 años, pero la evaluación para la vida de reposición debe comenzar después de los 10 años. En función del valor normal de mercado (según el párrafo 1.6) del artículo enajenado, deberá obtenerse la aprobación para la enajenación correspondiente del CAP, el RACP y el ACP. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AD0D43B" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="386AD45E" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Funciones y Responsabilidades </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7561FA94" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AD6F733" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Consulte la sección Adquisición y Mantenimiento de Mobiliario y Equipo </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33D64E0C" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F7CF920" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Plantillas y Formularios </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="386E2781" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74EE4266" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="43"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Informe de Activos en Servicio del PNUD (en Quantum) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73762848" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="43"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Informe Resumido del PNUD (en Quantum) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F43B49" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="43"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Informe de detalles de adquisición del PNUD (en Quantum) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32930D01" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="43"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Informe de detalles de enajenaciones del PNUD (en Quantum) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E669CA7" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="43"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Informe de detalles de ajustes del PNUD (en Quantum) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5194A2D6" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="43"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Informe de detalles de Transferencias del PNUD (en Quantum) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C281C5D" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Sede:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39D4E690" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="379E06CB" w14:textId="3CAAD00B" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="41"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00294E1E">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Formulario de Solicitud de Venta y Enajenación de Activos (RAD) de menos de USD 5000: Sede</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en inglés)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4477637A" w14:textId="4C111D48" w:rsidR="00294E1E" w:rsidRPr="004720AF" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="41"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00294E1E">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Formulario de Solicitud de Venta y Enajenación de Activos (RAD) de USD 5000 y más: Sede </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="004720AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en inglés)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33300EF8" w14:textId="1642DD87" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="41"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00294E1E">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Formulario de Solicitud de Enajenación de No Activos: Sede </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="004720AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en inglés)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55BB1D27" w14:textId="154F8767" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="41"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00294E1E">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Formulario de Venta de Computadoras Personales: Sede </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="004720AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en inglés)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="065A51F0" w14:textId="6315DB31" w:rsidR="00294E1E" w:rsidRPr="004720AF" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="41"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00294E1E">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Formulario de Solicitud de Reubicación de Activos: Sede </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="004720AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en inglés)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="520625D3" w14:textId="256BC860" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="41"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00294E1E">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Formulario de Solicitud de Transferencia de Entrada y Transferencia de Salida de Activos: Sede</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004720AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(en inglés)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50E5EDFD" w14:textId="7FB49C2D" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="41"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="00294E1E">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Formulario de Solicitud de Aprobación de Ajuste de Activos: Sede</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="004720AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en inglés)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FE7D0B0" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B3DB83F" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Oficinas en el País:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29D2073B" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="796C1AB4" w14:textId="5C9BBDA4" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="16"/>
         </w:numPr>
-        <w:spacing w:afterLines="60" w:after="144" w:line="250" w:lineRule="auto"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="41"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="00294E1E">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Formulario de Solicitud de Venta y Enajenación de Activos (RAD) de menos de USD 5000: Oficina en el País</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en inglés)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4349550A" w14:textId="520EEE82" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="16"/>
         </w:numPr>
-        <w:ind w:right="2335"/>
-[...28 lines deleted...]
-    <w:p w14:paraId="0F0DCCB0" w14:textId="77777777" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD" w:rsidP="00580746">
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="41"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="00294E1E">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Formulario de Solicitud de Venta y Enajenación de Activos (RAD) de USD 5000 y más: Oficina en el País</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en inglés)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F503EF7" w14:textId="4F91ACC9" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="41"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="00294E1E">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Transferencia de Titularidad de los Activos del PNUD al Gobierno: Oficina en el País</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en inglés)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="748C7DDE" w14:textId="3FBB9348" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="41"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="00294E1E">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Registro de Información de Activos fuera de Quantum: Oficina en el País</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en inglés)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CC59C78" w14:textId="3B85568B" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="16"/>
         </w:numPr>
-        <w:ind w:right="37"/>
-[...24 lines deleted...]
-    <w:p w14:paraId="0F0DCCB2" w14:textId="77777777" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD" w:rsidP="00580746">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="41"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://popp.undp.org/node/4556" </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Guía para el Usuario de Gestión de Activos de Quantum</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004720AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en inglés)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="541073F2" w14:textId="2236A16D" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="16"/>
         </w:numPr>
-        <w:ind w:right="37"/>
-      </w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="41"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="00294E1E">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-419" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Formulario de Amortización Total de activo con valor neto en libros superior a USD 1000:  Oficina en el País y Sede</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve">Para todos los casos de pérdida o robo intencional, no habrá límite en la responsabilidad personal y se aplicarán medidas disciplinarias diferentes. </w:t>
-[...8 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...67 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00294E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(en inglés)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="163CE847" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="41" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70731644" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...190 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A8A1211" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRPr="00A23672" w:rsidRDefault="00294E1E" w:rsidP="00294E1E">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:u w:val="single"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Disclaimer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>: This document was translated from English into Spanish. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A3BE13A" w14:textId="4A057DDB" w:rsidR="00DA504D" w:rsidRDefault="00294E1E">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:u w:val="single"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Descargo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:u w:val="single"/>
-[...49 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...119 lines deleted...]
-        <w:rPr>
+          <w:bCs/>
           <w:i/>
-        </w:rPr>
-[...1731 lines deleted...]
-        <w:jc w:val="center"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>responsabilidad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...21 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...8 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>esta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...20 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId34"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> es </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>una</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>traducción</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>documento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> original </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Inglés. En </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>caso</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>discrepancias</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> entre </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>esta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>traducción</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>documento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> original </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inglés</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>prevalecerá</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>documento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> original </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inglés</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00294E1E">
+      <w:headerReference w:type="default" r:id="rId20"/>
+      <w:footerReference w:type="even" r:id="rId21"/>
+      <w:footerReference w:type="default" r:id="rId22"/>
+      <w:footerReference w:type="first" r:id="rId23"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1481" w:right="1395" w:bottom="1508" w:left="1440" w:header="720" w:footer="721" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5016CF7B" w14:textId="77777777" w:rsidR="00EF0109" w:rsidRDefault="00EF0109">
+    <w:p w14:paraId="06F2B797" w14:textId="77777777" w:rsidR="009B7D4F" w:rsidRDefault="009B7D4F" w:rsidP="00294E1E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="46117C85" w14:textId="77777777" w:rsidR="00EF0109" w:rsidRDefault="00EF0109">
+    <w:p w14:paraId="65BD2E69" w14:textId="77777777" w:rsidR="009B7D4F" w:rsidRDefault="009B7D4F" w:rsidP="00294E1E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Mincho">
-[...5 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...13 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0F0DCD4D" w14:textId="77777777" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="269CE211" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRDefault="00294E1E">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0F0DCD4E" w14:textId="77777777" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD">
+  <w:p w14:paraId="6B996005" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRDefault="00294E1E">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0F0DCD50" w14:textId="2971BEF1" w:rsidR="00C23CA5" w:rsidRDefault="00F1027A">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4C6664C7" w14:textId="2FF56701" w:rsidR="00294E1E" w:rsidRPr="004720AF" w:rsidRDefault="00294E1E">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="004720AF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Página </w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="004720AF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="004720AF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="004720AF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00AF6DE4">
-      <w:rPr>
+    <w:r w:rsidRPr="004720AF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>17</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="004720AF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="004720AF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> de </w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="004720AF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="004720AF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="004720AF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00AF6DE4">
-      <w:rPr>
+    <w:r w:rsidRPr="004720AF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>17</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="004720AF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="004720AF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r>
-      <w:t xml:space="preserve">Fecha de entrada en vigor: </w:t>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="004720AF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>Fecha</w:t>
     </w:r>
-    <w:r w:rsidR="00B75172" w:rsidRPr="00B75172">
-      <w:t>2</w:t>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="004720AF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> de entrada </w:t>
     </w:r>
-    <w:r w:rsidR="00B75172">
-      <w:t>6</w:t>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="004720AF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>en</w:t>
     </w:r>
-    <w:r w:rsidR="00B75172" w:rsidRPr="00B75172">
-      <w:t>/07/2016</w:t>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="004720AF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> vigor: 26/07/2016 </w:t>
     </w:r>
-    <w:r w:rsidR="00B75172" w:rsidRPr="00B75172">
+    <w:r w:rsidRPr="004720AF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="004720AF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>Versión</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="004720AF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
-      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>#</w:t>
     </w:r>
-    <w:r>
-      <w:t xml:space="preserve">Versión n.°: </w:t>
+    <w:r w:rsidRPr="004720AF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="281463643"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='e560140e-7b2f-4392-90df-e7567e3021a3' xmlns:ns4='8264c5cc-ec60-4b56-8111-ce635d3d139a' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns4:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{B7D0AB1B-AF9B-4B23-A5BA-40E2108B51C2}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="00B75172">
+        <w:r w:rsidRPr="004720AF">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:t>7</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0F0DCD51" w14:textId="77777777" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="56386E54" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRDefault="00294E1E">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0F0DCD52" w14:textId="77777777" w:rsidR="00C23CA5" w:rsidRDefault="00BC33BD">
+  <w:p w14:paraId="4DED75B7" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRDefault="00294E1E">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="606EDFC7" w14:textId="77777777" w:rsidR="00EF0109" w:rsidRDefault="00EF0109">
+    <w:p w14:paraId="04538EC2" w14:textId="77777777" w:rsidR="009B7D4F" w:rsidRDefault="009B7D4F" w:rsidP="00294E1E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4290DF90" w14:textId="77777777" w:rsidR="00EF0109" w:rsidRDefault="00EF0109">
+    <w:p w14:paraId="34F266F8" w14:textId="77777777" w:rsidR="009B7D4F" w:rsidRDefault="009B7D4F" w:rsidP="00294E1E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="209416E4" w14:textId="37B398B5" w:rsidR="00F1027A" w:rsidRDefault="13178D23" w:rsidP="00F1027A">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0C338FE8" w14:textId="4FBA0F9A" w:rsidR="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00F1027A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7FF62454" wp14:editId="69F2DAA1">
-[...2 lines deleted...]
-          <wp:docPr id="901696551" name="Picture 24"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="187B0AB3" wp14:editId="43562ECC">
+          <wp:extent cx="292227" cy="594360"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="770030604" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 24"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
-                <pic:blipFill rotWithShape="1">
+                <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect b="16111"/>
-                  <a:stretch/>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="304800" cy="589802"/>
+                    <a:ext cx="298572" cy="607265"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
-                  <a:extLst>
-[...3 lines deleted...]
-                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="4A777EA5" w14:textId="77777777" w:rsidR="00F1027A" w:rsidRDefault="00F1027A" w:rsidP="00F1027A">
+  <w:p w14:paraId="3124619E" w14:textId="77777777" w:rsidR="00294E1E" w:rsidRDefault="00294E1E" w:rsidP="00F1027A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01F54FCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D1369604"/>
     <w:lvl w:ilvl="0" w:tplc="944A4406">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
@@ -7551,3840 +15114,3019 @@
     <w:lvl w:ilvl="8" w:tplc="32B80676">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="173747C8"/>
+    <w:nsid w:val="17990D2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="F77AB990"/>
-[...1 lines deleted...]
-      <w:start w:val="26"/>
+    <w:tmpl w:val="1340FB1A"/>
+    <w:lvl w:ilvl="0" w:tplc="E8861390">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1F3F6E1E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8F18EF38"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="236511F0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="58B227FC"/>
+    <w:lvl w:ilvl="0" w:tplc="08A62C3C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7920" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="276E6D70"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DA186464"/>
+    <w:lvl w:ilvl="0" w:tplc="AAE0D4E0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="900" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1620" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2340" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3060" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4500" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5220" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5940" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6660" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E9263AF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="01708130"/>
+    <w:lvl w:ilvl="0" w:tplc="534ABA4A">
+      <w:start w:val="38"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33CE1606"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="30CAFE46"/>
+    <w:lvl w:ilvl="0" w:tplc="729C39F4">
+      <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="D250CA88">
+    <w:lvl w:ilvl="1" w:tplc="BD0E4B56">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2"/>
-[...2 lines deleted...]
-        <w:ind w:left="1440"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1425"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="4F1EA3DC">
+    <w:lvl w:ilvl="2" w:tplc="8244F924">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="DCA8D31E">
+    <w:lvl w:ilvl="3" w:tplc="9B04513C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="A6FC9B04">
+    <w:lvl w:ilvl="4" w:tplc="C250ECCC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="4F389DC4">
+    <w:lvl w:ilvl="5" w:tplc="E222DCEA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="046C118E">
+    <w:lvl w:ilvl="6" w:tplc="7C2AB820">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="C690F980">
+    <w:lvl w:ilvl="7" w:tplc="42BCB4CA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="30D82CC0">
+    <w:lvl w:ilvl="8" w:tplc="376ED160">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="276E6D70"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34CD65AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="DA186464"/>
-[...115 lines deleted...]
-      <w:start w:val="32"/>
+    <w:tmpl w:val="783C14BE"/>
+    <w:lvl w:ilvl="0" w:tplc="0D2CAB42">
+      <w:start w:val="15"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="BACCA0C2">
+    <w:lvl w:ilvl="1" w:tplc="8BFCB34A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1065"/>
+        <w:ind w:left="1425"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="BAD861FC">
+    <w:lvl w:ilvl="2" w:tplc="C974255E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="7D4435D2">
+    <w:lvl w:ilvl="3" w:tplc="F5A2EF42">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="493E4298">
+    <w:lvl w:ilvl="4" w:tplc="646E2816">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="1966A1DE">
+    <w:lvl w:ilvl="5" w:tplc="22707410">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="4F087E04">
+    <w:lvl w:ilvl="6" w:tplc="2D1264C0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="DF742856">
+    <w:lvl w:ilvl="7" w:tplc="7D387428">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="BE0A4162">
+    <w:lvl w:ilvl="8" w:tplc="C0007114">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E9263AF"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44110DD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="01708130"/>
-[...12 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+    <w:tmpl w:val="24A07DA2"/>
+    <w:lvl w:ilvl="0" w:tplc="37D6587E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
-[...168 lines deleted...]
-        <w:ind w:left="720"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1425"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="BD0E4B56">
+    <w:lvl w:ilvl="1" w:tplc="6D62B0AA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2)"/>
-[...2 lines deleted...]
-        <w:ind w:left="1425"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="8244F924">
+    <w:lvl w:ilvl="2" w:tplc="F07A2FA0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160"/>
+        <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="9B04513C">
+    <w:lvl w:ilvl="3" w:tplc="89168C94">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880"/>
+        <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="C250ECCC">
+    <w:lvl w:ilvl="4" w:tplc="758A8DBE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600"/>
+        <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="E222DCEA">
+    <w:lvl w:ilvl="5" w:tplc="50BE003C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320"/>
+        <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="7C2AB820">
+    <w:lvl w:ilvl="6" w:tplc="4E5A64AE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040"/>
+        <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="42BCB4CA">
+    <w:lvl w:ilvl="7" w:tplc="EFD454E4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760"/>
+        <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="376ED160">
+    <w:lvl w:ilvl="8" w:tplc="3ABCA742">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480"/>
+        <w:ind w:left="7200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34CD65AF"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49B61548"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="783C14BE"/>
-[...1 lines deleted...]
-      <w:start w:val="15"/>
+    <w:tmpl w:val="2DAA4330"/>
+    <w:lvl w:ilvl="0" w:tplc="F55C4B36">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
-[...2 lines deleted...]
-        <w:ind w:left="720"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="8BFCB34A">
+    <w:lvl w:ilvl="1" w:tplc="BC8CFB52">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1425"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="C974255E">
+    <w:lvl w:ilvl="2" w:tplc="3360470C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="F5A2EF42">
+    <w:lvl w:ilvl="3" w:tplc="F814CFE4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="646E2816">
+    <w:lvl w:ilvl="4" w:tplc="19F66D12">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="22707410">
+    <w:lvl w:ilvl="5" w:tplc="C636C076">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="2D1264C0">
+    <w:lvl w:ilvl="6" w:tplc="09EAA578">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="7D387428">
+    <w:lvl w:ilvl="7" w:tplc="6C1A7E58">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="C0007114">
+    <w:lvl w:ilvl="8" w:tplc="5558A83C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37A03057"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50A45C16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6F78D654"/>
-[...1 lines deleted...]
-      <w:start w:val="1"/>
+    <w:tmpl w:val="D2C439EE"/>
+    <w:lvl w:ilvl="0" w:tplc="E8861390">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5EA51C78"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5FA49C44"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="38"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...183 lines deleted...]
-        <w:ind w:left="1425"/>
+        <w:ind w:left="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="6D62B0AA">
+    <w:lvl w:ilvl="1" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2"/>
-[...2 lines deleted...]
-        <w:ind w:left="2160"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2161"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="F07A2FA0">
-[...2 lines deleted...]
-      <w:lvlText w:val="%3"/>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="89168C94">
-[...2 lines deleted...]
-      <w:lvlText w:val="%4"/>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="758A8DBE">
-[...2 lines deleted...]
-      <w:lvlText w:val="%5"/>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="50BE003C">
-[...2 lines deleted...]
-      <w:lvlText w:val="%6"/>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="4E5A64AE">
-[...2 lines deleted...]
-      <w:lvlText w:val="%7"/>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="EFD454E4">
-[...2 lines deleted...]
-      <w:lvlText w:val="%8"/>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="3ABCA742">
-[...5 lines deleted...]
-        <w:ind w:left="7200"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F190551"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B768BD42"/>
+    <w:lvl w:ilvl="0" w:tplc="DDC2D764">
+      <w:start w:val="38"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...10 lines deleted...]
-        <w:ind w:left="360"/>
+    <w:lvl w:ilvl="1" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="6FEAFC26">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2161"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="BC8CFB52">
-[...5 lines deleted...]
-        <w:ind w:left="1425"/>
+    <w:lvl w:ilvl="3" w:tplc="C14E5852">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="3360470C">
-[...5 lines deleted...]
-        <w:ind w:left="2160"/>
+    <w:lvl w:ilvl="4" w:tplc="A9326AEE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="F814CFE4">
-[...5 lines deleted...]
-        <w:ind w:left="2880"/>
+    <w:lvl w:ilvl="5" w:tplc="BA584952">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="19F66D12">
-[...5 lines deleted...]
-        <w:ind w:left="3600"/>
+    <w:lvl w:ilvl="6" w:tplc="21CAA764">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="C636C076">
-[...5 lines deleted...]
-        <w:ind w:left="4320"/>
+    <w:lvl w:ilvl="7" w:tplc="1520B4AE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="09EAA578">
-[...5 lines deleted...]
-        <w:ind w:left="5040"/>
+    <w:lvl w:ilvl="8" w:tplc="F7365E1E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="6C1A7E58">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63502D75"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="538A5B8C"/>
+    <w:lvl w:ilvl="0" w:tplc="8F623FD4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8"/>
-[...2 lines deleted...]
-        <w:ind w:left="5760"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1425"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="5558A83C">
-[...5 lines deleted...]
-        <w:ind w:left="6480"/>
+    <w:lvl w:ilvl="1" w:tplc="3A24F290">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...10 lines deleted...]
-        <w:ind w:left="720"/>
+    <w:lvl w:ilvl="2" w:tplc="3528947E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="8646A404">
-[...5 lines deleted...]
-        <w:ind w:left="1425"/>
+    <w:lvl w:ilvl="3" w:tplc="318C4AFC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="A950F418">
-[...5 lines deleted...]
-        <w:ind w:left="2160"/>
+    <w:lvl w:ilvl="4" w:tplc="3AD0A450">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="F01022E0">
-[...5 lines deleted...]
-        <w:ind w:left="2880"/>
+    <w:lvl w:ilvl="5" w:tplc="3DA67328">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="45FE7CCC">
-[...5 lines deleted...]
-        <w:ind w:left="3600"/>
+    <w:lvl w:ilvl="6" w:tplc="5238AB2E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0B5C3680">
-[...5 lines deleted...]
-        <w:ind w:left="4320"/>
+    <w:lvl w:ilvl="7" w:tplc="6EC88564">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="2D00B792">
-[...5 lines deleted...]
-        <w:ind w:left="5040"/>
+    <w:lvl w:ilvl="8" w:tplc="C20252AC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="035C52C2">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6CD8616E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="04987A52"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8"/>
-[...2 lines deleted...]
-        <w:ind w:left="5760"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71C0197D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FAB20D1A"/>
+    <w:lvl w:ilvl="0" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="74D612F7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A606E2DA"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="74F236D2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EDE630D6"/>
+    <w:lvl w:ilvl="0" w:tplc="CE10F56C">
+      <w:start w:val="31"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="74F5317A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="51D0F17C"/>
+    <w:lvl w:ilvl="0" w:tplc="C010D3E0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="900"/>
+        </w:tabs>
+        <w:ind w:left="900" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="C53ACEB8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="900"/>
+        </w:tabs>
+        <w:ind w:left="900" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0F405DEA" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="4ACE3090" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="6D54AABC" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="84064674" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="29A62C7E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="2ABA6E50" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="8E361F94" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75004E4F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F460D1A8"/>
+    <w:lvl w:ilvl="0" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7560" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="8280" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="750353F7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="815ADACA"/>
+    <w:lvl w:ilvl="0" w:tplc="9822BB1C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0A40880C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1170" w:hanging="450"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76C06CE9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E1F8AA1A"/>
+    <w:lvl w:ilvl="0" w:tplc="2DA45CF8">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="43301C2A">
-[...5 lines deleted...]
-        <w:ind w:left="6480"/>
+    <w:lvl w:ilvl="1" w:tplc="110EA570">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...123 lines deleted...]
-        <w:ind w:left="720"/>
+    <w:lvl w:ilvl="2" w:tplc="3D704D0E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="9A565926">
-[...5 lines deleted...]
-        <w:ind w:left="1425"/>
+    <w:lvl w:ilvl="3" w:tplc="9D1CD748">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="6FEAFC26">
-[...5 lines deleted...]
-        <w:ind w:left="2161"/>
+    <w:lvl w:ilvl="4" w:tplc="8E40B636">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="C14E5852">
-[...5 lines deleted...]
-        <w:ind w:left="2880"/>
+    <w:lvl w:ilvl="5" w:tplc="D14AA70A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="A9326AEE">
-[...5 lines deleted...]
-        <w:ind w:left="3600"/>
+    <w:lvl w:ilvl="6" w:tplc="B69C159E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="BA584952">
-[...5 lines deleted...]
-        <w:ind w:left="4320"/>
+    <w:lvl w:ilvl="7" w:tplc="B7CCB7E2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="21CAA764">
-[...5 lines deleted...]
-        <w:ind w:left="5040"/>
+    <w:lvl w:ilvl="8" w:tplc="ED661CDC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="1520B4AE">
-[...925 lines deleted...]
-    </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74F236D2"/>
-[...622 lines deleted...]
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C1E508D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CB1ED076"/>
     <w:lvl w:ilvl="0" w:tplc="940C043E">
       <w:start w:val="18"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="375" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090019">
@@ -11429,560 +18171,219 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3975" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4695" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5415" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-[...84 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="198903314">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="508106218">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1187404125">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1338263970">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="161242794">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1526822827">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="186916207">
+  <w:num w:numId="7" w16cid:durableId="337081958">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="2095205770">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="85197356">
+  <w:num w:numId="9" w16cid:durableId="1616669378">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1536574269">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1513913850">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1706715859">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="653991413">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="2002657494">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="337081958">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="15" w16cid:durableId="919171498">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="880092521">
+  <w:num w:numId="16" w16cid:durableId="1288272151">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="877398770">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="2044134904">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1264147204">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="966857901">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="229653733">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1655838602">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1012418390">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1856337804">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="894774081">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="854080825">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="132259415">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="365567348">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="28" w16cid:durableId="386105278">
+    <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="2095205770">
-[...8 lines deleted...]
-  <w:num w:numId="15" w16cid:durableId="1513913850">
+  <w:num w:numId="29" w16cid:durableId="1640761623">
     <w:abstractNumId w:val="17"/>
-  </w:num>
-[...88 lines deleted...]
-    <w:abstractNumId w:val="24"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C23CA5"/>
-[...212 lines deleted...]
-    <w:rsid w:val="7E34684F"/>
+    <w:rsidRoot w:val="00294E1E"/>
+    <w:rsid w:val="00294E1E"/>
+    <w:rsid w:val="004720AF"/>
+    <w:rsid w:val="00505683"/>
+    <w:rsid w:val="00954AB2"/>
+    <w:rsid w:val="009B7D4F"/>
+    <w:rsid w:val="00B8613A"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00DD4CDF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="0F0DCBD8"/>
-  <w15:docId w15:val="{9DD0A9F1-0E2A-406E-AEC3-D654058E329C}"/>
+  <w14:docId w14:val="402A8C4B"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{A19EE5EE-2206-430F-8935-68146C30C1E8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -12097,1038 +18498,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
-[...986 lines deleted...]
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -13311,1032 +18725,931 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00294E1E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00294E1E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00294E1E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00294E1E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00294E1E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00294E1E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00294E1E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00294E1E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00294E1E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00294E1E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00294E1E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00294E1E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00294E1E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00294E1E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00294E1E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00294E1E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00294E1E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00294E1E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00294E1E"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00294E1E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00294E1E"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00294E1E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00294E1E"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00294E1E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00294E1E"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00294E1E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00294E1E"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00294E1E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00294E1E"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00294E1E"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00294E1E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00294E1E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00A131B7"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00294E1E"/>
     <w:rPr>
-      <w:color w:val="808080"/>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4716" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5016" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/_Layouts/15/POPPOpenDoc.aspx?ID=POPP-11-1225" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4416" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4401" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4726" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4711" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4706" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5006" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4416" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4701" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5011" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...568 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>17</Pages>
-  <Words>6380</Words>
-  <Characters>36369</Characters>
+  <Words>6335</Words>
+  <Characters>36113</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>303</Lines>
-  <Paragraphs>85</Paragraphs>
+  <Lines>300</Lines>
+  <Paragraphs>84</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>42664</CharactersWithSpaces>
+  <CharactersWithSpaces>42364</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Tatiana Rybarova</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...54 lines deleted...]
-</file>