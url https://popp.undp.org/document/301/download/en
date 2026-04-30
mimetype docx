--- v0 (2025-10-14)
+++ v1 (2026-04-30)
@@ -1,6435 +1,13190 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0F0A5D47" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+    <w:p w14:paraId="12A49446" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Furniture and Equipment: Asset Disposal and Write-Off</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BA935C7" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+    <w:p w14:paraId="4ED8F3C8" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="right"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00132F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4580C39F" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00132F1E">
+    <w:p w14:paraId="740D1BE4" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Types of Disposals</w:t>
       </w:r>
-      <w:r w:rsidRPr="00132F1E">
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77DD8AAB" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+    <w:p w14:paraId="35F3EAAC" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00132F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="091DAF25" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00132F1E">
+    <w:p w14:paraId="697E913D" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="37" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00132F1E">
+      <w:r w:rsidRPr="00022612">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00132F1E">
-[...9 lines deleted...]
-    <w:p w14:paraId="52D4DD01" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All disposals will be initiated by the CO/HQ by the Asset Focal Point using the disposal form in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. These will typically occur under the following scenarios: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3796B950" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
       <w:pPr>
         <w:spacing w:after="14" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00132F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B2F62E7" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00132F1E">
+    <w:p w14:paraId="2C4FF7F9" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1090" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>a)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00132F1E">
-[...43 lines deleted...]
-      <w:r w:rsidRPr="00132F1E">
+      <w:r w:rsidRPr="00022612">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00132F1E">
-        <w:rPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Disposal by Sale </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12E8D0FE" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">External </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>sale</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to a third party at fair market value. This may have an impact on gain/loss on sale in the books of the selling party.  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>However</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the gain or loss will not have any budget implications though a valid COA will be required to process the transaction in Quantum AM.  The difference between the cash received and remaining NBV will be a loss or gain to the COA against which the asset is registered (at the GL level). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08A66955" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="16" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1486"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7323992C" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1065" w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>b)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Transfers/Donations</w:t>
       </w:r>
-      <w:r w:rsidRPr="00132F1E">
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> within UNDP and to Implementing partners/other entities. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A638DB8" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
-[...7 lines deleted...]
-    <w:p w14:paraId="28408F35" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+    <w:p w14:paraId="37B82F23" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Donations relate to assets transferred with no expectation of funds being received. These could be assets transferred between two projects within UNDP or transferred to an implementing partner or other entity.  Should the donated </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>asset</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> have </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a NBV</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> then the remaining NBV will be absorbed by the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>transferring</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> out project as a transfer expense on disposal by donation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FF518D3" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
       <w:pPr>
         <w:spacing w:after="13" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1486" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="1486"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FC2A30B" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00132F1E">
+    <w:p w14:paraId="37FAAE88" w14:textId="5F21D695" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1090" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>c)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00132F1E">
+      <w:r w:rsidRPr="00022612">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00132F1E">
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Write Off </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78F5BF13" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00132F1E">
+    <w:p w14:paraId="12AA2CB4" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:afterLines="60" w:after="144" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Write offs will occur due to the following: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06B03331" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+    <w:p w14:paraId="2581B2AF" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
       <w:pPr>
         <w:spacing w:afterLines="60" w:after="144" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1800" w:right="3180" w:firstLine="0"/>
-        <w:jc w:val="left"/>
+        <w:ind w:left="1800" w:right="3180"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00132F1E">
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00132F1E">
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00132F1E">
+      <w:r w:rsidRPr="00022612">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00132F1E">
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Assets being obsolete or non-functional;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30A898DF" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+    <w:p w14:paraId="7BB0AD60" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
       <w:pPr>
         <w:spacing w:afterLines="60" w:after="144" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1800" w:right="3180" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00132F1E">
+        <w:ind w:left="1800" w:right="3180"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>ii)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00132F1E">
+      <w:r w:rsidRPr="00022612">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00132F1E">
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Assets damaged unintentionally;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EFD7415" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+    <w:p w14:paraId="43F838DB" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
       <w:pPr>
         <w:spacing w:afterLines="60" w:after="144" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1800" w:right="3180" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00132F1E">
+        <w:ind w:left="1800" w:right="3180"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>iii)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00132F1E">
+      <w:r w:rsidRPr="00022612">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00132F1E">
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">or Assets damaged intentionally (negligence) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C5B37FF" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00132F1E">
+    <w:p w14:paraId="24AA0280" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:afterLines="60" w:after="144" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1800" w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>iv)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00132F1E">
+      <w:r w:rsidRPr="00022612">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00132F1E">
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Assets which are lost or stolen </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="028020D6" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00132F1E">
+    <w:p w14:paraId="292EB348" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">For disposal by negligence, loss or </w:t>
       </w:r>
-      <w:r w:rsidRPr="00132F1E">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00132F1E">
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">theft, the amount authorized for waiver of investigation, reporting and write-off is NBV of $1,000; </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>otherwise</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">all write-offs require investigation by security and the documented statement from security attached to the RAD form before submitting to GSSU. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FA08F45" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="13" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DA53A29" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1090" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Trade In </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56B5068B" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Assets can be traded in for another asset of equivalent or different value. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79C8DF8E" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All the transactions set out above will be recorded by GSSC at the request of the respective UNDP offices, through a request using the disposal request form via </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08785423" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
-[...65 lines deleted...]
-    <w:p w14:paraId="09464019" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+    <w:p w14:paraId="53F311DE" w14:textId="725FF5CA" w:rsidR="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00132F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55158877" w14:textId="77777777" w:rsidR="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E6AC01E" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F0161AB" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Disposal by Sale - Competitive Bidding </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4838F50F" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+    <w:p w14:paraId="630CA5CD" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00132F1E">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C1E16C4" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+    <w:p w14:paraId="77418AA7" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="37" w:hanging="360"/>
-      </w:pPr>
-[...11 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>With the exception of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vehicles and heavy machinery (see section 1.4 below), if the NBV of an asset is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$ 5,000 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>or above,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the item should be disposed of by competitive bidding. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">International staff members are always </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>excluded</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from bidding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The main purpose of competitive bidding is to ensure UNDP obtains value for money for its asset disposals. In establishing reserve prices for competitive bidding, various </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>low cost</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> independent valuations may be sought, e.g. AA or AAA valuations for vehicles; e-bay value for year and model for IT and electrical; local newspapers etc. to help determine the market value. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28711910" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...65 lines deleted...]
-    <w:p w14:paraId="2328621E" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+    </w:p>
+    <w:p w14:paraId="15DB3FF9" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="37" w:hanging="360"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00132F1E">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">All sales of UNDP Furniture and Equipment should be on a cash, check or money order basis, paid on or before delivery. Regardless of the payment method, the receipt of payment for all sales of UNDP Furniture and Equipment must occur prior to release of the assets.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F48D584" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+    <w:p w14:paraId="17320009" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00132F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="083400C6" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
-[...9 lines deleted...]
-          <w:b w:val="0"/>
+    <w:p w14:paraId="7438252B" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Disposal </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sale - Exemption to Bidding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E0E5AE9" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+    <w:p w14:paraId="28F6E2E6" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00132F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17C27237" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+    <w:p w14:paraId="226B6A32" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="37" w:hanging="360"/>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>With the exception of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vehicles and heavy machinery (see section 23.5 below), if </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the  NBV</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of an item is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>less than</w:t>
       </w:r>
-      <w:r w:rsidRPr="00132F1E">
-[...9 lines deleted...]
-    <w:p w14:paraId="19A46C18" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> $ 5,000, the Resident Representative, Head of Out-Posted HQ Unit and the Head of HQ Unit may authorize disposal action without competitive bidding. However, every effort must be made to allow for competitive bidding whenever possible. Exceptions must be well documented.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DD5D570" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
       <w:pPr>
         <w:spacing w:after="19" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00132F1E">
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53D38C77" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+    <w:p w14:paraId="5F69D1EC" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="37" w:hanging="360"/>
-      </w:pPr>
-[...16 lines deleted...]
-    <w:p w14:paraId="75C09076" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Disposal without competitive bidding of an item with a NBV above $ 5,000 requires review by CAP/RACP/ACP based on the committee thresholds. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79A73953" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="46" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00132F1E">
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7772F9E5" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+    <w:p w14:paraId="1F4F2941" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="37" w:hanging="360"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00132F1E">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Exemptions to competitive bidding could be under the following conditions: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10E9D04A" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+    <w:p w14:paraId="3AEE5F15" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
       <w:pPr>
         <w:spacing w:after="23" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00132F1E">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74E8515D" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+    <w:p w14:paraId="65C27282" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:afterLines="60" w:after="144"/>
+        <w:spacing w:afterLines="60" w:after="144" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="37" w:hanging="360"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00132F1E">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">There is genuine exigency for the sale due to prevailing circumstances; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F865C9E" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+    <w:p w14:paraId="6FAFC2CF" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:afterLines="60" w:after="144"/>
+        <w:spacing w:afterLines="60" w:after="144" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="37" w:hanging="360"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00132F1E">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">A formal competitive process has not produced satisfactory results within a reasonable period; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="309BC861" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+    <w:p w14:paraId="44D17A62" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:afterLines="60" w:after="144" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="37" w:hanging="360"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="636306CE" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sale to another UN agency </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>as a result of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cooperation under the United Nations system; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3350CCC1" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:afterLines="60" w:after="144"/>
+        <w:spacing w:afterLines="60" w:after="144" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="37" w:hanging="360"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="6908F74F" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Chief Procurement Officer otherwise determines that </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a formal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> solicitation will not give satisfactory results.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DCBE912" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00132F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18046FD0" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00132F1E">
+    <w:p w14:paraId="52B93307" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Transfers/Donations</w:t>
       </w:r>
-      <w:r w:rsidRPr="00132F1E">
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D42376E" w14:textId="77777777" w:rsidR="001F0997" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+    <w:p w14:paraId="25E76511" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00132F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="705571FE" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+    <w:p w14:paraId="391D08A1" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="37" w:hanging="360"/>
-      </w:pPr>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00132F1E">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Internal Transfer within UNDP will be at NBV.  All internal transfers will be accompanied by an equal transfer of resources equivalent to the NBV.  Under exceptional transfers where a central unit or a regional office was purchasing items for a group of offices and cost recovery has already been charged or purchases were made from a central budget for the initiative, the “transfer with no resource allocation” form should be used.  Assets that are transferred at NBV &gt;0, will result in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">an increase in available funds () to the transferring party equivalent to the NBV and a decrease in available funds () to the receiving party of the same amount. All entries relating to transfers including transfer of resources will be processed by the </w:t>
-[...66 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+        <w:t xml:space="preserve">an increase in available funds () to the transferring party equivalent to the NBV and a decrease in available funds () to the receiving party of the same amount. All entries relating to transfers including transfer of resources will be processed by the GSSC.  Internal transfer does not require review by CAP, RACP or ACP. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29E0DEF5" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32D62802" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Taking into account the nature of the UNDP operations, the preferred method is for project assets to be handed over to the Government or Implementing Partners at the end or during the project when beneficial for achieving the goals of the project and UNDP has the agreement of the Donor/s of the project (usually stated in the project document). Such assets will be </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>disposed</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from QUANTUM following UNDP policy on disposal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CC9A7BF" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F352E1E" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If subsequently the Government or Implementing Partner would wish to donate the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>received project assets</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to be used by another UNDP managed project, UNDP and the donor of the new project agree to this arrangement, a Donation from 3rd parties’ procedure shall be applied and followed:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="763705AB" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="21"/>
         </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="41"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>A letter of Donation shall be obtained from the Government;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60A83DBE" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="37E169FB" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="21"/>
         </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="41"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>A Fair Market Value for the donated assets shall be established by Country office;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31557B44" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="5DAB9B92" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="21"/>
         </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="41"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Donated assets shall be recorded as In-kind contribution from the Government if it meets the asset recognition criteria.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37669FFE" w14:textId="77777777" w:rsidR="001F0997" w:rsidRDefault="001F0997" w:rsidP="001F0997">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="1B7C24A1" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...15 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Alternatively, where the Government would want to provide assets to UNDP for temporary use by another UNDP managed project, such assets should be considered as “</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>on-loan</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>” arrangement and shall not be recognized as UNDP assets.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0496003F" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="6E61CD4B" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where the Project Document is silent on the actions to be taken on assets at the end of the project, Project management shall agree with the respective Donor/s and Government counterparts on the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>assets</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> disposal methods during or at the end of the project. In accordance with the established UNDP practice and business model, the preferred option would be for the management to recommend transferring assets to the Government/Implementing partners.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09941681" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="37" w:hanging="360"/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="390D9E2C" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where development project assets are being handed over (transferred) to the government or other implementing agency or project beneficiaries in line with the project document or agreement, there is no need for CAP, RACP or ACP review as they are in accordance with the process already agreed upon by all implementing partners.  In such instances the agreement should be attached to RAD document (if bulky the relevant section and signature page) and submitted to GSSC as the backup documentation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11300D63" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="46" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00132F1E">
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A79D56D" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+    <w:p w14:paraId="7B7E3D1E" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="37" w:hanging="360"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="0EFD8F77" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Assets (that do not come under the above transfer category) can be also disposed of through donation.  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>This however</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> requires review by CAP/RACP/ACP based on the thresholds. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34FBA3E8" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="46" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00132F1E">
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30758C0B" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+    <w:p w14:paraId="34CBC66F" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="37" w:hanging="360"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="288A443C" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">An example could be that </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a number of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> laptops have been requested for donation. The following process should be followed: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08887149" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00132F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B687B26" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+    <w:p w14:paraId="756EB2A4" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:afterLines="60" w:after="144"/>
+        <w:spacing w:afterLines="60" w:after="144" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="37" w:hanging="360"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00132F1E">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">A letter of request from the receiving organization on letterhead paper should be obtained; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52495A56" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+    <w:p w14:paraId="32C83577" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:afterLines="60" w:after="144"/>
+        <w:spacing w:afterLines="60" w:after="144" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="37" w:hanging="360"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00132F1E">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Obtain approval from the relevant procurement committees depending on the NBV threshold; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="631B86E8" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+    <w:p w14:paraId="45B7E1AF" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:afterLines="60" w:after="144"/>
+        <w:spacing w:afterLines="60" w:after="144" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="37" w:hanging="360"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00132F1E">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Sanitize the laptops of UNDP data, and ensure they are working properly </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3213612D" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+    <w:p w14:paraId="3A59CD0B" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:afterLines="60" w:after="144"/>
+        <w:spacing w:afterLines="60" w:after="144" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="37" w:hanging="360"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00132F1E">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Deliver the laptops or have them picked up by the receiving organization; and </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C83CE98" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+    <w:p w14:paraId="221BEA00" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:afterLines="60" w:after="144"/>
+        <w:spacing w:afterLines="60" w:after="144" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="37" w:hanging="360"/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="57996F7D" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Retire </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the laptops</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in Quantum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23ECD506" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00132F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FB5048C" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Disposal for Vehicles and Heavy Machinery</w:t>
       </w:r>
-      <w:r w:rsidRPr="00132F1E">
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07A253B3" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+    <w:p w14:paraId="6E7C3FA1" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00132F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7971A269" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2FA1FC59" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="37" w:hanging="360"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="177092AE" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In all cases </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the disposal of vehicles and heavy machinery, the fair market value (FMV) must be determined. This fair market value (not the NBV) will determine the necessary approval authority by procurement committees (CAP/RACP/ACP) and subsequent disposal process. Fair market values can be determined through dealers, newspapers, open market information available on the internet or other documentable sources relevant to the local context. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="745ABBB8" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00132F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54B7CC7D" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00132F1E">
+    <w:p w14:paraId="57E0766E" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Recording of Disposals in Quantum </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00132F1E">
-[...6 lines deleted...]
-    <w:p w14:paraId="2A2CC8DA" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+    </w:p>
+    <w:p w14:paraId="592C4C13" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="3548" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00132F1E">
+        <w:ind w:left="3548"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13222D30" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="136F673F" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="37" w:hanging="360"/>
-      </w:pPr>
-[...10 lines deleted...]
-        <w:rPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Once an item of Furniture and Equipment has reached the useful lifespan, it can be disposed of and replaced. If, however, an asset is still needed in the office, the office can retain the item and should continue to maintain its records in Quantum. After an asset has reached its useful </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>lifespan</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> it can be physically disposed of, sold to staff, or donated to an organization. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Once the asset has</w:t>
       </w:r>
-      <w:r w:rsidRPr="00132F1E">
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00132F1E">
-        <w:rPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>been physically removed from the premises, it should be immediately retired in Quantum by</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>submitting the appropriate forms to the GSSC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="000000"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00132F1E">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It is important that the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>asset</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be physically</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00132F1E">
-        <w:rPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>removed first from premises before retirement from the system to avoid counting of disposed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="000000"/>
-        </w:rPr>
-[...25 lines deleted...]
-          <w:u w:val="single" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>assets during the physical verification exercise.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00132F1E">
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> This may cause reconciliation challenges during the physical verification exercise as one would find an item that is retired in the system on the floor. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="212C43AF" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+    <w:p w14:paraId="33D89668" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00132F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A2D61B9" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00132F1E">
+    <w:p w14:paraId="170EE84E" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Donation </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A0AC52E" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997"/>
-[...2 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="31F2A79E" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="41" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4515237A" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="22FCC83A" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+        <w:ind w:right="41" w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Assets can be disposed of through donations. An example could be that </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a number of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> laptops have been requested for donation. The following process should be followed: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56FED94F" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
       <w:pPr>
         <w:spacing w:after="17" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00132F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="569A1E4E" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+    <w:p w14:paraId="09E38B50" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:afterLines="60" w:after="144"/>
+        <w:spacing w:afterLines="60" w:after="144" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="37" w:hanging="360"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00132F1E">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">A letter of request from the receiving organization on letterhead paper should be obtained; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="718969E1" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+    <w:p w14:paraId="796426D8" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:afterLines="60" w:after="144"/>
+        <w:spacing w:afterLines="60" w:after="144" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="37" w:hanging="360"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00132F1E">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Obtain approval from the relevant procurement committees depending on the NBV threshold; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FAFCAE2" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+    <w:p w14:paraId="123321CF" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:afterLines="60" w:after="144"/>
+        <w:spacing w:afterLines="60" w:after="144" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="37" w:hanging="360"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00132F1E">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Sanitize the laptops of UNDP data, and ensure they are working properly </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56071A8A" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+    <w:p w14:paraId="4EA4C70F" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:afterLines="60" w:after="144"/>
+        <w:spacing w:afterLines="60" w:after="144" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="37" w:hanging="360"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00132F1E">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Deliver the laptops or have them picked up by the receiving organization; and </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69920330" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+    <w:p w14:paraId="22756185" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="250" w:lineRule="auto"/>
         <w:ind w:left="1426" w:right="43" w:hanging="360"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00132F1E">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Retire the laptops in </w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="21912739" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+        <w:t xml:space="preserve">Retire </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the laptops</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in Quantum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C2AE158" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
       <w:pPr>
         <w:spacing w:afterLines="60" w:after="144" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00132F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="589A86EE" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+    <w:p w14:paraId="64139F05" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
       <w:pPr>
         <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
-        <w:ind w:left="-5" w:right="0" w:hanging="10"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> Write-off</w:t>
       </w:r>
-      <w:r w:rsidRPr="00132F1E">
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B372E68" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+    <w:p w14:paraId="5FC8698B" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00132F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EFC0C5E" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00132F1E">
+    <w:p w14:paraId="2685D476" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Investigation and reporting to the UN board of auditors </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36736204" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997"/>
-[...2 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="773479F9" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="41" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33382DC2" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="7D159B5F" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+        <w:ind w:right="41" w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In accordance with the Financial Regulations and Rules (FRR), the Administrator may, after full investigation, authorize the writing </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>off of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> losses of assets. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D403F53" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00132F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40F67B28" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+    <w:p w14:paraId="74CA1071" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="37" w:hanging="360"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="4ADF79E2" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Any loss of assets shall be reported to the Assistant Administrator, Bureau </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Management Services, who may, after full investigation, authorize the writing </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>off of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> assets deemed to be irrecoverable, except that proposals to write off amounts </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in excess of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> $100,000 shall be submitted to the Administrator for approval. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06E5AF39" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1486" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00132F1E">
+        <w:ind w:left="1486"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A53B075" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+    <w:p w14:paraId="347FCE09" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="37" w:hanging="360"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="77A58524" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">An investigation shall determine the cause of the loss of assets, including the responsibility of the staff members or others. Such staff members or others may be required to reimburse the loss either partially or in full. The final determination </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to all recoveries to be made against staff members or others as the result of losses will be made by the Assistant Administrator, Bureau for Management Services. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26100F2E" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1486" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00132F1E">
+        <w:ind w:left="1486"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23F1B409" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+    <w:p w14:paraId="51231E5E" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="37" w:hanging="360"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00132F1E">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">The amount authorized for waiver of investigation, reporting and write-off is $1,000. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A947DC9" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
-[...21 lines deleted...]
-      <w:r w:rsidRPr="00132F1E">
+    <w:p w14:paraId="4B50E100" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="41" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78D4A991" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1425" w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Extract</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from FRR is referenced below:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="117A2773" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1425" w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16481F5A" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1425" w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>FRR Rule 124.02:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D9675B5" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00132F1E">
+    <w:p w14:paraId="67E7787D" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1425" w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3606477A" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1425" w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>The Assistant Administrator, Bureau of Management, shall establish review committees for Headquarters and other locations, to render written advice to him or her in respect to loss, damage or other discrepancy in relation to the property, plant and equipment of UNDP. The Assistant Administrator, Bureau of Management, may delegate responsibility under this rule as may be appropriate in fulfilling the purposes of this rule. He or she shall establish the composition and terms of reference of such boards, which shall include procedures for determining the cause of such loss, damage or other discrepancy, the disposal action and the degree of responsibility, if any, attaching to any official of UNDP or other party, for such loss, damage or other discrepancy. The Assistant Administrator, Bureau of Management, shall be responsible for the disposal of property, plant and equipment by means other than sale and shall issue administrative instructions for such disposal actions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="428F25FA" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="29F0D4A9" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1425" w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="171B19DC" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1425" w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Rule 126.17: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F784845" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="05BBC4D3" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1425" w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00132F1E">
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F7A7319" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1425" w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Loss of cash, receivables and property, plant equipment and other assets. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04E9023F" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="679E5282" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1425" w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FD0298E" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="17"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="37"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00132F1E">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Any loss of assets shall be reported to the Assistant Administrator, Bureau of Management, who may, after full investigation, authorize the writing off of assets deemed to be irrecoverable, except that proposals to write off amounts in excess of $100,000 shall be submitted to the Administrator for approval. </w:t>
-[...10 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:t xml:space="preserve">Any loss of assets shall be reported to the Assistant Administrator, Bureau of Management, who may, after full investigation, authorize the writing </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>off of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> assets deemed to be irrecoverable, except that proposals to write off amounts </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in excess of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> $100,000 shall be submitted to the Administrator for approval. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FD70EBE" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1785" w:right="37"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="685D66EA" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="17"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="37"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00132F1E">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">An investigation shall determine the cause of the loss of assets, including the responsibility of the staff members or others. Such staff members or others may be required to reimburse the loss either partially or in full. The final determination as to all recoveries to be made against staff members or others as the result of losses will be made by the Assistant Administrator, Bureau of Management. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75668232" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00132F1E">
+    <w:p w14:paraId="6241FB51" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18534A3D" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1425" w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>c) The amount authorized for waiver of investigation, reporting and write-off is $1,000.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5696F5CF" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
-[...14 lines deleted...]
-      <w:r w:rsidRPr="00132F1E">
+    <w:p w14:paraId="4E53CAA5" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1425" w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F91F687" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DAB8A0A" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="10" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">      Delegation of authority to write off </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F99FE52" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+    <w:p w14:paraId="58DB51CF" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00132F1E">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21BE364E" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="70DE6A88" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="37" w:hanging="360"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00132F1E">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">The CPO has delegated to Resident Representatives, Heads of Out-Posted HQ Units and HQ Unit Heads the authority to write off and to assign personal liability for assets and custodial items as follows: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19360FC0" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+    <w:p w14:paraId="1FA9D8AC" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00132F1E">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A07022E" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+    <w:p w14:paraId="51E9FC4D" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:afterLines="60" w:after="144"/>
+        <w:spacing w:afterLines="60" w:after="144" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="37" w:hanging="360"/>
-      </w:pPr>
-[...16 lines deleted...]
-    <w:p w14:paraId="09EB78DA" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Assets with </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a  Net</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Book </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Value  of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> up to $ 5,000 that are obsolete or non-functional  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1880EA32" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:afterLines="60" w:after="144"/>
+        <w:spacing w:afterLines="60" w:after="144" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="37" w:hanging="360"/>
-      </w:pPr>
-[...16 lines deleted...]
-    <w:p w14:paraId="29880A61" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Assets Damaged Unintentionally – Up to a NBV of up to $ 5,000  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24A539F0" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:afterLines="60" w:after="144"/>
+        <w:spacing w:afterLines="60" w:after="144" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="37" w:hanging="360"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00132F1E">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Assets Damaged Intentionally (Negligence)- Up to a NBV of $ 1,000 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6302F424" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+    <w:p w14:paraId="71AC6162" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="37" w:hanging="360"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00132F1E">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Assets which are lost or stolen- up to a NBV of $ 1,000 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="035CFF2B" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+    <w:p w14:paraId="7D20EB74" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00132F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21B5D24A" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="72F5AEE8" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="37" w:hanging="360"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00132F1E">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">For the relevant procurement committee approvals, refer to the procurement POPP and table below.    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5751272A" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+    <w:p w14:paraId="5643FE87" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
       <w:pPr>
         <w:spacing w:after="0" w:line="239" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="8635" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00132F1E">
+        <w:ind w:right="8635"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F585EA2" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00132F1E">
+    <w:p w14:paraId="098871D0" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Authority to Dispose of Assets </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C3347AA" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997"/>
-[...2 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5282FA33" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="41" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05C554DE" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
-[...19 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:right="41"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resident Representatives, Heads of Out-Posted Units and the HQ Unit Heads have been </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>delegated</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>authority to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> directly dispose of all items that are surplus to requirements or are unserviceable because of obsolescence or normal wear and tear. The disposal of an item with a NBV of more than $ 5,000 requires review by the respective Contracts, Assets and Procurement Committee (CAP), Regional Advisory Committee on Procurement (RACP) or Advisory Committee on Procurement (ACP) based on the respective approval authorities. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E55700F" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:right="0" w:firstLine="0"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EB8DE1F" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00132F1E">
+        <w:ind w:right="41"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">For HQ Units, the submission of the RAD form to General Operations/BMS for the physical and system disposal should be after approval by the Head of Unit, CAP and ACP approval based on the respective approval authorities.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="246D2C00" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="052E09AE" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="37"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52361773" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="18"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="37"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00132F1E">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>The following sequence should be followed for disposals with NBV of more than US$</w:t>
-[...14 lines deleted...]
-    <w:p w14:paraId="5C47818A" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+        <w:t xml:space="preserve">The following sequence should be followed for disposals with NBV of more than US$5,000. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="002E7C4F" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00132F1E">
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E4160ED" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+    <w:p w14:paraId="12639AE6" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="15"/>
         </w:numPr>
-        <w:spacing w:afterLines="60" w:after="144"/>
+        <w:spacing w:afterLines="60" w:after="144" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="37"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00132F1E">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Fill the RAD form and submit it to RR or anyone delegated to approve the intent for Disposal   and commence the process. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D303D1C" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+    <w:p w14:paraId="123A25E0" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="15"/>
         </w:numPr>
-        <w:spacing w:afterLines="60" w:after="144"/>
+        <w:spacing w:afterLines="60" w:after="144" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="37"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00132F1E">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Undertake the process related to the Method of Disposal – e.g. competitive bidding process in case of Sale, insurance, investigation and other surveys and reports as may be required in case of write-off, offers in case of trade in etc.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EA55348" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+    <w:p w14:paraId="5BCBCCAF" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="15"/>
         </w:numPr>
-        <w:spacing w:afterLines="60" w:after="144"/>
+        <w:spacing w:afterLines="60" w:after="144" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="37"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00132F1E">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Submit to CAP/RACP/ACP as required based on thresholds for review of disposal process and recommendation/approval. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5778D196" w14:textId="77777777" w:rsidR="001F0997" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+    <w:p w14:paraId="34783E75" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="15"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="37"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00132F1E">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Finalize the disposal as per the recommendation and approval. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="510D5F01" w14:textId="77777777" w:rsidR="001F0997" w:rsidRDefault="001F0997" w:rsidP="001F0997">
-[...4 lines deleted...]
-    <w:p w14:paraId="09027857" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+    <w:p w14:paraId="0400D53D" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1400" w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F014A9F" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="15"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="37"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="3ECF6651" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Submit disposal request to GSSC via </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to remove the asset from ISR</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F9877D9" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00132F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3594FA8F" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="773AA19C" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="18"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="37"/>
-      </w:pPr>
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CAP/RACP/ACP should only review the disposal process methodology (whether by sale, write-off etc.) to determine that it is transparent, fair, represents Value For Money and is in accordance with POPP and is not to be used  at the beginning of the process just to have the RAD form signed by the RR.  The initial decision by the RR to commence the disposal process should be based on POPP policy on </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>replacement</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> useful life or other stated criteria and is not a procurement review committee milestone.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F56DF73" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="37"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62C70954" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="18"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="37"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00132F1E">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">In line with delegation of authority to write off (refer to para 15-16 above), write-offs of PP&amp;E due to loss or negligence of any amount above NBV $1,000 requires approval by the Assistant Administrator, Bureau of Management, and any amount above NBV 100,000 requires approval of Administrator.  Please use the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidRPr="00132F1E">
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00022612">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>form “write off for amounts higher than NBV 1,000”</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00132F1E">
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> such write-offs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C75B6B5" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="08BDD175" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="37"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7519253B" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="18"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="37"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00132F1E">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Where the following cases lead to the disposal, write-off or transfer of goods and/or property, refer to the table below for the approval limits for disposal by the respective procurement committees. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47C10AD2" w14:textId="77777777" w:rsidR="001F0997" w:rsidRDefault="001F0997" w:rsidP="001F0997">
-[...31 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="50ED7109" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00F8572D">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="41"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="401638D7" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="41" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10617" w:type="dxa"/>
+        <w:tblW w:w="9630" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="2" w:space="0" w:color="A6A6A6"/>
           <w:left w:val="single" w:sz="2" w:space="0" w:color="A6A6A6"/>
           <w:bottom w:val="single" w:sz="2" w:space="0" w:color="A6A6A6"/>
           <w:right w:val="single" w:sz="2" w:space="0" w:color="A6A6A6"/>
           <w:insideH w:val="single" w:sz="2" w:space="0" w:color="A6A6A6"/>
           <w:insideV w:val="single" w:sz="2" w:space="0" w:color="A6A6A6"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2953"/>
+        <w:gridCol w:w="1966"/>
         <w:gridCol w:w="2543"/>
         <w:gridCol w:w="2427"/>
         <w:gridCol w:w="2694"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001F0997" w:rsidRPr="007658C1" w14:paraId="0FAF4D29" w14:textId="77777777" w:rsidTr="007D4A26">
+      <w:tr w:rsidR="00022612" w:rsidRPr="00F8572D" w14:paraId="7DC53BFF" w14:textId="77777777" w:rsidTr="00F8572D">
         <w:trPr>
           <w:trHeight w:val="440"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2967" w:type="dxa"/>
+            <w:tcW w:w="1966" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="A6A6A6"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="A6A6A6"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="A6A6A6"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="A6A6A6"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5644C718" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="007658C1" w:rsidDel="008472BC" w:rsidRDefault="001F0997" w:rsidP="007D4A26">
+          <w:p w14:paraId="2F8F7064" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00F8572D" w:rsidDel="008472BC" w:rsidRDefault="00022612" w:rsidP="00F8572D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="730" w:right="41" w:hanging="370"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcW w:w="2543" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="A6A6A6"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="A6A6A6"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="A6A6A6"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="A6A6A6"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2796CF2B" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="007658C1" w:rsidRDefault="001F0997" w:rsidP="007D4A26">
+          <w:p w14:paraId="2CD76F77" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00F8572D" w:rsidRDefault="00022612" w:rsidP="00F8572D">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:ind w:left="72" w:right="41"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007658C1">
+            <w:r w:rsidRPr="00F8572D">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Level 1:</w:t>
             </w:r>
-            <w:r w:rsidRPr="007658C1">
+            <w:r w:rsidRPr="00F8572D">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007658C1">
+            <w:r w:rsidRPr="00F8572D">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-PH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Contracts, Assets and Procurement Committee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2430" w:type="dxa"/>
+            <w:tcW w:w="2427" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="A6A6A6"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="A6A6A6"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="A6A6A6"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="A6A6A6"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5F966A3A" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="007658C1" w:rsidRDefault="001F0997" w:rsidP="007D4A26">
+          <w:p w14:paraId="5FDBF87A" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00F8572D" w:rsidRDefault="00022612" w:rsidP="00F8572D">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:ind w:left="48" w:right="41"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007658C1">
+            <w:r w:rsidRPr="00F8572D">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Level 2:</w:t>
             </w:r>
-            <w:r w:rsidRPr="007658C1">
+            <w:r w:rsidRPr="00F8572D">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007658C1">
+            <w:r w:rsidRPr="00F8572D">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-PH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Regional Advisory Committee on Procurement</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28762975" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="007658C1" w:rsidRDefault="001F0997" w:rsidP="007D4A26">
+          <w:p w14:paraId="14D84EC4" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00F8572D" w:rsidRDefault="00022612" w:rsidP="00F8572D">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:ind w:right="41"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007658C1">
+            <w:r w:rsidRPr="00F8572D">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>(country offices only)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="A6A6A6"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="A6A6A6"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="A6A6A6"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="A6A6A6"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5821470B" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="007658C1" w:rsidRDefault="001F0997" w:rsidP="007D4A26">
+          <w:p w14:paraId="49528500" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00F8572D" w:rsidRDefault="00022612" w:rsidP="00F8572D">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:ind w:right="41"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007658C1">
+            <w:r w:rsidRPr="00F8572D">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Level 3</w:t>
             </w:r>
-            <w:r w:rsidRPr="007658C1">
+            <w:r w:rsidRPr="00F8572D">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:r w:rsidRPr="007658C1">
+            <w:r w:rsidRPr="00F8572D">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-PH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Advisory Committee on Procurement</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001F0997" w:rsidRPr="007658C1" w14:paraId="069B9BC9" w14:textId="77777777" w:rsidTr="007D4A26">
+      <w:tr w:rsidR="00022612" w:rsidRPr="00F8572D" w14:paraId="51DF5C7C" w14:textId="77777777" w:rsidTr="00F8572D">
         <w:trPr>
           <w:trHeight w:val="440"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2967" w:type="dxa"/>
+            <w:tcW w:w="1966" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="A6A6A6"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="A6A6A6"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="A6A6A6"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="A6A6A6"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="532FE167" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="007658C1" w:rsidRDefault="001F0997" w:rsidP="007D4A26">
+          <w:p w14:paraId="129B8E2A" w14:textId="3DE1AF4B" w:rsidR="00022612" w:rsidRPr="00F8572D" w:rsidRDefault="00022612" w:rsidP="00F8572D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="41"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007658C1">
+            <w:r w:rsidRPr="00F8572D">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Disposal of assets through sale, donation or trade-in or through destruction of obsolete or non-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F8572D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Disposal of assets through sale, donation or trade-in or through destruction of obsolete or non-functional assets with a value:</w:t>
+              <w:t>functional assets with a value:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6EE71F81" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="007658C1" w:rsidRDefault="001F0997" w:rsidP="007D4A26">
+          <w:p w14:paraId="74A9A3B7" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00F8572D" w:rsidRDefault="00022612" w:rsidP="00F8572D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="730" w:right="41" w:hanging="370"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2550" w:type="dxa"/>
+            <w:tcW w:w="2543" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="A6A6A6"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="A6A6A6"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="A6A6A6"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="A6A6A6"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="33B09811" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="007658C1" w:rsidRDefault="001F0997" w:rsidP="007D4A26">
+          <w:p w14:paraId="2AFAA81B" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00F8572D" w:rsidRDefault="00022612" w:rsidP="00F8572D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="72" w:right="41"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007658C1">
+            <w:r w:rsidRPr="00F8572D">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Above US $5,000 per item and up to the delegated procurement authority – Direct Review by CAP Chairperson </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2400" w:type="dxa"/>
+            <w:tcW w:w="2427" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="A6A6A6"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="A6A6A6"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="A6A6A6"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="A6A6A6"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="18C695ED" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="007658C1" w:rsidRDefault="001F0997" w:rsidP="007D4A26">
+          <w:p w14:paraId="6D0FDAC3" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00F8572D" w:rsidRDefault="00022612" w:rsidP="00F8572D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="41"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007658C1">
+            <w:r w:rsidRPr="00F8572D">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Above the delegated procurement authority and up to US $2 Million</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="A6A6A6"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="A6A6A6"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="A6A6A6"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="A6A6A6"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="15725F18" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="007658C1" w:rsidRDefault="001F0997" w:rsidP="007D4A26">
+          <w:p w14:paraId="14486B92" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00F8572D" w:rsidRDefault="00022612" w:rsidP="00F8572D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="41"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007658C1">
+            <w:r w:rsidRPr="00F8572D">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>HQ units:</w:t>
             </w:r>
-            <w:r w:rsidRPr="007658C1">
+            <w:r w:rsidRPr="00F8572D">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> above the delegated procurement authority</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5FB6E5D2" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="007658C1" w:rsidRDefault="001F0997" w:rsidP="007D4A26">
+          <w:p w14:paraId="395375EA" w14:textId="160EB1A8" w:rsidR="00022612" w:rsidRPr="00F8572D" w:rsidRDefault="00022612" w:rsidP="00F8572D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="41"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007658C1">
+            <w:r w:rsidRPr="00F8572D">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Country offices: </w:t>
             </w:r>
-            <w:r w:rsidRPr="007658C1">
+            <w:r w:rsidRPr="00F8572D">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>above US $2 million</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001F0997" w:rsidRPr="007658C1" w14:paraId="278DBC33" w14:textId="77777777" w:rsidTr="007D4A26">
+      <w:tr w:rsidR="00022612" w:rsidRPr="00F8572D" w14:paraId="45399AAC" w14:textId="77777777" w:rsidTr="00F8572D">
         <w:trPr>
           <w:trHeight w:val="440"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2967" w:type="dxa"/>
+            <w:tcW w:w="1966" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="A6A6A6"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="A6A6A6"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="A6A6A6"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="A6A6A6"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1AB4101D" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="007658C1" w:rsidRDefault="001F0997" w:rsidP="007D4A26">
+          <w:p w14:paraId="00EBF005" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00F8572D" w:rsidRDefault="00022612" w:rsidP="00F8572D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="41"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007658C1">
+            <w:r w:rsidRPr="00F8572D">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Disposal through write-off of damaged, lost or stolen assets with a value: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2550" w:type="dxa"/>
+            <w:tcW w:w="2543" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="A6A6A6"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="A6A6A6"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="A6A6A6"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="A6A6A6"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="08DAF4D1" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="007658C1" w:rsidRDefault="001F0997" w:rsidP="007D4A26">
+          <w:p w14:paraId="7663A3AA" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00F8572D" w:rsidRDefault="00022612" w:rsidP="00F8572D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="730" w:right="41" w:hanging="370"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2400" w:type="dxa"/>
+            <w:tcW w:w="2427" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="A6A6A6"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="A6A6A6"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="A6A6A6"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="A6A6A6"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="52EEA5F4" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="007658C1" w:rsidRDefault="001F0997" w:rsidP="007D4A26">
+          <w:p w14:paraId="678AA545" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00F8572D" w:rsidRDefault="00022612" w:rsidP="00F8572D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="41"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007658C1">
+            <w:r w:rsidRPr="00F8572D">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">Above US $5,000 per item for </w:t>
-[...15 lines deleted...]
-              <w:t>assets damaged unintentionally</w:t>
+              <w:t>Above US $5,000 per item for write-off of assets damaged unintentionally</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28616C0A" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="007658C1" w:rsidRDefault="001F0997" w:rsidP="007D4A26">
+          <w:p w14:paraId="4CF33ED4" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00F8572D" w:rsidRDefault="00022612" w:rsidP="00F8572D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="41"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007658C1">
+            <w:r w:rsidRPr="00F8572D">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>and above $1,000 per item for all other types of write-off and up to US $100,000 and any write-off due to loss or theft or damage of a UNDP asset in the custody of the Resident Representative regardless of the asset value</w:t>
+              <w:t xml:space="preserve">and above $1,000 per item for all other types of </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F8572D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>write-off</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F8572D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and up to US $100,000 and any write-off due to loss or theft or damage of a UNDP asset in the custody of the Resident Representative regardless of the asset value</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="A6A6A6"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="A6A6A6"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="A6A6A6"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="A6A6A6"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3C7A92C6" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="007658C1" w:rsidRDefault="001F0997" w:rsidP="007D4A26">
+          <w:p w14:paraId="2ABE2109" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00F8572D" w:rsidRDefault="00022612" w:rsidP="00F8572D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="41" w:hanging="36"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007658C1">
+            <w:r w:rsidRPr="00F8572D">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">HQ units: </w:t>
             </w:r>
-            <w:r w:rsidRPr="007658C1">
+            <w:r w:rsidRPr="00F8572D">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Above US $5,000 per item for assets damaged unintentionally</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="455D9949" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="007658C1" w:rsidRDefault="001F0997" w:rsidP="007D4A26">
+          <w:p w14:paraId="5B061DD3" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00F8572D" w:rsidRDefault="00022612" w:rsidP="00F8572D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="54" w:right="41"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007658C1">
+            <w:r w:rsidRPr="00F8572D">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>and above $1,000 per item for all other types of write-off and any write-off due to loss or theft or damage of a UNDP asset in the custody of the Resident Representative regardless of the asset value</w:t>
+              <w:t xml:space="preserve">and above $1,000 per item for all other types of </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F8572D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>write-off</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F8572D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and any write-off due to loss or theft or damage of a UNDP asset in the custody of the Resident Representative regardless of the asset value</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="32CE59D1" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="007658C1" w:rsidRDefault="001F0997" w:rsidP="007D4A26">
+          <w:p w14:paraId="14B31367" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00F8572D" w:rsidRDefault="00022612" w:rsidP="00F8572D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="54" w:right="41" w:hanging="54"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007658C1">
+            <w:r w:rsidRPr="00F8572D">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Country offices:</w:t>
             </w:r>
-            <w:r w:rsidRPr="007658C1">
+            <w:r w:rsidRPr="00F8572D">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> above $100,000</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="315867AA" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="007658C1" w:rsidRDefault="001F0997" w:rsidP="007D4A26">
+          <w:p w14:paraId="34FC118A" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00F8572D" w:rsidRDefault="00022612" w:rsidP="00F8572D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="730" w:right="41" w:hanging="370"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001F0997" w:rsidRPr="007658C1" w14:paraId="426BF03F" w14:textId="77777777" w:rsidTr="007D4A26">
+      <w:tr w:rsidR="00022612" w:rsidRPr="00F8572D" w14:paraId="6FAFF83C" w14:textId="77777777" w:rsidTr="00F8572D">
         <w:trPr>
           <w:trHeight w:val="358"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2967" w:type="dxa"/>
+            <w:tcW w:w="1966" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="A6A6A6"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="A6A6A6"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="A6A6A6"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="A6A6A6"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0379C965" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="007658C1" w:rsidRDefault="001F0997" w:rsidP="007D4A26">
+          <w:p w14:paraId="4DEF9386" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00F8572D" w:rsidRDefault="00022612" w:rsidP="00F8572D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="370" w:right="41" w:hanging="370"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007658C1">
+            <w:r w:rsidRPr="00F8572D">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Notes:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7650" w:type="dxa"/>
+            <w:tcW w:w="7664" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="A6A6A6"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="A6A6A6"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="A6A6A6"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="A6A6A6"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="722FEB80" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="007658C1" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+          <w:p w14:paraId="7AFB49C0" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00F8572D" w:rsidRDefault="00022612" w:rsidP="00F8572D">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="18"/>
+                <w:numId w:val="14"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
-              <w:ind w:left="237" w:right="0" w:hanging="270"/>
-              <w:contextualSpacing w:val="0"/>
+              <w:ind w:left="237" w:right="41" w:hanging="270"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007658C1">
+            <w:r w:rsidRPr="00F8572D">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-PH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>The asset values are based on net book value (NBV) except for vehicles and heavy machineries, where fair market value (FMV) applies.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="336A761A" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="007658C1" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+          <w:p w14:paraId="1549554C" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00F8572D" w:rsidRDefault="00022612" w:rsidP="00F8572D">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="18"/>
+                <w:numId w:val="14"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
-              <w:ind w:left="237" w:right="0" w:hanging="270"/>
-              <w:contextualSpacing w:val="0"/>
+              <w:ind w:left="237" w:right="41" w:hanging="270"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007658C1">
+            <w:r w:rsidRPr="00F8572D">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Write-offs due to asset discrepancies do not require a Committee Review. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="16418CCE" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="007658C1" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+          <w:p w14:paraId="3959F28B" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00F8572D" w:rsidRDefault="00022612" w:rsidP="00F8572D">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="18"/>
+                <w:numId w:val="14"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
-              <w:ind w:left="237" w:right="0" w:hanging="270"/>
-              <w:contextualSpacing w:val="0"/>
+              <w:ind w:left="237" w:right="41" w:hanging="270"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007658C1">
+            <w:r w:rsidRPr="00F8572D">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-PH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>Write-offs in excess of US $100,000 require approval by the Administrator in accordance with FRR 126.17.</w:t>
+              <w:t xml:space="preserve">Write-offs </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F8572D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-PH"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>in excess of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F8572D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-PH"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> US $100,000 require approval by the Administrator in accordance with FRR 126.17.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6BC367A4" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="007658C1" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+          <w:p w14:paraId="4ABA7F3C" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00F8572D" w:rsidRDefault="00022612" w:rsidP="00F8572D">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="18"/>
+                <w:numId w:val="14"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
-              <w:ind w:left="237" w:right="0" w:hanging="270"/>
-              <w:contextualSpacing w:val="0"/>
+              <w:ind w:left="237" w:right="41" w:hanging="270"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007658C1">
+            <w:r w:rsidRPr="00F8572D">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-PH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">See </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-              <w:r w:rsidRPr="007658C1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r w:rsidRPr="00F8572D">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0070C0"/>
-                  <w:sz w:val="20"/>
-[...1 lines deleted...]
-                  <w:u w:val="none"/>
+                  <w:kern w:val="0"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>Asset Disposal Policy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="007658C1">
+            <w:r w:rsidRPr="00F8572D">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-PH"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> for details.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="41EC697E" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00132F1E">
+    <w:p w14:paraId="4CD31506" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58DA7180" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F413209" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Gain/ Loss on Disposal of Assets</w:t>
       </w:r>
-      <w:r w:rsidRPr="00132F1E">
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="486AE299" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+    <w:p w14:paraId="13296AC0" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="3548" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00132F1E">
+        <w:ind w:left="3548"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4783D7AE" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+    <w:p w14:paraId="36F0F54F" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="41"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Once an asset is disposed of, the remaining un-depreciated balance is netted off against the cost to establish the NBV. The difference between the sale proceeds and the NBV is treated as a gain/loss on disposal. The Quantum Asset Management System automatically calculates this gain or loss and charges or credits the gain or loss to the gain/loss on disposal GL account using the Chart of Accounts associated with the asset. This ensures that each project or donor receives the full value of the asset, even at disposal. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54FF9BF5" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D0EF20C" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="41"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The proceeds from the sale of the asset shall be credited as proceeds from disposal to the source of funds originally charged with the purchase thereof, except:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7168B3B6" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58C348F9" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00F8572D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where a procurement committee has recommended the application of these proceeds directly against the purchase price of replacement equipment or supplies, any excess shall be </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>taken into account</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as miscellaneous income;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56D35C09" w14:textId="4CC2329A" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00F8572D">
+      <w:pPr>
+        <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:firstLine="48"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="057EAE79" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00F8572D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When the trade-in value of the asset is not considered to be a sale, the trade-in value shall be applied against the cost of the replacement property;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67F80C54" w14:textId="511C1D1B" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00F8572D">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:firstLine="48"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31FDF172" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00F8572D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where normal practice is to secure and use certain material or equipment in connection with a contract and to salvage and sell such material or equipment at a later stage these proceeds  may be credited  to the account from which they were procured, provided that the COA is still valid; where the original project has  been closed (which should not happen as all assets are to be disposed before a project is closed), then the office should make a determination on where to credit the proceeds   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="762470B6" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="41" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F04EF33" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B5965C0" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Write-Off for Lost/Stolen Items due to negligence</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FA131B9" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05FD37D0" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="37"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When a fixed asset is written off in UNDP due to negligence, the approval to be followed should be in line with the delegation of authority to write off (refer to para 15-16 above).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E52E37A" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="37"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CEDB303" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="37"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The degree of financial recovery should be assigned between 30 and 100 per cent, after assessing the staff member’s relative fault and degree of ordinary negligence, gross negligence and intent as well as any mitigating or aggravating circumstances.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Please note that if there is no</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>negligence, then the financial recovery should be zero and approvals should be in line with the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">delegation of authority to write off </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(refer to para 15-16 above)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35F93EF3" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="37"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35F0C758" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="37"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Ordinary Negligence</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is defined as the omission to do something that a reasonable person, guided by ordinary considerations, would do; or the doing of something that a reasonable or prudent person would not do. A major factor in determining if a given omission or act is unreasonable is whether the expected cost of the conduct was greater than any expected benefit. 30-50percentage recovery should be assigned to negligent acts. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="711C575A" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="37"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67501679" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="37"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Gross Negligence</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is defined as the failure to perform a manifest duty in reckless disregard of the consequences as affecting the life or property of another: such as gross want of care and regard for the rights of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>other</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as to justify the presumption of willfulness or wantonness. In cases of gross negligence, the party is aware of the unreasonable risk and consciously disregards it. 50 - 100 percentage recovery should be assigned to acts of gross negligence.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="067B06B0" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="37"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38BC428A" w14:textId="7DA526BF" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="37"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">An </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Intentional Act</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is defined as a </w:t>
+      </w:r>
+      <w:r w:rsidR="00F8572D" w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>known</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and deliberate infliction of harm or loss to UNDP property.  100 percentage recovery should be assigned to intentional acts.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29516F3E" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34255F76" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Loss or Theft of a UNDP Asset in the Custody of a Resident Representative, Head of Out-Posted HQ Unit or the HQ Unit Head</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18CC05B7" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6603FAC5" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="37"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Any loss and/or theft of a UNDP asset involving the Resident Representative, Head of Out-Posted HQ Unit or the HQ Unit Head must always be submitted to RACP (ACP for HQ unit Heads), regardless of the value of the lost asset. This is because the RACP/ACP are independent from the RR or HQ unit head. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41B847BC" w14:textId="77777777" w:rsidR="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55A4CDEA" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Personal Liability </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E7C62F3" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74ECCF0E" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The total dollar value of personal liability will be determined by multiplying the assessed percentage of financial recovery (30-100 percent) by the total dollar value of the cost of repair or, in the case of loss, by the replacement value of the lost item. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BD03091" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CE3F47B" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:afterLines="60" w:after="144" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>locally recruited staff</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, personal liability will not exceed: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1026E94E" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:afterLines="60" w:after="144" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="2335"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>One month’s salary in the case of ordinary negligence</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FD107EA" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2335"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Three months’ salary in the case of gross negligence  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="512966C9" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1065" w:right="2335"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C591180" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1065" w:right="2335"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Payments can be made in monthly instalments  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4001253B" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="19" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06FE1816" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>international staff</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, there is no limit on personal liability. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CEEBAB0" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D7CE2B4" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For all cases of intentional loss or theft, there will be no limit on personal liability and separate disciplinary action will be pursued. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B11FB64" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BE609AB" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Each Business Unit will submit to the ACP those cases where gross negligence is determined to be the cause of the theft or loss. The ACP shall submit its findings for review and advice to the Chief Procurement Officer.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="130D8C89" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09D52C14" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Special Procedures for Computers and Computer Equipment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5208B99B" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12454863" w14:textId="064DFF94" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00F8572D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="37"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The preferred method of disposal </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> all computing equipment is by sale to staff members at a competitive price that is comparable to the market rate. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>International staff</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> members are always </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>excluded</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from bidding.  The e-bay best value for the specific model and year of computer is a good indicator for market rates where no other method is available locally. Any unsold PCs will be available for donation to NGO’s or other non-profit accredited organizations. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06F6BAA9" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42639DD1" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02AA2C27" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Disposal of Personal Computers </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="556C83BF" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EFD731E" w14:textId="1E07EA62" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00F8572D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="37"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Staff members are allowed to purchase </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>obsolete</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> personal computers (PCs) and PCs which are </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>surplus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Division’s</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> requirements in accordance with the following guidelines (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>International staff</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> members are always </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>excluded</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from bidding.).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C35F794" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D67ACA7" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Disposal and/or Sale of PCs at </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Headquarters</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D574BDF" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1906959D" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Head of each HQ unit is responsible for the actual sales and disposal of equipment.  Each unit Information management Associate (IMA) has the authority to certify PC and other computing equipment obsolescence. The Head of each HQ Unit is responsible for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">approval of the disposal form for each item (in line with relevant procurement committee approvals). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CA65538" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1486"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04200D21" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Information Management Associate (IMA) is responsible for preparation of the computer for disposal (see the OIMT Computer Disposal guide for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>sanitation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> requirements); for the preparation of the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>assets</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> disposal forms; and for the sale of the PCs.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CA45EEA" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1425" w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28DA0C21" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Disposal and/or Sale of PCs in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Country Offices</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50100EA7" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="130EED25" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00F8572D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:afterLines="60" w:after="144" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The CO IMA should prepare a list of all PCs to be sold with the serial numbers. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EAC5B11" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00F8572D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:afterLines="60" w:after="144" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The CO IMA is responsible for the disposal preparation (see the OIST Computer Disposal guide for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>sanitation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> requirements); for the preparation of the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>assets</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> disposal forms; and for the sale of the PCs.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="752E5E9C" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00F8572D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:afterLines="60" w:after="144" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The sale can be commenced as follows: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EF072CC" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00F8572D" w:rsidRDefault="00022612" w:rsidP="00F8572D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="32" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8572D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The IMA removes all data and programs from hard disks and installs the current version of the OS (or legacy version within two release cycles) on all computers to be sold;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3970B3C8" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00F8572D" w:rsidRDefault="00022612" w:rsidP="00F8572D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="33" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8572D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The number of interested buyers shall be tallied. Staff members and ALDs are entitled to purchase the disposed PCs. A manager can decide </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F8572D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>whether or not</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F8572D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Individual Contractors (ICs) are eligible to purchase used PCs.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33ADD7EC" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00F8572D" w:rsidRDefault="00022612" w:rsidP="00F8572D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="32" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8572D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A lottery is recommended if the number of buyers exceeds the number of machines available for sale. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F415187" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00F8572D" w:rsidRDefault="00022612" w:rsidP="00F8572D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="34" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8572D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The purchaser must provide a check, payable to UNDP, for the amount indicated as the selling price. All checks should be photocopied and secured by the manager.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77E164E2" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00F8572D" w:rsidRDefault="00022612" w:rsidP="00F8572D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="60" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="43" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8572D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Completed sales forms and the corresponding checks should be submitted to the Resident Representative, Head of Out-Posted HQ Unit or the HQ Unit Head for the preparation of the building passes to remove computers from UNDP premises.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CE81ED3" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00F8572D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
-        <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-[...41 lines deleted...]
-      <w:r w:rsidRPr="00132F1E">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1800" w:right="37" w:hanging="375"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Resident Representative, Head of Out-Posted HQ Unit or the HQ Unit Head will submit all checks to Finance Unit or Treasury for deposit.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FF34DB6" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38846DE7" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+    <w:p w14:paraId="03F8F66B" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Disposal of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Unsold</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PCs:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01121C4D" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ED456A5" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00F8572D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="28"/>
         </w:numPr>
-        <w:ind w:right="37" w:hanging="360"/>
-[...16 lines deleted...]
-    <w:p w14:paraId="7B711795" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+        <w:spacing w:afterLines="60" w:after="144" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The IMA shall inform the Operations Manager (for COs) or General Operations/BMS who will collect unsold PCs.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="230CB2EA" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00F8572D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="28"/>
         </w:numPr>
-        <w:ind w:right="37" w:hanging="360"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="44DA47E8" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+        <w:spacing w:afterLines="60" w:after="144" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The IMA will provide the Operations Manager or General Operations/BMS with a copy of the signed RAD form and a copy of the Unit’s assets log to identify the items to be removed.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3938781D" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00F8572D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="28"/>
         </w:numPr>
-        <w:ind w:right="37" w:hanging="360"/>
-[...215 lines deleted...]
-      <w:r w:rsidRPr="00132F1E">
+        <w:spacing w:afterLines="60" w:after="144" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Loss or Theft of a UNDP Asset in the Custody of a Resident Representative, Head of Out-Posted HQ Unit or the HQ Unit Head</w:t>
-[...485 lines deleted...]
-    <w:p w14:paraId="7BBB0EF3" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+        <w:t xml:space="preserve">The Operations Manager or General Operations/BMS will check that the items to be disposed of are in the QUANTUM Reports database. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4664BC1A" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00F8572D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="28"/>
         </w:numPr>
-        <w:ind w:right="37" w:hanging="360"/>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00132F1E">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Operations Manager or General Operations/BMS will arrange for disposal of the PCs.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2190FF39" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="529BF603" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4439B5CB" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Disposal of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Irreparable</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PCs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02DA823F" w14:textId="77777777" w:rsidR="001F0997" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+    <w:p w14:paraId="75000B61" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DC171E4" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The technical clearance from the CO or HQ unit IMA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is mandatory. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="213AEFCD" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D0E593F" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="715" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Donation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of Computers/Laptop: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A82B48E" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6355905D" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:afterLines="60" w:after="144" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pre-requisites: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64902563" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00F8572D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="29"/>
         </w:numPr>
-        <w:ind w:right="37" w:hanging="360"/>
-[...59 lines deleted...]
-    <w:p w14:paraId="5A07E1DA" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+        <w:spacing w:afterLines="60" w:after="144" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The NGO or other non-profit accredited organization interested in receiving the equipment should transmit a letter on letterhead paper that requests UNDP to donate its retired computers/laptops.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08F72C7F" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00F8572D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="29"/>
         </w:numPr>
-        <w:spacing w:afterLines="60" w:after="144"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="7B70416E" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+        <w:spacing w:afterLines="60" w:after="144" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The computers/laptops should be directly delivered to the receiving organization; or the receiving organization should itself collect the donated items.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D72BC56" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00F8572D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="29"/>
         </w:numPr>
-        <w:spacing w:afterLines="60" w:after="144"/>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The retirement of the units should be recorded in Quantum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05AFEB90" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48ECAF41" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...387 lines deleted...]
-          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Recommendation and Approval from ACP in Line </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15">
-        <w:r w:rsidRPr="00132F1E">
+      <w:hyperlink r:id="rId9">
+        <w:r w:rsidRPr="00022612">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:b/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>with Procurement Approval Authority:</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId16">
-        <w:r w:rsidRPr="00132F1E">
+      <w:hyperlink r:id="rId10">
+        <w:r w:rsidRPr="00022612">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0CCD7EA6" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+    <w:p w14:paraId="3B0C3671" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00132F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42804D7E" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5E91611E" w14:textId="30B77291" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="18"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="37"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>For HQ Units, the CAP approved RAD form shall be submitted to the Unit Operations Manager to</w:t>
       </w:r>
-      <w:r w:rsidRPr="00132F1E">
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00132F1E">
-        <w:rPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="000000"/>
-        </w:rPr>
-[...36 lines deleted...]
-      <w:r w:rsidRPr="00132F1E">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">transmit the request to GSSC for processing. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The HQ Unit will submit the request to the GSSC through the disposal form in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for disposal action </w:t>
+      </w:r>
+      <w:r w:rsidR="00427367" w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in QUANTUM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">; and inform the IMA/Unit concerned that the asset has been disposed of or transferred. (The original RAD form will be filed in the unit and a copy in PDF format will be sent as an e-mail attachment to the Asset Team and the IMA/Unit asset focal point.)  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F29B489" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0A47B476" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="37"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BE2D04E" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="18"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="37"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00132F1E">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Should the HQ unit require General Operations/BMS to pick up the items for green disposal, a copy of the approved RAD with applicable procurement committee approvals should be provided. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BC7DB41" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+    <w:p w14:paraId="475E3E71" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00132F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D331A77" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00132F1E">
+    <w:p w14:paraId="058E4381" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Bidding Process for Disposals</w:t>
       </w:r>
-      <w:r w:rsidRPr="00132F1E">
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C8B1682" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+    <w:p w14:paraId="3DC06628" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00132F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EEB3373" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00132F1E">
+    <w:p w14:paraId="191BF283" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="37" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">        If disposal action is approved and requires bidding, the procedure that is recommended is as follows:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40217B6C" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+    <w:p w14:paraId="6033473B" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1486" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="1486"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F88C45C" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+    <w:p w14:paraId="2A4092C1" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00F8572D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="30"/>
         </w:numPr>
-        <w:ind w:right="37" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="1CE1ED5E" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Advertisements should be placed on the Office’s public website and in at least two local newspapers at locations where several newspapers are </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>issued</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, offering the items for sale and requesting sealed bids to be submitted by a prescribed date; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A4AB44F" w14:textId="08B2EAAA" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00F8572D">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1486" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="1846" w:firstLine="36"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EF3E508" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00F8572D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">The advertisement should carry a description of the item; should state that the equipment is to be bid and sold on an “as is – where is” basis; and that the UNDP office reserves the right to reject </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>any and all</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bids; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DA655CD" w14:textId="52E121E5" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00F8572D">
+      <w:pPr>
+        <w:spacing w:after="17" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1846" w:firstLine="48"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1136508C" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00F8572D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The advertisement should contain a reminder that the successful bidder must satisfy the government as to any import or sales tax due on the item; and that payment for the item must be made in cash before delivery; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BBCD1BD" w14:textId="21DE397E" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00F8572D">
+      <w:pPr>
+        <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1846" w:firstLine="36"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="225BF0DD" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45C7396B" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00F8572D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="30"/>
         </w:numPr>
-        <w:ind w:right="37" w:hanging="360"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="33EC33BA" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The sealed bids will be recorded as to the date and time of their receipt; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06F29E28" w14:textId="65504E71" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00F8572D">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1846" w:firstLine="36"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24AA27AB" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00F8572D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="30"/>
         </w:numPr>
-        <w:ind w:right="37" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="07892F41" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No bids will be accepted after the closing time specified;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EC09B5F" w14:textId="54DE43AE" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00F8572D">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1486" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="1846" w:firstLine="36"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E155398" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00F8572D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The bids will be opened in the presence of at least two staff members designated by the Resident Representative/HQ Unit Head and the bidders (if </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>they so</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wish); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0334BE05" w14:textId="6DD74300" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00F8572D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1846" w:firstLine="36"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="34E68B6F" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="196A8A74" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00F8572D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="30"/>
         </w:numPr>
-        <w:ind w:right="37" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="0B7FEB5B" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The presence of bidders is not a pre-requisite for the validity of the award. The names of the bidders and the bid amounts will be listed; and the award made to the highest bidder; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="274E464E" w14:textId="76323A34" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00F8572D">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1486" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="1846" w:firstLine="36"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00EBF7BB" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00F8572D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If two or more bids are of equal value and if the winning bid cannot be drawn by lot for a lack of written agreement or revision thereto by the bidders, the bids will be rejected and the sale re-advertised. (All equal bidders should be given the opportunity for revision transparently before rejecting the process.) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="778B68CB" w14:textId="7FEFC99C" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00F8572D">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1846" w:firstLine="36"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="4574C738" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A4025DD" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00F8572D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="30"/>
         </w:numPr>
-        <w:ind w:right="37" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="2C0B7BEC" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If no bids are received or the bids are too low in relation to the market value of the item, then the CO need not re-advertise. The Resident Representative/HQ unit Head may negotiate the sale with interested buyers and accept the highest offer without referring the matter to the CAP for review; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49F966E0" w14:textId="2D165517" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00F8572D">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1846" w:firstLine="24"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FEC862C" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00F8572D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Locally recruited staff members of the United Nations system of organizations may be permitted to participate in the competitive bidding exercise and to buy, for their personal use, the item being disposed of, on equal terms with other bidders; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FE44E48" w14:textId="4CCB3117" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00F8572D">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1486" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="1846" w:firstLine="36"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="649BE337" w14:textId="3A547572" w:rsidR="00022612" w:rsidRPr="00F8572D" w:rsidRDefault="00022612" w:rsidP="00F8572D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8572D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>International staff members are always excluded from bidding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8572D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B68A4A0" w14:textId="552A781F" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00F8572D">
+      <w:pPr>
+        <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1846" w:firstLine="36"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="4F9DD8A3" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08805A55" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00F8572D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="30"/>
         </w:numPr>
-        <w:ind w:right="37" w:hanging="360"/>
-[...10 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If a successful bidder does not </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>honour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> his/her bid within one week following the opening and it has been determined that he/she wishes to withdraw the bid, the second highest bid is to be accepted. (The CO may request reasonable bid security if </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>considers</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> appropriate or necessary.); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F1617F1" w14:textId="594F11B4" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00F8572D">
+      <w:pPr>
+        <w:spacing w:after="18" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1846" w:firstLine="36"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DA140B5" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00F8572D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In countries where existing government regulations require the sale to the government of items imported into the country free of duty, the above procedure is not applicable. However, the CO should strictly observe the current government regulations on this subject; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E3C3685" w14:textId="49671B6E" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00F8572D">
+      <w:pPr>
+        <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1846" w:firstLine="36"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="338D2DA1" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27047332" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00F8572D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="30"/>
         </w:numPr>
-        <w:ind w:right="37" w:hanging="360"/>
-[...18 lines deleted...]
-          <w:szCs w:val="14"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In countries where the sale of imported goods is forbidden by law, consideration should only be given to offers received from individuals or entities entitled to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>duty free</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> purchases. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70C407B3" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B684342" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Furniture Disposals</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B0916F3" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+    <w:p w14:paraId="59E8FDBD" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A5B0F6E" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="18"/>
         </w:numPr>
-        <w:ind w:right="37" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="66C22C63" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="37"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HQ Divisions should email General Operations/BMS to request removal of the obsolete furniture items to storage. No form is required to be completed since furniture is not yet tagged individually (except for furniture items with a value of US$5,000 or more). COs and HQ out-posted units may design internal procedures for the physical disposal of obsolete furniture while ensuring proper documentation is kept on file for the disposals. Furniture recommended replacement lifespan is normally 8 years and may be replaced every 8 years, unless still in good condition. For accounting purposes, Furniture is depreciated in the system over 15 years. Furniture with a value of $ 5,000 and above is considered an asset and must be tagged. The Transfer in-out Form is required for </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>transfers</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the Request for Asset Disposal (RAD) form is required for disposal. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="726BCBA5" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C706D3B" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Damaged, Lost, or Missing Furniture and Equipment </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="701B46AC" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1486" w:right="0" w:firstLine="0"/>
-[...9 lines deleted...]
-          <w:szCs w:val="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="422DB013" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+    <w:p w14:paraId="6173374F" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="20"/>
         </w:numPr>
-        <w:ind w:right="37" w:hanging="360"/>
-[...18 lines deleted...]
-          <w:szCs w:val="10"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Investigation is normally carried out by Security Office, UNDP or UN Department of Safety and Security (DSS) security staff.  The Security Office, UNDP or UNDSS will conduct interviews with the Department concerned and will provide a report of its findings to the HQ Unit Head or the Resident Representative.  Please refer to the section on disposal and write off. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C1DB13C" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45E71B62" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+    <w:p w14:paraId="3A2514FA" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Vehicles</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BA28DEB" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="23" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="662B34B4" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="20"/>
         </w:numPr>
-        <w:ind w:right="37" w:hanging="360"/>
-[...76 lines deleted...]
-    <w:p w14:paraId="161D9893" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="37"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resident Representatives, Heads of Out-Posted HQ Units and the Chief of General Operations/BMS are authorized to dispose of vehicles that have clocked 100,000 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>kilometres</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (or 62,000 miles) or are five (5) years old from the date of purchase (whichever comes first).  Take note that for accounting purposes vehicles are depreciated over 12 years, but for replacement purposes should be assessed for disposal after 100,000 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>kilometres</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (or 62,000 miles) or five (5) years (whichever comes first</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>).This</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> provision, however, is not a blank approval for disposal of vehicle based on its mileage. The office must review underlying individual factors, for example in cases where a vehicle is not serviceable due to lack of parts or incurs very expensive repairs, or represents a high accident risk, whereby a decision may be made to replace the vehicle at or before the recommended replacement life. Documented justification is needed for this decision and full disclosure of the case and reasoning for vehicle disposal shall be provided in the RAD disposal form. Where the vehicle is still in good condition, the office may decide to retain the vehicle for additional time before disposal. This is a decision to be made by the Resident Representative, Head of out-posted HQ Unit or the HQ Unit Head for the respective offices. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2291D068" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EF4F8A7" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26F3F476" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Heavy Machinery &amp; other Equipment </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77F62BE1" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C23BB43" w14:textId="33BC7083" w:rsidR="00022612" w:rsidRPr="00427367" w:rsidRDefault="00022612" w:rsidP="00F8572D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="20"/>
         </w:numPr>
-        <w:ind w:right="37" w:hanging="360"/>
-[...26 lines deleted...]
-          <w:szCs w:val="14"/>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="41"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">These include generators, air conditioners and similar items of heavy equipment. The recommended replacement lifespan is normally 10 years. Take note that for accounting purposes this class of assets are depreciated over 20 years, but assessment for replacement life should start after 10 years. Depending on the fair market value (per para 1.6) of the disposed item, the appropriate approval for disposal must be sought from the CAP, the RACP and the ACP. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31D3F0C7" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Roles and Responsibilities </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AC8CA73" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FD35145" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+    <w:p w14:paraId="740B748B" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="37"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Refer to Furniture and Equipment Acquisition and Maintenance section </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7682DF5F" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15C0287D" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Templates and Forms </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07DE0952" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C185452" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="43"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP Assets In-Service Report (in Quantum) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C67BD34" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="43"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP summary report (In Quantum) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32D277FE" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="43"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP acquisition detail report (In Quantum) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F5207BD" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="43"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP disposal detail report (In Quantum) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18FFCDE8" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="43"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP adjustment detail report (In Quantum) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="288AF481" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="43"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP Transfer detail report (In Quantum) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75D2CDAE" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33297DBA" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Headquarters:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59C9299A" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="154DDB67" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
-[...578 lines deleted...]
-          <w:numId w:val="42"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
-        <w:jc w:val="left"/>
+        <w:ind w:right="41"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="001F0997" w:rsidRPr="006D3470">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00022612">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:bCs/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Request for Asset Sale, Disposal Form (RAD) under USD 5000 - HQ</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="41B3A5D5" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00026853" w:rsidRDefault="00000000" w:rsidP="001F0997">
+    <w:p w14:paraId="66E6CBD1" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+        <w:ind w:right="41"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="001F0997" w:rsidRPr="006D3470">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00022612">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:bCs/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Request for Asset Sale, Disposal Form (RAD) USD 5000 &amp; above - HQ</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="23EDAEE1" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="008C624C" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+    <w:p w14:paraId="3F26031E" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+        <w:ind w:right="41"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="008C624C">
-        <w:rPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> HYPERLINK "https://popp.undp.org/node/5006" \t "_blank" </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="008C624C">
-        <w:rPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="008C624C">
-[...1 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Request for Non-Asset Disposal Form - HQ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="705AA0B0" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="008C624C" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+    <w:p w14:paraId="305268D8" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+        <w:ind w:right="41"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="008C624C">
-        <w:rPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="008C624C">
-        <w:rPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> HYPERLINK "https://popp.undp.org/node/5001" \t "_blank" </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="008C624C">
-        <w:rPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="008C624C">
-[...1 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>PC Sale Form - HQ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FD36D8E" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="008C624C" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+    <w:p w14:paraId="648D033A" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+        <w:ind w:right="41"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="008C624C">
-        <w:rPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="008C624C">
-        <w:rPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> HYPERLINK "https://popp.undp.org/node/4401" \t "_blank" </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="008C624C">
-        <w:rPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="008C624C">
-[...1 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Request for Asset Relocation Form - HQ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D1ED6E6" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="008C624C" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+    <w:p w14:paraId="10C1C355" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+        <w:ind w:right="41"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="008C624C">
-        <w:rPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="008C624C">
-        <w:rPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> HYPERLINK "https://popp.undp.org/node/5016" \t "_blank" </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="008C624C">
-        <w:rPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="008C624C">
-[...1 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Request for Asset Transfer-In/Transfer-Out Form - HQ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33270820" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="008C624C" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+    <w:p w14:paraId="746F3FA2" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+        <w:ind w:right="41"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="008C624C">
-        <w:rPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="008C624C">
-        <w:rPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> HYPERLINK "https://popp.undp.org/node/5011" \t "_blank" </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="008C624C">
-        <w:rPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="008C624C">
-[...1 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Request for Asset Adjustment Approval Form - HQ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B6F93E8" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+    <w:p w14:paraId="6AE92D0C" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="60" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-        <w:lastRenderedPageBreak/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00132F1E">
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="028A14C9" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+    <w:p w14:paraId="0E7227AA" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="-5" w:right="0" w:hanging="10"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00132F1E">
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00132F1E">
-        <w:rPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="000000"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Country Offices:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00132F1E">
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="064C0CE9" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00132F1E" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+    <w:p w14:paraId="4C685370" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00132F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E97E85E" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00026853" w:rsidRDefault="00000000" w:rsidP="001F0997">
+    <w:p w14:paraId="5955CFBF" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="23"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
-        <w:jc w:val="left"/>
+        <w:ind w:right="41"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="001F0997" w:rsidRPr="008C624C">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00022612">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:bCs/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Request for Asset Sale, Disposal Form (RAD) under USD 5000 - Country Office</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="14BA1E95" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00026853" w:rsidRDefault="00000000" w:rsidP="001F0997">
+    <w:p w14:paraId="4C0FA6FB" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="23"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+        <w:ind w:right="41"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="001F0997" w:rsidRPr="008C624C">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="00022612">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:bCs/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Request for Asset Sale, Disposal Form (RAD) USD 5000 &amp; above - Country Office</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4333E673" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="007814DD" w:rsidRDefault="00000000" w:rsidP="001F0997">
+    <w:p w14:paraId="0F85C7CC" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="23"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+        <w:ind w:right="41"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="001F0997" w:rsidRPr="002F3D8F">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="00022612">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:bCs/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Transfer of Title of Assets from UNDP to the Government - Country Office</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="391CA155" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="001953CC" w:rsidRDefault="00000000" w:rsidP="001F0997">
+    <w:p w14:paraId="1A4EA412" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="23"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+        <w:ind w:right="41"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="001F0997">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="00022612">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:bCs/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>Write-Off N</w:t>
-[...7 lines deleted...]
-          <w:t>BV USD1000 above Form – Country Office-HQ</w:t>
+          <w:t>Write-Off NBV USD1000 above Form – Country Office-HQ</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1A660A0E" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="00C42378" w:rsidRDefault="001F0997" w:rsidP="001F0997">
+    <w:p w14:paraId="55F8FA8A" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
-          <w:u w:val="none"/>
-[...5 lines deleted...]
-          <w:color w:val="000000"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00022612">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
-          <w:u w:val="none"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="579C7C33" w14:textId="77777777" w:rsidR="001F0997" w:rsidRPr="0008272B" w:rsidRDefault="001F0997" w:rsidP="001F0997">
-[...11 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId28"/>
+    <w:p w14:paraId="4BB05C38" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="41"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47CEB340" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00022612" w:rsidRDefault="00022612" w:rsidP="00022612">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="41" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1ADDD9C4" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00022612">
+      <w:headerReference w:type="default" r:id="rId17"/>
+      <w:footerReference w:type="even" r:id="rId18"/>
+      <w:footerReference w:type="default" r:id="rId19"/>
+      <w:footerReference w:type="first" r:id="rId20"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1481" w:right="1395" w:bottom="1508" w:left="1440" w:header="720" w:footer="721" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5A656442" w14:textId="77777777" w:rsidR="00DB5FCA" w:rsidRDefault="00DB5FCA">
+    <w:p w14:paraId="7A0E31F3" w14:textId="77777777" w:rsidR="00810CB4" w:rsidRDefault="00810CB4" w:rsidP="00427367">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="44F1B952" w14:textId="77777777" w:rsidR="00DB5FCA" w:rsidRDefault="00DB5FCA">
+    <w:p w14:paraId="2EE129B6" w14:textId="77777777" w:rsidR="00810CB4" w:rsidRDefault="00810CB4" w:rsidP="00427367">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Mincho">
-[...8 lines deleted...]
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...13 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0F0DCD4D" w14:textId="77777777" w:rsidR="00F7482B" w:rsidRDefault="00F7482B">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="55E0D143" w14:textId="77777777" w:rsidR="00022612" w:rsidRDefault="00022612">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0F0DCD4E" w14:textId="77777777" w:rsidR="00F7482B" w:rsidRDefault="00F7482B">
+  <w:p w14:paraId="2CC8CEEF" w14:textId="77777777" w:rsidR="00022612" w:rsidRDefault="00022612">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0F0DCD50" w14:textId="3E3569FE" w:rsidR="00F7482B" w:rsidRDefault="00F7482B">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4D015745" w14:textId="77777777" w:rsidR="00022612" w:rsidRPr="00F8572D" w:rsidRDefault="00022612">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00F8572D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00F8572D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00F8572D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00F8572D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00BC499F">
-      <w:rPr>
+    <w:r w:rsidRPr="00F8572D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>16</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00F8572D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00F8572D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00F8572D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00F8572D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00F8572D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00BC499F">
-      <w:rPr>
+    <w:r w:rsidRPr="00F8572D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>16</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00F8572D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00F8572D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="00F1027A">
-      <w:t>Effective Date:</w:t>
+    <w:r w:rsidRPr="00F8572D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Effective Date: 26/07/2016 </w:t>
     </w:r>
-    <w:r>
-[...8 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="00F8572D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="00F1027A">
-[...3 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+    <w:r w:rsidRPr="00F8572D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Version #: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="281463643"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='e560140e-7b2f-4392-90df-e7567e3021a3' xmlns:ns4='8264c5cc-ec60-4b56-8111-ce635d3d139a' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns4:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{B7D0AB1B-AF9B-4B23-A5BA-40E2108B51C2}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="00613E90">
+        <w:r w:rsidRPr="00F8572D">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:t>7</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0F0DCD51" w14:textId="77777777" w:rsidR="00F7482B" w:rsidRDefault="00F7482B">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1DDC511B" w14:textId="77777777" w:rsidR="00022612" w:rsidRDefault="00022612">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0F0DCD52" w14:textId="77777777" w:rsidR="00F7482B" w:rsidRDefault="00F7482B">
+  <w:p w14:paraId="2820447D" w14:textId="77777777" w:rsidR="00022612" w:rsidRDefault="00022612">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0094CC5F" w14:textId="77777777" w:rsidR="00DB5FCA" w:rsidRDefault="00DB5FCA">
+    <w:p w14:paraId="7F10A94E" w14:textId="77777777" w:rsidR="00810CB4" w:rsidRDefault="00810CB4" w:rsidP="00427367">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7852CA28" w14:textId="77777777" w:rsidR="00DB5FCA" w:rsidRDefault="00DB5FCA">
+    <w:p w14:paraId="4491C6C6" w14:textId="77777777" w:rsidR="00810CB4" w:rsidRDefault="00810CB4" w:rsidP="00427367">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="209416E4" w14:textId="37B398B5" w:rsidR="00F7482B" w:rsidRDefault="00F7482B" w:rsidP="00F1027A">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="39FA2F0E" w14:textId="77777777" w:rsidR="00022612" w:rsidRDefault="00022612" w:rsidP="00F1027A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7FF62454" wp14:editId="4AC3D137">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2481A987" wp14:editId="1D51601C">
           <wp:extent cx="304800" cy="600075"/>
           <wp:effectExtent l="0" t="0" r="0" b="9525"/>
           <wp:docPr id="24" name="Picture 24"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="logo-undp-300.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect r="-18" b="14634"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="309373" cy="609078"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="4A777EA5" w14:textId="77777777" w:rsidR="00F7482B" w:rsidRDefault="00F7482B" w:rsidP="00F1027A">
+  <w:p w14:paraId="4DEBF3B8" w14:textId="77777777" w:rsidR="00022612" w:rsidRDefault="00022612" w:rsidP="00F1027A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="00C527C7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6F34B096"/>
+    <w:lvl w:ilvl="0" w:tplc="9A482C3C">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1425" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01F54FCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D1369604"/>
     <w:lvl w:ilvl="0" w:tplc="944A4406">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -6597,139 +13352,50 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="8A7EA6E2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...87 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="034B000B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B27A9650"/>
     <w:lvl w:ilvl="0" w:tplc="FF26F7A2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1425"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
@@ -7835,136 +14501,50 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0CEF4E9B"/>
-[...84 lines deleted...]
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0E4A5E42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="19CA9CDA"/>
     <w:lvl w:ilvl="0" w:tplc="7B609FAC">
       <w:start w:val="17"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -8009,67 +14589,64 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E8A6FB9"/>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0FF97F55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="A18631C0"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="%1."/>
+    <w:tmpl w:val="6B923D32"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
@@ -8098,149 +14675,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-[...97 lines deleted...]
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="16C0051A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E6AE629E"/>
     <w:lvl w:ilvl="0" w:tplc="B87046EE">
       <w:start w:val="41"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -8285,51 +14764,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17223264"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B562F3BA"/>
     <w:lvl w:ilvl="0" w:tplc="DD96464E">
       <w:start w:val="24"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -8497,4454 +14976,3197 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="32B80676">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="173747C8"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1E7B0154"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="F77AB990"/>
-[...1 lines deleted...]
-      <w:start w:val="26"/>
+    <w:tmpl w:val="968ABD46"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
-[...2 lines deleted...]
-        <w:ind w:left="720"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="D250CA88">
+    <w:lvl w:ilvl="1" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2"/>
-[...2 lines deleted...]
-        <w:ind w:left="1440"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1785" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="4F1EA3DC">
-[...5 lines deleted...]
-        <w:ind w:left="2160"/>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="DCA8D31E">
-[...5 lines deleted...]
-        <w:ind w:left="2880"/>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="A6FC9B04">
-[...5 lines deleted...]
-        <w:ind w:left="3600"/>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="4F389DC4">
-[...5 lines deleted...]
-        <w:ind w:left="4320"/>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="046C118E">
-[...5 lines deleted...]
-        <w:ind w:left="5040"/>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="C690F980">
-[...5 lines deleted...]
-        <w:ind w:left="5760"/>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="30D82CC0">
-[...5 lines deleted...]
-        <w:ind w:left="6480"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="20F6386A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="84BCA192"/>
+    <w:lvl w:ilvl="0" w:tplc="F4F60692">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C240A88"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="36AE2092"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...122 lines deleted...]
-        <w:ind w:left="720"/>
+    <w:lvl w:ilvl="1" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1785" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="BACCA0C2">
-[...5 lines deleted...]
-        <w:ind w:left="1065"/>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="BAD861FC">
-[...5 lines deleted...]
-        <w:ind w:left="2160"/>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="7D4435D2">
-[...5 lines deleted...]
-        <w:ind w:left="2880"/>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="493E4298">
-[...5 lines deleted...]
-        <w:ind w:left="3600"/>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="1966A1DE">
-[...5 lines deleted...]
-        <w:ind w:left="4320"/>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="4F087E04">
-[...5 lines deleted...]
-        <w:ind w:left="5040"/>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="DF742856">
-[...5 lines deleted...]
-        <w:ind w:left="5760"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33CE1606"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="30CAFE46"/>
+    <w:lvl w:ilvl="0" w:tplc="729C39F4">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="BE0A4162">
-[...5 lines deleted...]
-        <w:ind w:left="6480"/>
+    <w:lvl w:ilvl="1" w:tplc="BD0E4B56">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1425"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...10 lines deleted...]
-        <w:ind w:left="720"/>
+    <w:lvl w:ilvl="2" w:tplc="8244F924">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="BD0E4B56">
-[...5 lines deleted...]
-        <w:ind w:left="1425"/>
+    <w:lvl w:ilvl="3" w:tplc="9B04513C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="8244F924">
-[...5 lines deleted...]
-        <w:ind w:left="2160"/>
+    <w:lvl w:ilvl="4" w:tplc="C250ECCC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="9B04513C">
-[...5 lines deleted...]
-        <w:ind w:left="2880"/>
+    <w:lvl w:ilvl="5" w:tplc="E222DCEA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="C250ECCC">
-[...5 lines deleted...]
-        <w:ind w:left="3600"/>
+    <w:lvl w:ilvl="6" w:tplc="7C2AB820">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="E222DCEA">
-[...5 lines deleted...]
-        <w:ind w:left="4320"/>
+    <w:lvl w:ilvl="7" w:tplc="42BCB4CA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="7C2AB820">
-[...5 lines deleted...]
-        <w:ind w:left="5040"/>
+    <w:lvl w:ilvl="8" w:tplc="376ED160">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="42BCB4CA">
-[...5 lines deleted...]
-        <w:ind w:left="5760"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34CD65AF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="783C14BE"/>
+    <w:lvl w:ilvl="0" w:tplc="0D2CAB42">
+      <w:start w:val="15"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="376ED160">
-[...5 lines deleted...]
-        <w:ind w:left="6480"/>
+    <w:lvl w:ilvl="1" w:tplc="8BFCB34A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1425"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...10 lines deleted...]
-        <w:ind w:left="720"/>
+    <w:lvl w:ilvl="2" w:tplc="C974255E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="8BFCB34A">
-[...5 lines deleted...]
-        <w:ind w:left="1425"/>
+    <w:lvl w:ilvl="3" w:tplc="F5A2EF42">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="C974255E">
-[...5 lines deleted...]
-        <w:ind w:left="2160"/>
+    <w:lvl w:ilvl="4" w:tplc="646E2816">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="F5A2EF42">
-[...5 lines deleted...]
-        <w:ind w:left="2880"/>
+    <w:lvl w:ilvl="5" w:tplc="22707410">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="646E2816">
-[...5 lines deleted...]
-        <w:ind w:left="3600"/>
+    <w:lvl w:ilvl="6" w:tplc="2D1264C0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="22707410">
-[...5 lines deleted...]
-        <w:ind w:left="4320"/>
+    <w:lvl w:ilvl="7" w:tplc="7D387428">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="2D1264C0">
-[...5 lines deleted...]
-        <w:ind w:left="5040"/>
+    <w:lvl w:ilvl="8" w:tplc="C0007114">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="7D387428">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3DE110E0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="14484EAA"/>
+    <w:lvl w:ilvl="0" w:tplc="10084696">
+      <w:start w:val="31"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8"/>
-[...2 lines deleted...]
-        <w:ind w:left="5760"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="375" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1095" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1815" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2535" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3255" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3975" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4695" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5415" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F8B6E06"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="31EC9A76"/>
+    <w:lvl w:ilvl="0" w:tplc="3C40AE52">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1785" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2505" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3225" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3945" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4665" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5385" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6105" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6825" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7545" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44110DD3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="24A07DA2"/>
+    <w:lvl w:ilvl="0" w:tplc="37D6587E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1425"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="C0007114">
-[...5 lines deleted...]
-        <w:ind w:left="6480"/>
+    <w:lvl w:ilvl="1" w:tplc="6D62B0AA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...22 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="F07A2FA0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%3."/>
-[...355 lines deleted...]
-        <w:ind w:left="1425"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="6D62B0AA">
-[...5 lines deleted...]
-        <w:ind w:left="2160"/>
+    <w:lvl w:ilvl="3" w:tplc="89168C94">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="F07A2FA0">
-[...5 lines deleted...]
-        <w:ind w:left="2880"/>
+    <w:lvl w:ilvl="4" w:tplc="758A8DBE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="89168C94">
-[...5 lines deleted...]
-        <w:ind w:left="3600"/>
+    <w:lvl w:ilvl="5" w:tplc="50BE003C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="758A8DBE">
-[...5 lines deleted...]
-        <w:ind w:left="4320"/>
+    <w:lvl w:ilvl="6" w:tplc="4E5A64AE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="50BE003C">
-[...5 lines deleted...]
-        <w:ind w:left="5040"/>
+    <w:lvl w:ilvl="7" w:tplc="EFD454E4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="4E5A64AE">
-[...5 lines deleted...]
-        <w:ind w:left="5760"/>
+    <w:lvl w:ilvl="8" w:tplc="3ABCA742">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="EFD454E4">
-[...5 lines deleted...]
-        <w:ind w:left="6480"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49B61548"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2DAA4330"/>
+    <w:lvl w:ilvl="0" w:tplc="F55C4B36">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="3ABCA742">
-[...5 lines deleted...]
-        <w:ind w:left="7200"/>
+    <w:lvl w:ilvl="1" w:tplc="BC8CFB52">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1425"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...25 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="3360470C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%3."/>
-[...248 lines deleted...]
-        <w:ind w:left="360"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="BC8CFB52">
-[...5 lines deleted...]
-        <w:ind w:left="1425"/>
+    <w:lvl w:ilvl="3" w:tplc="F814CFE4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="3360470C">
-[...5 lines deleted...]
-        <w:ind w:left="2160"/>
+    <w:lvl w:ilvl="4" w:tplc="19F66D12">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="F814CFE4">
-[...5 lines deleted...]
-        <w:ind w:left="2880"/>
+    <w:lvl w:ilvl="5" w:tplc="C636C076">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="19F66D12">
-[...5 lines deleted...]
-        <w:ind w:left="3600"/>
+    <w:lvl w:ilvl="6" w:tplc="09EAA578">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="C636C076">
-[...5 lines deleted...]
-        <w:ind w:left="4320"/>
+    <w:lvl w:ilvl="7" w:tplc="6C1A7E58">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="09EAA578">
-[...5 lines deleted...]
-        <w:ind w:left="5040"/>
+    <w:lvl w:ilvl="8" w:tplc="5558A83C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="6C1A7E58">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54EC19A7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="82CAFAAE"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8"/>
-[...2 lines deleted...]
-        <w:ind w:left="5760"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5E702965"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D4C892CA"/>
+    <w:lvl w:ilvl="0" w:tplc="2D5680FA">
+      <w:start w:val="19"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="375" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1095" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1815" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2535" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3255" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3975" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4695" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5415" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F190551"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="60342A58"/>
+    <w:lvl w:ilvl="0" w:tplc="DDC2D764">
+      <w:start w:val="38"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="5558A83C">
-[...5 lines deleted...]
-        <w:ind w:left="6480"/>
+    <w:lvl w:ilvl="1" w:tplc="9A565926">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1425"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...10 lines deleted...]
-        <w:ind w:left="720"/>
+    <w:lvl w:ilvl="2" w:tplc="6FEAFC26">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2161"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="8646A404">
-[...5 lines deleted...]
-        <w:ind w:left="1425"/>
+    <w:lvl w:ilvl="3" w:tplc="C14E5852">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="A950F418">
-[...5 lines deleted...]
-        <w:ind w:left="2160"/>
+    <w:lvl w:ilvl="4" w:tplc="A9326AEE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="F01022E0">
-[...5 lines deleted...]
-        <w:ind w:left="2880"/>
+    <w:lvl w:ilvl="5" w:tplc="BA584952">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="45FE7CCC">
-[...5 lines deleted...]
-        <w:ind w:left="3600"/>
+    <w:lvl w:ilvl="6" w:tplc="21CAA764">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0B5C3680">
-[...5 lines deleted...]
-        <w:ind w:left="4320"/>
+    <w:lvl w:ilvl="7" w:tplc="1520B4AE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="2D00B792">
-[...5 lines deleted...]
-        <w:ind w:left="5040"/>
+    <w:lvl w:ilvl="8" w:tplc="F7365E1E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="035C52C2">
-[...5 lines deleted...]
-        <w:ind w:left="5760"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5FE06EDA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="92707C52"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="38"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="43301C2A">
+    <w:lvl w:ilvl="1" w:tplc="6FEAFC26">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%9"/>
-[...2 lines deleted...]
-        <w:ind w:left="6480"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1785" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...26 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%3."/>
-[...370 lines deleted...]
-        <w:ind w:left="720"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2161"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="9A565926">
-[...5 lines deleted...]
-        <w:ind w:left="1425"/>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="6FEAFC26">
-[...5 lines deleted...]
-        <w:ind w:left="2161"/>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="C14E5852">
-[...5 lines deleted...]
-        <w:ind w:left="2880"/>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="A9326AEE">
-[...5 lines deleted...]
-        <w:ind w:left="3600"/>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="BA584952">
-[...5 lines deleted...]
-        <w:ind w:left="4320"/>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="21CAA764">
-[...5 lines deleted...]
-        <w:ind w:left="5040"/>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="1520B4AE">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63502D75"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="538A5B8C"/>
+    <w:lvl w:ilvl="0" w:tplc="8F623FD4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8"/>
-[...2 lines deleted...]
-        <w:ind w:left="5760"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1425"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="F7365E1E">
-[...5 lines deleted...]
-        <w:ind w:left="6480"/>
+    <w:lvl w:ilvl="1" w:tplc="3A24F290">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...34 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="3528947E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%3."/>
-[...70 lines deleted...]
-        <w:ind w:left="1425"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="3A24F290">
-[...5 lines deleted...]
-        <w:ind w:left="2160"/>
+    <w:lvl w:ilvl="3" w:tplc="318C4AFC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="3528947E">
-[...5 lines deleted...]
-        <w:ind w:left="2880"/>
+    <w:lvl w:ilvl="4" w:tplc="3AD0A450">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="318C4AFC">
-[...5 lines deleted...]
-        <w:ind w:left="3600"/>
+    <w:lvl w:ilvl="5" w:tplc="3DA67328">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="3AD0A450">
-[...5 lines deleted...]
-        <w:ind w:left="4320"/>
+    <w:lvl w:ilvl="6" w:tplc="5238AB2E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="3DA67328">
-[...5 lines deleted...]
-        <w:ind w:left="5040"/>
+    <w:lvl w:ilvl="7" w:tplc="6EC88564">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="5238AB2E">
-[...5 lines deleted...]
-        <w:ind w:left="5760"/>
+    <w:lvl w:ilvl="8" w:tplc="C20252AC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="6EC88564">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="64E14FD4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E6609974"/>
+    <w:lvl w:ilvl="0" w:tplc="7E503752">
+      <w:start w:val="18"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1385" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8"/>
-[...2 lines deleted...]
-        <w:ind w:left="6480"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2840" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3560" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4280" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5000" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6440" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6A405D5C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0A62966E"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="38"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="C20252AC">
+    <w:lvl w:ilvl="1" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1785" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%9"/>
-[...2 lines deleted...]
-        <w:ind w:left="7200"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2161"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...5 lines deleted...]
-      <w:start w:val="18"/>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
-[...100 lines deleted...]
-        <w:ind w:left="2365"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="9710B6FC">
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2"/>
-[...2 lines deleted...]
-        <w:ind w:left="3445"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="7E68F4BC">
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%3"/>
-[...2 lines deleted...]
-        <w:ind w:left="4165"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="6FB4C3B6">
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4"/>
-[...2 lines deleted...]
-        <w:ind w:left="4885"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="AFAA9CF2">
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5"/>
-[...2 lines deleted...]
-        <w:ind w:left="5605"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="6038BBC4">
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%6"/>
-[...2 lines deleted...]
-        <w:ind w:left="6325"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="D8F0119E">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="750353F7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="815ADACA"/>
+    <w:lvl w:ilvl="0" w:tplc="9822BB1C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0A40880C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7"/>
-[...2 lines deleted...]
-        <w:ind w:left="7045"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1170" w:hanging="450"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76C06CE9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E1F8AA1A"/>
+    <w:lvl w:ilvl="0" w:tplc="2DA45CF8">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="513854A2">
+    <w:lvl w:ilvl="1" w:tplc="110EA570">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8"/>
-[...2 lines deleted...]
-        <w:ind w:left="7765"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="390C0F16">
+    <w:lvl w:ilvl="2" w:tplc="3D704D0E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%9"/>
-[...2 lines deleted...]
-        <w:ind w:left="8485"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...5 lines deleted...]
-      <w:start w:val="19"/>
+    <w:lvl w:ilvl="3" w:tplc="9D1CD748">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
-[...177 lines deleted...]
-        <w:ind w:left="720"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="110EA570">
+    <w:lvl w:ilvl="4" w:tplc="8E40B636">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2"/>
-[...2 lines deleted...]
-        <w:ind w:left="1440"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="3D704D0E">
+    <w:lvl w:ilvl="5" w:tplc="D14AA70A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%3"/>
-[...2 lines deleted...]
-        <w:ind w:left="2160"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="9D1CD748">
+    <w:lvl w:ilvl="6" w:tplc="B69C159E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4"/>
-[...2 lines deleted...]
-        <w:ind w:left="2880"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="8E40B636">
+    <w:lvl w:ilvl="7" w:tplc="B7CCB7E2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5"/>
-[...2 lines deleted...]
-        <w:ind w:left="3600"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="D14AA70A">
+    <w:lvl w:ilvl="8" w:tplc="ED661CDC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%6"/>
-[...2 lines deleted...]
-        <w:ind w:left="4320"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="B69C159E">
-[...242 lines deleted...]
-    </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1082413367">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="347678929">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="375543110">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="257253847">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1990011005">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="93480313">
-    <w:abstractNumId w:val="18"/>
-[...13 lines deleted...]
-  <w:num w:numId="11" w16cid:durableId="1756050626">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1083532156">
-    <w:abstractNumId w:val="33"/>
+  <w:num w:numId="7" w16cid:durableId="982929188">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="627661866">
+  <w:num w:numId="8" w16cid:durableId="1083532156">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="627661866">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="359167035">
+  <w:num w:numId="10" w16cid:durableId="359167035">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="300811923">
-    <w:abstractNumId w:val="27"/>
+  <w:num w:numId="11" w16cid:durableId="300811923">
+    <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="750734033">
-    <w:abstractNumId w:val="23"/>
+  <w:num w:numId="12" w16cid:durableId="750734033">
+    <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="2059084703">
+  <w:num w:numId="13" w16cid:durableId="2059084703">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="1958222512">
-    <w:abstractNumId w:val="39"/>
+  <w:num w:numId="14" w16cid:durableId="1958222512">
+    <w:abstractNumId w:val="28"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="1014650201">
-[...26 lines deleted...]
-  <w:num w:numId="28" w16cid:durableId="1283920223">
+  <w:num w:numId="15" w16cid:durableId="219361672">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="29" w16cid:durableId="312023746">
-    <w:abstractNumId w:val="38"/>
+  <w:num w:numId="16" w16cid:durableId="1696882190">
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="30" w16cid:durableId="1442142011">
+  <w:num w:numId="17" w16cid:durableId="356540369">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="2130008675">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="201748385">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="31" w16cid:durableId="743257798">
+  <w:num w:numId="20" w16cid:durableId="1299415030">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="32" w16cid:durableId="1356233276">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="21" w16cid:durableId="91165878">
+    <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="33" w16cid:durableId="1667246421">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="22" w16cid:durableId="1718047828">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="34" w16cid:durableId="428622847">
-    <w:abstractNumId w:val="31"/>
+  <w:num w:numId="23" w16cid:durableId="1945578182">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="35" w16cid:durableId="1938058187">
-    <w:abstractNumId w:val="22"/>
+  <w:num w:numId="24" w16cid:durableId="784495733">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="36" w16cid:durableId="877396857">
+  <w:num w:numId="25" w16cid:durableId="1766804192">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1588071903">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="37" w16cid:durableId="906500458">
-    <w:abstractNumId w:val="42"/>
+  <w:num w:numId="27" w16cid:durableId="1041049698">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="38" w16cid:durableId="942228202">
-    <w:abstractNumId w:val="25"/>
+  <w:num w:numId="28" w16cid:durableId="1129083114">
+    <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="39" w16cid:durableId="201748385">
-[...2 lines deleted...]
-  <w:num w:numId="40" w16cid:durableId="1299415030">
+  <w:num w:numId="29" w16cid:durableId="857500337">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="41" w16cid:durableId="91165878">
-[...9 lines deleted...]
-    <w:abstractNumId w:val="29"/>
+  <w:num w:numId="30" w16cid:durableId="2136365844">
+    <w:abstractNumId w:val="21"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...3 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="90"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C23CA5"/>
-[...148 lines deleted...]
-    <w:rsid w:val="00FF5065"/>
+    <w:rsidRoot w:val="00022612"/>
+    <w:rsid w:val="00022612"/>
+    <w:rsid w:val="00210256"/>
+    <w:rsid w:val="00427367"/>
+    <w:rsid w:val="007D6567"/>
+    <w:rsid w:val="00810CB4"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00CD1303"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00F8572D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="0F0DCBD8"/>
-  <w15:docId w15:val="{C74F384D-28B3-4E3B-83D9-6BA84B871A66}"/>
+  <w14:docId w14:val="739B7D28"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{96462733-0909-4674-A5CF-8B4CECFFDC5A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-        <w:szCs w:val="22"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -13059,1038 +18281,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
-[...986 lines deleted...]
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -14273,1022 +18508,937 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00022612"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00022612"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00022612"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00022612"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00022612"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00022612"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00022612"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00022612"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00022612"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00022612"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00022612"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00022612"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00022612"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00022612"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00022612"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00022612"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00022612"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00022612"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00022612"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00022612"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00022612"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00022612"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00022612"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00022612"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00022612"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00022612"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00022612"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00022612"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00022612"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A131B7"/>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00022612"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00022612"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00022612"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/10676" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4706" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4416" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4701" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4416" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4716" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4726" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/cap/Pages/Submissions-Direct-Review-and-Post-Facto.aspx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/cap/Pages/Submissions-Direct-Review-and-Post-Facto.aspx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4711" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...584 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>16</Pages>
-[...1 lines deleted...]
-  <Characters>29675</Characters>
+  <Pages>15</Pages>
+  <Words>5199</Words>
+  <Characters>29637</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>247</Lines>
+  <Lines>246</Lines>
   <Paragraphs>69</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>34811</CharactersWithSpaces>
+  <CharactersWithSpaces>34767</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
-  <dc:creator>Tatiana Rybarova</dc:creator>
+  <dc:subject/>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...30 lines deleted...]
-</file>