--- v0 (2025-10-09)
+++ v1 (2026-04-03)
@@ -1,69 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="320E72B5" w14:textId="7A852C8F" w:rsidR="003D7BE0" w:rsidRPr="003D7BE0" w:rsidRDefault="003D7BE0" w:rsidP="003D7BE0">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D7BE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Planning and Paying for Delivery Enabling Services to Projects</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BAAE0B3" w14:textId="77777777" w:rsidR="003D7BE0" w:rsidRPr="003D7BE0" w:rsidRDefault="003D7BE0" w:rsidP="003D7BE0">
@@ -140,51 +136,51 @@
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D7BE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">At the </w:t>
       </w:r>
       <w:r w:rsidRPr="003D7BE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:iCs/>
         </w:rPr>
         <w:t>CO level</w:t>
       </w:r>
       <w:r w:rsidRPr="003D7BE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">, the multiple projects receiving services through UNDP staff must be charged automatically through payroll by establishing multi-funded positions. Refer to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="003D7BE0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           </w:rPr>
           <w:t xml:space="preserve">POPP procedures on </w:t>
         </w:r>
         <w:r w:rsidRPr="003D7BE0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           </w:rPr>
           <w:t>Multi-Funding Lines</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003D7BE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t>. The share of their operating overhead costs must be charged directly to the project at the time of making payments to non-staff personnel or other external vendors.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5B38C7" w14:textId="77777777" w:rsidR="003D7BE0" w:rsidRPr="003D7BE0" w:rsidRDefault="003D7BE0" w:rsidP="003D7BE0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -241,244 +237,266 @@
       <w:r w:rsidRPr="003D7BE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t>delivery enabling services</w:t>
       </w:r>
       <w:r w:rsidRPr="003D7BE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> project, depending on the nature of their functions. When services are provided, the project receiving the services must be charged, and the credit posted to the </w:t>
       </w:r>
       <w:r w:rsidRPr="003D7BE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t>delivery enabling services</w:t>
       </w:r>
       <w:r w:rsidRPr="003D7BE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> project, directly offsetting the funding source used for pre-positioning. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="442E483D" w14:textId="77777777" w:rsidR="003D7BE0" w:rsidRPr="003D7BE0" w:rsidRDefault="003D7BE0" w:rsidP="003D7BE0">
+    <w:p w14:paraId="442E483D" w14:textId="2CF34FCB" w:rsidR="003D7BE0" w:rsidRPr="003D7BE0" w:rsidRDefault="003D7BE0" w:rsidP="003D7BE0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D7BE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Any </w:t>
       </w:r>
       <w:r w:rsidRPr="003D7BE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t>delivery enabling services</w:t>
       </w:r>
       <w:r w:rsidRPr="003D7BE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> project or interim account deficits to preposition staff capacities, that not fully recovered through projects by year-end, must be covered through internal unit resources.</w:t>
+        <w:t xml:space="preserve"> project or interim account deficits to preposition staff capacities, that </w:t>
+      </w:r>
+      <w:r w:rsidR="002103FF" w:rsidRPr="003D7BE0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>are not</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D7BE0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fully recovered through projects by year-end, must be covered through internal unit resources.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E963835" w14:textId="7126D76F" w:rsidR="003D7BE0" w:rsidRPr="003D7BE0" w:rsidRDefault="003D7BE0" w:rsidP="003D7BE0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D7BE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">A positive </w:t>
       </w:r>
       <w:r w:rsidRPr="003D7BE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t>delivery enabling services</w:t>
       </w:r>
       <w:r w:rsidRPr="003D7BE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> project balance could occur if the project service costs are received in advance, or a revolving advance fund was established to pre-fund </w:t>
       </w:r>
       <w:r w:rsidRPr="003D7BE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t>delivery enabling services</w:t>
       </w:r>
       <w:r w:rsidRPr="003D7BE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">. Such positive balances may be used for further pre-positioning needs. Detailed guidance is provided in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="005058DF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           </w:rPr>
           <w:t>Annex 1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003D7BE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23F7203F" w14:textId="77777777" w:rsidR="003D7BE0" w:rsidRPr="003D7BE0" w:rsidRDefault="003D7BE0" w:rsidP="003D7BE0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D7BE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">UNDP should charge all non-staff related expenses directly to the project at the time a payment is made to an individual, other entity for related rent or other shared costs, implementing partner, responsible party, or grantee, etc. If such information is initially unavailable, an interim account may be used. Reversal entries must be made promptly once relevant project information becomes available. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A9CE64E" w14:textId="77777777" w:rsidR="003D7BE0" w:rsidRPr="003D7BE0" w:rsidRDefault="003D7BE0" w:rsidP="003D7BE0">
+    <w:p w14:paraId="5A9CE64E" w14:textId="3F7BD1F2" w:rsidR="003D7BE0" w:rsidRPr="003D7BE0" w:rsidRDefault="003D7BE0" w:rsidP="49C44E54">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D7BE0">
+      <w:r w:rsidRPr="49C44E54">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         </w:rPr>
-        <w:t xml:space="preserve">The UNDP practice of using flat percentages or other types of fees for delivery enabling services must be transitioned out through renegotiation with funding partners. In the interim, such fees must be credited to </w:t>
+        <w:t>The UNDP practice of using flat percentages or other types of fees for delivery enabling services must be transitioned</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D7BE0">
+      <w:r w:rsidR="5724835E" w:rsidRPr="49C44E54">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="49C44E54">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">out through renegotiation with funding partners. In the interim, such fees must be credited to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="49C44E54">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>delivery enabling services</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D7BE0">
+      <w:r w:rsidRPr="49C44E54">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         </w:rPr>
-        <w:t xml:space="preserve">. If national partners insist on a flat percentage fee, it should be clearly derived from the full project costing and budgeting exercise. It should also be documented and discussed with National Partners, and fully disclosed and agreed by the Regional Bureaus. </w:t>
+        <w:t xml:space="preserve">. If national partners insist on a flat percentage fee, it should be clearly derived from the full project costing and budgeting exercise. It should also be documented and discussed with National Partners and fully disclosed and agreed by the Regional Bureaus. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5701285B" w14:textId="5A64909A" w:rsidR="00A94E3C" w:rsidRPr="003D7BE0" w:rsidRDefault="00A94E3C" w:rsidP="00F948AE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00A94E3C" w:rsidRPr="003D7BE0" w:rsidSect="00BF5D43">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId20"/>
+    <w:sectPr w:rsidR="00A94E3C" w:rsidRPr="003D7BE0" w:rsidSect="0055203C">
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1080" w:right="1800" w:bottom="90" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1080" w:right="1800" w:bottom="90" w:left="1800" w:header="720" w:footer="1170" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="41B49B67" w14:textId="77777777" w:rsidR="00E52D99" w:rsidRDefault="00E52D99" w:rsidP="006A295A">
+    <w:p w14:paraId="4C662D36" w14:textId="77777777" w:rsidR="00593C3E" w:rsidRDefault="00593C3E" w:rsidP="006A295A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="38E313FC" w14:textId="77777777" w:rsidR="00E52D99" w:rsidRDefault="00E52D99" w:rsidP="006A295A">
+    <w:p w14:paraId="0CB89341" w14:textId="77777777" w:rsidR="00593C3E" w:rsidRDefault="00593C3E" w:rsidP="006A295A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -501,71 +519,62 @@
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
+    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="4150DD55" w14:textId="6E7A06D2" w:rsidR="00F820D3" w:rsidRPr="00BF5D43" w:rsidRDefault="00BF5D43">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="4150DD55" w14:textId="693C26D2" w:rsidR="00F820D3" w:rsidRPr="00BF5D43" w:rsidRDefault="00BF5D43">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00BF5D43">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="00BF5D43">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
@@ -668,128 +677,169 @@
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="00BF5D43">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>Effective Date:</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="003A40D8" w:rsidRPr="003A40D8">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t>01/06/2021</w:t>
+      <w:t>0</w:t>
+    </w:r>
+    <w:r w:rsidR="00601861">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidR="003A40D8" w:rsidRPr="003A40D8">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>/0</w:t>
+    </w:r>
+    <w:r w:rsidR="00601861">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidR="003A40D8" w:rsidRPr="003A40D8">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>/202</w:t>
+    </w:r>
+    <w:r w:rsidR="00D06191">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="003A40D8" w:rsidRPr="003A40D8">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00BF5D43">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="00BF5D43">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>Version #:</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="1741753060"/>
         <w:placeholder>
           <w:docPart w:val="A74217E9DAD4494CA2B48EE9B2BC1943"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{15B243C3-A726-4697-A075-A6D3D6EC7181}"/>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="00F74F13">
+        <w:r w:rsidR="003E3897">
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>2</w:t>
+          <w:t>3</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="73533141" w14:textId="77777777" w:rsidR="00BF5D43" w:rsidRDefault="00BF5D43">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="59956F17" w14:textId="303FA425" w:rsidR="00BF5D43" w:rsidRPr="00BF5D43" w:rsidRDefault="00BF5D43">
+  <w:p w14:paraId="59956F17" w14:textId="0FFA112A" w:rsidR="00BF5D43" w:rsidRPr="00BF5D43" w:rsidRDefault="00BF5D43">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00BF5D43">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="00BF5D43">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
@@ -901,281 +951,281 @@
       <w:t>Effective Date:</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:alias w:val="Effective Date"/>
         <w:tag w:val="UNDP_POPP_EFFECTIVEDATE"/>
         <w:id w:val="588976823"/>
         <w:placeholder>
           <w:docPart w:val="9D9FFA76BB264CB1AAA9C516E5872875"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_EFFECTIVEDATE[1]" w:storeItemID="{15B243C3-A726-4697-A075-A6D3D6EC7181}"/>
-        <w:date w:fullDate="2021-06-01T00:00:00Z">
+        <w:date w:fullDate="2021-05-31T18:00:00Z">
           <w:dateFormat w:val="dd/MM/yyyy"/>
           <w:lid w:val="en-US"/>
           <w:storeMappedDataAs w:val="dateTime"/>
           <w:calendar w:val="gregorian"/>
         </w:date>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="00F74F13">
+        <w:r w:rsidR="004B2F6D">
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>01/06/2021</w:t>
+          <w:t>31/05/2021</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidRPr="00BF5D43">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="00BF5D43">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>Version #:</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="935481089"/>
         <w:placeholder>
           <w:docPart w:val="D4AFABF47C884A3BBB12969CE9EA09DD"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{15B243C3-A726-4697-A075-A6D3D6EC7181}"/>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00F74F13">
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="76EA9315" w14:textId="77777777" w:rsidR="00E52D99" w:rsidRDefault="00E52D99" w:rsidP="006A295A">
+    <w:p w14:paraId="5CDCAF5A" w14:textId="77777777" w:rsidR="00593C3E" w:rsidRDefault="00593C3E" w:rsidP="006A295A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0E39E4C5" w14:textId="77777777" w:rsidR="00E52D99" w:rsidRDefault="00E52D99" w:rsidP="006A295A">
+    <w:p w14:paraId="447BD81B" w14:textId="77777777" w:rsidR="00593C3E" w:rsidRDefault="00593C3E" w:rsidP="006A295A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...9 lines deleted...]
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="12CA8DF1" w14:textId="77777777" w:rsidR="00BF5D43" w:rsidRDefault="00BF5D43" w:rsidP="00BF5D43">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4AC9B88D" wp14:editId="3E5D3521">
-          <wp:extent cx="320690" cy="593710"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4AC9B88D" wp14:editId="74272781">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>5162550</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>0</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="320675" cy="593090"/>
           <wp:effectExtent l="0" t="0" r="3175" b="0"/>
-          <wp:docPr id="2" name="Picture 2"/>
+          <wp:wrapTopAndBottom/>
+          <wp:docPr id="67" name="Picture 67"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="logo-undp-300.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect r="-5232" b="15539"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="325501" cy="602617"/>
+                    <a:ext cx="320675" cy="593090"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+        </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="1FD6F694" w14:textId="77777777" w:rsidR="00BF5D43" w:rsidRDefault="00BF5D43" w:rsidP="00BF5D43">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6CA1187A" wp14:editId="7B34F069">
           <wp:extent cx="304800" cy="703072"/>
           <wp:effectExtent l="0" t="0" r="0" b="1905"/>
-          <wp:docPr id="3" name="Picture 3"/>
+          <wp:docPr id="68" name="Picture 68"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="logo-undp-300.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="309317" cy="713491"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="14BE3C06" w14:textId="77777777" w:rsidR="00BF5D43" w:rsidRDefault="00BF5D43" w:rsidP="00BF5D43">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="008F104A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B3D43FFE"/>
     <w:lvl w:ilvl="0" w:tplc="0FE2C05A">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -5692,395 +5742,435 @@
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1299530426">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1893229316">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1317881706">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="611522382">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="2103336332">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="2120106088">
+  <w:num w:numId="6">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="53429862">
+  <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1274291186">
+  <w:num w:numId="8">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="85541503">
+  <w:num w:numId="9">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1511946351">
+  <w:num w:numId="10">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1991784727">
+  <w:num w:numId="11">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="284435215">
+  <w:num w:numId="12">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="449320645">
+  <w:num w:numId="13">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="1460953287">
+  <w:num w:numId="14">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="780075572">
+  <w:num w:numId="15">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="1521165751">
+  <w:num w:numId="16">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="375351723">
+  <w:num w:numId="17">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="370692004">
+  <w:num w:numId="18">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="599994479">
+  <w:num w:numId="19">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="1683435178">
+  <w:num w:numId="20">
     <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="590821283">
+  <w:num w:numId="21">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="421491303">
+  <w:num w:numId="22">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="1088427323">
+  <w:num w:numId="23">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="24" w16cid:durableId="786050425">
+  <w:num w:numId="24">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="25" w16cid:durableId="582884538">
+  <w:num w:numId="25">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="26" w16cid:durableId="195509031">
+  <w:num w:numId="26">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="27" w16cid:durableId="180093826">
+  <w:num w:numId="27">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="28" w16cid:durableId="1302078681">
+  <w:num w:numId="28">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="29" w16cid:durableId="1078867583">
+  <w:num w:numId="29">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="30" w16cid:durableId="2005401698">
+  <w:num w:numId="30">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="31" w16cid:durableId="1266376845">
+  <w:num w:numId="31">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="32" w16cid:durableId="1237013882">
+  <w:num w:numId="32">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="33" w16cid:durableId="1936857819">
+  <w:num w:numId="33">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="34" w16cid:durableId="342823730">
+  <w:num w:numId="34">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="35" w16cid:durableId="1471096415">
+  <w:num w:numId="35">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="36" w16cid:durableId="2044286418">
+  <w:num w:numId="36">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="37" w16cid:durableId="2113240587">
+  <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="38" w16cid:durableId="242494467">
+  <w:num w:numId="38">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="39" w16cid:durableId="1992244765">
+  <w:num w:numId="39">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="40" w16cid:durableId="14307050">
+  <w:num w:numId="40">
     <w:abstractNumId w:val="32"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006A295A"/>
     <w:rsid w:val="00022E58"/>
     <w:rsid w:val="00030286"/>
     <w:rsid w:val="00046540"/>
+    <w:rsid w:val="0005123A"/>
     <w:rsid w:val="00052072"/>
     <w:rsid w:val="00066C36"/>
+    <w:rsid w:val="000709E5"/>
     <w:rsid w:val="00071401"/>
     <w:rsid w:val="0007215E"/>
     <w:rsid w:val="00077DAE"/>
+    <w:rsid w:val="000A7DE4"/>
     <w:rsid w:val="000B6527"/>
     <w:rsid w:val="000C1AC3"/>
+    <w:rsid w:val="000D7017"/>
     <w:rsid w:val="000E6465"/>
+    <w:rsid w:val="00107EF7"/>
     <w:rsid w:val="00112DA1"/>
     <w:rsid w:val="00136E54"/>
     <w:rsid w:val="001469CA"/>
     <w:rsid w:val="00160BC9"/>
     <w:rsid w:val="00165A30"/>
     <w:rsid w:val="00171714"/>
     <w:rsid w:val="001721EA"/>
     <w:rsid w:val="001769F5"/>
+    <w:rsid w:val="001838A0"/>
     <w:rsid w:val="00183D50"/>
     <w:rsid w:val="00192536"/>
     <w:rsid w:val="001D1B37"/>
     <w:rsid w:val="001E677A"/>
     <w:rsid w:val="001F1675"/>
     <w:rsid w:val="001F6445"/>
+    <w:rsid w:val="002103FF"/>
     <w:rsid w:val="00227910"/>
     <w:rsid w:val="002326C7"/>
     <w:rsid w:val="00242E2D"/>
+    <w:rsid w:val="0025312E"/>
     <w:rsid w:val="00262C6D"/>
     <w:rsid w:val="00274531"/>
     <w:rsid w:val="002754E9"/>
     <w:rsid w:val="0028237E"/>
     <w:rsid w:val="00285D35"/>
     <w:rsid w:val="00290CC6"/>
     <w:rsid w:val="002B5C83"/>
     <w:rsid w:val="003011E2"/>
+    <w:rsid w:val="00323F10"/>
     <w:rsid w:val="00331498"/>
     <w:rsid w:val="003317F3"/>
     <w:rsid w:val="00332CE9"/>
     <w:rsid w:val="00377E46"/>
     <w:rsid w:val="0038069F"/>
     <w:rsid w:val="003A40D8"/>
+    <w:rsid w:val="003C0474"/>
     <w:rsid w:val="003C151C"/>
+    <w:rsid w:val="003C1D17"/>
     <w:rsid w:val="003D7BE0"/>
     <w:rsid w:val="003E3152"/>
+    <w:rsid w:val="003E3897"/>
     <w:rsid w:val="003E64D1"/>
+    <w:rsid w:val="003F2C99"/>
+    <w:rsid w:val="003F529D"/>
+    <w:rsid w:val="003F63E0"/>
     <w:rsid w:val="004213F5"/>
     <w:rsid w:val="004345B5"/>
     <w:rsid w:val="0044147F"/>
     <w:rsid w:val="004750BC"/>
     <w:rsid w:val="004761CC"/>
     <w:rsid w:val="00497FD1"/>
+    <w:rsid w:val="004B2F6D"/>
     <w:rsid w:val="004B7DEB"/>
     <w:rsid w:val="004C0912"/>
     <w:rsid w:val="004F48B2"/>
     <w:rsid w:val="005058DF"/>
     <w:rsid w:val="00510B05"/>
+    <w:rsid w:val="005117C8"/>
     <w:rsid w:val="00516C3E"/>
     <w:rsid w:val="00520008"/>
     <w:rsid w:val="00541DC0"/>
+    <w:rsid w:val="0055203C"/>
     <w:rsid w:val="00564056"/>
     <w:rsid w:val="005768C2"/>
+    <w:rsid w:val="00593C3E"/>
+    <w:rsid w:val="00597ED2"/>
     <w:rsid w:val="005B48A2"/>
     <w:rsid w:val="005D00AA"/>
+    <w:rsid w:val="005F2972"/>
     <w:rsid w:val="005F5F45"/>
+    <w:rsid w:val="00601861"/>
     <w:rsid w:val="00613891"/>
+    <w:rsid w:val="00640022"/>
     <w:rsid w:val="006411DD"/>
     <w:rsid w:val="00684AD6"/>
     <w:rsid w:val="00685E79"/>
     <w:rsid w:val="006978A6"/>
     <w:rsid w:val="006A0A39"/>
     <w:rsid w:val="006A295A"/>
     <w:rsid w:val="006A33C0"/>
     <w:rsid w:val="006A6D67"/>
     <w:rsid w:val="006A7479"/>
     <w:rsid w:val="006B6625"/>
     <w:rsid w:val="006C2D5C"/>
     <w:rsid w:val="006F225D"/>
     <w:rsid w:val="00701D97"/>
+    <w:rsid w:val="00730A25"/>
     <w:rsid w:val="007467A3"/>
     <w:rsid w:val="00760D3F"/>
     <w:rsid w:val="007647E8"/>
     <w:rsid w:val="00772840"/>
     <w:rsid w:val="007731F3"/>
     <w:rsid w:val="0078327E"/>
     <w:rsid w:val="00784806"/>
     <w:rsid w:val="007A6589"/>
+    <w:rsid w:val="007A69A7"/>
     <w:rsid w:val="007B10B6"/>
     <w:rsid w:val="007B4408"/>
+    <w:rsid w:val="007C0CF3"/>
     <w:rsid w:val="007E2644"/>
     <w:rsid w:val="007E3624"/>
+    <w:rsid w:val="007F3FEC"/>
     <w:rsid w:val="008024B6"/>
     <w:rsid w:val="0082608A"/>
     <w:rsid w:val="008652AF"/>
     <w:rsid w:val="008937CB"/>
     <w:rsid w:val="008B156E"/>
+    <w:rsid w:val="008B57DB"/>
     <w:rsid w:val="008D2900"/>
     <w:rsid w:val="008E2681"/>
     <w:rsid w:val="008E45CC"/>
     <w:rsid w:val="00904429"/>
     <w:rsid w:val="00913139"/>
     <w:rsid w:val="00922835"/>
     <w:rsid w:val="00943C6A"/>
     <w:rsid w:val="00954C4C"/>
     <w:rsid w:val="00956154"/>
     <w:rsid w:val="00967367"/>
     <w:rsid w:val="009C3CAE"/>
     <w:rsid w:val="009D682F"/>
     <w:rsid w:val="00A037AB"/>
     <w:rsid w:val="00A73345"/>
     <w:rsid w:val="00A94E3C"/>
+    <w:rsid w:val="00AD030D"/>
+    <w:rsid w:val="00B4398E"/>
     <w:rsid w:val="00B530E6"/>
     <w:rsid w:val="00B7701A"/>
     <w:rsid w:val="00B920BA"/>
     <w:rsid w:val="00B969A3"/>
     <w:rsid w:val="00BC0A41"/>
+    <w:rsid w:val="00BC52A0"/>
     <w:rsid w:val="00BD7E23"/>
     <w:rsid w:val="00BE1901"/>
     <w:rsid w:val="00BF5D43"/>
     <w:rsid w:val="00C14395"/>
     <w:rsid w:val="00C24E5A"/>
     <w:rsid w:val="00C2526E"/>
     <w:rsid w:val="00C26A7F"/>
     <w:rsid w:val="00C26B71"/>
     <w:rsid w:val="00C4389A"/>
     <w:rsid w:val="00C8208C"/>
     <w:rsid w:val="00C9252D"/>
     <w:rsid w:val="00CA651C"/>
     <w:rsid w:val="00CC097F"/>
     <w:rsid w:val="00CD6566"/>
     <w:rsid w:val="00CF3DED"/>
+    <w:rsid w:val="00D06191"/>
     <w:rsid w:val="00D255C2"/>
     <w:rsid w:val="00D3176F"/>
     <w:rsid w:val="00D474CF"/>
+    <w:rsid w:val="00D6372B"/>
     <w:rsid w:val="00D659D0"/>
     <w:rsid w:val="00D6741F"/>
     <w:rsid w:val="00D74F7F"/>
     <w:rsid w:val="00D913C4"/>
     <w:rsid w:val="00DD2528"/>
     <w:rsid w:val="00DD5909"/>
     <w:rsid w:val="00DE445D"/>
+    <w:rsid w:val="00DF7225"/>
     <w:rsid w:val="00E1290B"/>
     <w:rsid w:val="00E144F4"/>
+    <w:rsid w:val="00E514A7"/>
     <w:rsid w:val="00E52D99"/>
     <w:rsid w:val="00E9424E"/>
     <w:rsid w:val="00EC1BFE"/>
     <w:rsid w:val="00EC50A3"/>
     <w:rsid w:val="00EF551B"/>
     <w:rsid w:val="00EF70D6"/>
     <w:rsid w:val="00F27C59"/>
     <w:rsid w:val="00F466AB"/>
     <w:rsid w:val="00F472AC"/>
     <w:rsid w:val="00F51291"/>
     <w:rsid w:val="00F61891"/>
     <w:rsid w:val="00F74F13"/>
     <w:rsid w:val="00F820D3"/>
     <w:rsid w:val="00F82AF9"/>
     <w:rsid w:val="00F87C63"/>
+    <w:rsid w:val="00F9198A"/>
     <w:rsid w:val="00F948AE"/>
+    <w:rsid w:val="00FC09BB"/>
     <w:rsid w:val="00FE78B0"/>
     <w:rsid w:val="00FF3899"/>
     <w:rsid w:val="00FF3C53"/>
+    <w:rsid w:val="49C44E54"/>
+    <w:rsid w:val="5724835E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="18ABF5AB"/>
   <w14:defaultImageDpi w14:val="300"/>
   <w15:docId w15:val="{F7173E27-DD42-4A04-B125-DB1869A1851E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6864,74 +6954,74 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
     <w:name w:val="List Paragraph Char"/>
     <w:aliases w:val="List Paragraph (numbered (a)) Char,Bullets Char,List Paragraph1 Char,Lapis Bulleted List Char,Dot pt Char,F5 List Paragraph Char,No Spacing1 Char,List Paragraph Char Char Char Char,Indicator Text Char,Numbered Para 1 Char,L Char"/>
     <w:link w:val="ListParagraph"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="003D7BE0"/>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005058DF"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11136" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3146" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3146" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11136" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
-[...2 lines deleted...]
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="9D9FFA76BB264CB1AAA9C516E5872875"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{FB9C98DA-2380-4963-8918-C25E1F50381E}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="007C20DE" w:rsidRDefault="00D6372B">
           <w:r w:rsidRPr="004152D5">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>[Effective Date]</w:t>
           </w:r>
         </w:p>
@@ -6972,51 +7062,51 @@
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{4513BCF2-0DAA-4EC0-970B-65DF8054378C}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="007C20DE" w:rsidRDefault="00D6372B">
           <w:r w:rsidRPr="004152D5">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>[POPPRefItemVersion]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -7039,120 +7129,128 @@
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
-[...11 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D6372B"/>
+    <w:rsid w:val="000709E5"/>
+    <w:rsid w:val="00161302"/>
+    <w:rsid w:val="001838A0"/>
     <w:rsid w:val="001963C2"/>
+    <w:rsid w:val="0025312E"/>
     <w:rsid w:val="002C0081"/>
+    <w:rsid w:val="003A71C7"/>
+    <w:rsid w:val="003C1D17"/>
+    <w:rsid w:val="005117C8"/>
     <w:rsid w:val="005A5CEA"/>
+    <w:rsid w:val="00680426"/>
     <w:rsid w:val="007C20DE"/>
+    <w:rsid w:val="008B57DB"/>
     <w:rsid w:val="008F2863"/>
     <w:rsid w:val="00A77EC8"/>
     <w:rsid w:val="00C40572"/>
     <w:rsid w:val="00D3176F"/>
     <w:rsid w:val="00D6372B"/>
     <w:rsid w:val="00EA4449"/>
     <w:rsid w:val="00EA7E6F"/>
+    <w:rsid w:val="00EE3E5D"/>
+    <w:rsid w:val="00F538BF"/>
+    <w:rsid w:val="00F556F3"/>
     <w:rsid w:val="00FC7A1A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7547,51 +7645,51 @@
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00D6372B"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -7889,413 +7987,211 @@
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...89 lines deleted...]
-    <xsd:import namespace="e560140e-7b2f-4392-90df-e7567e3021a3"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C70F24FAA7BA5249BDEB0641E59DC52A" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d971145f1b56e9c13361b9e0ab868cd7">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9c9e5014-7273-40ba-95fc-e628b777c505" xmlns:ns3="7ef5284c-a724-486d-9c6e-6b46d35db2dd" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f55cf61d224918266b7d54861f14722c" ns2:_="" ns3:_="">
+    <xsd:import namespace="9c9e5014-7273-40ba-95fc-e628b777c505"/>
+    <xsd:import namespace="7ef5284c-a724-486d-9c6e-6b46d35db2dd"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:UNDP_POPP_TITLE_EN" minOccurs="0"/>
-[...26 lines deleted...]
-                <xsd:element ref="ns3:POPPIsArchived" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9c9e5014-7273-40ba-95fc-e628b777c505" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="_dlc_Exempt" ma:index="30" nillable="true" ma:displayName="Exempt from Policy" ma:hidden="true" ma:internalName="_dlc_Exempt" ma:readOnly="true">
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="15" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-  </xsd:schema>
-[...3 lines deleted...]
-    <xsd:element name="UNDP_POPP_TITLE_EN" ma:index="1" nillable="true" ma:displayName="Title_EN" ma:indexed="true" ma:internalName="UNDP_POPP_TITLE_EN">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="16" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text">
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="19" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="21" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f8ebb0a5-c57d-4c3a-bec7-8a38252dd05c" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="23" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="UNDP_POPP_FOCALPOINT" ma:index="3" nillable="true" ma:displayName="Focal Point" ma:SharePointGroup="0" ma:internalName="UNDP_POPP_FOCALPOINT" ma:showField="ImnName">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="24" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7ef5284c-a724-486d-9c6e-6b46d35db2dd" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="UNDP_POPP_DOCUMENT_TYPE" ma:index="5" ma:displayName="Document TYPE" ma:default="Template" ma:format="Dropdown" ma:indexed="true" ma:internalName="UNDP_POPP_DOCUMENT_TYPE" ma:readOnly="false">
-[...29 lines deleted...]
-    <xsd:element name="UNDP_POPP_VERSION_COMMENTS" ma:index="9" nillable="true" ma:displayName="Version Comments" ma:internalName="UNDP_POPP_VERSION_COMMENTS">
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="UNDP_POPP_FILEVERSION" ma:index="10" nillable="true" ma:displayName="FileVersionID" ma:decimals="0" ma:internalName="UNDP_POPP_FILEVERSION">
-[...21 lines deleted...]
-    <xsd:element name="TaxCatchAll" ma:index="17" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{ee792a02-1c68-437d-afee-526d4eee3bde}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+    <xsd:element name="TaxCatchAll" ma:index="22" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{795fc9f7-b0fa-4401-b58e-16dde1209691}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="7ef5284c-a724-486d-9c6e-6b46d35db2dd">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
-    </xsd:element>
-[...100 lines deleted...]
-      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="24" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:displayName="Title"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -8340,222 +8236,158 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <UNDP_POPP_BUSINESSPROCESS_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+    <TaxCatchAll xmlns="7ef5284c-a724-486d-9c6e-6b46d35db2dd" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="9c9e5014-7273-40ba-95fc-e628b777c505">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    </UNDP_POPP_BUSINESSPROCESS_HIDDEN>
-[...41 lines deleted...]
-    <UNDP_POPP_BUSINESSUNITID_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...16 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{76900F4F-E4D0-4508-997B-8C72F34A9D56}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9AC53DAF-30B5-4E45-8F77-8166F31BAA8A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
+    <ds:schemaRef ds:uri="9c9e5014-7273-40ba-95fc-e628b777c505"/>
+    <ds:schemaRef ds:uri="7ef5284c-a724-486d-9c6e-6b46d35db2dd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{15B243C3-A726-4697-A075-A6D3D6EC7181}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
-    <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
+    <ds:schemaRef ds:uri="7ef5284c-a724-486d-9c6e-6b46d35db2dd"/>
+    <ds:schemaRef ds:uri="9c9e5014-7273-40ba-95fc-e628b777c505"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{49A2CA22-59CF-485A-B445-BA3300D61766}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{861DDEC6-7435-4AC2-B328-8B0736FA152B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>562</Words>
-  <Characters>3207</Characters>
+  <Words>563</Words>
+  <Characters>3211</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>26</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3762</CharactersWithSpaces>
+  <CharactersWithSpaces>3767</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Esperanza M Garcia</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39</vt:lpwstr>
+    <vt:lpwstr>0x010100C70F24FAA7BA5249BDEB0641E59DC52A</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>e0a9f251-13fb-4804-bc3a-36ff8a0b51e1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="BusinessUnit">
     <vt:lpwstr>349;#Human Resources Management|1f57ad6b-760b-4b5a-be19-36e6fe76fd85</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="POPPBusinessProcess">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="l0e6ef0c43e74560bd7f3acd1f5e8571">
     <vt:lpwstr>Human Resources Management|1f57ad6b-760b-4b5a-be19-36e6fe76fd85</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="UNDP_POPP_BUSINESSUNIT">
     <vt:lpwstr>350;#Financial Resources Management|682d4c54-a288-412d-bfec-ce5587bbd25c</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="UNDPCountry">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="UndpDocTypeMM">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="UNDPDocumentCategory">
     <vt:lpwstr/>
   </property>
@@ -8582,27 +8414,33 @@
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="UNDP_POPP_VERSION_COMMENTS">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="UNDP_POPP_DOCUMENT_LANGUAGE">
     <vt:lpwstr>English</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="UNDP_POPP_FILEVERSION">
     <vt:r8>6656</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="UNDP_POPP_REFITEM_VERSION">
     <vt:r8>2</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Location">
     <vt:lpwstr>Public</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="UndpDocStatus">
     <vt:lpwstr>Draft</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="UndpClassificationLevel">
     <vt:lpwstr>Internal Use Only</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="UndpIsTemplate">
     <vt:lpwstr>No</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="docLang">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>