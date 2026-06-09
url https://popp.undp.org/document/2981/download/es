--- v0 (2025-10-17)
+++ v1 (2026-06-09)
@@ -1,2747 +1,3920 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="53C8F5EB" w14:textId="4254F435" w:rsidR="0024272D" w:rsidRPr="00EB0A32" w:rsidRDefault="0024272D" w:rsidP="009A4DF2">
-[...1 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+    <w:p w14:paraId="1D7A3998" w14:textId="77777777" w:rsidR="00A256BA" w:rsidRPr="00A256BA" w:rsidRDefault="00A256BA" w:rsidP="00A256BA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Valoración de las contribuciones de los gobiernos para sufragar los gastos locales de las oficinas (GLOC, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB0A32">
-        <w:rPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Government</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Local Office </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Costs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, por sus siglas en inglés) de la contribución en especie del Gobierno del país receptor </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F8F17E7" w14:textId="77777777" w:rsidR="0024272D" w:rsidRPr="00EB0A32" w:rsidRDefault="0024272D" w:rsidP="0024272D">
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+    <w:p w14:paraId="75003E4D" w14:textId="77777777" w:rsidR="00A256BA" w:rsidRPr="00A256BA" w:rsidRDefault="00A256BA" w:rsidP="00A256BA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="RelevantPolicies"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="0F94E977" w14:textId="77777777" w:rsidR="0024272D" w:rsidRPr="00EB0A32" w:rsidRDefault="0024272D" w:rsidP="0024272D">
-[...10 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="2563181F" w14:textId="77777777" w:rsidR="00A256BA" w:rsidRPr="00A256BA" w:rsidRDefault="00A256BA" w:rsidP="00A256BA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Acuerdo básico modelo de asistencia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ECD26F6" w14:textId="77777777" w:rsidR="0024272D" w:rsidRPr="00EB0A32" w:rsidRDefault="0024272D" w:rsidP="0024272D">
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+    <w:p w14:paraId="65A11262" w14:textId="77777777" w:rsidR="00A256BA" w:rsidRPr="00A256BA" w:rsidRDefault="00A256BA" w:rsidP="00A256BA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F4B317C" w14:textId="77777777" w:rsidR="00A256BA" w:rsidRPr="00A256BA" w:rsidRDefault="00A256BA" w:rsidP="00A256BA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00EB0A32">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">De conformidad con las disposiciones del Acuerdo Básico Modelo de Asistencia (SBAA, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB0A32">
-        <w:rPr>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Standard Basic </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00EB0A32">
-        <w:rPr>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Assistance</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00EB0A32">
-        <w:rPr>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00EB0A32">
-        <w:rPr>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Agreement</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00EB0A32">
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>, por sus siglas en inglés) que rigen las operaciones del PNUD en los países en los cuales se ejecutan programas, se espera que los Gobiernos del país receptor contribuyan a sufragar el costo local de las oficinas de país del PNUD, de conformidad con el Artículo VI, Párrafos 4 y 5:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DF5D6D4" w14:textId="77777777" w:rsidR="0024272D" w:rsidRPr="00EB0A32" w:rsidRDefault="0024272D" w:rsidP="0024272D">
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+    <w:p w14:paraId="32B653DD" w14:textId="77777777" w:rsidR="00A256BA" w:rsidRPr="00A256BA" w:rsidRDefault="00A256BA" w:rsidP="00A256BA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-AR"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="7B3F55F5" w14:textId="77777777" w:rsidR="0024272D" w:rsidRPr="00EB0A32" w:rsidRDefault="0024272D" w:rsidP="00725FC7">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17BC1BD5" w14:textId="77777777" w:rsidR="00A256BA" w:rsidRPr="00A256BA" w:rsidRDefault="00A256BA" w:rsidP="00A256BA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>«4. El Gobierno también deberá contribuir a sufragar los gastos de mantenimiento de la misión del Programa de las Naciones Unidas para el Desarrollo (PNUD) en el país pagando anualmente al PNUD una suma fija acordada mutuamente entre las partes para ayudar a cubrir los siguientes gastos:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47D19B21" w14:textId="77777777" w:rsidR="0024272D" w:rsidRPr="00EB0A32" w:rsidRDefault="00A63D78" w:rsidP="00725FC7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="268465FD" w14:textId="77777777" w:rsidR="00A256BA" w:rsidRPr="00A256BA" w:rsidRDefault="00A256BA" w:rsidP="00A256BA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Una oficina apropiada con equipo y suministros, adecuada para servir como sede local del PNUD en el país;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="404969CF" w14:textId="77777777" w:rsidR="00A256BA" w:rsidRPr="00A256BA" w:rsidRDefault="00A256BA" w:rsidP="00A256BA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Asistencia administrativa y de secretaría apropiada, intérpretes, traductores y asistencia relacionada;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B6D0E4D" w14:textId="77777777" w:rsidR="00A256BA" w:rsidRPr="00A256BA" w:rsidRDefault="00A256BA" w:rsidP="00A256BA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Transporte del representante residente y su personal para fines oficiales dentro del país;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01CA9397" w14:textId="77777777" w:rsidR="00A256BA" w:rsidRPr="00A256BA" w:rsidRDefault="00A256BA" w:rsidP="00A256BA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Envío postal y telecomunicaciones con fines oficiales y</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="538CC5BF" w14:textId="77777777" w:rsidR="00A256BA" w:rsidRPr="00A256BA" w:rsidRDefault="00A256BA" w:rsidP="00A256BA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Dietas para el representante residente y su personal mientras se encuentren en viajes oficiales dentro del país.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A8B0B93" w14:textId="5370C654" w:rsidR="00A256BA" w:rsidRPr="00A256BA" w:rsidRDefault="00A256BA" w:rsidP="00A256BA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...17 lines deleted...]
-          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">«5. El Gobierno tendrá la opción de proporcionar </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB0A32">
-        <w:rPr>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>en especie</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB0A32">
-        <w:rPr>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...9 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> los recursos mencionados en el párrafo 4 anterior, con excepción de los puntos (b) y (e)».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2347F96B" w14:textId="77777777" w:rsidR="00A256BA" w:rsidRPr="00A256BA" w:rsidRDefault="00A256BA" w:rsidP="00A256BA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-AR"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B3850BF" w14:textId="77777777" w:rsidR="00A256BA" w:rsidRPr="00A256BA" w:rsidRDefault="00A256BA" w:rsidP="00A256BA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00EB0A32">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Cuando no exista un SBAA (es decir, cuando el Fondo Especial o los Acuerdos de Asistencia Técnica todavía estén en uso), se debe implementar un anexo estándar (Disposiciones suplementarias) al documento del proyecto </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00A256BA">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Anexo Estándar al Documento del Proyecto</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00FE0B69">
-        <w:rPr>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, en inglés). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A7E5ED1" w14:textId="77777777" w:rsidR="00A256BA" w:rsidRPr="00A256BA" w:rsidRDefault="00A256BA" w:rsidP="00A256BA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...32 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="581210B1" w14:textId="77777777" w:rsidR="0024272D" w:rsidRPr="00D46FBB" w:rsidRDefault="0024272D" w:rsidP="0024272D">
-[...10 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="3D0850F1" w14:textId="77777777" w:rsidR="00A256BA" w:rsidRPr="00A256BA" w:rsidRDefault="00A256BA" w:rsidP="00A256BA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Normas Internacionales de Contabilidad del Sector Público</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48172FC4" w14:textId="77777777" w:rsidR="0024272D" w:rsidRPr="00D46FBB" w:rsidRDefault="0024272D" w:rsidP="0024272D">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00D46FBB">
+    <w:p w14:paraId="0315FF4D" w14:textId="77777777" w:rsidR="00A256BA" w:rsidRPr="00A256BA" w:rsidRDefault="00A256BA" w:rsidP="00A256BA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C904766" w14:textId="77777777" w:rsidR="0024272D" w:rsidRPr="00D46FBB" w:rsidRDefault="0024272D" w:rsidP="00FC7053">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7DEFE6F7" w14:textId="77777777" w:rsidR="00A256BA" w:rsidRPr="00A256BA" w:rsidRDefault="00A256BA" w:rsidP="00A256BA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00D46FBB">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Las Normas Internacionales de Contabilidad del Sector Público (IPSAS, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D46FBB">
-        <w:rPr>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">International Public Sector </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D46FBB">
-        <w:rPr>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Accounting</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D46FBB">
-        <w:rPr>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D46FBB">
-        <w:rPr>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Standards</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D46FBB">
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>, por sus siglas en inglés) (IPSAS 23, Ingresos de Transacciones sin Contraprestación) requieren que el PNUD registre las contribuciones en especie en sus estados financieros anuales.  Para ser considerados contribuciones en especie, los costos deben ser pagados directamente por los Gobiernos del país receptor, sin que el PNUD entregue efectivo. Los activos transferidos se valoran con su valor razonable a la fecha de adquisición. Cuando el PNUD actúa como agente por cuenta de los organismos de las Naciones Unidas participantes, valora y registra el monto de su participación de los elementos donados.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="060FDBB1" w14:textId="77777777" w:rsidR="0024272D" w:rsidRPr="00D46FBB" w:rsidRDefault="0024272D" w:rsidP="0024272D">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00D46FBB">
+    <w:p w14:paraId="777C8232" w14:textId="77777777" w:rsidR="00A256BA" w:rsidRPr="00A256BA" w:rsidRDefault="00A256BA" w:rsidP="00A256BA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="296BBB4B" w14:textId="77777777" w:rsidR="0024272D" w:rsidRPr="00D46FBB" w:rsidRDefault="0024272D" w:rsidP="00FC7053">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7E9BC1A7" w14:textId="77777777" w:rsidR="00A256BA" w:rsidRPr="00A256BA" w:rsidRDefault="00A256BA" w:rsidP="00A256BA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00D46FBB">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Las contribuciones en especie del Gobierno se realizan principalmente en forma de derecho donado de uso (sin cargos para el PNUD) de instalaciones, terrenos, edificios, zonas de estacionamiento, para los cuales el título o la propiedad de las instalaciones sigue perteneciendo al Gobierno. Estas contribuciones son registradas por el PNUD como gastos e ingresos correspondientes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24FCE33F" w14:textId="77777777" w:rsidR="0024272D" w:rsidRPr="00D46FBB" w:rsidRDefault="0024272D" w:rsidP="0024272D">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00D46FBB">
+    <w:p w14:paraId="38612FDC" w14:textId="77777777" w:rsidR="00A256BA" w:rsidRPr="00A256BA" w:rsidRDefault="00A256BA" w:rsidP="00A256BA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14A6A7CE" w14:textId="77777777" w:rsidR="0024272D" w:rsidRPr="00D46FBB" w:rsidRDefault="0024272D" w:rsidP="000F3518">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0375DF12" w14:textId="77777777" w:rsidR="00A256BA" w:rsidRPr="00A256BA" w:rsidRDefault="00A256BA" w:rsidP="00A256BA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00D46FBB">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Cuando exista una transferencia de título o propiedad (lo cual ocurre pocas veces), las IPSAS requieren que el PNUD valore y registre los elementos donados como activos e ingresos correspondientes. Una depreciación anual del edificio y el equipo se contabilizará para el cálculo anual de las GLOC. Para más detalles, consultar la sección </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00A256BA">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Planta y propiedades: adquisición y mantenimiento</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="00D46FBB">
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de las POPP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BFB6857" w14:textId="77777777" w:rsidR="00A256BA" w:rsidRPr="00A256BA" w:rsidRDefault="00A256BA" w:rsidP="00A256BA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A63DBBE" w14:textId="77777777" w:rsidR="0024272D" w:rsidRPr="00D46FBB" w:rsidRDefault="0024272D" w:rsidP="00FC7053">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="56DEB14A" w14:textId="77777777" w:rsidR="00A256BA" w:rsidRPr="00A256BA" w:rsidRDefault="00A256BA" w:rsidP="00A256BA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00D46FBB">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Las IPSAS 16 (Propiedades de inversión) y las IPSAS 17 (Propiedad, planta y equipo) especifican las políticas que debe seguir el PNUD para determinar el valor razonable para las contribuciones en especie. En particular, los párrafos 42 a 64 de las IPSAS 16 detallan el Modelo de valor razonable.  El valor razonable se define como el importe por el que puede ser intercambiado un activo entre partes conocedoras e interesadas, en una transacción entre partes independientes, excluyendo específicamente la inflación o deflación de precios a través de términos o circunstancias especiales. Estas políticas se reflejan en los procedimientos de valoración descritos a continuación. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73F1EE13" w14:textId="77777777" w:rsidR="0024272D" w:rsidRPr="00D46FBB" w:rsidRDefault="0024272D" w:rsidP="0024272D">
-[...9 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="38443C00" w14:textId="77777777" w:rsidR="00A256BA" w:rsidRPr="00A256BA" w:rsidRDefault="00A256BA" w:rsidP="00A256BA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="234737E1" w14:textId="77777777" w:rsidR="0024272D" w:rsidRPr="00D46FBB" w:rsidRDefault="0024272D" w:rsidP="0024272D">
-[...10 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="2CBE96DB" w14:textId="77777777" w:rsidR="00A256BA" w:rsidRPr="00A256BA" w:rsidRDefault="00A256BA" w:rsidP="00A256BA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Valoración de la contribución en especie de las GLOC </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E3778A5" w14:textId="77777777" w:rsidR="0024272D" w:rsidRPr="00715F31" w:rsidRDefault="0024272D" w:rsidP="0024272D">
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+    <w:p w14:paraId="26AE14A5" w14:textId="77777777" w:rsidR="00A256BA" w:rsidRPr="00A256BA" w:rsidRDefault="00A256BA" w:rsidP="00A256BA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="311C3DD7" w14:textId="77777777" w:rsidR="0024272D" w:rsidRPr="00D46FBB" w:rsidRDefault="0024272D" w:rsidP="00AB6B42">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7F5AC38C" w14:textId="77777777" w:rsidR="00A256BA" w:rsidRPr="00A256BA" w:rsidRDefault="00A256BA" w:rsidP="00A256BA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00D46FBB">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>El valor de las contribuciones en especie se calcula para los siguientes fines:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="237D2A2A" w14:textId="77777777" w:rsidR="0024272D" w:rsidRPr="00D46FBB" w:rsidRDefault="0024272D" w:rsidP="0024272D">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00D46FBB">
+    <w:p w14:paraId="580CC83F" w14:textId="77777777" w:rsidR="00A256BA" w:rsidRPr="00A256BA" w:rsidRDefault="00A256BA" w:rsidP="00A256BA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13C7448F" w14:textId="77777777" w:rsidR="0024272D" w:rsidRPr="00D46FBB" w:rsidRDefault="00A63D78" w:rsidP="00AB6B42">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7D6AF26C" w14:textId="77777777" w:rsidR="00A256BA" w:rsidRPr="00A256BA" w:rsidRDefault="00A256BA" w:rsidP="00A256BA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Las contribuciones en especie del Gobierno forman parte del costo total de la oficina local y se incluyen en el cálculo del objetivo total de las GLOC; y</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AE31BC3" w14:textId="77777777" w:rsidR="00A256BA" w:rsidRPr="00A256BA" w:rsidRDefault="00A256BA" w:rsidP="00A256BA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>El PNUD debe reconocer el valor de las contribuciones en especie dentro de sus estados financieros.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45ACCB80" w14:textId="77777777" w:rsidR="00A256BA" w:rsidRPr="00A256BA" w:rsidRDefault="00A256BA" w:rsidP="00A256BA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1107C82B" w14:textId="77777777" w:rsidR="00A256BA" w:rsidRPr="00A256BA" w:rsidRDefault="00A256BA" w:rsidP="00A256BA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A fin de calcular las metas de las GLOC, el valor del derecho donado para usar los activos proporcionados por el Gobierno del país receptor (por ejemplo, alquiler de oficinas, servicios, comunicaciones, suministros y viajes, etc.) se considera como otras contribuciones. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7296C4DA" w14:textId="77777777" w:rsidR="00A256BA" w:rsidRPr="00A256BA" w:rsidRDefault="00A256BA" w:rsidP="00A256BA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D0AD7FB" w14:textId="77777777" w:rsidR="00A256BA" w:rsidRPr="00A256BA" w:rsidRDefault="00A256BA" w:rsidP="00A256BA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El PNUD solo reconocerá las contribuciones en especie al PNUD, por lo tanto, si se comparten instalaciones con otros organismos de las Naciones Unidas, el porcentaje de participación del PNUD en las instalaciones debe calcularse utilizando una metodología confiable de asignación de costos (por ejemplo, superficie/metros cuadrados de las áreas ocupadas por el PNUD). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="440C8A88" w14:textId="28756C71" w:rsidR="00A256BA" w:rsidRPr="00A256BA" w:rsidRDefault="00A256BA" w:rsidP="00A256BA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-AR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="302B4EC9" w14:textId="77777777" w:rsidR="00A256BA" w:rsidRPr="00A256BA" w:rsidRDefault="00A256BA" w:rsidP="00A256BA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vanish/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="Procedures"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vanish/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-AR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Elemento de la estructura - Descripción</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="087A4486" w14:textId="77777777" w:rsidR="00A256BA" w:rsidRPr="00A256BA" w:rsidRDefault="00A256BA" w:rsidP="00A256BA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>En preparación para el ejercicio anual de certificación de cierre de ejercicio, la oficina de país debe determinar su enfoque para evaluar el valor razonable de las contribuciones en especie y evaluar si es necesario contar con una valoración independiente de la propiedad para las instalaciones de oficina provistas por el Gobierno. Por lo general, la valoración independiente puede requerirse en las siguientes circunstancias:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55A37171" w14:textId="77777777" w:rsidR="00A256BA" w:rsidRPr="00A256BA" w:rsidRDefault="00A256BA" w:rsidP="00A256BA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...15 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cuando exista una diferencia significativa entre un valor de renta anual determinado por el Gobierno o el PNUD con respecto al valor de mercado promedio registrado por las oficinas en los países; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A43CEB2" w14:textId="77777777" w:rsidR="00A256BA" w:rsidRPr="00A256BA" w:rsidRDefault="00A256BA" w:rsidP="00A256BA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...23 lines deleted...]
-      <w:r w:rsidRPr="00D46FBB">
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Cuando las pruebas obtenidas en el mercado sugieran que el valor normal del mercado para el alquiler anual ha aumentado o disminuido sustancialmente respecto a la valoración previa;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="165D69EB" w14:textId="77777777" w:rsidR="00A256BA" w:rsidRPr="00A256BA" w:rsidRDefault="00A256BA" w:rsidP="00A256BA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cuando no haya pruebas disponibles de parte del Gobierno del país receptor o de un mercado activo para determinar el valor normal del mercado de la propiedad y/o el valor normal de alquiler del mercado; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18B51B8A" w14:textId="77777777" w:rsidR="00A256BA" w:rsidRPr="00A256BA" w:rsidRDefault="00A256BA" w:rsidP="00A256BA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Cuando el Gobierno ha realizado importantes obras de renovación o rehabilitación que aumentaron el valor del alquiler de las instalaciones, lo cual aumentó el monto potencial del alquiler y</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76EE3553" w14:textId="77777777" w:rsidR="00A256BA" w:rsidRPr="00A256BA" w:rsidRDefault="00A256BA" w:rsidP="00A256BA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La mejor práctica recomendada es que se realice una valoración profesional independiente al menos cada 5 años. También se alienta a las oficinas de país del PNUD a implementar este proceso para todos los derechos donados para utilizar instalaciones. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B80BA33" w14:textId="77777777" w:rsidR="00A256BA" w:rsidRPr="00A256BA" w:rsidRDefault="00A256BA" w:rsidP="00A256BA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36CC599D" w14:textId="39044F46" w:rsidR="0024272D" w:rsidRPr="00D46FBB" w:rsidRDefault="0024272D" w:rsidP="2005F705">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0473F28D" w14:textId="77777777" w:rsidR="00A256BA" w:rsidRPr="00A256BA" w:rsidRDefault="00A256BA" w:rsidP="00A256BA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...33 lines deleted...]
-      <w:r w:rsidRPr="00D46FBB">
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los Gobiernos del país receptor deben comprender el proceso de valoración, ya que forma parte de su contribución a sus obligaciones relativas a las GLOC.  Las oficinas de país deben discutir con sus contrapartes gubernamentales los requisitos de valoración y determinar el proceso apropiado. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F2CAB4A" w14:textId="77777777" w:rsidR="00A256BA" w:rsidRPr="00A256BA" w:rsidRDefault="00A256BA" w:rsidP="00A256BA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28844748" w14:textId="77777777" w:rsidR="0024272D" w:rsidRPr="00D46FBB" w:rsidRDefault="0024272D" w:rsidP="00AB6B42">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1FB42C32" w14:textId="77777777" w:rsidR="00A256BA" w:rsidRPr="00A256BA" w:rsidRDefault="00A256BA" w:rsidP="00A256BA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...52 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Cuando el Gobierno no haya realizado una evaluación de las instalaciones proporcionadas en el ejercicio económico en curso, y cuando no haya un mercado inmobiliario activo, la oficina de país debe discutir con el Gobierno la necesidad de realizar una evaluación independiente. Si las partes acuerdan que no hay un cambio significativo en el valor normal del mercado desde la valoración anterior, se puede utilizar el valor razonable del último informe de valoración (si han pasado menos de 5 años).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E104CCF" w14:textId="77777777" w:rsidR="00A256BA" w:rsidRPr="00A256BA" w:rsidRDefault="00A256BA" w:rsidP="00A256BA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="325F8874" w14:textId="77777777" w:rsidR="00A256BA" w:rsidRPr="00A256BA" w:rsidRDefault="00A256BA" w:rsidP="00A256BA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Evaluación independiente</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16028929" w14:textId="77777777" w:rsidR="00A256BA" w:rsidRPr="00A256BA" w:rsidRDefault="00A256BA" w:rsidP="00A256BA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A549427" w14:textId="77777777" w:rsidR="00A256BA" w:rsidRPr="00A256BA" w:rsidRDefault="00A256BA" w:rsidP="00A256BA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...136 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cuando se determine que una evaluación independiente es necesaria, se recomienda a la oficina de país que se comunique con el Gobierno del país receptor a principios de año para averiguar si han realizado o tienen la intención de realizar una evaluación independiente del valor del derecho donado para utilizar la propiedad en el ejercicio económico en curso. También se debe llegar a un acuerdo sobre cómo se pagará la evaluación independiente.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19C48718" w14:textId="77777777" w:rsidR="00A256BA" w:rsidRPr="00A256BA" w:rsidRDefault="00A256BA" w:rsidP="00A256BA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="237F5EFD" w14:textId="77777777" w:rsidR="00A256BA" w:rsidRPr="00A256BA" w:rsidRDefault="00A256BA" w:rsidP="00A256BA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...18 lines deleted...]
-      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
-        <w:jc w:val="both"/>
-[...11 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Cuando se invita a un tasador independiente a realizar una valoración de las instalaciones, los Términos de referencia (se puede encontrar un ejemplo de los términos de referencia (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>TdR</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) en el </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00A256BA">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Anexo 1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, en inglés</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>) proporcionados al Tasador deben incluir lo siguiente: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="686BDD62" w14:textId="77777777" w:rsidR="00A256BA" w:rsidRPr="00A256BA" w:rsidRDefault="00A256BA" w:rsidP="00A256BA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>El tasador deberá evaluar las condiciones actuales de cada una de las propiedades y determinar un valor normal de mercado razonable con base en sus condiciones actuales;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D18F1C4" w14:textId="77777777" w:rsidR="00A256BA" w:rsidRPr="00A256BA" w:rsidRDefault="00A256BA" w:rsidP="00A256BA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El informe debe describir claramente la condición de la propiedad (incluyendo, entre otros factores, la localidad, el nivel de mantenimiento, las ventajas de la ubicación, etc.), el enfoque de valoración, las pruebas de valores de alquiler para propiedades similares, la base de valuación y cualquier suposición, calificación del tasador y demás información pertinente. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10FF94AB" w14:textId="77777777" w:rsidR="00A256BA" w:rsidRPr="00A256BA" w:rsidRDefault="00A256BA" w:rsidP="00A256BA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="45"/>
+        <w:textAlignment w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-AR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37F71AE5" w14:textId="77777777" w:rsidR="00A256BA" w:rsidRPr="00A256BA" w:rsidRDefault="00A256BA" w:rsidP="00A256BA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...19 lines deleted...]
-      <w:r w:rsidRPr="002151FE">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>El tasador debe ser un tasador profesional, que posea un certificado profesional reconocido y pertinente, y debe contar con una licencia válida o certificación de parte de las autoridades locales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DCF9491" w14:textId="77777777" w:rsidR="00A256BA" w:rsidRPr="00A256BA" w:rsidRDefault="00A256BA" w:rsidP="00A256BA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61FBC435" w14:textId="77777777" w:rsidR="0024272D" w:rsidRPr="00D94F67" w:rsidRDefault="0024272D" w:rsidP="0024272D">
-[...33 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3F833C31" w14:textId="77777777" w:rsidR="00A256BA" w:rsidRPr="00A256BA" w:rsidRDefault="00A256BA" w:rsidP="00A256BA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...23 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Se deben realizar reuniones técnicas con el tasador para garantizar que su metodología es la adecuada antes de seleccionar o adjudicar un contrato.  Se pueden compartir ejemplos de informes de otras oficinas con el tasador a fin de que este comprenda el nivel de detalle y calidad que se espera de su evaluación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28A90283" w14:textId="77777777" w:rsidR="00A256BA" w:rsidRPr="00A256BA" w:rsidRDefault="00A256BA" w:rsidP="00A256BA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76D225D7" w14:textId="77777777" w:rsidR="00A256BA" w:rsidRPr="00A256BA" w:rsidRDefault="00A256BA" w:rsidP="00A256BA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Evaluación del Gobierno</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7702A988" w14:textId="77777777" w:rsidR="00A256BA" w:rsidRPr="00A256BA" w:rsidRDefault="00A256BA" w:rsidP="00A256BA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C2EAD22" w14:textId="77777777" w:rsidR="00A256BA" w:rsidRPr="00A256BA" w:rsidRDefault="00A256BA" w:rsidP="00A256BA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En algunas jurisdicciones, los Gobiernos pueden realizar valoraciones independientes de manera regular, a fin de cumplir con sus propias normas de información financiera, y si es así, las oficinas de país pueden utilizar dichos informes de valoración. Aun así, se recomienda realizar una valoración independiente al menos una vez cada cinco años. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65B4CC63" w14:textId="77777777" w:rsidR="00A256BA" w:rsidRPr="00A256BA" w:rsidRDefault="00A256BA" w:rsidP="00A256BA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...41 lines deleted...]
-      <w:r w:rsidRPr="00D94F67">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65768E92" w14:textId="77777777" w:rsidR="0024272D" w:rsidRPr="009C67B8" w:rsidRDefault="00A63D78" w:rsidP="009A4DF2">
-[...60 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6411E667" w14:textId="77777777" w:rsidR="00A256BA" w:rsidRPr="00A256BA" w:rsidRDefault="00A256BA" w:rsidP="00A256BA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...18 lines deleted...]
-      <w:r w:rsidRPr="009C67B8">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si el Gobierno ha realizado una evaluación independiente en el ejercicio económico en curso, la oficina de país debe solicitar una copia del informe de evaluación. Este informe debe revisarse para confirmar su idoneidad (los pasos en los siguientes párrafos pueden servir como guía para esta revisión). Si el Gobierno no ha realizado una evaluación independiente, pero prefiere proceder con esta valoración, debe cubrir el costo total de la evaluación. El PNUD puede ayudar en la preparación de los </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>TdR</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para los servicios de evaluación.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DC0E199" w14:textId="77777777" w:rsidR="00A256BA" w:rsidRPr="00A256BA" w:rsidRDefault="00A256BA" w:rsidP="00A256BA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A8EA90A" w14:textId="77777777" w:rsidR="0024272D" w:rsidRPr="009C67B8" w:rsidRDefault="0024272D" w:rsidP="006971B4">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0B9B7ECE" w14:textId="77777777" w:rsidR="00A256BA" w:rsidRPr="00A256BA" w:rsidRDefault="00A256BA" w:rsidP="00A256BA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Evaluación del PNUD</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="675C5E9B" w14:textId="77777777" w:rsidR="00A256BA" w:rsidRPr="00A256BA" w:rsidRDefault="00A256BA" w:rsidP="00A256BA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DA63BDF" w14:textId="77777777" w:rsidR="00A256BA" w:rsidRPr="00A256BA" w:rsidRDefault="00A256BA" w:rsidP="00A256BA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...18 lines deleted...]
-      <w:r w:rsidRPr="009C67B8">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Para diversos activos, cuando existe un mercado inmobiliario activo, el valor razonable se puede determinar fácilmente utilizando como referencia los precios cotizados para propiedades similares. Por ejemplo, los precios actuales del mercado se pueden obtener generalmente para terrenos, edificios no especializados, vehículos motorizados, diversos tipos de plantas y equipos y los gastos operativos relacionados. En ese caso, cuando el Gobierno no ha realizado una evaluación independiente de las instalaciones proporcionadas en el ejercicio económico en curso, la oficina de país del PNUD puede realizar el ejercicio de valoración, siempre que el Representante Residente y el Representante Residente Adjunto para Operaciones documenten, examinen y aprueben los resultados en su totalidad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D53B280" w14:textId="77777777" w:rsidR="00A256BA" w:rsidRPr="00A256BA" w:rsidRDefault="00A256BA" w:rsidP="00A256BA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="024D90E9" w14:textId="77777777" w:rsidR="0024272D" w:rsidRPr="009C67B8" w:rsidRDefault="0024272D" w:rsidP="0024272D">
-[...31 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1EF3C633" w14:textId="77777777" w:rsidR="00A256BA" w:rsidRPr="00A256BA" w:rsidRDefault="00A256BA" w:rsidP="00A256BA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="3FC22724" w14:textId="77777777" w:rsidR="0024272D" w:rsidRPr="009C67B8" w:rsidRDefault="0024272D" w:rsidP="0024272D">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La oficina de país debe establecer un equipo de revisión para recopilar pruebas de mercado del valor de mercado.  El equipo de revisión debe constar de al menos tres personas y puede incluir un representante del Gobierno como observador. El equipo de revisión debe recopilar los valores de alquiler del mercado y los gastos operativos relacionados de no menos de 3 propiedades similares (véase el </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00A256BA">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Anexo 3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, en inglés</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>). Al seleccionar las instalaciones para la comparación, las oficinas de país deben seleccionar propiedades que sean comparables en términos de estilo, ubicación del edificio, servicios, tamaño del edificio (superficie cuadrada), dimensiones de la propiedad, condición y características tales como el patrimonio o el diseño arquitectónico.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09074302" w14:textId="77777777" w:rsidR="00A256BA" w:rsidRPr="00A256BA" w:rsidRDefault="00A256BA" w:rsidP="00A256BA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="009C67B8">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16647409" w14:textId="77777777" w:rsidR="0024272D" w:rsidRPr="009C67B8" w:rsidRDefault="0024272D" w:rsidP="006971B4">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4FF7B508" w14:textId="473B117F" w:rsidR="00A256BA" w:rsidRPr="00ED54F9" w:rsidRDefault="00A256BA" w:rsidP="00E860CD">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...16 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los resultados de la revisión se deben documentar a través de un informe (véase el </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11">
+        <w:r w:rsidRPr="00A256BA">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Anexo 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...42 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, en inglés</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para obtener un modelo) que debe ser firmado por cada miembro del equipo. El informe debe discutirse con el Gobierno y servir como base para la carta de certificación de la oficina de país y debe adjuntarse al informe junto con otros documentos de respaldo. Se recomienda a las oficinas de país (CO, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Country Office</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, por sus siglas en inglés) que decidan realizar una evaluación del PNUD, a garantizar que se realizará una valoración independiente al menos una vez cada cinco años.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CE8D995" w14:textId="401B1D5D" w:rsidR="00A256BA" w:rsidRPr="00A256BA" w:rsidRDefault="00A256BA" w:rsidP="00A256BA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="2CC1DFEF" w14:textId="77777777" w:rsidR="0024272D" w:rsidRPr="009C67B8" w:rsidRDefault="0024272D" w:rsidP="0024272D">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Todos los datos y montos de valoración deben estar en moneda local. A los efectos de los </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12">
+        <w:r w:rsidRPr="00A256BA">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Anexos 3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidR="00472697">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00472697" w:rsidRPr="00E860CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en inglés)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, la conversión a USD debe realizarse utilizando el tipo de cambio de las Naciones Unidas (UNORE, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>United</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nations </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Operational</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Rate </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Exchange,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> por sus siglas en inglés) en la fecha de la valoración </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14">
+        <w:r w:rsidRPr="00A256BA">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Anexo 3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, en inglés) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y de la certificación anual de cierre de ejercicio </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15">
+        <w:r w:rsidRPr="00A256BA">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Anexo 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, en inglés</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>). La fecha de entrada en vigor del UNORE debe reflejarse en el Anexo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BF015A0" w14:textId="77777777" w:rsidR="00A256BA" w:rsidRPr="00A256BA" w:rsidRDefault="00A256BA" w:rsidP="00A256BA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="009C67B8">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24B8A50C" w14:textId="1E87D5A6" w:rsidR="0024272D" w:rsidRPr="009C67B8" w:rsidRDefault="0024272D" w:rsidP="006971B4">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="047A7591" w14:textId="77777777" w:rsidR="00A256BA" w:rsidRPr="00A256BA" w:rsidRDefault="00A256BA" w:rsidP="00A256BA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Certificación anual</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68FCF85E" w14:textId="77777777" w:rsidR="00A256BA" w:rsidRPr="00A256BA" w:rsidRDefault="00A256BA" w:rsidP="00A256BA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BD10CEF" w14:textId="77777777" w:rsidR="00A256BA" w:rsidRPr="00A256BA" w:rsidRDefault="00A256BA" w:rsidP="00A256BA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:r w:rsidR="00B158AB" w:rsidRPr="00B158AB">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se requiere que todas las Oficinas del PNUD certifiquen el derecho donado a utilizar las instalaciones en cada cierre de ejercicio. La oficina debe preparar la carta de certificación anual y enviarla a la sede con una copia del informe de evaluación (ya sea del Tasador Independiente, del Gobierno o del PNUD). Véase el </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="00A256BA">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>Anexo 3</w:t>
+          <w:t>Anexo 4</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="001C3D03">
-        <w:rPr>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...22 lines deleted...]
-    <w:p w14:paraId="5AA0934D" w14:textId="77777777" w:rsidR="0024272D" w:rsidRPr="009C67B8" w:rsidRDefault="0024272D" w:rsidP="0024272D">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en inglés)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para obtener información sobre la carta de certificación. La oficina también deberá registrar mediante actas todas conversaciones con el Gobierno y adjuntarlas a la certificación anual.  La certificación también debe mostrar claramente el desglose del espacio ocupado por la oficina Local y el espacio ocupado por los proyectos del PNUD y las instalaciones comunes compartidas con otros organismos de las Naciones Unidas, si los hubiera. Todos los montos de la valoración deben estar en moneda local, con la conversión a USD realizada con el UNORE en la fecha de la certificación. La fecha de entrada en vigor del UNORE debe reflejarse en la certificación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DE9FE0C" w14:textId="77777777" w:rsidR="00A256BA" w:rsidRPr="00A256BA" w:rsidRDefault="00A256BA" w:rsidP="00A256BA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="009C67B8">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D3FD7EC" w14:textId="1820ABC8" w:rsidR="0024272D" w:rsidRPr="009C67B8" w:rsidRDefault="0024272D" w:rsidP="2005F705">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="04C3E84E" w14:textId="77777777" w:rsidR="00A256BA" w:rsidRPr="00A256BA" w:rsidRDefault="00A256BA" w:rsidP="00A256BA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...59 lines deleted...]
-    <w:p w14:paraId="754B6899" w14:textId="77777777" w:rsidR="0024272D" w:rsidRPr="009C67B8" w:rsidRDefault="0024272D" w:rsidP="0024272D">
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>El Buró de Gestión de Servicios (BMS, por sus siglas en inglés) o la Oficina de Gestión Financiera (OFM, por sus siglas en inglés) revisarán y validarán las certificaciones anuales y realizarán las actualizaciones necesarias en los estados financieros y las metas de las GLOC. Cualquier discrepancia o problema identificado se planteará a las oficinas de país.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AB3B8EC" w14:textId="77777777" w:rsidR="00A256BA" w:rsidRPr="00A256BA" w:rsidRDefault="00A256BA" w:rsidP="00A256BA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BCA259B" w14:textId="77777777" w:rsidR="00A256BA" w:rsidRPr="00A256BA" w:rsidRDefault="00A256BA" w:rsidP="00A256BA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...329 lines deleted...]
-      <w:r w:rsidRPr="009C67B8">
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">El valor final de las contribuciones en especie reconocidas en los estados financieros del PNUD se publicará en el Share Point del BMS o la OFM, de manera de reflejar claramente la participación de las contribuciones en especie atribuidas a las GLOC. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49F53DC7" w14:textId="77777777" w:rsidR="001670FA" w:rsidRDefault="001670FA" w:rsidP="001670FA">
-[...54 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="39372AAA" w14:textId="77777777" w:rsidR="00A256BA" w:rsidRPr="00A256BA" w:rsidRDefault="00A256BA" w:rsidP="00A256BA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="146C8AE3" w14:textId="77777777" w:rsidR="00A256BA" w:rsidRDefault="00A256BA" w:rsidP="00A256BA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F0ECC24" w14:textId="77777777" w:rsidR="00472697" w:rsidRDefault="00472697" w:rsidP="00A256BA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D9F548A" w14:textId="77777777" w:rsidR="00472697" w:rsidRPr="00A256BA" w:rsidRDefault="00472697" w:rsidP="00A256BA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D86BAF7" w14:textId="6B4245A9" w:rsidR="00A256BA" w:rsidRPr="00A256BA" w:rsidRDefault="00A256BA" w:rsidP="00E860CD">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E860CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Disclaimer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E860CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
-        </w:rPr>
-[...31 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This document was translated from English into Spanish. In the event of any </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>discrepancy between this translation and the original English document, the original English document shall prevail. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A59D0A4" w14:textId="77777777" w:rsidR="00A256BA" w:rsidRPr="00A256BA" w:rsidRDefault="00A256BA" w:rsidP="00E860CD">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="201F1E"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E51421F" w14:textId="68774C2B" w:rsidR="00DA504D" w:rsidRPr="00E860CD" w:rsidRDefault="00A256BA" w:rsidP="00E860CD">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E860CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES_tradnl"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Descargo de responsabilidad:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> esta es una traducción de un documento original en inglés. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A256BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>En caso de discrepancias entre esta traducción y el documento original en inglés, prevalecerá el documento original en inglés.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="001670FA" w:rsidRPr="005938C1" w:rsidSect="009A4DF2">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId23"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidRPr="00E860CD" w:rsidSect="00E860CD">
+      <w:headerReference w:type="default" r:id="rId17"/>
+      <w:footerReference w:type="default" r:id="rId18"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1350" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1790" w:right="1440" w:bottom="1350" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="39123313" w14:textId="77777777" w:rsidR="006740BE" w:rsidRDefault="006740BE" w:rsidP="00AE1594">
+    <w:p w14:paraId="45504F15" w14:textId="77777777" w:rsidR="000C3F3C" w:rsidRDefault="000C3F3C" w:rsidP="00472697">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="11DACCF2" w14:textId="77777777" w:rsidR="006740BE" w:rsidRDefault="006740BE" w:rsidP="00AE1594">
+    <w:p w14:paraId="79122147" w14:textId="77777777" w:rsidR="000C3F3C" w:rsidRDefault="000C3F3C" w:rsidP="00472697">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...3 lines deleted...]
-    <w:family w:val="swiss"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="variable"/>
-[...5 lines deleted...]
-    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-[...7 lines deleted...]
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="34621AB2" w14:textId="1637291D" w:rsidR="00AE1594" w:rsidRDefault="00715F31">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="51DA948F" w14:textId="77777777" w:rsidR="00A256BA" w:rsidRPr="00E860CD" w:rsidRDefault="00A256BA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
-      <w:t>Página</w:t>
+    <w:r w:rsidRPr="00E860CD">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Página </w:t>
     </w:r>
-    <w:r w:rsidR="005938C1">
-[...2 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="00E860CD">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00E860CD">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00E860CD">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00EB0A32">
+    <w:r w:rsidRPr="00E860CD">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00E860CD">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00E860CD">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
       <w:t xml:space="preserve"> de </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00E860CD">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00E860CD">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00E860CD">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00EB0A32">
+    <w:r w:rsidRPr="00E860CD">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00E860CD">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00E860CD">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r>
-      <w:t xml:space="preserve">Fecha de entrada en vigor: </w:t>
+    <w:r w:rsidRPr="00E860CD">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Fecha de entrada en vigor: 22/04/2015 </w:t>
     </w:r>
-    <w:r w:rsidR="00D12254" w:rsidRPr="00D12254">
-[...2 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="00E860CD">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r w:rsidR="009A4DF2">
-[...3 lines deleted...]
-      <w:t xml:space="preserve"> #: </w:t>
+    <w:r w:rsidRPr="00E860CD">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Versión #: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="874741396"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{E62893D7-3285-4B5F-B5A5-CF435DB89BB2}"/>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="008E67E7">
+        <w:r w:rsidRPr="00E860CD">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
           <w:t>2</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="760E57D6" w14:textId="77777777" w:rsidR="006740BE" w:rsidRDefault="006740BE" w:rsidP="00AE1594">
+    <w:p w14:paraId="29B4E18E" w14:textId="77777777" w:rsidR="000C3F3C" w:rsidRDefault="000C3F3C" w:rsidP="00472697">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="583258A9" w14:textId="77777777" w:rsidR="006740BE" w:rsidRDefault="006740BE" w:rsidP="00AE1594">
+    <w:p w14:paraId="2B4C3E28" w14:textId="77777777" w:rsidR="000C3F3C" w:rsidRDefault="000C3F3C" w:rsidP="00472697">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="36B270CE" w14:textId="48E29D7D" w:rsidR="00AE1594" w:rsidRDefault="00524AC2" w:rsidP="00524AC2">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="20F2B1D8" w14:textId="0CFEDCCD" w:rsidR="00A256BA" w:rsidRDefault="00ED54F9" w:rsidP="00524AC2">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:ind w:left="9360" w:right="43"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4439F0D2" wp14:editId="7DD86E58">
-[...2 lines deleted...]
-          <wp:docPr id="481591472" name="Picture 24" descr="Icon&#10;&#10;Description automatically generated"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="384A59D4" wp14:editId="63FB8CAA">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:posOffset>6007100</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-50800</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="283210" cy="553085"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="2069128852" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="288971844" name="Picture 24" descr="Icon&#10;&#10;Description automatically generated"/>
+                  <pic:cNvPr id="2037365787" name="Picture 2037365787"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect r="3554" b="17704"/>
+                  <a:srcRect r="4369" b="28533"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="293370" cy="578485"/>
+                    <a:ext cx="283210" cy="553085"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28D07389"/>
+    <w:nsid w:val="3054465E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="3DC4EE5C"/>
-[...1 lines deleted...]
-      <w:start w:val="5"/>
+    <w:tmpl w:val="852C5BFC"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="·"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="90" w:hanging="450"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3054465E"/>
-[...111 lines deleted...]
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35FF2865"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ED20A59A"/>
     <w:lvl w:ilvl="0" w:tplc="EC587422">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -2786,51 +3959,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A7C6E1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AE128BD4"/>
     <w:lvl w:ilvl="0" w:tplc="792E45D4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -2886,686 +4059,329 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D7D1A95"/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58F2033B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="C8F047D2"/>
-    <w:lvl w:ilvl="0" w:tplc="E85A788A">
+    <w:tmpl w:val="B9323C7E"/>
+    <w:lvl w:ilvl="0" w:tplc="12DAB090">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="120" w:hanging="480"/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7258776C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="55540C84"/>
+    <w:lvl w:ilvl="0" w:tplc="0BD40958">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="180"/>
+        <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="180"/>
+        <w:ind w:left="4680" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="180"/>
-[...355 lines deleted...]
-      <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="174342599">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1890876436">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="2017685525">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="189534898">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1376275152">
-[...17 lines deleted...]
-  <w:num w:numId="9" w16cid:durableId="951009876">
+  <w:num w:numId="5" w16cid:durableId="1117791091">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:docVars>
-[...2 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="0024272D"/>
-[...85 lines deleted...]
-    <w:rsid w:val="7B74BBA9"/>
+    <w:rsidRoot w:val="00A256BA"/>
+    <w:rsid w:val="00030BB5"/>
+    <w:rsid w:val="000C3F3C"/>
+    <w:rsid w:val="00316B42"/>
+    <w:rsid w:val="00472697"/>
+    <w:rsid w:val="006E7883"/>
+    <w:rsid w:val="00A256BA"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00E860CD"/>
+    <w:rsid w:val="00ED54F9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="55FB4C7B"/>
-  <w15:docId w15:val="{049A3D22-9455-4B1E-A83D-658C4F20D294}"/>
+  <w14:docId w14:val="44BC462C"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{B70E087F-16D0-4FE9-BEB6-0B4DEDB49DAB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-[...1 lines deleted...]
-        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3907,1895 +4723,834 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
-[...1 lines deleted...]
-    <w:uiPriority w:val="1"/>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A256BA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A256BA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
-[...1 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:tblPr>
-[...7 lines deleted...]
-    </w:tblPr>
+    <w:qFormat/>
+    <w:rsid w:val="00A256BA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
-[...1 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-  </w:style>
-[...3 lines deleted...]
-    <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00725FC7"/>
+    <w:rsid w:val="00A256BA"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
     </w:pPr>
-  </w:style>
-[...5 lines deleted...]
-    <w:rsid w:val="000C276D"/>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-    <w:name w:val="header"/>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
-    <w:uiPriority w:val="99"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00AE1594"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A256BA"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
     </w:pPr>
-  </w:style>
-[...34 lines deleted...]
-    <w:rsid w:val="00C83116"/>
     <w:rPr>
-      <w:color w:val="808080"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-    <w:name w:val="Balloon Text"/>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
-    <w:uiPriority w:val="99"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00715F31"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A256BA"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...3 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00715F31"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A256BA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
-    <w:name w:val="annotation text"/>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="99"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A256BA"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
-[...2 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rPr>
-[...9 lines deleted...]
-    <w:rsid w:val="001670FA"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A256BA"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
-  </w:style>
-[...1511 lines deleted...]
-    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00A256BA"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A256BA"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A256BA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A256BA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A256BA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A256BA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A256BA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A256BA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A256BA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A256BA"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00A256BA"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A256BA"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00A256BA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A256BA"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00A256BA"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A256BA"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A256BA"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A256BA"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00A256BA"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A256BA"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A256BA"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00A256BA"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A256BA"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00A256BA"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A256BA"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00472697"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00C0698C"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00472697"/>
     <w:rPr>
-      <w:color w:val="808080"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/10371" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/annex-2-sample-questionnaire-office-premise-provided-government-undp-country-office" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2691" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5981" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2701" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/annex-2-sample-questionnaire-office-premise-provided-government-undp-country-office" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/annex-2-sample-questionnaire-office-premise-provided-government-undp-country-office" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5981" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/861" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5981" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -5902,669 +5657,74 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...575 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>13043</Characters>
+  <Pages>5</Pages>
+  <Words>2324</Words>
+  <Characters>13252</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>108</Lines>
-  <Paragraphs>30</Paragraphs>
+  <Lines>110</Lines>
+  <Paragraphs>31</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15301</CharactersWithSpaces>
+  <CharactersWithSpaces>15545</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Rahel Haileslassie</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...15 lines deleted...]
-</file>