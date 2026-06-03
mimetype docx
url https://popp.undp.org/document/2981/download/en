--- v0 (2025-10-17)
+++ v1 (2026-06-03)
@@ -1,2736 +1,3458 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3D12FBC0" w14:textId="77777777" w:rsidR="0024272D" w:rsidRPr="00715F31" w:rsidRDefault="0024272D" w:rsidP="0024272D">
+    <w:p w14:paraId="06E0F0B8" w14:textId="77777777" w:rsidR="00CE14A8" w:rsidRPr="00CE14A8" w:rsidRDefault="00CE14A8" w:rsidP="00CE14A8">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-          <w:lang w:val="en-GB"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Government Local Office Cost (GLOC) Valuation of the In-Kind Contribution from the Host Government </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D12FBC1" w14:textId="77777777" w:rsidR="0024272D" w:rsidRPr="00715F31" w:rsidRDefault="0024272D" w:rsidP="0024272D">
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="7E7F72DD" w14:textId="77777777" w:rsidR="00CE14A8" w:rsidRPr="00CE14A8" w:rsidRDefault="00CE14A8" w:rsidP="00CE14A8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="RelevantPolicies"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="3D12FBC2" w14:textId="77777777" w:rsidR="0024272D" w:rsidRPr="00715F31" w:rsidRDefault="0024272D" w:rsidP="0024272D">
-[...13 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+    <w:p w14:paraId="7A6685EB" w14:textId="77777777" w:rsidR="00CE14A8" w:rsidRPr="00CE14A8" w:rsidRDefault="00CE14A8" w:rsidP="00CE14A8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Standard Basic Assistance Agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D12FBC3" w14:textId="77777777" w:rsidR="0024272D" w:rsidRPr="00715F31" w:rsidRDefault="0024272D" w:rsidP="0024272D">
-[...14 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4A2C8188" w14:textId="77777777" w:rsidR="00CE14A8" w:rsidRPr="00CE14A8" w:rsidRDefault="00CE14A8" w:rsidP="00CE14A8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28720D4F" w14:textId="77777777" w:rsidR="00CE14A8" w:rsidRPr="00CE14A8" w:rsidRDefault="00CE14A8" w:rsidP="00CE14A8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...11 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>In accordance with provisions of the Standard Basic Assistance Agreement (SBAA) that govern UNDP operations in programme countries, host governments are expected to contribute towards the local cost of UNDP country offices, per Article VI – Paragraphs 4 and 5:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D12FBC5" w14:textId="77777777" w:rsidR="0024272D" w:rsidRPr="00715F31" w:rsidRDefault="0024272D" w:rsidP="0024272D">
-[...12 lines deleted...]
-    <w:p w14:paraId="3D12FBC6" w14:textId="5F0A1412" w:rsidR="0024272D" w:rsidRPr="00715F31" w:rsidRDefault="0024272D" w:rsidP="00725FC7">
+    <w:p w14:paraId="3A754D71" w14:textId="77777777" w:rsidR="00CE14A8" w:rsidRPr="00CE14A8" w:rsidRDefault="00CE14A8" w:rsidP="00CE14A8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4128B54D" w14:textId="77777777" w:rsidR="00CE14A8" w:rsidRPr="00CE14A8" w:rsidRDefault="00CE14A8" w:rsidP="00CE14A8">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
-          <w:lang w:val="en-GB"/>
-[...26 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>“4. The Government shall also contribute towards the expenses of maintaining the UNDP mission in the country by paying annually to the UNDP a lump sum mutually agreed between the parties to assist in covering the following expenditures:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51C02F3A" w14:textId="77777777" w:rsidR="00CE14A8" w:rsidRPr="00CE14A8" w:rsidRDefault="00CE14A8" w:rsidP="00CE14A8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>An appropriate office with equipment and supplies, adequate to serve as local headquarters for the UNDP in the country;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D12FBC8" w14:textId="77777777" w:rsidR="0024272D" w:rsidRPr="00715F31" w:rsidRDefault="0024272D" w:rsidP="00725FC7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="54E09F42" w14:textId="77777777" w:rsidR="00CE14A8" w:rsidRPr="00CE14A8" w:rsidRDefault="00CE14A8" w:rsidP="00CE14A8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Appropriate local secretarial and clerical help, interpreters, translators, and related assistance;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D12FBC9" w14:textId="77777777" w:rsidR="0024272D" w:rsidRPr="00715F31" w:rsidRDefault="0024272D" w:rsidP="00725FC7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="484A82FD" w14:textId="77777777" w:rsidR="00CE14A8" w:rsidRPr="00CE14A8" w:rsidRDefault="00CE14A8" w:rsidP="00CE14A8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Transportation of the resident representative and his staff for official purposes within the country;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D12FBCA" w14:textId="77777777" w:rsidR="0024272D" w:rsidRPr="00715F31" w:rsidRDefault="0024272D" w:rsidP="00725FC7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6D8FFFD8" w14:textId="77777777" w:rsidR="00CE14A8" w:rsidRPr="00CE14A8" w:rsidRDefault="00CE14A8" w:rsidP="00CE14A8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Postage and telecommunications for official purposes; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D12FBCB" w14:textId="77777777" w:rsidR="0024272D" w:rsidRPr="00715F31" w:rsidRDefault="0024272D" w:rsidP="00725FC7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4856FCCD" w14:textId="77777777" w:rsidR="00CE14A8" w:rsidRPr="00CE14A8" w:rsidRDefault="00CE14A8" w:rsidP="00CE14A8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Subsistence for the resident representative and his staff while in official travel status within the country.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D12FBCC" w14:textId="77777777" w:rsidR="0024272D" w:rsidRPr="00715F31" w:rsidRDefault="00CB5F53" w:rsidP="00725FC7">
+    <w:p w14:paraId="4C2D1DB6" w14:textId="77777777" w:rsidR="00CE14A8" w:rsidRPr="00CE14A8" w:rsidRDefault="00CE14A8" w:rsidP="00CE14A8">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
-          <w:lang w:val="en-GB"/>
-[...15 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“5. The Government shall have the option of providing </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>in kind</w:t>
       </w:r>
-      <w:r w:rsidR="0024272D" w:rsidRPr="00715F31">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
-          <w:lang w:val="en-GB"/>
-[...18 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the facilities referred to in paragraph 4 above, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>with the exception of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> items (b) and (e).”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79D9B5C4" w14:textId="77777777" w:rsidR="00CE14A8" w:rsidRPr="00CE14A8" w:rsidRDefault="00CE14A8" w:rsidP="00CE14A8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="301F1A90" w14:textId="77777777" w:rsidR="00CE14A8" w:rsidRPr="00CE14A8" w:rsidRDefault="00CE14A8" w:rsidP="00CE14A8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...11 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Where there is no SBAA (i.e. the Special Fund or Technical Assistance Agreements are still in use), a standard annex (Supplemental Provisions) to the project document must be used (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidR="000C276D" w:rsidRPr="00715F31">
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00CE14A8">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Standard Annex to Project Document</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId13" w:history="1"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:hyperlink r:id="rId8" w:history="1"/>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D12FBCF" w14:textId="77777777" w:rsidR="0024272D" w:rsidRPr="00715F31" w:rsidRDefault="0024272D" w:rsidP="0024272D">
-[...12 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+    <w:p w14:paraId="344AD19E" w14:textId="77777777" w:rsidR="00CE14A8" w:rsidRPr="00CE14A8" w:rsidRDefault="00CE14A8" w:rsidP="00CE14A8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D12FBD0" w14:textId="77777777" w:rsidR="0024272D" w:rsidRPr="00715F31" w:rsidRDefault="0024272D" w:rsidP="0024272D">
-[...13 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+    <w:p w14:paraId="355862EE" w14:textId="77777777" w:rsidR="00CE14A8" w:rsidRPr="00CE14A8" w:rsidRDefault="00CE14A8" w:rsidP="00CE14A8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>International Public Sector Accounting Standards</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D12FBD1" w14:textId="77777777" w:rsidR="0024272D" w:rsidRPr="00715F31" w:rsidRDefault="0024272D" w:rsidP="0024272D">
-[...15 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="1AD817B5" w14:textId="77777777" w:rsidR="00CE14A8" w:rsidRPr="00CE14A8" w:rsidRDefault="00CE14A8" w:rsidP="00CE14A8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D12FBD2" w14:textId="77777777" w:rsidR="0024272D" w:rsidRPr="00715F31" w:rsidRDefault="0024272D" w:rsidP="00FC7053">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6F124D06" w14:textId="77777777" w:rsidR="00CE14A8" w:rsidRPr="00CE14A8" w:rsidRDefault="00CE14A8" w:rsidP="00CE14A8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...11 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>The International Public Sector Accounting Standards (IPSAS 23 - Revenue from Non-Exchange Transactions) require UNDP to record in-kind contributions in its annual financial statements.  To be considered in-kind contributions, the costs must be paid by the host Governments directly, with no cash provided to UNDP. Transferred assets are measured at their fair value as at the date of acquisition. Where UNDP is acting as an agent on behalf of participating UN Agencies, it values and records the amount of its share of the donated items.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D12FBD3" w14:textId="77777777" w:rsidR="0024272D" w:rsidRPr="00715F31" w:rsidRDefault="0024272D" w:rsidP="0024272D">
-[...14 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="2C21C9F4" w14:textId="77777777" w:rsidR="00CE14A8" w:rsidRPr="00CE14A8" w:rsidRDefault="00CE14A8" w:rsidP="00CE14A8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D12FBD4" w14:textId="77777777" w:rsidR="0024272D" w:rsidRPr="00715F31" w:rsidRDefault="0024272D" w:rsidP="00FC7053">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="274D6956" w14:textId="77777777" w:rsidR="00CE14A8" w:rsidRPr="00CE14A8" w:rsidRDefault="00CE14A8" w:rsidP="00CE14A8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...11 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Government in-kind contributions are mainly made in the form of donated right to use (free of charge to UNDP) premises, land, buildings, parking lots/space, where the title/ownership of the premises remains with the Government. These contributions are recorded by UNDP as an expense and corresponding revenue.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D12FBD5" w14:textId="77777777" w:rsidR="0024272D" w:rsidRPr="00715F31" w:rsidRDefault="0024272D" w:rsidP="0024272D">
-[...15 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="5FCEDDF5" w14:textId="77777777" w:rsidR="00CE14A8" w:rsidRPr="00CE14A8" w:rsidRDefault="00CE14A8" w:rsidP="00CE14A8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D12FBD6" w14:textId="77777777" w:rsidR="0024272D" w:rsidRPr="00715F31" w:rsidRDefault="0024272D" w:rsidP="000F3518">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1E25F86B" w14:textId="77777777" w:rsidR="00CE14A8" w:rsidRPr="00CE14A8" w:rsidRDefault="00CE14A8" w:rsidP="00CE14A8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...11 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Where there is transfer of title/ownership (currently occurs rarely), IPSAS requires UNDP to value and record the donated items as an asset and corresponding revenue. An annual depreciation of the building and equipment will be counted towards the annual GLOC computation. Further details are set out in the</w:t>
-[...10 lines deleted...]
-        <w:r w:rsidR="000F3518" w:rsidRPr="00715F31">
+        <w:t xml:space="preserve">Where there is transfer of title/ownership (currently occurs rarely), IPSAS requires UNDP to value and record the donated items as an asset and corresponding revenue. An annual depreciation of the building and equipment will be counted towards the annual GLOC computation. Further details are set out in the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00CE14A8">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Plant and Property Acquisition and Maintenance</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="000F3518" w:rsidRPr="00715F31">
-[...32 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> section of the POPP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31B7D060" w14:textId="77777777" w:rsidR="00CE14A8" w:rsidRPr="00CE14A8" w:rsidRDefault="00CE14A8" w:rsidP="00CE14A8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D12FBD8" w14:textId="77777777" w:rsidR="0024272D" w:rsidRPr="00715F31" w:rsidRDefault="0024272D" w:rsidP="00FC7053">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="73C1D2DB" w14:textId="77777777" w:rsidR="00CE14A8" w:rsidRPr="00CE14A8" w:rsidRDefault="00CE14A8" w:rsidP="00CE14A8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...29 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IPSAS 17 (Investment Property) and IPSAS 16 (Property, Plant and Equipment) specify the policies to be followed by UNDP in the determination of fair value for in-kind contributions. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>In particular, paragraphs</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 42 – 64 of IPSAS 16 detail the Fair Value Model.  Fair value is defined as the price at which the property could be exchanged between knowledgeable, willing parties in an arm’s length transaction, specifically excluding an estimated price inflated or deflated by special terms or circumstances. These policies are reflected in the valuation procedures reflected below. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DC30F8C" w14:textId="77777777" w:rsidR="00CE14A8" w:rsidRPr="00CE14A8" w:rsidRDefault="00CE14A8" w:rsidP="00CE14A8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D12FBDA" w14:textId="77777777" w:rsidR="0024272D" w:rsidRPr="00715F31" w:rsidRDefault="0024272D" w:rsidP="0024272D">
-[...13 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+    <w:p w14:paraId="6F384E97" w14:textId="77777777" w:rsidR="00CE14A8" w:rsidRPr="00CE14A8" w:rsidRDefault="00CE14A8" w:rsidP="00CE14A8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">GLOC In-Kind Contribution Valuation </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D12FBDB" w14:textId="77777777" w:rsidR="0024272D" w:rsidRPr="00715F31" w:rsidRDefault="0024272D" w:rsidP="0024272D">
-[...15 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="5E2BE3E0" w14:textId="77777777" w:rsidR="00CE14A8" w:rsidRPr="00CE14A8" w:rsidRDefault="00CE14A8" w:rsidP="00CE14A8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D12FBDC" w14:textId="77777777" w:rsidR="0024272D" w:rsidRPr="00715F31" w:rsidRDefault="0024272D" w:rsidP="00AB6B42">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="54D1ED4D" w14:textId="77777777" w:rsidR="00CE14A8" w:rsidRPr="00CE14A8" w:rsidRDefault="00CE14A8" w:rsidP="00CE14A8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...11 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>The value of the in-kind contributions is calculated for the following purposes:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D12FBDD" w14:textId="77777777" w:rsidR="0024272D" w:rsidRPr="00715F31" w:rsidRDefault="0024272D" w:rsidP="0024272D">
-[...15 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="14899684" w14:textId="77777777" w:rsidR="00CE14A8" w:rsidRPr="00CE14A8" w:rsidRDefault="00CE14A8" w:rsidP="00CE14A8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D12FBDE" w14:textId="77777777" w:rsidR="0024272D" w:rsidRPr="00715F31" w:rsidRDefault="0024272D" w:rsidP="00AB6B42">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7D5FFCDF" w14:textId="77777777" w:rsidR="00CE14A8" w:rsidRPr="00CE14A8" w:rsidRDefault="00CE14A8" w:rsidP="00CE14A8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Government in-kind contributions form part of the total local office cost, and are included in the calculation of the total GLOC target; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6674FCAF" w14:textId="77777777" w:rsidR="00CE14A8" w:rsidRPr="00CE14A8" w:rsidRDefault="00CE14A8" w:rsidP="00CE14A8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP must recognize the value of the in-kind contributions within its financial statements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="310EA136" w14:textId="77777777" w:rsidR="00CE14A8" w:rsidRPr="00CE14A8" w:rsidRDefault="00CE14A8" w:rsidP="00CE14A8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="194B7414" w14:textId="77777777" w:rsidR="00CE14A8" w:rsidRPr="00CE14A8" w:rsidRDefault="00CE14A8" w:rsidP="00CE14A8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>For the purpose of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> GLOC targets computation, the value of the donated right to use assets provided by the host Government (e.g. office rent, utilities, communications, supplies and travel etc.) are treated as other contributions. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EB0E679" w14:textId="77777777" w:rsidR="00CE14A8" w:rsidRPr="00CE14A8" w:rsidRDefault="00CE14A8" w:rsidP="00CE14A8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6386AD89" w14:textId="77777777" w:rsidR="00CE14A8" w:rsidRPr="00CE14A8" w:rsidRDefault="00CE14A8" w:rsidP="00CE14A8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP will recognize only in-kind contributions to UNDP, so if common premises are shared with other UN agencies, UNDP's percentage share of the premises must be calculated using a reliable cost allocation methodology (e.g. square meters/footage of areas occupied by UNDP). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40BC4B18" w14:textId="77777777" w:rsidR="00CE14A8" w:rsidRPr="00CE14A8" w:rsidRDefault="00CE14A8" w:rsidP="00CE14A8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1299A7E5" w14:textId="77777777" w:rsidR="00CE14A8" w:rsidRPr="00CE14A8" w:rsidRDefault="00CE14A8" w:rsidP="00CE14A8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vanish/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="Procedures"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vanish/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Structure Element - Procedures</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BCABD4E" w14:textId="64FB5762" w:rsidR="00CE14A8" w:rsidRPr="00CE14A8" w:rsidRDefault="00CE14A8" w:rsidP="00CE14A8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>​In preparation for the annual year-end certification exercise, the Country Office should determine its approach for assessing the fair value of in-kind contributions and assess whether there is a need to have an independent property valuation for the government provided office premises. Usually, the independent valuation would be required under the following circumstances:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BCD2D42" w14:textId="77777777" w:rsidR="00CE14A8" w:rsidRPr="00CE14A8" w:rsidRDefault="00CE14A8" w:rsidP="00CE14A8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...19 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where a significant difference exists between an annual rental value as determined by either the Government or UNDP from the average market value as gathered by the country offices; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="294E013D" w14:textId="77777777" w:rsidR="00CE14A8" w:rsidRPr="00CE14A8" w:rsidRDefault="00CE14A8" w:rsidP="00CE14A8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...33 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Where the evidence obtained from the market suggest that the fair market annual rental value has increased or decreased materially from the prior valuation;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="309246D8" w14:textId="77777777" w:rsidR="00CE14A8" w:rsidRPr="00CE14A8" w:rsidRDefault="00CE14A8" w:rsidP="00CE14A8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where no evidence is available either from the host Government or from an active market to determine the fair market value of the property and/or fair market rental value; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76B4A375" w14:textId="77777777" w:rsidR="00CE14A8" w:rsidRPr="00CE14A8" w:rsidRDefault="00CE14A8" w:rsidP="00CE14A8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Where the Government has performed major renovations/rehabilitations works that increased the rental value of the premises and hence the potential rental amount; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AEFBB4A" w14:textId="77777777" w:rsidR="00CE14A8" w:rsidRPr="00CE14A8" w:rsidRDefault="00CE14A8" w:rsidP="00CE14A8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Recommended best practice is that an independent professional valuation be conducted at least every 5 years, and UNDP Country Offices are encouraged to undertake this process for all donated rights to use premises. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29F0BC0F" w14:textId="77777777" w:rsidR="00CE14A8" w:rsidRPr="00CE14A8" w:rsidRDefault="00CE14A8" w:rsidP="00CE14A8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D12FBE1" w14:textId="77777777" w:rsidR="0024272D" w:rsidRPr="00715F31" w:rsidRDefault="0024272D" w:rsidP="00AB6B42">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="136B4B71" w14:textId="77777777" w:rsidR="00CE14A8" w:rsidRPr="00CE14A8" w:rsidRDefault="00CE14A8" w:rsidP="00CE14A8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...32 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Host Governments should understand the valuation process as it forms part of their contribution to their GLOC obligations.  Country Offices should discuss with the Government counterparts the valuation requirements and to determine the appropriate process. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1639E62D" w14:textId="77777777" w:rsidR="00CE14A8" w:rsidRPr="00CE14A8" w:rsidRDefault="00CE14A8" w:rsidP="00CE14A8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D12FBE3" w14:textId="77777777" w:rsidR="0024272D" w:rsidRPr="00715F31" w:rsidRDefault="0024272D" w:rsidP="00AB6B42">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="464001B2" w14:textId="77777777" w:rsidR="00CE14A8" w:rsidRPr="00CE14A8" w:rsidRDefault="00CE14A8" w:rsidP="00CE14A8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...54 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Where the Government has not conducted an appraisal of the provided premises in the current financial year, and where there is no active real estate market, the Country Office should discuss with the Government the need for an independent appraisal. If parties agree that there is no significant change in the fair market value since the prior valuation, the fair value from the latest valuation report could be used (if less than 5 years old).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="208DF018" w14:textId="77777777" w:rsidR="00CE14A8" w:rsidRPr="00CE14A8" w:rsidRDefault="00CE14A8" w:rsidP="00CE14A8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="004087D0" w14:textId="77777777" w:rsidR="00CE14A8" w:rsidRPr="00CE14A8" w:rsidRDefault="00CE14A8" w:rsidP="00CE14A8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Independent Appraisal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46A6E7CA" w14:textId="77777777" w:rsidR="00CE14A8" w:rsidRPr="00CE14A8" w:rsidRDefault="00CE14A8" w:rsidP="00CE14A8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C171730" w14:textId="77777777" w:rsidR="00CE14A8" w:rsidRPr="00CE14A8" w:rsidRDefault="00CE14A8" w:rsidP="00CE14A8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...204 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where an independent appraisal is determined necessary, the Country Office is advised to contact the host Government early in the year to find out if they have conducted or intend to conduct an independent appraisal of the value of the provided donated right to use property in the current financial year. Agreement should also be reached on how the independent valuation assessment will be paid for.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CE15664" w14:textId="77777777" w:rsidR="00CE14A8" w:rsidRPr="00CE14A8" w:rsidRDefault="00CE14A8" w:rsidP="00CE14A8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BBC1EE2" w14:textId="77777777" w:rsidR="00CE14A8" w:rsidRPr="00CE14A8" w:rsidRDefault="00CE14A8" w:rsidP="00CE14A8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="3D12FBEE" w14:textId="77777777" w:rsidR="0024272D" w:rsidRPr="00715F31" w:rsidRDefault="0024272D" w:rsidP="0024272D">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When an independent appraiser is invited to perform premises valuation, the Terms of Reference (a sample TOR is provided in </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00CE14A8">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Annex 1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) for the Appraiser should include the following: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AF994F4" w14:textId="77777777" w:rsidR="00CE14A8" w:rsidRPr="00CE14A8" w:rsidRDefault="00CE14A8" w:rsidP="00CE14A8">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D12FBEF" w14:textId="77777777" w:rsidR="0024272D" w:rsidRPr="00715F31" w:rsidRDefault="0024272D" w:rsidP="00AB6B42">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="73D407BD" w14:textId="77777777" w:rsidR="00CE14A8" w:rsidRPr="00CE14A8" w:rsidRDefault="00CE14A8" w:rsidP="00CE14A8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The appraiser will need to assess the current tenantable condition of each of the properties and determine a fair and reasonable open market rental value based on its current conditions;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2839D938" w14:textId="77777777" w:rsidR="00CE14A8" w:rsidRPr="00CE14A8" w:rsidRDefault="00CE14A8" w:rsidP="00CE14A8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The report shall clearly describe the condition of the property (including but not limited to type, locality, level of maintenance, locational advantages, etc.), valuation approach, evidence of rental values for similar properties, basis of valuation, any assumptions, qualification of the appraiser and other pertinent information. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E4F010D" w14:textId="77777777" w:rsidR="00CE14A8" w:rsidRPr="00CE14A8" w:rsidRDefault="00CE14A8" w:rsidP="00CE14A8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="45"/>
+        <w:textAlignment w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47E8230B" w14:textId="77777777" w:rsidR="00CE14A8" w:rsidRPr="00CE14A8" w:rsidRDefault="00CE14A8" w:rsidP="00CE14A8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...32 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The appraiser should be a member of the valuation profession, who holds a recognized and relevant professional qualification, and has an active license or is otherwise certified by local authorities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F95363D" w14:textId="77777777" w:rsidR="00CE14A8" w:rsidRPr="00CE14A8" w:rsidRDefault="00CE14A8" w:rsidP="00CE14A8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D12FBF1" w14:textId="77777777" w:rsidR="0024272D" w:rsidRPr="00715F31" w:rsidRDefault="0024272D" w:rsidP="0024272D">
-[...45 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0A4E8274" w14:textId="77777777" w:rsidR="00CE14A8" w:rsidRPr="00CE14A8" w:rsidRDefault="00CE14A8" w:rsidP="00CE14A8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...32 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Technical meetings with the appraiser should be held to ensure that their methodology is sound prior to selection/awarding a contract.  Sample reports from other offices can be shared with them so that the level of detail and quality of report expected is well understood.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00EF49C7" w14:textId="77777777" w:rsidR="00CE14A8" w:rsidRPr="00CE14A8" w:rsidRDefault="00CE14A8" w:rsidP="00CE14A8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76EDFC28" w14:textId="77777777" w:rsidR="00CE14A8" w:rsidRPr="00CE14A8" w:rsidRDefault="00CE14A8" w:rsidP="00CE14A8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Government Appraisal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22EF7276" w14:textId="77777777" w:rsidR="00CE14A8" w:rsidRPr="00CE14A8" w:rsidRDefault="00CE14A8" w:rsidP="00CE14A8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5706D57C" w14:textId="195434ED" w:rsidR="00CE14A8" w:rsidRPr="00CE14A8" w:rsidRDefault="00CE14A8" w:rsidP="00CE14A8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...42 lines deleted...]
-    <w:p w14:paraId="3D12FBF5" w14:textId="77777777" w:rsidR="0024272D" w:rsidRPr="00715F31" w:rsidRDefault="0024272D" w:rsidP="0024272D">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In some jurisdictions, Governments might conduct such independent valuations on a regular basis to comply with their own financial reporting standards, and if so, Country Offices may use those valuation reports, but an independent valuation is still encouraged at least once every five years. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C38CDDD" w14:textId="77777777" w:rsidR="00CE14A8" w:rsidRPr="00CE14A8" w:rsidRDefault="00CE14A8" w:rsidP="00CE14A8">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D12FBF6" w14:textId="77777777" w:rsidR="0024272D" w:rsidRPr="00715F31" w:rsidRDefault="0024272D" w:rsidP="0075688C">
-[...68 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6A3E6CA0" w14:textId="77777777" w:rsidR="00CE14A8" w:rsidRPr="00CE14A8" w:rsidRDefault="00CE14A8" w:rsidP="00CE14A8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...31 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If the Government has conducted an independent appraisal in the current financial year, the Country Office should request a copy of the appraisal report. This report should be reviewed to confirm its suitability (the steps in the following paragraphs can form a guide for this review). If the Government has not conducted an independent evaluation but prefers to proceed with this </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">valuation, it should cover the total cost of the appraisal. UNDP may assist with preparation of TOR for the appraisal services.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77DA320E" w14:textId="77777777" w:rsidR="00CE14A8" w:rsidRPr="00CE14A8" w:rsidRDefault="00CE14A8" w:rsidP="00CE14A8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D12FBFB" w14:textId="77777777" w:rsidR="0024272D" w:rsidRPr="00715F31" w:rsidRDefault="0024272D" w:rsidP="006971B4">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="08BF2D90" w14:textId="77777777" w:rsidR="00CE14A8" w:rsidRPr="00CE14A8" w:rsidRDefault="00CE14A8" w:rsidP="00CE14A8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP Appraisal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2943A523" w14:textId="77777777" w:rsidR="00CE14A8" w:rsidRPr="00CE14A8" w:rsidRDefault="00CE14A8" w:rsidP="00CE14A8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2322EF8E" w14:textId="77777777" w:rsidR="00CE14A8" w:rsidRPr="00CE14A8" w:rsidRDefault="00CE14A8" w:rsidP="00CE14A8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...31 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>For many assets, where an active real estate market exists, the fair value will be readily ascertainable by reference to quoted prices for similar properties. For example, current market prices can usually be obtained for land, non-specialized buildings, motor vehicles, many types of plant and equipment and related operating expenses. In that case, where the Government has not conducted an independent appraisal of the provided premises in the current financial year, the valuation exercise may be performed by the UNDP Country Office, provided the results are fully documented, vetted and agreed by the Resident Representative and Deputy Resident Representative for Operations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E4CEB23" w14:textId="77777777" w:rsidR="00CE14A8" w:rsidRPr="00CE14A8" w:rsidRDefault="00CE14A8" w:rsidP="00CE14A8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D12FBFD" w14:textId="77777777" w:rsidR="0024272D" w:rsidRPr="00715F31" w:rsidRDefault="0024272D" w:rsidP="0024272D">
-[...43 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="37E55B4F" w14:textId="4E7F3845" w:rsidR="00CE14A8" w:rsidRPr="00CE14A8" w:rsidRDefault="00CE14A8" w:rsidP="00CE14A8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">In some jurisdictions, Governments might conduct such independent valuations on a regular basis to comply with their own financial reporting standards, and if </w:t>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Country Office should set up a review team to collect market-based </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00715F31">
-[...5 lines deleted...]
-        <w:t>so</w:t>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>evidences</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00715F31">
-[...8 lines deleted...]
-    <w:p w14:paraId="3D12FC00" w14:textId="77777777" w:rsidR="0024272D" w:rsidRPr="00715F31" w:rsidRDefault="0024272D" w:rsidP="0024272D">
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the market value.  The review team should consist of at least three </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>people, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> may include a representative from the Government as an observer. The review team should collect market rental values and related operating expenses for no less than 3 similar properties (see </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00CE14A8">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Annex 3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>). When selecting premises for comparison, Country Offices should select properties that are comparable in terms of style, building location, amenities, building size (square footage), property dimensions, condition and features such as heritage or architectural design.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74ECA503" w14:textId="77777777" w:rsidR="00CE14A8" w:rsidRPr="00CE14A8" w:rsidRDefault="00CE14A8" w:rsidP="00CE14A8">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D12FC01" w14:textId="77777777" w:rsidR="0024272D" w:rsidRPr="00715F31" w:rsidRDefault="0024272D" w:rsidP="006971B4">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="35835096" w14:textId="019E968C" w:rsidR="00CE14A8" w:rsidRPr="00CE14A8" w:rsidRDefault="00CE14A8" w:rsidP="00CE14A8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...25 lines deleted...]
-    <w:p w14:paraId="3D12FC05" w14:textId="3992F18C" w:rsidR="006971B4" w:rsidRPr="00715F31" w:rsidRDefault="0024272D" w:rsidP="0024272D">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The results of the review should be documented in the form of a report (see </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00CE14A8">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Annex 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for the template) that is signed by each member of the team. The report should be discussed with the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Government, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should be the basis of the Country </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Office‘</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>s certification letter and be attached to the report with other supporting documents. COs that choose to perform a UNDP Appraisal are still encouraged to ensure an independent valuation is performed at least once every five years.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09B764EF" w14:textId="77777777" w:rsidR="00CE14A8" w:rsidRPr="00CE14A8" w:rsidRDefault="00CE14A8" w:rsidP="00CE14A8">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D12FC06" w14:textId="77777777" w:rsidR="0024272D" w:rsidRPr="00715F31" w:rsidRDefault="0024272D" w:rsidP="0024272D">
-[...45 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5BA7E184" w14:textId="3C02266B" w:rsidR="00CE14A8" w:rsidRPr="00CE14A8" w:rsidRDefault="00CE14A8" w:rsidP="00CE14A8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...16 lines deleted...]
-    <w:p w14:paraId="3D12FC09" w14:textId="77777777" w:rsidR="0024272D" w:rsidRPr="00715F31" w:rsidRDefault="0024272D" w:rsidP="0024272D">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All valuation inputs and amounts should be in local currency. For purposes of </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00CE14A8">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Annexes 3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="00CE14A8">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, conversion to USD should be made at the UNORE as of the date of survey (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="00CE14A8">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Annex 3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>) and year end certification (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="00CE14A8">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Annex 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>). The effective date of the UNORE should be reflected in the Annex.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="528363BD" w14:textId="77777777" w:rsidR="00CE14A8" w:rsidRPr="00CE14A8" w:rsidRDefault="00CE14A8" w:rsidP="00CE14A8">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D12FC0A" w14:textId="3AD405A7" w:rsidR="0024272D" w:rsidRPr="00715F31" w:rsidRDefault="0024272D" w:rsidP="006971B4">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="15961AE3" w14:textId="77777777" w:rsidR="00CE14A8" w:rsidRPr="00CE14A8" w:rsidRDefault="00CE14A8" w:rsidP="00CE14A8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Annual Certification</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A92260C" w14:textId="77777777" w:rsidR="00CE14A8" w:rsidRPr="00CE14A8" w:rsidRDefault="00CE14A8" w:rsidP="00CE14A8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13CA5AF3" w14:textId="77777777" w:rsidR="00CE14A8" w:rsidRPr="00CE14A8" w:rsidRDefault="00CE14A8" w:rsidP="00CE14A8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...52 lines deleted...]
-        <w:r w:rsidR="006B49DF" w:rsidRPr="00715F31">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All UNDP Offices are required to certify donated right to use premises for each year end. The Office should prepare the annual certification letter and submit it to HQ with a copy of the appraisal report (Independent Appraiser, Government or UNDP). See </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="00CE14A8">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>Annex 3</w:t>
+          <w:t>Annex 4</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00715F31">
-[...8 lines deleted...]
-    <w:p w14:paraId="3D12FC0B" w14:textId="77777777" w:rsidR="0024272D" w:rsidRPr="00715F31" w:rsidRDefault="0024272D" w:rsidP="0024272D">
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for the certification letter. The Office will also need to minute any discussions with the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Government, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> attach them to the annual certification.  The certification should also clearly show the breakdown of the space occupied by the Local Office and space occupied by UNDP Projects and Common Premises shared with other UN Agencies, if any. All valuation amounts should be in local currency, with conversion to USD made at the UNORE as of the date of certification. The effective date of the UNORE should be reflected in the certification.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="550FE5C8" w14:textId="77777777" w:rsidR="00CE14A8" w:rsidRPr="00CE14A8" w:rsidRDefault="00CE14A8" w:rsidP="00CE14A8">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D12FC0C" w14:textId="095D04A3" w:rsidR="0024272D" w:rsidRPr="00715F31" w:rsidRDefault="0024272D" w:rsidP="00570CEB">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5DEF0AC3" w14:textId="77777777" w:rsidR="00CE14A8" w:rsidRPr="00CE14A8" w:rsidRDefault="00CE14A8" w:rsidP="00CE14A8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...60 lines deleted...]
-    <w:p w14:paraId="3D12FC0D" w14:textId="77777777" w:rsidR="0024272D" w:rsidRPr="00715F31" w:rsidRDefault="0024272D" w:rsidP="0024272D">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>BMS/OFM will review and validate the annual certifications and make necessary updates in financial statements and GLOC targets. Any discrepancies or issues identified will be raised with Country Offices.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="367CC444" w14:textId="77777777" w:rsidR="00CE14A8" w:rsidRPr="00CE14A8" w:rsidRDefault="00CE14A8" w:rsidP="00CE14A8">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D12FC0E" w14:textId="7411E65B" w:rsidR="0024272D" w:rsidRPr="00715F31" w:rsidRDefault="0024272D" w:rsidP="006B49DF">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6B822DFB" w14:textId="77777777" w:rsidR="00CE14A8" w:rsidRPr="00CE14A8" w:rsidRDefault="00CE14A8" w:rsidP="00CE14A8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...358 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId24"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE14A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The final value of the in-kind contributions recognized in UNDP financial statements will be published in BMS/OFM share point clearly reflecting the portion of in-kind contributions attributed towards GLOC. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B187CF7" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRPr="00897E4C" w:rsidRDefault="00DA504D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00DA504D" w:rsidRPr="00897E4C" w:rsidSect="00CE14A8">
+      <w:headerReference w:type="default" r:id="rId18"/>
+      <w:footerReference w:type="default" r:id="rId19"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="39051039" w14:textId="77777777" w:rsidR="0082096A" w:rsidRDefault="0082096A" w:rsidP="00AE1594">
+    <w:p w14:paraId="37A12C69" w14:textId="77777777" w:rsidR="0080106E" w:rsidRDefault="0080106E" w:rsidP="00CE14A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0CEB1A2D" w14:textId="77777777" w:rsidR="0082096A" w:rsidRDefault="0082096A" w:rsidP="00AE1594">
+    <w:p w14:paraId="33582F99" w14:textId="77777777" w:rsidR="0080106E" w:rsidRDefault="0080106E" w:rsidP="00CE14A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...3 lines deleted...]
-    <w:family w:val="swiss"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="variable"/>
-[...5 lines deleted...]
-    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-[...7 lines deleted...]
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="3D12FC1D" w14:textId="4539A0BC" w:rsidR="00AE1594" w:rsidRDefault="00715F31">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="49A2E775" w14:textId="77777777" w:rsidR="00CE14A8" w:rsidRPr="00897E4C" w:rsidRDefault="00CE14A8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00897E4C">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00897E4C">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00897E4C">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00897E4C">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00897E4C">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00897E4C">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00897E4C">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00897E4C">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00897E4C">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00897E4C">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00897E4C">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00897E4C">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00897E4C">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="00715F31">
-      <w:t>Effective Date:</w:t>
+    <w:r w:rsidRPr="00897E4C">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Effective Date: 22/04/2015 </w:t>
     </w:r>
-    <w:r>
-[...14 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="00897E4C">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="00715F31">
-[...3 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+    <w:r w:rsidRPr="00897E4C">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Version #: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="874741396"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{E62893D7-3285-4B5F-B5A5-CF435DB89BB2}"/>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="00E745A8">
+        <w:r w:rsidRPr="00897E4C">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
           <w:t>2</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="48797FF6" w14:textId="77777777" w:rsidR="0082096A" w:rsidRDefault="0082096A" w:rsidP="00AE1594">
+    <w:p w14:paraId="0825A783" w14:textId="77777777" w:rsidR="0080106E" w:rsidRDefault="0080106E" w:rsidP="00CE14A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="381CD8F0" w14:textId="77777777" w:rsidR="0082096A" w:rsidRDefault="0082096A" w:rsidP="00AE1594">
+    <w:p w14:paraId="0BF9ECDA" w14:textId="77777777" w:rsidR="0080106E" w:rsidRDefault="0080106E" w:rsidP="00CE14A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="3D12FC1C" w14:textId="5B9EF802" w:rsidR="00AE1594" w:rsidRDefault="00AE1594" w:rsidP="00EB2133">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7C2AE8BF" w14:textId="77777777" w:rsidR="00CE14A8" w:rsidRDefault="00CE14A8" w:rsidP="00EB2133">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:ind w:left="9360" w:right="43"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3D12FC1E" wp14:editId="3BDBE7B6">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6847AF72" wp14:editId="2122A865">
           <wp:extent cx="338024" cy="654381"/>
           <wp:effectExtent l="0" t="0" r="5080" b="0"/>
           <wp:docPr id="4" name="Picture 4"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="logo-undp-300.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect r="-1395" b="14903"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
@@ -2739,278 +3461,165 @@
                     <a:ext cx="346086" cy="669988"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28D07389"/>
+    <w:nsid w:val="3054465E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="3DC4EE5C"/>
-[...1 lines deleted...]
-      <w:start w:val="5"/>
+    <w:tmpl w:val="852C5BFC"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="·"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="90" w:hanging="450"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3054465E"/>
-[...111 lines deleted...]
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35FF2865"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ED20A59A"/>
     <w:lvl w:ilvl="0" w:tplc="EC587422">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -3055,51 +3664,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A7C6E1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AE128BD4"/>
     <w:lvl w:ilvl="0" w:tplc="792E45D4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -3155,636 +3764,328 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D7D1A95"/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58F2033B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="C8F047D2"/>
-    <w:lvl w:ilvl="0" w:tplc="E85A788A">
+    <w:tmpl w:val="34FAB6CE"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="120" w:hanging="480"/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7258776C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="55540C84"/>
+    <w:lvl w:ilvl="0" w:tplc="0BD40958">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="180"/>
+        <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="180"/>
+        <w:ind w:left="4680" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="180"/>
-[...352 lines deleted...]
-      <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="445127194">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1993872153">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="569928781">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="917010950">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1195846079">
-[...17 lines deleted...]
-  <w:num w:numId="9" w16cid:durableId="1929534720">
+  <w:num w:numId="5" w16cid:durableId="442460863">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="150"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:docVars>
-[...2 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="0024272D"/>
-[...38 lines deleted...]
-    <w:rsid w:val="00FC7053"/>
+    <w:rsidRoot w:val="00CE14A8"/>
+    <w:rsid w:val="00426842"/>
+    <w:rsid w:val="0080106E"/>
+    <w:rsid w:val="00897E4C"/>
+    <w:rsid w:val="0094492E"/>
+    <w:rsid w:val="009B7636"/>
+    <w:rsid w:val="00AD5402"/>
+    <w:rsid w:val="00B461FF"/>
+    <w:rsid w:val="00BD5E2E"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00C7350F"/>
+    <w:rsid w:val="00CC407D"/>
+    <w:rsid w:val="00CE14A8"/>
+    <w:rsid w:val="00D63777"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00F60D77"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="3D12FBC0"/>
-  <w15:docId w15:val="{1AE2AFFE-F72B-4345-BC77-8DBFB66DABB3}"/>
+  <w14:docId w14:val="5A0B4EDF"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{A91A283C-C0EA-41DB-BAFC-80AA9A11DD38}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4126,1836 +4427,807 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
-[...1 lines deleted...]
-    <w:uiPriority w:val="1"/>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CE14A8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CE14A8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
-[...1 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:tblPr>
-[...7 lines deleted...]
-    </w:tblPr>
+    <w:qFormat/>
+    <w:rsid w:val="00CE14A8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
-[...1 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-  </w:style>
-[...3 lines deleted...]
-    <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00725FC7"/>
+    <w:rsid w:val="00CE14A8"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
     </w:pPr>
-  </w:style>
-[...5 lines deleted...]
-    <w:rsid w:val="000C276D"/>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-    <w:name w:val="header"/>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
-    <w:uiPriority w:val="99"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00AE1594"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CE14A8"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
     </w:pPr>
-  </w:style>
-[...34 lines deleted...]
-    <w:rsid w:val="00C83116"/>
     <w:rPr>
-      <w:color w:val="808080"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-    <w:name w:val="Balloon Text"/>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
-    <w:uiPriority w:val="99"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00715F31"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CE14A8"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...3 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00715F31"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CE14A8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
-[...2 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001D1439"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CE14A8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="605E5C"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FollowedHyperlink">
-[...2 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F4639D"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CE14A8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
-  </w:style>
-[...1469 lines deleted...]
-    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00CE14A8"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CE14A8"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CE14A8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CE14A8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CE14A8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CE14A8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CE14A8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CE14A8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CE14A8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CE14A8"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00CE14A8"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CE14A8"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00CE14A8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CE14A8"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00CE14A8"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CE14A8"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CE14A8"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CE14A8"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00CE14A8"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CE14A8"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CE14A8"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00CE14A8"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CE14A8"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00CE14A8"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00B17F6D"/>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00CE14A8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/country/rbap/in/intra/Programme/Poverty/_layouts/WopiFrame.aspx?sourcedoc=/country/rbap/in/intra/Programme/Poverty/Shared%20Documents/PROJECTS%20CCF%202/Rajasthan%20Mission%20on%20Livelihoods%20%28RMOL%29/Prodoc%20for%20PAC/Annexure%208%20-%20SBAA.doc&amp;action=default&amp;DefaultItemOpen=1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5981" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2691" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/annex-2-sample-questionnaire-office-premise-provided-government-undp-country-office" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2701" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/516" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5981" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5981" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/861" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/10371" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/annex-2-sample-questionnaire-office-premise-provided-government-undp-country-office" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -6062,668 +5334,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...575 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1912</Words>
-  <Characters>10900</Characters>
+  <Words>1937</Words>
+  <Characters>11044</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>90</Lines>
+  <Lines>92</Lines>
   <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12787</CharactersWithSpaces>
+  <CharactersWithSpaces>12956</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Rahel Haileslassie</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...15 lines deleted...]
-</file>